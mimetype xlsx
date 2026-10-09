--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13340fb6ba0ae76e19f97d188497df701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c846bca2e185b650d9278c8809fd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce80fd609de1c4a3ce4274e28af5af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa70f6a73ef608e64e666418d78894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3b0b91f871f24da469ee6dc4415325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85756b1ff1d1c5fabd5d32d05727b2056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ec09bdb646db3f5fa3c6d5f2a41df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36581c33e991c1caec88e6e11b8515b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006e63223bb7504abe78bc40f8a5c099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae08e4800a50be5a84741a07c1daf1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeea2947eecc0d2b97d1e96fc00d86311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30d497908a7352b52a61c9be1fe1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d04f8806f98f01d9e97d1c9ecd5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dde9c336b0a40e5eb0fdd53cfa5f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de39aeace5d7495e8c2b519b45c11f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eeb5fd4f8f4948807d4ec4b82081716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5d9dc23f279dd16dd0694f4e27f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb08523fdba09ad16b8735fb2465f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0705671f4f850e6568c8043b9771019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5faf1b98c6da13ee87b777a9b2ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b09586d2c5427530706f3dc3c490421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53438d209225cf58a795effbc1234a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a107214e1f026e45c89c4d444765ea623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a58da57086e80b2335f41b7d257a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99491088fba3d04162f62d0b917a67125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722d02d4c9d62b3671851222def1e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc1f663617d19c28bc665982be8cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b99c7c3b6f2bd5602a4305014ea428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f3e4f543ddee3dccacd4a56d5b3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51337d181037f284ce1625b1539a6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec379d5e83d5d496629c8e8c36890ce631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5450d8e337dde27b8cc9c999c8acd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9454289c1a5cb40b7771964e1f3c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594559b36118ccada1703e7f525e063e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad66961ba04d3cda2d6b4f0436275835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724f0e935da658adba2c8ac0fe6428a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe7c7a700e7587d4018692c2ce428f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd3c0f83e4fc330c1af781a4ac13e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59157804c97088c1c1716c80862317a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842b361fb3d73f16829ab88df9010740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28911134f7d15886fef017f4e644c7f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5621244e6cc037ba9cfe9e932c3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0f123203cb338ce0860729849ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841f77cdcc06c7525458d49614669044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad910bc6b4f4a8ad63dd9b2b8062e82745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9da322ade239e0c685e078741b0c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1cd38b7755cad9fc344289d3aec8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35cdc97898b81f07851f397a04af248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56c95491bf73bed441238044b8b0aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458baa2c09299761c73a7cf7c510c93a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3620f791317ee732b094e65cba505651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f1fac63b02365912a6547439985cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dab2f85f3b7b4520f7709afa8932a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d2300a18f7b82b2f12b005eaaf70d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c1f2bbec92eacd5136785ab3466c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca8b0b9cb6ac22520deda174dc2ff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dfdee7bfa2a0dac4025b8f48b46ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aedab732441b07028aa9fe4c9f5cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfdb03aa9c9574f21fcea4ef13117559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b9dd180d984035ceacecd36bd0fd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d03cab25aee7244eed5e155eb239161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c58bf830a82f443684aee51b8023462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c1a068e1ba52de459e18545337f5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c34c5265914bd7d1c7b8cc64e7d87a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913abb6d751e8e65e82a88d73ae5d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23dcda883059972ff3b77cf3bbd4bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689774ad3b61875879face0012975d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd0eb286800d15576361ba2c3eb47b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa14ba7fbcf8d032256997552bd912369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbeb0ec71160ce2a6c14a41a0b054770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b46a72c242dcc6a92f676bf4a69af971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a28ce3e34085ed6e0ca078dfb9d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c661944f170f203aef012b2aaccd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda9dc5f1150b4b0d21e089261bdc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea6fbf009dab7d5287ee4436d6a15275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea8c64da04a8d8fb6c27ea5d4e5ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e7a99e9102153626ae21ac09860277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b77adb80c0a5bdd23b51ca492ee95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b91872f6081dec4b92e7c89b8e0f6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185062bb3c553138cb9e88631c8f69580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f5d01245275164064c2f30e447bef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddfbb5ea582a6a9939e949ebacd0f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16dd3955e8450777fa80c75e32170583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3296aef6142afad98d6570f0256c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c029a23a9d423fab651ee0c573485285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552534c38dbee2f35fa9b8e3ff0c7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7dc9ff6142b67b71fd915a986385a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d38311dc45494af9e67fce869c03188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01fbc85db9fc70a65b710a37d55e6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b542c164dfe447115ebc54e35f05290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96c27be5051f01fc91edd4be8b4b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d8583e3917676c9943570bc7a5fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f3ff054973449d546c57c890086e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f9118f3fc37290f5a15c811657ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c78ddf7ff3dc5621f462e08a8a8d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac08da509a458dd1451c59c9b643396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80323153979f724233510adbea382097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830cc9fc00f301bd7b1e8eac13b94598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c2e3b81cbdd5cb8a4706cce0dd4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ba1ffb26d8098f37ed0a3e4d3227100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925da72e5133623d27b78e6f2d05fd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0d2ce25f472f9af32fdeeb69714c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e529168f73ad559b228d0170f34f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ee953cb780a4f11a09124e42e6502104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a08b2b02ff85bd4c73e02af91240f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89849d8a35f82a97d77e8edf2679897106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a48848dced7211a49a79ce20dfd65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b58788b4e77f1b923b20dbb8ddcde3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cd1061dde78765c5992d56e3fe9a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dab9c6416beebe40afe0ad35c9f487110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601968f24b4bf6b9d6798fd585e195ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28a0c20e53c6fb5f68b4d70bf82cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21998bc1067b2bfeb37969892df3d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced412e9f13b9395faad78eb257216114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002743ef420c506652aeeabd179cff3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d528353cd4b76da9d7252e108ea6eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f19fc81ba3acb45039ad9b6615b8ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95229f0183800c364d71456696d1203118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e63b7f08cd5ea677794c84ce83d20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb987d93425e1eab7225d7dca6224fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d6a8acdf80e4534306e9d3f648b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ebabe1e6e849244ccbdfa06de8017122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cacfc3fffb9c54ed0693c09cc4195123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e04d46ac81d7aab0363361de17c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6b2c8401c7210926d3010977c6668125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaabd9567e7a18fed1c13a858bb25e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d953fc12d7c42ee2b92311a487030127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d510b904ca3244a60a60deefa1979128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d162d17a7062c5a315a846ef58a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c8f5a636a727dec71ca2d82e7e9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbcab27d9f515e7f3147933f09ffac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5d7b782e6931421406745c945620c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915885204a913914bf4b3619eeb60e9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf937cff3750dcec0b157a8a613d85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1471687506aed014182702c834dcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a5e4c0b6340f22e0472e68385ff6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea7ab281f9897a58a0f27b10795733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d00a4d5e68f08a76ccf91eb03a430f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f4e73e65572a7716657321ef0c769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f6d5fae129dc20d365d5ee93db4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581faeec5607c0462272331099a3b9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c867265f95afaba0bb178dcf7cc18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6413e32851b7e6b83555357a8a9c43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb091231cc40b75ba126a4340386cbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ac47d41cb33881270036ae50c1105145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c973bd6ed2e2ab411feb252908fd3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c619df32d94af28d763473b02248a65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66211d2d6974bcb148d75d7aa39b57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0d9f0bc88b07575dca773a79b0ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cb8e21666fb2ceb54d646e315b7e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d07df672e11761db3dcd44f8864b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498f571d4fee1b71d19cb05851884d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaba5f7003078448813dcd33374a60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80c433a05038700bd080badbfe7a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6d2ab7b18bb2eab60ac8d3e712ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ed807329858afcbc3479caae9017156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e6ea075df2a66d3b50e7a92868eda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb767ec92adfb1bcf5f58cd49fff1a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e60cf9de5130d19e0814f907b5939159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac9d13067c24486fbfd0a1e2c1e55f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89365f3918da80e26df75142505503161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c671edbbe00240ad87cf47f6b12d893162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd5265f6b6367f1ae0b2e374c38ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8afe552a24056eeb836e80744724ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd5064eda18531778939eb48be1cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e65a74fdd62573edc68cd6825397166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9103c66b5edcadcd6203d53e8c1b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7241b136f38c0c63db00b00a87e4e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6234fa340404e72a6a9f4d46dc7bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c34f95c0d1eae2948ec6167db69a9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e97401068d0cccfbf4b05aa912d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc53c6d99fb08f562e038f28f6d78e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70429a3a5d74f2fd2af663badb42da15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86991c94085bc7ec1a6bf9b8ff268c4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ededaf0fa497e3d1d50dae8e68fc04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a61b02975de7b110896bce79e0fa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f33dc35bf2dcca94fc9df1bb2597b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465de5ce0bf8dc9d17a4f9935a2022b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d26d6dff9d546d6cf1ad1b37f61dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd5555b840495ec2059c7d9708222180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf224dc5b69581832386569478a72d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e558d6ac38885dc2f71c7a056725d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573d1b18d80523b39635cc524ad345f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e2c2cf341c698e29575016e01fa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16752287e5e214be9390fa0595228185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc806fc0903b86e0347b0551f798e887186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c5c196f0b8c0700811babeba92a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187af5181041873f9c61b0b45326824188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91e3832fb5a6fb9c89de164fea127189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c860a467ba32cf2cd30c6ac69928190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe930b02289ee2fc6e53646281c2fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce617e808b900e2103e9ed70c7cf3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372395e7cbcca247f1b8c1a3da3b27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76826e5346fd32149afd99be50f1bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5493f9e74ded5e566eca5302be9ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa317d73e53b197963f9f04446aed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb71ea064557fe03cb05514b0a49c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb9a9dc649e2659ee6895924da5acf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c235a0ba69553b24d4a16c6b910dcf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52b3d51ededeec2e46ba76563c3ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c4f30449988f638745b65ca770609201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203df4303a42cb7bf62b8f9da78cf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c1fe6ac8698196d5dd8d6ef4e25c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511f05da83b2fe1b29e996f225ba0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f06775288dc7190eb8b8142b89946205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422126409d05465bbae8108c50dc6d7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e2fa7f880530567ee9fe408fe65d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d208e2e7d20d8cba0b7431b2a5f90b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf19dbe6ef5beff4ceb2f61224d637209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa855b5b8c9e4372e617670c323b77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625103b85f653646ea8fe34e141116ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cbd8ceda33c5efc6d465bd3a6ba7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e319750052e5fcf9a43d3d71328d629213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae800ea1d00eceeacf1d2f7847f6858214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9e10c6f3ad830fe8599a09aba7a7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755a59551c8215144bb779d0a482ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf2569780ece831985e38cc7830472217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62627b51633dce2f41692f8440647569218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce2e8b8d3ad30cfc6a8497eae7a7a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce09e38484f643a52644089897f19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b32e4a496e608763c4b99e958741221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458564c6451372188da040d786a69c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bd79be0579fc178213de4b038de81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1475ab53992158828e7fcd67e1807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bfe939c77742e832636e6581ebaa1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d8e8356728f21ed88e45c86de7769226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdced1472f7ab63f60b86eb34f694c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37bf74084fa8649c139d6ef6b799b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a7ed6e1f52508926df39896beefdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c86f9d19b0159a56115a9b2baf5e5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59cabe4c82c74295eab47b8a6d3d57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec4f2b1290dd85c5d01ad163921d05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8de99af43e0e216b37bf018b7f524233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d05fabc7be033659484dd8da09d1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ba788dbef4cea9cb86a8d3e2654f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badf664f6985ea7cb4db4f4c73408a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ecc39bc754cbe6f81859400d85a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a2b65ff1c51e4ca1decb91e87811238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9d917f9af28f66b5427fd8f28985239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286de5cbf19d35c68cff84be7e1ae53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e09e53fe9695a1c238a7a524e839a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dd98462899f538ce8f9ea6b2f0f72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e0486d0edac5d0a4ea9923464e98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7cf0e8fbd9492b33c8dbca8e7fa1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f412c012e45dba86e187f5dbaabdf0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376556dd7e0aac111319cc754db4092e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f130aae2f70a4de1b778e815caad5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f1a25e59fd5feffbdce11f338b453248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b55ba6bcc147779e64ddc5635cabc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde634dff978b55f310c804e3e755c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82db139015cc598a0f23e3d165b101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b732662d78a023c348a5bad3f08c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19e0633f63941fb83943d452407f7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3368ca847a051d2b5467d5eed0f7f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf577ad650f9c51966bb7211ffcd1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646cec624169a714a073acb95ca495f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ffc58966eb10d9f8b9a378cf5fc78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017cb30479e1159b9f94c733c67fd25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60bb5c9cea72099ab45d40a297501c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f0cdf066302b046d7d8e32120a28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdba65ea4a80023d2199f147114a841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea985573d1aab0b137a897c13793eb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e139e3deaec05b8c721ca5a279d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1108421117075b6c8885703eabfe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ebffd2186fab66707ba3074dd7190265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b7fe5e21c47a6c54945551d82b4e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4889a7a98b2afdd5b55ff82c99a094267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6cad8de6e42c9208ddc80495f774268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3fa4b005c8d3cd508dc8ac1b12c64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477279626c8e18ee4b55216b4d427ce1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b667dfe5cf87695a4d2b17acc96c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d8665342967a2f1c4b895ba9571f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e367475a60ffbe8754b6778c2688da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c3c3797b220459fc88cc7aedd85e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714161dba9bedf0b806621dec96b11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ef67f91507c4dc310a3c7725f904b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647c85fae7740b6427ef208758afa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4117bdf79aedc9629a1b19a7835e0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d2fd602c6a9fe68c49032c2593765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc35bb3bcb886199242e0375dd39476280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9d5e640660a84cebbc8d4fbe09560281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bf0ff94ed88217ec8d50e53c017e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09daae446d41649323c52136ab0b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04400528a3bd01dffa0026d7b3c5362284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e9efb692f019c5ecb5a8ff29a45d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09fb3d71ccece8f6f2cc3a9a669d83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3d24eec9a82e3e393d6fdf789bdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff3abb593c6eaa1362e53553aaf26e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffff452b4c5a0c5988adf7af290cd9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f3488596d4f06aff1b805931e928290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cef33a6e886d02474d9cfec1dee39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd1643524cdab5b15cca74e5df0973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b0846d4525650acb22d0259fbb206293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507713c386d6711ad2f822b0e28799a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e31700b3149c705be3c55bf90e3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33d7281fb591fc311dfb07aa7dbeea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cba359be47106e28970dac2152e74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720123d77d84828311c99b01ce4c476298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f710524da7c0786b7b06ac662f150299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb77df06d480725f707cded1eb5ba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1733c40c772f0caee9c13e079d8b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8734c304baafd4217b597898a1ed0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc81393037a7afcdff0816f08842571303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eeeed14a4fbb033c2b505b1271cf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da620467ed6b0b3ad7677eb24875f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cca7fd5ae9b73fb71acd185744431306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e1e0cd10727ba766853a44dc2a40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effee87398dec3a5191e2a0eb6543208308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed477ff5d2c19fc0046a08a9cbe3b74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d7e92e9cc6222ec543d80920a876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17813549758ac7432183eb2803bea498311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ced576449f9b16df5c71fc395b4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa78583d8b42e6e6ed09e040d222228313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4e3ab3b89128c1c4a145e55fb8b72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348417713bb426af97bcaf95409cde7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb382906518abdb53b72fee29bb25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014347dd2eb1ab8789af899c7f0e56ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602cddac2907b6e33c8f52db95cc70d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c7b34928b83aa326b5a854961ed50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0446a7b643db3d9ecaff96249f1e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d7fd6c8273d7f375a82307d3ee0c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff2fd0d241272da3ce831c3f49c869322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ef603f15030037df31d5f5e45a28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5bc720261d1cb78e693818c331a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ee05f26304cb495c6a89aa161a8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845083fececf3fbb0b983d447edd3e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2949f15bc1fc466b4f77c141686fdd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541193eb2a90984f2a831a0ec9b1d3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e60eb054a4b8e857576c3937e685329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc95491c7778364cabe3f2f1800663330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d097a5bdbc1466d7ab65365a5a5b050331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0bd55423a0ed91dd0f4a6d5cf2d6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2038465e07dd9c21a4572b16667b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82629094b7be14e0b85c25ad26071334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316fd95d830af837032a49dad9ce8b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fa9791706d6a49a9799014f5f0182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652591745301dfe4f01278664fc836fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79a92174f8a7009e75c005dcc8e07a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648fa927acf8e14e60f99c21c0c2b3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec4ccfbbcdfe48f80db4db6e188ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79662bfc55bcfb6f60937bdfc71a5d85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd57872fb06c2d1a30bf7992e5ccdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd475893cfcc63ae944d1e483c7c46a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422086813f98f0d982ee3d6223c0923344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426bb8aaf523e4edf4714f1f0c6da5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093ec543a14d83fde76426cda40b1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc5075ad75fa68f374d5688d3fc4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c4d6a75d52dea2281900eef53685348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b3bac8909a3db89ef9eed73cb825349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1099a6a2e44aab9883f26e58abf588350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a497adf1a1ba30169f2494643f858351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb996bf98d4c8d7faff805045e2a1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ee73f954eb04a8a2185201255b391353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e048a488af86a0d583454c305c95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd698757c2d3046e1ef69a4beb95e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5119835a0cb97a90d03572c27feba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc902a91bb2af7e1926445fabc3cd80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3391134cfd8bbe2977bb86dc364f253358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518de95b0540dc6dc7163f2580ac43f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6cb8c5c2a97756a297f8e56e8e342360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3fe38505bf05ccd78e6bc0b6e208e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b64305e749d3ee7c2ed7ccd44857f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabd9d18386a49d9f547ed774a4f527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cba88fb1e39d5d16c264e73be83a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b302b0d1fd21239a0d044e5028e9d1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a9bcffcd906ec0c24d33cfc4bb9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc0ca3cac8f18ece583de526134f76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d68869feed94a7187e69513a21eb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da63050fe3d745ded4c0515860d238369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a55071ee0ff72bc8e55726caf3d56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effc6c221062dbf431fccaaa5b658cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec73ca61edfac46bde6c7805f5cb17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeb42ab68bce961df34c32a073161b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c49cc56af4fcebc2bdbb4e46dcaa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308ca67ed743b3ae028f3660e66c7f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919efa4bd8982ffab65ebba2d4c9d8d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef89565096c5168ce06464a688be4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebe984e609c210a54e81632d17bfc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecbfaee9d6337da3f11b679a75bd27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16a8b8e4bc21aaca550f447b5d2387380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522dbf14dd87c0e5f7e258f70ceaee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62140e217224aa60974dfbdd8792fc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade7e79ec72cc3f296bd47ac411dcbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6745f56393e80d73ce0738703e45b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b495a4a816293552855b80b7cb04ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99edb5dfe36ccabba8832f6795d653386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc6d5b46c6d8f03fe6381be77e864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa4bec2f28a8238ba28e7c2d2242d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d592d1d6eb6caa100fef7eda6b17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d7acd6a08a2bb5ae7b99fec9690f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44825c32a7816b7750649191049b5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124b1c4dabf5d7e6051a72e1e32dc98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9cee68204b1f121eace594b6d5f8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1723aaddc5f80d5dd3d67c5d1195ba3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c1ed1bd55c888b50af4ad9c62466395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f618ed778b589e7efcc50b4d0ae9c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd56716c49914d34f9c4fc22dff226b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491824aeb30144395cf4f696f61c6f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af680f4dd15f6f533ae4c85b657bcd03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6a3e2e772d2ae8cf6b13353a99926400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d14af87e617c15f53f21fb0731a5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1adae17e4a46a4b24d2664bd29bc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb49cf5ce1a37fedb6d01159ee76dbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1eaa5040e2e455a68c5edc6c3e07f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d1ca12fcb8d97db2827b6259542e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f5004a960f32b26d258f6fecac4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df756a49db4a3c540c9614e24780650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf2e8a8a77d91b441333c8e1be74c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284393fb2e09dd79848fb55b712ab9fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f721e5d60117197f9b5cc059153def410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104c0403d440163812592ee7a850121411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9bc8b5da84edf8839cf8d4680e0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa1585aadbc40af63a12a4c3b46add413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a8fb3cfb359301ba7fa7a20a200d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb47907de9be6d8f94222b02f873d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dda3a6c3fffa5b2ebfef05d022137416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e14baea80b816f2a703265949f5bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4189547638bdca98e0fc2df8ae52a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990828991b5835df004e22d1dea65daa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519426108012289c43cd7d6a1fdc83b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774438ab7471500a686652f955789189421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa5e5c5553e035578c9788b991f984422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88105a7c5dbbb7ff7768bd7dcf82061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed30b17ae46595150a93259a086579424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8dc8753a8e1fec718ae694a71e2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89c492fc1dbfeff56aca3eeee1257a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e165a20957237f981d16ad83d39e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb3f507009503ff695d76ab70e34a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a292ca1cb8d6c1fd947828588bec5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc63e381b822add66a476aa2d3c216430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf17c824285c8a2deb215fe98aa653c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c13d734ef9c7bb64e8540abe0a5ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d37e92405b4178f40a027ffbf0a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd24c3b7a4626a4653b44bb929a8323434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f44d9f30519acd064fe2d333f500435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68605f0171eacde82816559bdc07aa46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e14c93410d768560c5ab1a55af86cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f327e2ba7e0d8a5c7dbc9dd9dacbfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee4b6d045ba13d0b2c6ea99163faf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b97002f6984756621b2a790b62a49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71fc1bc873f38c5f1c7f08521870b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80851f7a95b3d874b9bd35172d0b45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab4d6636f993f51d84fe6f4f8bf16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70bd1c57960021db64096db3c8f07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181fd2fa61ca276d20a9141a1146f7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912510b039723a4d8d2dc89cbb8658e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123a826d663a40b010ed01940719999447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f2a9d99dda64b335bf9d72ac65bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26819392305f8aec8ebffc651e59cc44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342feda987102fb3f42379b669bc796450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323eb1288e1503bed49f42879dc4a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fe5f6401d65f51fc06a4b1f46743452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58f5c1aaa12f376d70f4d6f541e97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a934b0dd24ef038228118a04104c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e204a6fed7e5451f1edcf56ba3079b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe4356e6ca9dd476d34ee7004ac0de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdee7eb240e599e88fc18fbfd45e13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcdf277064db06f166f33e2e2e5e6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66768f638a72e079db1244922f484f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe94364b38b636a912e27b5ef3336a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343aba0ac20d23f5a4e040df8e742a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0484a62dcd009e34346a15ea7f0770462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9d93d771d1e015304435c7d8cf4d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66a2817a588b531c4a12adfeeccbbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c28ac5de7806ae36c145a4d96bdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4299224f6a3670e9922be301dd1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53afe1aa9d3287b3fe0d0a4666ab7be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c85ecdb323212251131baf6a2da3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4e19cc0f611edd46469359bfee08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca06ef49695ca8ac132c224e92f30d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638344065470cf14f72b03fab3c1824e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84777d42046d783cb79b41d0a0ea258c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786112eac71d45d8b8c3555592a6ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7836cc8eb034282f9ff824dff06b161474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13cfda881aa9b17dacb8bb6ebcea34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6e3b4b84f9803df1f1accdd193fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6008b941bcaddf4f1307ae8d6a0a7f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21dc991cadf12907dde261c6fce2ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76667e9b3a27024c2b340ea3886a16d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dae7598736c0937bda66fd2cfc46d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5faaf60bd4a550ad4ac48be3646c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e52b3e09381d672a79931df96cb64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803debc64f1b2beeb914f10ad8a89dce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6639a07f78a2d5ed646194586be3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c85134b27dcb22938c589a49e971485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedfb2b0a7313f10413efb8c427352c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a87c9d8a04ddad2bdebc08365640c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda79749e6f4213dc2218b4713d7e70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce8b73bfd3c5de247f2d4fce5b4493489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264635d667de39cee378428793ce536490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fd14b5ef65512140fcafdc427b4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9692024091472d1b8b8654e7de3bae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d29273db6566ed322ef71d9ffa962493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924c06dfc8415d929ccc58104a91b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee6b5de6310c6823856fed84a24424495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf64e399e79e3966d79126ad6fc49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ee89ab1eec1a1be3c34b7ac37dba6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc1b2f5524570cd5c918cd5ca7ebb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ff7f60d5fb64e159084d5302d8a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3559ae63de6fa4b062c66dd48f1fb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d1056b4b6a420c17d7030de866f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4c2dac7463b5a4bf0aada81abc8cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d3a920613f32fb310cfff99fb88a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f1aabcdd1d9b2e4171fd741d8b61f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3898007e93e4e31955a13613aab1df8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd7b37d1ee5668b8f5f5a872f9b63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ed45638e8aad37c73508af0d24270507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184966ca98fdfc188790bce02f9c2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420889b9b486306389d7513519d3c01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d93f4b9eff050a879f4d3cca555c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd430016d2df084ddbb3f7614d2d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c414c3a397f684ff2b4f5642614cfe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede8c21ef1bea104617c297835fe79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22416342e5093d12c22679f8c1dcf307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c8bcc58897f051e3277e0ad23b5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d2c89d0e674ca9ada8168e27c971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e570eb53b1cdab43c0924f91f5ab162517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9452cb97eec2c240e8f8ab66fc764518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd59edcfb003dcc039400ba46ef6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa78466a64233df70481875a2b4aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360a1fd6f1c2a9aff55abf5b09b33c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f2e80500b53e5decfd430aa9e2e3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ab4da1f3f5bf0fa95549185acfba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd034aaec37d10012cc7d56c936c6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fff5d842534e4438d50083c4d2842525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af18a8b02e40899ad320a98f8b90d36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa13b0607f1b14e806a6c3d4775c07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01e2c9639b9499042d359d43979d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a905e7eb4ddd3f0f193041a704d97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc5d293782ee22a56c405ec200bc44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da799aca8c5dbd34378607b0369366be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953214b4cdb5e8da5932f4cff4661c95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399135ad83484e365d61dae1ea009b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299f5f9cb91b5ec3cdb2e9380f980c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3031a71ca4d638c6faace1a6ff3085f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d2c4befd583f4445a35dc729c9494536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497151d42a6df4cccd5478234f5616537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b585d94c1ea187808cd6727ecc107538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc63c5bd2cfa07cf6cdffcf438e6416539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218172216c2e685e17e7e9a034e8fff4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a3fde5dac7b15d6cde0416d54fe0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1a95c3545200686df79d8ce43af60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55200e4ab5985d9de53120c2dd17244543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e063476b907c5fe1005541dcc730b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7839b44bbd32e5bf169666486ef355545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f08efd8b5d37b68cd96bffb8a6716546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b2ef1bd2d0b75ed8558af213ef24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb58a13fb16504668877adafa64efc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa567baad6af5fdf3ae6540fb0597d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9591d15bcc6576e5904ffb6e75852bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97d0fd0eb690d8b4e9c450d9eaeab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d75d15c610dd5cea58469d6b3e99a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd610644ba7d9587bb29922dfb4023553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fac8c3bd74a3bb6c43e369829b6791554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42c7fe476fd169387e0183dcf2b03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbb9b59fa2c4874c71512baeb9e4e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd1989a92f95fe425fbe7a4ea17c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425ca40f928cc894e58516c8440e4da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a306acac27a3bd25b07a2848ac97de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b32ff112135cb5c281665cd2cea2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7fe1bc5d865aa13edbf0d2202680561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e05470a31e7a25e76d6fd1aa0da57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d39573b61db183b50874d60e27b5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e2c317cb3273f40b3c351bb4495d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e460b847e86e153fe1d222675d2a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6aaa230ccbc6f10b97feab58ba0e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1a3c9ca206501cf8c54a62cd0b2c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b057c4480f526fad0782081020b37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9c2d2678ad9c6257254dc6cb5db0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abc5b81aef987339c82f093ec0ed4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134483ce64a9dbf1f5188baa7eb7dac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739157586a8f3b7d58ee8e84578732e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fa3ee35d37e2c2eebc2d907d7deda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb4fa2f2644062a424e06c0b6f4f55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72120b7f10a9b59dd429b1f590d5080575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e73d8af632e400deece3a66ddd7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee243238d8d7e4f119bf798a116a6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d26a8ab75961b39dbf7e8ef1cfae7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca203079088646b297ac33830b8d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229b360f6960fc0c62dcf02981e20d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4d682988a54cf09402776fed4aeea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834c54f1db1cc691cceeaabc74bc07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7843911bb03872526e7c3e4d76d8d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dbe8c4bacb4fb1f97eba0dbb96423584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba7cf59979dca0b2d4c7b249a9ea9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa057918806936b61c4d8bc467d5795586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232213698adb315b32f9521e8f37db0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d79b3f2c0a005f28b70191d377406588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b71241e2f9c74092c447bc92bcd59a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df169c7b74bd3f8bdf71390ee5bdd5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bad1bf8691c86588cb89789184ef7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b9e2b55b990228efda95ac7a72f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eb8013b6b9eec620bfb7fa9a1aa65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1598f82e64050f85ce9df36509a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939371bc3e7fad8e0f84c96883605ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5491ba70731e9832bf3e52aa8500596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9966186bf8bfaa89290d71d6a4aad4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b71f2d7adde8923ca00d6bc62dd4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a56e4a9327c5fb5b47708f57b65f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5462bb34ba68a20581200d54a3dd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aed6667acfb7e75ba4149bb983eda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f17fa0e4d43d44b126c5e8c02217c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057911d538c41cb6827cfa5d1877ea9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412147ea1103a5930211d641fa456a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bfd0c59b7bcdf17bbcbd92fb68ee5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ffbb72b1287120475ba2afec5cc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb148cba730f7dd89fab2b4647bd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666569ecbf77c61c57fc7a514c2350a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a3178aba532a62ef1b1067fea4227609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4d6feff6bd756947c55e43c4e313610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67b41c75404cb0ace14bc5f3749f85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240c6ae0fde7a44eb37d187a463d83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b493be13c1b15dc234f04037855a399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fc3c0a0fa94e295c1733ce09076a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0b06de19b3788135ba7e8532c6a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfc4754396104133ed41551c796211616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c14f6a8fb112d68e1484dee4b1122617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00642a8d16d297c55e1530b30b91ebfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1cbeda3a8d927c42969dada199f1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847afdbf40a804a784fa41e7950b938620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83ac70c99bf3ddadca3da23bc2e80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42020817a44a380e73fcf85acfa613e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a415e463ab3624260c430957391df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b789c0a6cdc7d2030c2862a5ed22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222971e0f15ab0e6a3573096cd1573d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8922c75e6f0b5a0e3bc489e6a6d03cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f1def6e6cf946ae9e8b9c951b572627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee66c45b2800f00186ee22664f07aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5fc43f2edc81eac2f246ca72d6183629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e06f9ab28edf3535e75597068ba08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92eb2525cdd1884fbdaea7c3c32917631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba222c63a085bd08362186292c51f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51527687b77667217890474b61d278633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb167398846416db4ae5d46752fc2f3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fd3bbabb1e080728d3b03f4e94a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282aba97d48bae029c98ee3e6966ee7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404df2348dd1dec1f4f12098ce4bd69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ed0a5e8a15477d0ef1acd010573a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8861c1b1cc56214638e7437a7e19f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e55bec5b0dc171a9dafe43577dbc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb033f6db53434c97a481c973c0436641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9937be73791480a86f1758d7c1f52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0fe9b78f511afbcd89d24e7537c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac575ebcb8637a689f71c917d2aabe2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c42bc22adfba4ebaa86d4edcdc70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0ee7e1bf2e39f96c0acbd46bb829c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded11291bae6603a909a48f05b34401647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72c08a61601c0e77cebb54c3364549648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce0d11be384960107ac37ea9aa4ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db35b9be0f4962d7df3834fe8820654650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc21f685ecf951dd09d006bae0f32df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410a58f3db3d3152e3cacc5cf8b935652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2b71cbd5e98d0f1a6dc582c06b7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f282b064d6aca38c5f15cb811d3c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ba4c4399a13d2a58b9413fadd8bdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6203bb5d17678fefa7d332bfdc796656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496c384033c5f28c1258cdbfadeb43b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496d96220c1d311608009bbc6bf854e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58918818d3b7b97ca53a7249df0d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2183dd45fcb99207c7cdb727ecb9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff710d798b55bec3a645414846faaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b3924c23852657ee8a0aff3afd791662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973cf531e52db78636a9773334887b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd312530e1080d243acffa9154a88e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b221a74b21aaf08369bdbd24a46348665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310542cfe6a5649b0574fd5cf5fab06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a51b468088efb513dd437824d148667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea0b75bab7ec828a531ebf207753a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e2e20a12a645029dd3305f23b4007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d2d0e624a15c60e580ef93a401ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fc6b8ff1cb6a593cdb56e5dc1082671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb57346dc58ec9f2c1f206fe1bae7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc292e68947161c7e709010ca8728b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c0d3d8a88079a3743889f4a1a8b9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d442c97b90334011a2023f8d4ff0fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6482759a78b427c6df10e39c8671325676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2dc70d74d11adfe78d48ccd23534677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d0f5b717774577b3a3ac5cf8cad6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc13832664fbf728c2b4b7e6b0a9679679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762d4a8afa5135ad785b022eb0d181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4b4c4b263dfa7fca3ca61da19475d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e4d6fbdb87a1876efa9bf17d3621682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692314bf9112cf1cc1397db96e80ab3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd79056920c9fd881695d22b1486c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6b87a9b13d232f44f62d540a7522685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ec8b7d1be44f8509dd8d475e9ccb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9828380f617a779179b60181831c7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989e0f48c87929da071382831e8419688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd76171857733cd3598683805464f77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47169e6d14a423e16484ad9db12d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbb8f91d6f0cf449f026e6802b0931691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2dfe28942ee1a78c2277a4fc10850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f4faa23780b0bfbfee0569ee4df5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8a69d71909a5d67e24d1ac2fa128694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40212041e5cba763499b379f446b10fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9afd37f623a42b7b68cb790100bda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d4f09222035618d3f7da8600b9b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827d427795998ea068c032d00755c31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52870ba922b64dbc0388a76eaff2a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6df43021be44a346bd7b9c45fe97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ab9c6a637aacb944f173dd6d890b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1342a4fba917126f9968d17e0c1742702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8841ace303be03ac4ebe29c78a84234703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760e46d3500b40f18105d778f064b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d30457bae497243a535f460fdd99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386339fa90c4acb69f5775af723698e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd8483948f5e564922b7658be9cb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dc8fbe7a7d63843ca0ac3741dbc28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf81096c6ac4113af719171957e9720709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd9eb0afab399a06df580926516a84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bbb5fad3c5af699f6bfebcb8b4050711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d33c8f8e4bc8132b2431d8b247d6e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020c6fc2fdd5545a75351875c4adb22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c24abe877f3c4dca976297667aab96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02113b7396d53a5585b2c678e429976e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec3470cfaf53f6a393a5710e93c4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03365d1efef2dd8b1368ee9eff4f1159717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679a1524c1e910026fdc77a2bced40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9cf001a0544501afd76a1928fc21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637522d8b89eb4fa4a4472ad3492f6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42507353f5d1b70bfd6d98f00f6f5d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e3eff5f19dcd2a366430c6fb58fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a9dea97f1363bf2c3cfa36b5102d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b5a647a53e66bb93ee6722a673213724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b09a74a4eaf89937f1d614043c22cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b0e68baa46168f67b73bfa83c7f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39797d9282b11d37eeed4257f9619eee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2b38d27f1e4ff13c85d1f9230fb3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e0e80d21455b2192e8bd440388e82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7582b3f7559affc809cce74985054730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b10dbecb1d3f147bab97d83966d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac963de66db4dd60c2e083cd17b0cc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d907eae545bf7d68e9fbe2d399ec2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdf2549bae8ade6abd9fa8d877a847734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1aa0757e4c31f2055724221179aa0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc0b299671484efdf6db452471e5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e14fdc2e66a5b836458ba9928d00737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7118eba0137bd90b8b00adf83c470738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762a368b11f61e99733d9683bc454d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816a70c2eddc0a6556ade0a1ea88cf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3bd97e821ce4d0369c85544b95983741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd910e534bded8cbc321da25a1a1c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9cb92ea7575dd91bb73175a874736743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b40273cde6d61fb2a12e61e1628e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157e1e50cb265449a0e378097b6f45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8e4a4ec2a17aca1f74d075cb5b9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b277b625d26d833eb3f194da002d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01326816847298e434ff3fc7f8758b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e60fa512261d9880b0600999acb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c8af1c0379d3dcf2c19996df54619750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49661fd94c2d24832a985c74bc3c8aa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1084f5a916a8cbcb3ce5005a090e78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b427ab7d083a2420c4e1f91721878753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb72ee38f2115397af98ea712982aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777ab4306521fd834f5203c4e0d33c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49820d7de11fc139f26341c12ebd07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cda77c6466cf254fa2213e388736a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86a10b0520aed3f1199ce4f547b137758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b38c4930fa843ad566bbfafb53946759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9401b53d08e7098d8c04838844416c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da615d0b979c5c1868a788467c3342b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a4768986b02290c1b5a686d0040a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a2ed73f2898ee2f6df647a4cd93b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc31c699bd09f0dc4659f204d0633e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19790601d3472518d23549903253e7dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f15de0b480e03e3e64e4d81184685e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b735dd6e5433a1d52ff90d2b6705558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecd30d137f1407ddc8d81c80198d699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62c00ed8f8e6ea96ff8915dfbbcde510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd6949c15754602e1cc36cef0f2c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8bf45029e0a3c7533b9673168098312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0e115981d1e63b9eec3e086fb47a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e30a71123fdbfe556016d2cf397fdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dcfd89ab19c1e71a6d5553567e2b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb5dfcf16b88de58a6b4a5959398516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b9bad3c2f85a4173a2e8f2096635217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411ef81ae063364cd51007bd55fb18118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8faa13033f2812f73604a0b9c5a9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac376f72e19cbb1b9f025666004990920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bed66e1e48c3504e85ec24b3a4818921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755093636d7bebf25a237fcb997d8d5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496006fc333418f958f8ace8dd2f6cab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa511512dbb1a80580944e8e9f87c8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc24893723446a9fe17d91d4d80db7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03d4fb5b239c36cafb513b89b800326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756073a920a3619fe271c1781cb3854227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489159a816ec81b289bf5a405d58b2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e3c02a74795b64c272c8c2e6844b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9342d44a852aa12afaff71468995830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bde615255458d8541d3369e7259f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3ede1818b7466b227d8500c208ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17422a6005e354d20500a45543b09e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a08c8e3b7d71144b0ab15df0a73c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3378b82b0b449da51ae200e6e54de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d150e9d60ac7e8fd3c8d9b1f369b2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440151c353231f25974519eef4de514137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cd6b2dd3666b48b88565512b84eb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3593ba33ac094ac124c8ef2c5f99539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141918286b1faa32109958a877198eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ea265cee0d007aac6d08888b36b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03501d6189cf052d5c680f456045a3c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b675b630d4aa5630054c9344dff294a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef01a2cbed89f6d4a2da048cd08cc9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186a62712e305e58eab37cd7e70f3da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84389e7f60f16671b210af40d06576a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6606fd8ceadeb91b23411e411a3b7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9789ffca721d39fc33e03ffa9d904148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699d7ddd06ef9805ee5ceb5ee5444c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5a352e37a45bda1d9ffec2bbd00150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2f5c9003e1e1e0388407a35698a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b3a7ad702fc31cf9c974c3e4214252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8c1c7a842740e901af10b04b5f73053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdabe4daaa9db49c8b259b5a7fe23254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab926bebba36b778d2a796ae4ba93f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f9c5b0672036680ca6c1adc8d3bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ab17a25b716ee798bc911da5c9ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cedb85f12d75dd5300a7cc5deed0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b80007670aa0d05e37e441213d3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d539dce9c0c722c6370028612dc5ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac26ab50aa6b8cbcab28188214a606061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c7bfffe0b09ea1eb3791020b4a5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94f7a27d64ac3a86e8d6314fc8bc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db261afc94866a52d2356b5f10af8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec06d11b7b45009a59d03a2f9f8aaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b177f167e7b0961ed0f0d495708666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe097f49ba912e9edac573b11b2c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae3e46ed08a22200bfff2211a2d20c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897846ef9e38bb1ab7787fb3a534b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019787ae440ed7ecfcbb05cfbea5000570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c923bf329a06c4c1d415ce32445f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbad1c0188a409ab1b1d4929b0797272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbc5d4f6886ac6d8e555364fd4c1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e1a9f81b3eae68a879fc39b78b5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27791f5521c256b3b8705ef79d5a8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7a1b222a50859eb1d4df16c70e4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b5a944f7c5f5c324b7a7ff4e3e4a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8656903abeafb4f02c59fc991c4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42c7514de77ee07c199c9e0741b1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df155aac7517b44e17ac6ab4c09d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db02a404c0069f82c447881773ccd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6cc7fa61691f18b8f94a45d186d4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d59042cdb59884e3513d7b432f4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65cca99129dc109447b00ef2b677384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38dc9f282b4dfc2c77110e49302cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf20438166a2cfa79aee7594ed75e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90392413717c66afa7819cc9fdede0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13c18caa2549ebada2b55ec9fcb0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a51b93011a559db06bcb2d8e43ebe789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3fcf0643180d4ad0c7e4ec7bb2a0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2430997fcf008969b757f4043dcbae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43318316d83e10fcf668bb0da7b31c1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834fdd8fceb1d7cafd779092150a79293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b05b056c8a96e334a6e6dcef7b8af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22749ab261166eb93c28f00ae2ca4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820277a89a3062b38d2507ac96cf4a4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f6a45c2a64e97bb9647e8626761597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbeaffb443d89bcaa8a75e33c05f6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f57a6ba97daf142df6d794e58afbdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270a15d98360b8d25c6d88e2500ee0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2c00a8eb07b9c1c17e470de2a15e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0895d8265d5382d566f234f130339c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a043589c8fc525830466bd11259f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d306e5b7163b129d27ebecbab74f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e8c9fa0ce6dee0aaf4aa28ea461c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c79b6de590a87fffc82f30007233106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf26735f9df7e79da92bada5f742a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34445e139a6933cd98becc8fc75f54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b88eb90fc88fe700b70fd9e2b0a84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162646c6f0731cc956a491bd16647b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e26d79f018d7eca9b4005749be224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd42f6e17837d9333623b1a4a2dc1e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e211ef6ec82b5105940e9904468b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689d1529c2d0194f7c095364b7f406114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfee2570d51e9b2731ebe7d0f9db84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ee4151dc4a41f9993bf9e20e9710116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3718009bda6f4752222d13c46b31a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e2c67d9d40ade57057ca15464fdfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a70d2701e917f6230ac2c8ac1496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e55e4df3d1c98244242486cff2e275120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940b3b318f3eb054cc8b13e056466b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7439c576fc6143a00093c7a0942652f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740be5571008754d063b969a6328a6e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a419f18a38c032111f7f6af429b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6bd43276ee48fe48d74d24f1ce74a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb20d314de0f55a67581706e502c7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd04cb5edef3d85584583ac27635a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc4be080cbcdfa414848a4af95c0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afefa17689b27f54d6f5dc4e476486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e05aac218588b2da69077e416318c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac893e891a0ccedb4a0589109ad5ecdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92335d754038616852d767e66abf88c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bda78392a940bfc71b56c692cd8b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8732f1864382ec5cd874bd82fa9be4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289192e923187db102d1f22e40542342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550204d3f2297ddbbd956d981812ea83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217705f105a47a2e0582f4473150c29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0d09d3ce2584a34ffb2256e4a58f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b439c9eeba1c6e7294bb5bb354f53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ef1c0510bf21b65ac629e75b24e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bd6583ad143c814a321550f273e41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53106901b7ba3e6aac3d4f3baa788e95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3a567679c9981ac76ceb3c98cf51a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e100bd900d8c8a8254cb03ed170105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b960c9363f4cdb42b62eb19ec6f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e65db14ff83ad5d8713b3f7f2d440d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b5bdf203c107d9115e29f173f4ab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d347a1511794d07556fb7765878b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3a9506376498ba46433b570d38fe3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2b58da9a645c846635b1375865ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67935416057e9934bd82f39a2a2df71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e390f5a3be06d1dc9e41f1a6fcfde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fc934e5933646953225f33903e12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41262f513d977cb6d417920be0607cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab66519e11a1343bc524d7b00919e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a9b1aa5afd582bdd33655e203cbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e9ad66ecdacfb8964974a41eae7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b455861b52bd2b07ff269c2a96645a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b3bf54d76398c70b2f148b3550c06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081ff2d1f3e73d4f76d9939e1f6ef7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722406fd63c2cd35c223802bb91271161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63d10d2ddc73c2d29eddd8f9ed4cf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e2a8cc80eca5c045d3d449916520c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc37211dfed35c0788a56a4774478b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f37206016bcf55569ef0be9f21b3d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0836476377c6ae1e7282cd68d90fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc95f7507ee0c13e8008ebdc8cfc7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2925f9f1eabc4350fcfeb5e076a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731eda82a87631de147a68289a1644c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30d2f832fcb6d66c2e83bb51aa37f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdcff7b7a3ea2ac195627d0db877ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e126a5d960c30972131204fb7ad39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa331a0fd44b44527e1b8a9d2fff0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca7f251290d56b3ea83b7d4071aa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cc7e49c0d3b8d116e5259118e8d8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48011a9e6200f994b4e22b58fd6fc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac69e3568575096cf744c5b5be7a1b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54440b4346c10700a4bdfe007bfe94c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a64568e2b7f958572f2411a80eb1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0b831bb5f75f356321f84bab615ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca82002a259cecac60299f2b20194181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe116736ea7b11a88af6be1d9b6f988b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bbbe4a0f28c14abfbdc9f19b19909183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95a22d8fc47e4668ba2faaf69d5dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5e4678b1c5736462a389251f38f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91926693f1429256f7ada0bea25d9c24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304fa8c9e505a4e1aa89fb5f311cac1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf87cb04675f40b8e9836ce499e49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e5c0f26fe8c2f76dfb53c7b62726189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824250f1ff49193eb3f9e9df394b1d72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b6918a54d9b05660b7f6c6bbb20d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f298a36dbf0e026693e44417d4f950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c24f42c204f45572a27e9ff9ff14b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef962cce96e61cee811b635930cec75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376139b01ea441350dfe4c8fe434ca4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f967b33cadbe308464dee604b12a20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492690f1f0ad51a165aa00c3c88769a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afd97be2f141a2ac9f192557b1436d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706637230db7a2de9b32c69d7dd834199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aed268768185f89184cf55fdd01a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77a2541cff07edd67d5fad2f1549c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849ff4ed839b2ce5e8e7be64260de83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3345ac01df532120a752a618a42e5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd7de630f2a761f26eb11f2cd21af3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fdbcf7161c4483ea311ae332e61ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9475e945b58ab3159f8e864512c13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2ef90de09e51a27774c21a4c2105c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450ca4b8d6f365d8e206a0606cb026208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1b21d7c1fcc5330ab92e5564cc9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fb85bdd721776fed320ce620c419210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57444af52fc2fef6d2057643b98bf38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de42fa5d4d08ec0c41b6f9782f8e14d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bf7e2cd77310a2de7e5c10bdd120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6829c65c4049f843205c89ec96b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cacaa025e80afab6917782f1d23c94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3cb5072dd3127200440107dd62c84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42528ea24faac7cdb93db040ed0c409217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17fcce0f990156cf01deddaadfd261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489184842c3264816d9b36e71207a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5491b5b4153710db259ce816d52d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aec32a0a899e704af1cc9b1ac3ee6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66254d12f4e85d00d9f4935e4da5c3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6fcc07048cb40648a518498e556b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28685f907d4d77cbef0f585ad331d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3a5cba1c6b550f02b07f9d066eef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a25100b1795a621f0478f42f7fbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289a93a2c38529fe3c86a7bfdf6aca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdf2c668168f59080cfc9a8787444228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31a1d45bbf8132199186e5ca3c537d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be671d22a210d4dbcda64132f720ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c39bc1f2375544cd29278818b4f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a988ec5caf0afe61bc34a6ba82aba5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4ccb930a05591c548afafd4713a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191856b0185241b4cc808f23b49b7d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f025581cecabf31f99724268873b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d787de65dd7992c52a4054cfc2b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f08ad9081f9dc5354ffd28d754bab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4a88c3492c860a42118f0b6877ecf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377986c2ac4c2151e32426deeb7fb8b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7c278fa435e76ea2544eaed39609c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e4353a9d3b032ec49590287000cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387931119a484be390bc60d6e8ca6eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338707c9025b52f8a6f99b77736a71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1304efad4153dd4c83d43df70c98f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9634dcf427c1cffca31c0488738e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87520c5663a5070fa44b11a10951a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c1f03ff68be50300f7b2006a668c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a1af465754355c95a8eafda7880bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e868750110e754c9d9095dadcbcb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75fc1fbe74660c7ee67e2573c8edb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567ae33ff1e2001a9b78c7cfe4a840251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b236bf84e815ec05f5f6701b02397252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb972be4aab272a041519ca4f244a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c50e3c5606dd237dfb2f8df322861f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd1d239ecaeab8b0eee50676b492f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3c953ff5aa5cadda6a5573a5ffd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09607c16a8d67faec862eeff286d16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cffaae40a8b3f1dd950b27f45f07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af341b71385ce6be82e5f5575d9e8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b06aff08b74164a66f41106105747260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b951af0fc00acf10e4764f403538ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15de2eae65465f2e46e09907f54ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8197e788914ef005eced3473b2af5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6811b95d02cf68022f2b8df52851992264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ebfc970389b507625d93595041328265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742116789b58487e0ea34e93e5ba2a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdb61257bc94271f55787b1f37b78a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff879982dba01f6674951b5748c65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44fde60c5e229d531f6207435b29da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c2a267f2032669212e9a7eb69042270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2218b857bdacfd1b22d7d35acd4893271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd5acb83c7d05840a4fa2e68d873c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc0032ede37a7b39ab10cd72f3292273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b1d9d2bd3033b18b98c1173ed51a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba219c7c1418c83283dde7aeb7d71b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b781c646edbb57a599f9d635d3485276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627233fd39ec545a85069641ec0c44c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796f1910182dccaa009af7da902594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68d9d93c7f38ec2b1c0a4a399923d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692cf8b3c3f3ed16610e2a9bfbf8ae2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e68256837062640bbe1848bfe523e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20fd4f7024f4bf2d723da8b393ea14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4837e2e411946f41ba43d903a16287283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293201dcb9620ec04cc15c3686cf9244284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3df7c7f830012ef6e8a3ea296aa34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acc7f258b1f8e27d71062d432b046286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df66e7a6164f72513904ad1719d506287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1fb776a3f7a569ffa08820cddff58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058edcc2baf2ab47ad076295cef159f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f44788db6dd429b5283314a0eb63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0add6d35bfb6e0a44b488156c6c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be905b4f6280c16d78977ce9786ad69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a659e1ea1352ed48d46695ee9e24e28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96eeb59c7dfc45fba451a9fc7941b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a0a02696bd85444c57e917acf5cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564329c660779c6f51926ea1a4e9ecc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86c7a7cbbd13361e4e95d60963c21e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda2a4083f1b20931ea97722288df36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2c8c80302b06c9dc461ed043a41c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4f3841a919fbc6a9706502dabf21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a4d6934946b265499386248aa8a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb17c9b6ba22ce9e95f7e8e72e456e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785baf16db992862351595ab10de408303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075d188732687e4282e8d0cee928ca3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f35161b4a93baf597728752910be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d5cc13623988b83f23aead43ee2d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2fd4b1805d1e811316a59cbf5d0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c794ecddb1f27732b6298fdab33d3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740cefec5d79a3acdf88e7f4989bff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ed7af4d174f01da56cc6fc90e7d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420272ed4eadefde6c0da383d32ea75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384fd8e1c8dcad80d4c0628ad0e239e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e5ae303ca75f128c2b07fc0bf011313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f344cb58840e934f30e200c6753d02d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b83f38f71902f7b0981cac2554e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c659a540b013fa698f843af7dfa57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8632a90c35b03deaf4b34fa18db37e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24133379ea58c8584c5061e22fd8a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7aa3ea1c44f48920dab299ea0ac6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca66ae4b261a56619370117a38bc23d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc491e1b9187b3e2bbd584cee7f918a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b09a0b51b80694e66d494f57056041322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811a1adf37ac941d2e92cdb438b881323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ab49ba46154461732e9f18c98d60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41dd76c5e4afeaf9f508ab9377ab28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365cf1f6eaed83b36e6288a69bffa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b621b7c2e66034e3fb577b47fa3455327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c41fb7a9ca0405744dfc4119a56fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019418429f2955e442fa5f7111c0a77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f187eee2dcc5b06fa16d6303267e85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7efc3592ffb1b4a0a932362aaac64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e8bcc3151f0741986d04ee0dee1d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc41b86c8fc41e09504efabffb2e51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b53f50a6c9363fb6f79bdaafe0f9e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489fe68371254bfcf56391efc809f0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b2de1f4bd48d70e0925e3c347189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cbda089f049ba20816f534cd49e06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceecfca5e3a2ddbac10a8bc08757965338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee345efdd286977705dca1836def92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc76a87bd9b9e59cc1ed05975c45a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a4dbb5833179f5bd928193e669f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fbbdef64859d31feec799a003da3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329603b9e8c736e4a3d539d728f181d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840808ff0b69baed1b9da3fb580a48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f3227f009f4461674646b4d992b81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d95c1b9dc96c526ecfad9efb1ab6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313245fb84f7c0e9273b057eccc96e1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68004b0146618c3378d851d78c51af92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5989ca987bc5e4da6c550a8fed24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e963a2689a95f018eb901b254d1f54a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61480c09bfd1f9113602a0e7e6b89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c1a48538defd57950a21ad60825f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702aa8fdaff8d5eecb65197e5ec5818353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64b41fe458fc718efa26a282ec69fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44127f8bea3b79465c090895f52fe03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa690c55403258eebe81ada848295986356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba7ad979bd27289bdbf1b43b395975357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14fb550d65d8c390896e59646f4ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f53f090e244af35bd6cfff4969b3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb210940fcf8a7e8b7bdec1a089e57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd436d862ef7eb59373e03ae36dba73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b47481f78f0a1b63dc78a5efb2f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c86e1392cf50a656aae81b161e3c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d4ea26e32f56bfd853b96994d2270364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d39d0273c1987d24f0925bd9ab56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64809ec95d0f489732f7195b77f285c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a5cdd2c2a02108811d7f36ac46a0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f7ea7f422c7342be38c7980ed8fbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ebb195f13ef3945414856a8dbc9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901c00da28ae97c5652fee1f3055df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617b2b69818b86a03f15de0c6b03bb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516c2abafe47a907d4f0498107868d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118203e02c0fcb2e64bf5d4e344ada373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d99d1b43c67a63cd623571bfa9eb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0a9834a39e026de27e235fcd7c460375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19bbb0e5fc845ee5a3cf310573e6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c54b7bbc6c626eaf13e819baad2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53267f23c6f474fd696c6e60f7011f86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed36e7e361593d065fb66f07a7fc2a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d64babc6e98e0104176e37ddd7cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b982ecd91cec093b13e7f85cb6f1ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1e10a1c0f99a7e1fdcd61d04282d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55498357d645fcd6cdfb77e594432674383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442112b761e27883542c6d34bf58a3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c816b933c15d0a3993c9106077f578385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3da902dd28148692dc4afc6881fe8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c49aeb84cd5d1f936fdac05368c288387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe076e54bc068f10f0db7a60cd9a95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e97e51b13013f5408645c73cf967b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f370aa0d4dd0b7dec6692c2039ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287576158e1c151d0d1a0c4a032214e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a6b9bab809404a7f91eb36441598392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6eb5b7010bffefc1b42fbb37e5d44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c99e94c36277f26030f9c6d58dc191394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f86a711d0c8b3826ff551f9a98a5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdc928c22afca15beaf6e63e5e40a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee837499ded08b1967c050be9da0aebe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43785b9ae78809f08327312886921c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588694868cbb214d8564ae5c54cf66f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59459c4bf74a357a9b2929d80c0e474d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd84ab7e38c179abf72ed265de5a8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1494122e97b27a763b3936fdb623402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d0e117fe8da94ec65e3a42d630ebd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e44d094a45e7344fa430c05e7810404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332502209d0452f6fbb6b5dc356c50d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303a345dc8301eeb55ba132db9f57c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642cd953a289b94f0e6faa88e998d61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59207d655070f3315151c17eed59046e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adaa3e9e4a18c2f2b913f094cbcda1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557e823d831091f9f1a4be8363e5e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57d9f4b06a0f18e2814ddcd82a34e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89088f654576690da0c815a83bea1b29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d514a04543e93f9a1fa64a611c0e4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37ace8d718709e6829b4843d7880d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2c37a01e2292827d4a25d3a9d70f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0748e696ae1e2c24322debfe7683dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66601b86a5528524501c7f1c6b30da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db25e33dde590e1019b1683b0cec69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4a1c5447fc961557db2fa228253f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078270959ab8207eb32874dfbdca48bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa778342df98e9a177970360171f3833421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058fc1ffee416ecb567edc0c8840082422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c4136a85418c168084931d0a3c9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8d24f82f6bfb3cfe61f4ba79dd43c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b985547c997c98f56cd2dc388d4142425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da351820f25683fb45bffb22bada5e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7555cc625a2b5c56dc18b611cb925427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895096dbc97c95c9a5ae78b1c8e442f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f964caa3e7a226f41033dca8788e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788ac584ca1cbe3f98770002192ea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36e7f6cbacf37826be7bfb664b2495431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9285ff576157842140ed19a3dbed23b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256576ac83a36d2635a81bb8b8fadfac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09df68b64864bb0095f9e702a40e12434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7484fb0908b0d8986a4788d4fd090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691a2301837d854ea1b806166fed88b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3fa4dbac20c937dbcd9879f010a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b12852fade93bbf624bf01203fc91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858aca8c0907c1d79c60aa73f926cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494326d4342fd60877222a87dcab7e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea9ce414eed1ab661cb8e14059941441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cc4d8b99add45a2fd9638ad7fef9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c854798a0cf1aa3ae8fa97e10e24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdeb538d44f719ffd43ff0c6eabc19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1915c0432af8d7ed02bbf333f2c62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c18e34740e1ffb00f3f902e688230446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bf81aabd9440a839fd72b126b896d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee8eac9ccf458ddeeed5aa6805e6a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159b58e06bf29743680ea23a382164449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb7b2b2d661e7f62a369864791785450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ffa75cfd87c20fa101fc03d9214e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1a399a168b521dcb9a5a6bca1cdea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b20859a0e9a99771f116e12c3c4dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af4d171c2d29137192080bbe315d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c10f0b12ef452e488ef2d59e28860a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7a50e9d65a8ba871d09f35bea642a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ace71c6fb7eeac6a8025aeb32dec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbaee74f19fb491987f59774ffecdc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bb8da7b238a51c84378d96c58a82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4332c35aa0fe0999e24d2154012ec0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d54d330fe8eb56d0017d6e4506d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212998efc1154d23470a6582342b35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e4f3a85f8d2883af1ce833733795f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd12629c9e6f218e16390f47c5d72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773391cbd0bd2a7d73c01d5cbff1814465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016fbe4d9d37e075829cae80684d509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d125d6741be77ef503f56d9f11304e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f818bddfc3b9acdab2d5cd72244c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec7482af31d76b090013e76290abd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44b3ccfbe5efcf8c38d6d5ad4f8d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb744d6f175eda3cb01a1a8f3ed1e1a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd9dc89f93953c20cdd1831c7d5530472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6337cb733dfe8beecc4000db71165473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd782889beae7df3d1ccd99b1a9b1f96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a357b8d1ee23c408e470127fdab6fa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde729fb32838ad08a50e730ad93f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be89eb0d0dbef16eebfbd6b7c04ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269bcf109c6ea18474a7223865665c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fca87f31e365e93807a7aa01e71684479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb156fdd8ccb0ab567aa7618ccfd4de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb4fcd45517969f7602b79f2be246481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86e617beaae87b7e6233fdb526ba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01176d64f6ed4268500dc411856a728483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc972b28b6aafac881b8afac0c268c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76f181cac4bab4588dba344c1e4be5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09055b78e988d439d15e771dd9556506486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc41a3bd820faf526d90969cbd82b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29feddc3ab85feea4876d6ce2cc33f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f3e3135d8706dda015c2a0cf21d1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c3aacbdd2059c54e9a5fe3d409059490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10636c77738b12a821c1565d5d177881491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead429d8aa5e5099574e4502e2c021492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6780b82676169ec75efa45faa16829a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d1b41c872e414d734e51225a6852494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100b24f31168a203c9f44087f5451e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00927c473564fa5b1d572a6758cdd727496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fcc1348cbea18934d3be0d304642b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1211fa52653ece158dd3a5275672d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b678d23dc45fff98d3f29b30666711499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c52b6864c44e190ad685012d1ee4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9223dcc489442f2d8c521d2df98333501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f082d5f1180cdb47c2842303cc37d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b216950cd45fee1c10ac44623151d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cdae7d08162dde148d4809cae20a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5af86f95c694e7c0df7e6767ab853505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb16c150247745681507142a97b5b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4974d40e0605dbf663087665fa3ebf1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec924f39150a5a809be1bdc6847efc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58a147450b064f430c47c57c44884509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168484df32177336233c9c3caa305391510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e891962592b342b48b6123755dc810511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5faa723c8de4bd8cf6de4bec0d96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93faaeb3b2494337d9c9f3eea86b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270ad0164a4e92b610e1157db4081de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbea0e702b2d5dc6f1eb61379c2649515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51768eb9ec15ba87a73fa521ba0fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a5209ce84356cbf9a548a521db3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cfdab8538720410c3cc297012a30c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673beab8b2e3a2f33faa925226395e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e45005195659b6ba485618633ff39e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23ebe06eeeb424ad91193363f2e7a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87759498af818bc6a84ba766d3d383522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb82ce9cd9f74d5b5ab1f55317e62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec5c51e04973a1d66645fba6fca542524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac6249bc35650318f0d632a8d3a10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e2b67f8412b4254d1c3553b0756fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cecddd872844a4c1d7ed3e39c6777527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495582e42057a89456044363c914017528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628ced8cb069c27acbd84f160da1f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6cce647ddca43481c71cf9a09e863530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ba3b44c70e075ef50fdf766a993ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e916500b35470116b4280fbbbbfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc12cf8a17657da4c7a1c71728b648533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c28c63cabaa28d1b829b2daa6d70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c63fb5e541c945ed493b2c6b00aff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d70b31a68b28bbef0f77adccffdb12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18b6e90e5c5155c7cd685a39166e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb5612e3eb0e4b684c8a902499cda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9ba172012ec9cdfc8a1bb42dbcbc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0287f873fc76588bdba2190fecb06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba73e2716143cda5bce3cb5d4a46a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25204806d5bc191c8efab422fb33b8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ea1ea05de6bea13d266640908d436543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db764c9fc4b7ade1d89e568d8e26a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f28f15a296d7cf3d91fca55357c1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b6dc16d94b43d63a7e8b8d4d13244546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb9df171d0f760d9b674093b59cc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a044fd6b7d148f5c28903c0128254ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86543223d628ba34651b7bd4326f7a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03ee0961d6f185c3d80ee372fcc4ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed8db0a362127cb69c29fe346eb5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eabe27b06e57a47826357e3865dc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08a363e12bb97a20d7d8f5c18b7891553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad47df73b2857035c924640384563554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fbe3cbf656ea541d50ec0cdd912a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76cdd9689b5856f59307c0d367a00a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fedc1bdb395178659d20586a5498e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f279e32a6a52d23ad7e6b764d90d5d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333007a66b9664946b9a695afd605fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eebe01462d52a1238a6e43ed12f76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2863a83ce79047b2410706b8f2885561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5943d19a72243e7ca96e7cac1823562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626981241d54fa8391ae2c557c86a56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438f64c27f27110d531faa82556dcf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419923773bb0522363a6e987113fbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4aa79c230c2612edbe1bb4e7551f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfbc29657efacc6e9ab0b16ddf27d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a495ebb534708cb9be94fe9ff02c19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd4547671a1ff3222242032dd9ad99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c916a214b271a8254108817a602f24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a7ab33eba0d927c2827fea7e3af7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4411c3e3f7e27be650905d2b930a237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd00761b4df35f1b8d91e90a2c78b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434b8788bb9f440f876b861b16a448574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefc09ac59d8042eb768e94d91b793b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439407e3e85c912174f4a7537118ca87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c8fc19759e64dd3aed9e132d32af1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22dcf1b542ce78ead6c5be7905a1e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547853973f76e6b12508c977f45596ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e602caf62a5df1e8f1368bd3e828580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e762b9ea64496877a4b7cfde5303581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b77e7aab0ad912fc1acd804e9633b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb52c3ae26698fb564a7c2e9c95cab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82011b357992ecd48744cd003d0b6d25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50538b9b306aa605317c417b3567657585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281dc747d303fe9eb1a95751bb61607586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b58b7296c5166b8398e547f5cdb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f91cc1593182e58bd205354269f7de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e2e4ac4079f11fe2ae4aa8d642d72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066f128573b08c97f9bba2def3713c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0cc394ea9c5ee72cc89a345d5498591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28199ea2daec63f43b4191d2d61c3224592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9511fca4f2c4bf9c12caac8da1f0fe2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1efd863612d29347ac1c73affac303594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240513f1e4c4fdfe036974a1f59ae7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b117aaff3652ec52eb8570c4c4004596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10012086557054943f251883351ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b31d36526c494b2078fbb1b89773d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7bf57c45b519ae2aa7efd0dd53362599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb0add882a52f2f19a07ac9c3a288600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d49d94fd1e09729ff519e800a27d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb7e55c12a228267481d756e68994602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a5d351791bacb6bc245c7a74f2918603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb966d2f36b39ca5305fd85ebe8302b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84977b29f6ff51a5ee79b379aa6bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807739cd90d3c23c580e28d31e18fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d0113b854cdc56b06c88fd9c9d2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54de4ffb8b4738225a5eaae8f0900a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11628d619b2af50e6fe7d9f604e2c770609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e58b19f65b7f59fe6c1bcc5b8fec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f8f3d6c61aff07aadf262446fac0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d927d08de5d1c3f5a0561f5f21b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c0cc4955ba1b468c0ca8e25e387db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09976bd5b043b21ff6a14fe5c12848614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2497c9cfe5fa7d37c919317ed7c62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acfadecd83c6127c0797c2a8353162616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5416eb0e2a05002cbdc24e80ef0f29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda1d06013b593362f4fd57922c0f1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b5bc97b8e55b4737b9535c334691619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2500e66abeb4bb0d70b3fe6adb78d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc361813b49aed10392de85c16569621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971290e1f2bab70b7ab9bcde4dc41d53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e96f65c44eaf42a1f3df6d3b58ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ca3a1622597a78407909fbbb28491624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983ca8783304879687962dda698b5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce10be33a8a0fea8d45b06fbef2a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d5266a0c5e454e4d8c9a1ff6dc0f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7bfcab63840022103153d5a9e68e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6c7dfe56f182b466b8d0cd218da48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc3ce01aac72ddd5ac231bdda9b6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b558a0215671c621b0c0ec2670e5d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b97f257fe1661ef92bbe37bfee2a75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62ae4de5dbc16c44bbf59cbe16f5d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a525dfdc5caabb7281d85c67fc7a5a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552d19c740b125ed60f4e9c82b56c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170342899b8e4f22a397990367fb6ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c2ecae78562461fc2665b88f0ca4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ca9a13905a1535b1393ce2aae13c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b76e03df6c7ea3078ed10f5a0ffc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d976094d0617283d6b16f5e8c3430a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9a2b80453b44209b6edd7e38c160641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f47e8271c1b0a688ec902ca0b763a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6552a0070b7b45e76eeb0e3236f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42eb4dce3471caced81a4b17b9c26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc398f398ceaa645e99a17492fa8a39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07605490e28ce2b0bde3bf04c118a8fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1387b3e9751c4940c2b941fe522f6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0849b61ed5c8424a2ab8338c67067648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265781b82e54b9625bce147c4130f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733137e5c7372a70882dca336e4bc12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a837b320dbea8a5fb5761a080bb731651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e9c223150b825f403aa737a08ce33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f5d9ba088aa4275ce7b18658e193653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d92e10344160cd3db343ebf1e0976654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aeab92e0c876f0910f612f5863a84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8a3708109537d7e12519337a077bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451d79b08e9f996584a8a5d56a0a4c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43089d7e555b3680d1d43b7b254906658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96023a08f882f9abe9a4341150afd127659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6cc7210c2acbdb696de0f57a5aa75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b819963b2c721f65d91203e361f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaaab78b1e17eda2b6983180f4d27e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d8eef1a04f5550f40c7c7d4959de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569828d21683f7428e6feda4e475922664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73fd79c868374b249b7addd9f352a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a93f95c5a1bfe6c32da87ad4d0ae1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3295d826fa3a64d8a65c54f10a514667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faf4adc678ca6517be74ca29f5b277668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc269ab2ad035e39564453634c6790669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3005206ff33f3fc3c14be74273aef37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fd96eca590c5f51b1a69c25821cd8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a528b2629463228c6c9ea8b4db029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20365bbc44335f30547b3bbc341d605673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0ab87d28fc67e4d2760e512a99944674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae406b5a0545caeab6fe075fd3d05b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef53c73ef205d855552d978bf8e4df9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c8e2cca5f2f282025b50d095af7da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98df7ea7ca83f5c430f4dcb2e1a602678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c5d9e15c2355b82d1c9b74cd3717b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898be654baf0c78842b1ec14ce1789d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd906b96a4167a360091bc256014a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c92f2da5b1cb996fa70b9fdcf815d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427667cf57ae6dea447d913109ef87d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457020448ac6d11d4494278ec314c60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43389bdc02a67e57ba535d2bcff24e9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73acc7951e5162df2bbdd8b1202bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bba35085df42a17b6ad994c1760de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f8ff77a3660b6e9437dc542b9cf3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc486cb6d49aeb1bf43902959bfa5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f584aec115fc45942c6d5e5e3e93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4269d2ef3521cc0fa98c93d02eed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bfc25ef679af4c4d518d25cb7fc9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519d2892de4938414bc27d3e28c51d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fcf58a59051c42f3924a6d576d05e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea703d032080c114826a3bdf12065695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555f615ace9713ee6f906f7bcc6792696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049141414de190f28e2af8a47c90a3b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083fc816a47975562868923cfbf1217698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2d7dbd0d1d856e0e02a1c7f6dafa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b600f14774e99f49ce82a66df50565700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eded611f27434e91173af648ed17448701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06a7323881a994928a9afbc203d20d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148308a7713e6420838d14c750d8f102703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860a59f6214bbc03739ffd6844dac5a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c12c32704ce1e1992ec5298b6159ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a79c0694469fd3fa54548c28bba6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6130e14002961ccaca9bdc9a7319ac2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28a95edabff27374aefa33d75825ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff9fe0021943d44ebe9e4d4cd2b34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007511fd0f6e13699bbe3d146310bb03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae59c42d8c60eea660a41af94783a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027f06274f0f6e192c60bef48107db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8be1b12569e3e9120953b5cf4aeb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b20b4434dc24a8e0ad4f054d9773714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f787e21d55541414be32aa767a92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123c03d9a1d0efbdd4b0645a3dcc361716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8abbc4474a735e5f05e2138558cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f790a027f6a64335b96a4c1b9fc0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf070cef9d2bd2adac431e7fbabde9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f07957ef26f4fef4da6326bf2bf62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f218757bc74ad52ec4eda22b119848721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c68347d7aabba8865bef112b1265722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a402228b984e4e6307b79edc022ba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aabf93677fde4e4664b203f65ad18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaacf73c4d43160fed74c2278e6f41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e60972a9cee410928d1ca873d8fd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c6ef50d7ceccd8eb61916d8e38a54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bdf14fc84d68d0748113e490ae94c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4b5abd105cf7ea8ae5f3f335142a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e523d34ab51fb12c1f6cf7b807e848730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d16a998c197ac354b24b6ccc4b69b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ff076256a83744eec7262c01eb98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014702e0885f84ba1f4f076390574bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8130ddd9bb87d438021e4d589885734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7877f5029f8add4fb9e20bc3e2e7f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f293cb6af58dbead796d5475918382736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5515b5db3619654b3b9041409054737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf8e2f0702f1001d9d3316358d0cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ab536b9b0b035b778b15497ca134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec4ba2506dfc708c087b9359bb41e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567777dc49b18abfd2d5a334a12a648e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd473110b720dd76e23929ce776868742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee123f965045a27484b80ec15f13f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d7d5fefb004107332918f69602d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b6a8dc2b5c4517528bd2b54c142c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2798e311a69048108a8596b5139e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9ab635c4b302b5c7636a8d8fa3df7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f853c1f222f8e07bf967e961f5e3a7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f47adad47fa3d1efb96ba901f4e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc639a7dae4a7608bb1d7acaf27374750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df58aeb99b60e98330bb54b836f9a79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750a3ca7f53e2dc538c427ab8a7226e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b3e6355b5ddd54e5d115b5c3ee73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c17569de97da98e5d64e80af27f54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd92a7942ddd9f72235ed529d75d9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec45b9c4657b44ddd566b6e94ca3eda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8709148de7a9cbd60bc248912bd3628757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3cd56b62e49cde47854abe542c769758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33613b51e329698a842e8f00eea45759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>