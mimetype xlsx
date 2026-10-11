--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636772b1c6f33ca82d9bc7010cc28a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37496319aec8f0357c3a3222939ae582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba352160479daa5b11e3f6d31e7699f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c4cc185d91a56889236dba1949924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad2ee9b257076e2e24e2bf13fecc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8dc216c9c95971d4ace5ddf8080e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dd603f89c2d65f8d04e23efbbeeba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62851b4196881b574f48846d9c3a683d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3880f426e7847bf1e15392d48cedbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734363e5a166bb05d1b578a0fbae9fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc892f3a59a374fe91d4e0d4a7b1da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc35bf435773f869062a93827ecafb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb597104960f8dabe360cd67b52de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8ae7002775df4827a050dfe8d5a5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efaaaffca761091b2ec93b7d20b6ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271fab9ee04f8487dc6bbfc1809bf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44333b68d3313c70bd3572e9c34c5d4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696c81c9c22dd6a0d34bb894fe88b2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f7117f0aea29b854a2ab5e532b8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbf0141cd5940db871ab7200f52a9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170de58094e1b9b255e807ad3f6f2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff8efb2b50e3b7e0af1e20a82a69522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e094753f1cc876efde060d5fe2a2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46a6de74f44a2905b502a2bd97ef2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f148a53439ec0e10f927772d222dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cee908a48eb71cc1982bf8d8a50126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72ac2c402367143ecb87ed6f656e1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802e9448d7808c96a55864e90ee49528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2471292080e2a4b0cbe3c7e91cc5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb9570688c7516177f658cacc7fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f996bcb2a57b53ad4c5dad0439f8ec031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1186c1db8625cf661eac2085dcc573732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db25789299cb8f87302a21a05f1b95933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f3281dc27bfbfdb12c75919ea58aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b78aaf10e431595d79f35ac1a06d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245a238cf7d64dfe2106bc140d31f9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb7ed81f74c769fec4c79fd186a5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd7081d00a0a564574b176a510098838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738748ab8bd1b12b470e85a75c0e65039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446027189b3b5c6d49646dd6b96a3b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59038322a0e6a658b7297bf1104748041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d637a6369c9211a4a021e4bfd8c2e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aa2365d3e74bb671703c069e9b44a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f8e6a469a8496cf975d26741c40f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e8ad0ceadb3964e6feb2b6c23d2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611f5aa1dbed66a61ae618d67cf0ff546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97353cc778135058d80d43e1d6aa38f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf2ecb6c1195fa7e58915386569ded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57aaf7888411a68083027742e786df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e4b9983f9c9d0eefc8495d1baf52750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed0565de479edef233044a1863816b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a89bde657915616d4e3ab258807d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432abf13c1b3af9e9a76ad3050a0e7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d8142429c55589cfd54112748f9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0530711f5da50eed59a66264a94055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58829fc76577d4630a17a50e25905fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7856050923224062aa2234fb942e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eda45b47fa23f007aae297420881d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a889b7ffd2302bc54506e3548f6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe12356440734c5567cc71f4a087ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ffe12355c2b3927197d43d110d6af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84b2bbcdc91c238ea29e7c626e1fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c9daa93a0f26665011d3e8bfaf59163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca295b3b55425587563bb34f7afa2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbeca7889181e84504313bfee4023765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce117a28924333a541cc4b7b8ef00df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47abe1087fb52a59430bda932ef93367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae1e954471fd3e4b33fe262135fd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fad6dfbd6435b4dde9628afc54ada69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da120ceb9dd4344b62eda6285cd4b3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f00ebbf338fcdb4721ef3175d62171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578112f54a51fbfc55d9897ec1abc3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13da086307d57208b61fb24c9d228573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17084305232ec5274da5489625a1e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0d098fd5b733f36bdf3d78b84f0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c8e2495eeef7893cc69eb513e81c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64278d5a2f41f06b5eecacaf9c19817c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a13595ce650ce0305bd4ac9a9d48b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255da5d8c899f7d3bfa1011b9780c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f59659763280efa66a71f28b552d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538373fe2284262fa5a62cb954e1e71e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05244dfc20d5e0fe4b4dd2ed5664c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce97413c1b7df216c27cdbaaf7d7f2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310453f5286d798a8d6ffbb67b94da6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c69b46b9630934acaf0a73f794439185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac64b831788d236e60f51090fcb50486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62a7ac88e61a6b28093ae73da0e8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030659bb02291fe22fdac3e439a196988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162458a76089f91ad630fadf706ba989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a67de81b5a344d69cff13a545eb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da1153a7fc26b8e3d357afff248b1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28637bbb08a29e2dd55e2d53e8448392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0faa536763439fa55dd05e029963b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2b40c8cf412e0e3952501e6a979c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1927f564531651fe6065f9cb90a2cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1990215432c980fb860c83918fbc4d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93499a9d2390ab3e58eede7c57a1319397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b14186c30f5b64591305032f57c5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d73787e5217b6c3234d9a70ed4c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581419a811b1ec69d490031463d0037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0592f48d3bb4b35d146263a4bf163b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b792d63743a48cdb7511cfb348cb24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fbd117e1ebf2cfa387e516454ccf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ace49b1f9e282cc75e48ec3368047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1cd6b0f70c64f68691d25159f7c4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacd7c0a593c3cfd4610fb77ce2d380106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89e8c0a8616a48622347d4f934a90f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e508f9a3e18cbf45871ae3296e5d8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555aed483dc9c0c326858c7f61e87b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c9a2ff53883321fef6513075aa3f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8808ffa6ce50c6328aeac536432a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b76ecaf71bfe05c4463776ecd9a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8e19bac04e3f69485a2e1ab6265d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29c92fc1960a921f87794b83f194d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf4b3bf7a61d219b58d293bd12c21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093914b9d349bfabdee09686a85a8b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d791c66e6e19e7c8053fbe232230117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdc318d1ccfeee8cb8388a19bedb59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f294c6f26b7ed7b6391aa7599b59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1215c72d27eb168530f7123b8460d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ffe819891e6cb5ea6a32e77b8ad3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca5fdcc615afcf3eca8990f43aa770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e2f59a9d7690991123939608b4b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4d977385ab340befbf7895cca1b91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc728417cb827f800b2eb75693037793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2bfd2d0ceac8182c848bd84c99256126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4bde28f3cc16b9f35be7e12ee663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff002f9eaa5e5396ccac4354682023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bae4d82abb6dfc29255adf115ad9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a902e89f1f35b8aeb66eb76c00948130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f96eb47648a1909efb21efa2eefc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bd8d824f444301bd5c510a40e4c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e688e279637505c2e200dfa99678d47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c77f19a5df3d858058dc40d758e293134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d393162d7ecaa27fb0ea0f3cce752135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe8de80e59ec97d6d370c3cfec43d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16bc1b40d270ebd0ee7df738e698e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c55172d3225cc131afac6648958b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5f319725435abbaa909427936cd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a2575937c666d022a944d774d5af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2983c3635ec742187edc9bf055d48a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835a836a5dbb32f19e676fa21eb46d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d540618e1c9c6fa1b500911543767f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c87a6f26abb4c762b43834b75d790144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab97c033a5935cde8748e4f26e63a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f7233cd94bfa6322e25f78e744b4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df44c365452d9fdb8453faadf9f358147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a17729475e7d21192a5aeb431fe919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac6017f5e7543071505cbad8daeb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa4f631089fa39527267c9a2f4392150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1346144b3f26545953e37845198fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ef208de68f57f40554480e34f84ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c1ee5f4605550bb1c35befe37e560153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987350663c5405f0e0a552bc9d6ea8cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56496df462063adfb5f2efc9d30e582a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7940ac5584a0d3136bd2f2d0f91e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8096af14d73bf09938054ba43bb58c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012212ac30a645a88423d1bf74f999b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c357f1d002e05b19bb485a44a76e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f2f5d45ba3e86f2a483de3ae8492160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073306bfc7cbe44c29c0e800d9daf169161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d1e143f05bed5cbbbace242e34aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ffc12f79d3594562b65ef1782e7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa0cba8f57e8206b437fc4d8fc593164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587fb3c6c01d7fadf39ab1a7712dd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42576dba10c0395152122ab0acad0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac1a11e43524e84a18ee70e814cc05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c193f67a1827817e97a2a88d4c7ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aba493abc409f7e1a9030ade5f0543169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510e869407d52cdaf97dc63dcb1c84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c561249276231e8f3549387eb7a4198171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746648fa31ae618c4dda6e1c6ac02c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab8dd1d5b0325ab3ae65b99e2c23a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fbc36c76d200f705e0800d0865514174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465422127099c82c3d94b75d473c53d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ef8c2bb93791f799c7fda829b135176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f556b4c0208a88e00a82c48c8e72c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4da80d0445ebcf230332729530813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f71be70edbd4cedadd04ef3f78d00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df774cb09dd1fb3b9b501f455ee10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e876a98bc7063bd8e956808f736c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a9b84991b43b4362650aa27e4337182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1ef68ee9205d4d448789cc9d7c60e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826341aa26fc057f6762422bdf0a9012184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028cc91d52ca9e2878ee51ad71f3d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b26600bda2531783987b620fdd74b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba94a1be23d85589cdc658a5ef45e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315c9dfaac7c95d07dd84600d3fef55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642654217e90dc1b29d982b3fefab748189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9129fc21ae9e172025b0d412a4a64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4fd3cb8fc2d7cf77620b74e1a2241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e079f62db7459f3b869d60f143a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9955743d55fd2346bf67afc83815f78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb248ea66f57a38d6c5b5e7f21d925194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712683f42a8e6ca964d2ae6b146453c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363208534ff57f242a994cd8dc255c00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7846e4a5e27b6cf8045da1b15b4f30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d47643fe797589bf15d3a9faca14c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ed854639fa3e28964a48950a3df9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b69f2314195c11b41eab05cbd9f71f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7fc8da66f7da9e8ffe985d8d5cd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95761191eba86249235130c126209f14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c91bde09fec0a457e23bd912266ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6adb035ce0277515606c7891ff9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4858b699adecceaab1d86fdf1e8d717205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52140ddf9c018d27744ec4aafd18a9df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aa31571a3e1966be3104f4ab241c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d748ef7f7bdfc98b9c7e05d508268b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162237a06257dd2a2d705c64ec513902209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5a8256a56e12aeb3a5e1c82458cb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1204f34b68e9a1dbf055411a1533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d35d7edd6345d1e006ef26aeeee0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420ed05b9eca563463bc7190a66a52b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca402dd3bb637d32fbea1b98f563b50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebac5797cfdd36ce6172e0beb12fd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b720a4e75f349da497f9b8287263a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79c465a6e2e16d4d5794b27b6d7c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d896a9092e0e472edcef477dc901de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f379f65996679efad9de6f4d7a0fda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706898bb35b446ce1799dfada08b4977220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a7fd6cfd24412443e1510597643cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db017aae916177f9980901b4e9cc2ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708713fbf83b762c79121957e4f8e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aacf30ecf982069766e7af697bc8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21dc30795f3b90544c80337ecd088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49335c0d889abbb7c8c1b02f830b2c6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc57b9a5113af78b30ccc87d772ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f09a63885bb8ca4a90bbdb670dbb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845c94427acc8675154e3fa43e6ae42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873b8439188b2a1351ab1a1d9a5688b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ed97258d450f8e9a2043174a825f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74622b386ace746516f6ec7083443f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ee980fb0fa3ccce4f81cc3567785233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850581a0f13c0e3007cd604b8d364f75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0834249b494448665c655c9320a49b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc006e82ed39dd2420af17db7e7ccc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e65be17ec7c31328ab7d9db8d9954237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de16559ea252ff208a3732e166263238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e567bc8bd443f23ae95596c4992af0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15bfe0873fb9e7ba656dbb2085d1dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52eb97e6ccd218f7358c5921da9776241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eab8af461b2436034701f2097e83e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff466ea5c2e37b515a4c8b10322ea43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26afbf5bf0c99b542e1fb8e3d6f0d78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de316f398bd0371ea94ac8e32c996a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a292609ebb7ca85a8524c6c38ed9c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342f9afb1cf755491264f662dce266247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe37e48949623ec3b73e77c25c589d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa756633893061ff0a16c93fc097535a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217898e3607211a49b3f2370880409250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d2bad2d85153c49bda186df98cb65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902ac00a35377d36113a3fb647012ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68973687566c18a01a49a4da83815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a51191372cc1c38dc5568199ebbff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a85421b16eb889164a2193c579e31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e5c48ddb7c46b094a3d17737cfa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ed30e8cb69f1d5620c724b9d2b79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca666704e014bede6acac6cb970dc3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820ed19719a74eca6ea28b5a10396d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505221f1a7799cbd30cff590f61af4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a90b50762001c6b9c0cbd46742efd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d533bc0738deeda8a6b54c5e41a07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cc6384fdefb98d3156eafcdf9e1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d1766ea2be2ab6c9964d6f10a1c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf67805d87f021c4118bce43a409ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470b55ef31e1d29945640550d59e2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d4057b7410f73139385c13fddc4b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc41fd9ed86ab3a25c51916caa202268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f586cffe85954d3f7a1d911f62b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c5fa2e207c1e40828c5840d6395e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91dc6a669d510d27b009ab16372c66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d760cb95e45525705850a8ca0882272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eddb814359d16ee57a61d2b7a8ad5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa6b829890d574a144751557ba1d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa0746ee86b424161d1adcea3e7d68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e01076446b6688988bdc8e908f82e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7930bf373cf677e9c5902be2b0a1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0352680fd2bc46be2b59f30efaed1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd9bdd785060104d4511ad8ec7973279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6381d21b8baf10fc0711702f48cd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c838ca4c68d05bdbd727f8b6cf1b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae0592ef6ce3103186100fa99b258c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed351bd41810c623d4a5ab002e2475283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a444651ce28a9dfb9d8b9356c5cc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65efca5e270fc12e7ce034b9dcbd70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdf0b693b3050e451084c0cb83be0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5890515932675dfac14a3d2f13a88c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc663019a021bc79277df7375b71328288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866838fb908ccf80cc451a1c2b193cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38dbc9ddbae1b45a0e20b15d796311290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e036006e45a090a27cae9c997c649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469a449a23bd82a1c28c2d5e682b4de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb8a7ff9edde7ec48594918d02430b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e07ff742f60c3fe979c2202daf99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ede917a178c4fc8eef6ae37d8693d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc3a58d453b1519531d1cedf3be215296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed202e79a36d45c7379358e471250297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f295c4850d347cb9e38b53be5d6a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42db3e72a9ef80e9c5c548e438e50c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c45d2e7dcdfcbb6d4684f8c2a9b3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a043614214cbf22caace61bdea364301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909d01c2bdf5c43eae3830aacd958e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb63fdd80180c70af77c93c865612fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042b590b6de91c939b45a66f8c9c76e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa89ba761434d4a84fdc4bac300b5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97154d6f2862740a522e4f70f24c33ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afb66a1ce73963182620eff06e7baa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394a641b8486440fdb5749d9281749308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872a2fd0241810794c42e8e48e43a72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832abfa062c52326aa062caaf1e9901310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb230ef1b15671f6088a62dee923c778311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a722030bc2f7ff77f28e9a60a7ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90735012c9cc83c2d493323c77ead0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a34581a9226afc575805cb58557d43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a4dc8affb36eb11d2a7eb8e3c78e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c28ada6124028c85815e7a2fa957d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c739a647625dbef97806b0de5f8f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b807ca48b8612c854f04a3531f4fba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c011e5e50d55d31e09ee16f6f5f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de6236971bd6a6c41f9709c57fb93e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50e80c369e785860c8d4e3eac4453321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81006f2e6e6aa00fbb5a07e29f89207322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b92998c9867adb72d5f55c0007d97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef61fbec0397d9869fde524b773e64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c8cb22add0a7f811e293dd37e15c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc4faa3ee37ce7739202789acaeb12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8576b6250c8bd7f25c9b773137ccc0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3dcc9c83e9f66a47c75016bbfb95f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d519db0e2001a784ecfa5a875d1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de39a9e652ecf973404827dedcf08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063604a742691c097fa9430de7e548f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23d69f0ff7b62818dc58f122a19e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889429917338519e83bbe993fd7014e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe72f1ad5bc77bcd8fcfcd3fa3050334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6be46ebb127bbb900c4db88a4aa91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d379cd38f33384acbbf49baa2bd42336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddaa4b52eccae5b279eaed18745f11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c3a4dbc5471863c7a99f76204f0ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7692fc80e201ab0297cc3d67c125f61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec0d418914f1f1b613a1018bfc9ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3c7dfd10fe81a0d2c956e34c0c07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b6682b31961c77ce4160d2a3c02b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ae48fac22a432109864ca9867705c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9aaa7d8d4fc11385c674e6c328292344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e01b0640731ef6491daa45f8d0ee0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ec2e2446655ef50375079c01dfe0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8689f80284f25be0a66d82552917347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac114b385c83e012d7a41bde5b7fb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf86e44ea8072e266f9feb3f0755afe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e16a23f01300bbb5d66d5ce66d83b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db2077dbb422b0cd74829c7ea506b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f27f722323a377e7f56ebec3fff085352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e52c764e0c81afe6abdd7d35135e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac0bc6772deeaa039bdcf47ed73ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701d9dc990e40aa4489a263012a3a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83a8e0f177b78b9833ea2dd71d4b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550fa9f72a18a8ab0de5f2e9ca220b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03580b4696a88024cbf945c1609266e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7db97428ee9b252e990ff7d3fc851359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe937ff93421ba3aa3f9c091e135cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd674ebb5c3adaaaefaddc7a8680fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf2b154a23fb4cfb61df458a8910c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a89ddd89a4ce81afc8343f7215427363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342c84b77b98def426923e06a69611d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da0110b340a29f65d24f017cf3cae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcdc7c77bae1596c1c4b427d3b81c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df5237b078a04f330a4b2910137239367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831cb676f4fa43e79e5973b0cd06b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afd247460480d8bb81092b7b2d4fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d88ce660e519d54a86d538c6f3c4d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cf8db415df6b3c7addb79de2d1040371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7658830d76364c6b3a165791efa089372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da835dc7b05f5cf354facb4cbc3dff5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2057a8baf95bf44ec6acb2fb20ea24a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec9ecab681fd8f1a2b30e53545800375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d2c26b15883a065432e4db2de207376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2a71cb5b6902ea0899f5f03137cb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc2fb3febeaad53003cb051f2709b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ba396c7b49ba05017b6d46bc761b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f63b13d65bf811903b13057ff4050380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d2f6ff7945a4b8846c5695b3005d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed65a60c9aeec47744f9dccfc21408b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900e6051187dfe2080fbbc31800afb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b914687d6562d2759ace828832a69c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d103be8ff0a759c47e1bade156ad0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550aadb782679b46df796405d1f30ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c739fd5635c33d737de0e7d59deb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26771779f4d367e8efd7b5f40460ac97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6405799dd5d1fb3189e26e497841389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dce61c598d01085d3d1e4e0f4ece9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe2b4fb3e52b538327393a857929e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a6c0abd34a7491abf034ae1fa3656392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c0b314e80e41b0188ead347cab3da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd290410da9808f1fa97fb1d6c293f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a997de83d0c94d3fbb611443b3d36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ebcdba47dcf8f44155269032d673396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1fb8cda3258851c96591bae96b186397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e27f6e1e4a44443a6fe1a43dc29b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04859ae88f331c35474fceba38fabe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb70b0db2864d658ca7f719683581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0622ce1c066a2e869628537f2d4124a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04cd4c298b1f244e55e8dc72ee77f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721082a88611ef1219f40b67bd25477403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df087ee15a2d0db334adb0b028ca46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57148591f6a44279d6984142c0e9771405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4043c480d43ae7b65631e443d663406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953c8ed4f2d183c915047685c523516407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc988af7ddf57259b02b03115fddc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507946dfd8c2c1407c83132a4b9bec5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24781ddb50d02ed761457ed815bad94a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff6a5c4114f9b497a188c6f366c7aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d7b776f6f36db87afbe82851a5b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455c27a880deed12b16213944aecf95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ca72baf451c884fbcbbc887bfbb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cce606248d72b809448c585f1aea2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9509792eb2dee86c5baf6432e2f236416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da400bcc3413552437509ea4b87a1d75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd688684b0fe9dd575885d439dc743a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9343a87ed5d1742b854f59c558256419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097ebfe65ab9d87fff31ab208923a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66506a67706c2a95bf6dc3668a8d8359421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927786a6f598aec8c5680acac47cdc40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2edd44fd34f28311ddedd44c67ced423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c544a8f95585d10c1d3af1cab7c32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b690462ae7da1ab12c8c98a20af8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c973ffbb31e056bb10bd313880e6fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4bb5e14e9247a2c12ba14957a6478427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f8cee4fb1271ff73f24897a83ec2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113606bcc78bf9b73168c6ee0a8d33a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97014c3f02f662384cd78e317d28b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd70f28ce146caf00079929c145c5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22366e79005f68aa94a8a826ef0645432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21093479a8b726822c23d5e8208188cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cf7942a31e6e42412cc8774d074bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64abcac4afca1ef68b30933a33ed9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10909ca8324cfec706da8ab155976f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59ed4683c1230dd144dd7611d1725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31523c3c21ebd590aa596b363f15171a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1f785d4b03f58cd46af99b1d96b18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8de3ebcb3e989c1cda16874b5dda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8177f4856da3f3d7ad4724c70d796441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b41ec3b1f70f05c4a85255bc4ae24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f41955ac307ee3a591013ed3c4d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c5e3e95a797f05b4ff371b0fc31d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c1a78839dc157f0544679c8695144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0e82f789bae0d732c9aaf0d37a63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987327f063c903604b81a9c04740331447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854989c09446b74e7984590d152fd8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8b2f2cc108e45f1a63d2256015fdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c125210d32ce67ba14c31d986cd00b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b12f94c9bcfcec4ce2295fc8b59d37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ddd4fd2ea7dee275358267ac06a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b0994bd442c76c88f17ff4a179a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75adcd0b6be1b9c71768de1a45d2baa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3847d468bbd687090ad5d644b32480455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9523db67e1cf9da179712b6dff3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25467ccf1604b374fd51c3624af95b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a22d535f9d48f9886f4444eac8efd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27cf8d93a928d5b99131a8a52eb2fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf47e425a3289a297e753b128b404460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ad6a32af268c83db0a235d6cd149461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350f885bd28e1855bc78d6fb8d73c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51bc6d63a4a9e9774a57a2290b80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c23695eb2ab0333dd96510a40c620464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760780e58dea692a8d9e609363ef5e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2fb069f3712ce9bb6d4f3edcd5574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663754aa0fb0f539991ccb6218d9bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fb7738d2a73223dda7297f0459de7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb306cb6c278134b05074a312533a002469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecb0433497075b8f58218ec8bb71c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44420fd09234f4d53fe4f4f5c81439a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9c7eb62a84cfe1ea648aab0cef8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf957ab248584a10b9fa5f5d6cd01a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e0529a4c1caf904779b3ded63ee0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd12a634b3e15e03eebcda0176d5ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99504005d9e4206fce5620d21917fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c27caf090c7ee7906f1e12805f33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40485b49abc059a2c0d254c4f733241478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f27349acfa353d44d7097297aef546479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498a6a72fa29ed373da940b37700e6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c410ca51aaf02df0272fe3d085a99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7534947f37cb89a8defae455df72378482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e6d13fcdb4acd15439fd957af1e66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7a235361825753601440e1a38ee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98e5586f8e38bd9035318fd86e5a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf783e88c054dae664c3487b4b932e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db9b6a033a97f65aefd2a9bc9868c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05a97fdedaebf49a1f89c6df2cd451488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abf0707738ec1dfbd592b81dcb7dcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e4e8e6b72ff9590005290b6af2110490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22741874b8a7ab73c08b0252d4cf0702491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347813a3b91918b9f3f78384e8b498492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4206c686c1c4e15099642d3568cceab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9612467bd6611cfa643a8e89c0bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17f3c471ed327e9023f4e92707c2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518c601583052aad2e285d263fc712496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514945c91f2cc51235b2dd7e2a9796e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6b5c95d51d4f11ec89f733e9e998498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5a227aed6fd78eba725a1418bda2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacebe00713cf5626665ea947a0d26c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229294c178e2d2d1cd7b63e82465faf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735374585e9e97f5c52e385a9943250502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02a9aee24679f4018ece62ea582af4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757de70b53f90d5553531c09c114c28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602eef25209d929e913e8463cce7145505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89a4eca077a7681bb754d1a787153506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7296032bd89cf5967d6cb4b3033f6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c52c3ea6380dd3969d18b48b6b4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124bce6d70f7340ddf5dd93bd06cb7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534a04c66ddcb5adcabe356aa9b97b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c6cd2ecc9ac0a2c525cce1320995511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b03f39f65cc3179ef3b5a224d882512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d316bad448a54497b96073f19ff6aa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5026b177ec29501a47f8f8b0caeb22d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010087b1de571162c14d543069a5640515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16efd7cbb6c11573595dfc85512599516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e07bbd34f2556bbc9032a7e1a307a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9fddae3004b4bee773d411bb8dca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ffc9b7317111e0f58713cc1e8574519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e3bda52929e45d819ecb6fbbaf97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef45c31d5d38cad4f57e64322ee03d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223ce598af2ad6b2f2be814bbb060a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a2c600b84a604b6f6f25ca8aa3825523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a20f5b866f99dfa4b9d23cacbb21a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378977e9bbfa7a609e84e4f5cb72d5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910d067d45af80c3de5c5e2e1da91d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0874c3ebe67562a38375103b39db5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14906874192a5dfbdac2662cf1352962528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54d88ae45b2b1c44cf6e842f799de1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca073c65b38b761867b32e7c13712d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece5724dafe40dec244e739bf507cb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e9c44dc05ed4c34bcdc9279108b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ef8085ee302005e2f0e5dfdeb23b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd25ca3f87e0ccb1048659de06cef7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ec0c46cc6fc35774d3cce4347931b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e663f8f108a8e12ddc63bd5dfc0bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fd48cc006634bf40184715ff4b9fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88564c607677af7d28476448ba1542538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c370003b010ae61a1aef73784e28af4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d17063bf5385c3ae0aa1575a935cc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b464e4b263c88fae14109066345f69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9b83deaf6521e4bdabb2a43a64ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790369060fee4f7e0a6ea69bfe9f66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1c4a087415f95cc510896715447b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df8be3f27881f51170b642f0391ef9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed19fbd48c7980a15a1e4220f6a8c89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ad62c01200c1e0cea8355e91b999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ddbc2277786fc04ad424e3f5e0910548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d426dbc3a458362cc32d8bf8505091549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b8be21538646e57442d0c49bac8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28f68db63a5cde734f76ff2f21190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72de20e17b1bf2016f6e706ea677a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb62f8d977fa2ec3811d684d579ba4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840733c42eca2728eab65605d23b95b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc772ea19b8d8ea0c7ef06d0edf14e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b52d83f64e6732ec9ccaa63f7da9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7c9932e07d3ec11e759478f25f5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cc8c5f70ee0a87a2d1ff3cdb1d77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea41907095bd33b8c28bd17332ede9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb82ccb41ba08234e95c5630dbdbbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be548e0f2abb316c92fec555e9e91137561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b9fad47de38bcc4a995947cf7174562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb488b958880c9c5f3d73564ffc64dbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989b45e91f3e781995ee01fb2a0040564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3f83251de06378baeb709ad02d1ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ccad5e0e1e1fbcb7a4de7b703940c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938381a72dc10a9792acc12f69eea9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7644820c61e17e848c77c6c2ffbaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b4ca21d2e01b081dffb428323ca9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ae6de803de4ef8f7f801dccfe7d36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221744b78fab7123a8bb4c330214453b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d322727f7d0e6a58f6ab952549364f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83930e56c9a186cc3c77489d9339fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277b4cc0c132b5e952193b98dbcaf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faa6d12f72ffbce3a3661447b5c191575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da964820476f396530a4f92e7b749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb26b333d2dca6e2b9e7bddc3175b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd649993f2637f9a367607cc75e45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d86c6d4cd0e4bc9e85cb89299aa9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e5613ecbb8a9329d8591ca246303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673de95f944a439432fca604dfb90ed9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb95af15e087d0b3dd74324e07b2b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc14599643891514b7f84df5de5688a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb37e2c2f8595233c448737b284ad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de331179b778340bfe4050441bd46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12815d1d87136aff1f9d6a9db017e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d43ac035111c04ec39016f44e107b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32c420a9cdf13e4348054de24844e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f8bceafbde9ce9da8f56fb08af15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3a9bcb538a3decaaf31c9a416520e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710288751ce418c17d648a86158296f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e789c41903d00bc08d2644c8759f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0aa38684f652b4245cef6b6c963c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5995099e12e392fc3ac33543a47c64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f55dc7dd1726bc32da65e550729c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ea618fcd3196df713d98ea14b719596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e6aea4b6fb830db2f35a4c441a316597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a723d63301739229b125c497dc3f2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9601b51e8812cb2716b6a8b962085599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d56696c029417b536b9d5f3cf59f45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fdb064f93cbea1edd6747f2ebeeff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b2f8b06df442b2a2876d30700b0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f23d869a8f7ace23e6842a0b42f10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d3ce49996927b82b33137a248a62e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2e6e2df29427ddd47b8640f1d9de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dd759cd8d4b96553fc19a2e6b134a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd9e87bda530d1b2bb8555e576e7e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5531e9fefeb44aa0aa55d0d617e2482608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e901ec5acf088cdff4c2d27cb968fbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0b6636bc3ba993e620ef532a2c07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703849046d84b790d184f32ad2ffc0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de8cafc2f3fac39a65575794c2d534612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47010963b5a59315e48e820ef7b93dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d9210926f06f91d0746220db3efa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357f110a16a4c58beb6cdab3a0a5dbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953bcb4615becb4624ce3ad51c9a4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b99c984b0796e682f7e49a09338e49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa17bb1ffa84b2c6d5bf0b05945fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fc85a812a7e1ecb307b7e4baa1037619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58315ae0f69ff0c35c7c93eda0e087620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2705f321eaa9b5ebbf080ddd6c26b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d6830a6923a6c0fee9256bb8ca23f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aaa45325ad9993fa5ead6bb589b1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8edfc7ea75a8ce0d274d21f8a6f05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe0ee97b7c86deec12345e3b43177625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f04dd120254ad5fcec39bce4dde370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6e2542c0eb48472d882aa688130ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b520a2b4b7c01470155cf25e0f9734628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a6d87e118ea94bd1871ab5b29520629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f11b61163bba422d3f1aa52c2ff88e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84cb6f2d58cfb69849e7591622046e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098128ff568090aac4cb1b224afdcdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005132196b4e6fe3f27aa48603ef62c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66780693d08c7d80612c80b7328f3b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24e08535038a82df647723ee69e58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22d928f4381fdd1e7753b13571c2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba54949f33b0c0233cf0a97540300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccb22dc8390b82b754d0e1181628df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ce2e06759eea2f31fff52763b9d77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b865eb1024e4a4c353f71a033a276e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624304634bbc4076ce0d8da4de93741e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bea7e344ae7efec2838c64db118cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d902adc3eee07857b2d94747b7d82b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf5b765459e7405b59f5695783d3d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63da1bb545c50dc950185ad6823b64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5da14695dd6a92e7957e8c302504df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81d0a16b30211f0d19217ff4a4b758647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1a4765012c52992ef12b9ddef6b15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf23f97dea0011b726bb2c4d32d77cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc5ce62fe1df855915800058526f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5a330c84b8ab2f3be204b261ad7be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b87a2e60f1def2f43eb8fac31a58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2efc87a5f5c4b7c911a5147617a33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac50afc5c20bfafc1a9461cf25e1445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b26f99b6412e1b9ed159ff3370c9bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f88cb4094270752e475c8fc0e4164656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc73d7e19ae9d36d1668b081acf24e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675aaf3a96f80974937723451d1ff4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd2bc5e97087f4fd3f4bd027c3aecf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce41371fa0c72bad485f52dd46637b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77eba5e8b619d84a714374a1e455c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7261b0ab4e553b3d055dc26c9ef0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79872553db57f5874e012b46c1998663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee5aeb40c84274c684178f5758fe5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d01668e4901bc45c5231e89064ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f54ad9bf11f8b2cc009847b07554b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a8a326ac1641fa4d63413b13b85eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333a95bcefc35c9921ab627a3f8c39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d446f485c44ede497e9cfec81382669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea700516635df00587df348e79ca74e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68222f3573d1c6919b7dc19d4babbcfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c16e1fe67575844696fb2c6debf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c38fb2eb75c43ef381480eb8d88c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abfde3518ab143f44a715d5dc1664d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44032f7b5a3a994cd5adb7a1bd82454675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e665304a42f89629def2414289ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9cf4bc9d785387de308b59c167a35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333a824110dc76e83b9324cce728f71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45556243eb1c652dbb74b21d86648a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb7c8da6b3f1771347f029b6a208a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc252d4b1abb7239de20ce6a11518e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226b178bd4ccb7fa1424d73b8d82b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00c06a7a725b60ad2d72f064b8cb3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cbdb3ffd327d7416bd38bb0aabc06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71fb004cee9a661b1b87409909ee6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b5bc8b93beaaa90f6bded4e24d01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d72e24746bd7b2fd8f1180d6e166a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324aeb1207676fc6a294ddb6ef638c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00749f8171b4627fd4997585bb30833b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2a4e74c6e90dad3ed6e3567d9c79690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b2c044a221a755a01d354fcdbc65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3369110db6dd18aedf781a557709692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce815c46a918ffcdd136fb8c9a861693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf5e3e12f34107920ce981e0300e1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c697cb1c94953521e0c62fec9c440d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba5d712bbe7bb41a17eeaaa30942d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1c468529cf3c46f530e7f367728b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd59f10116cff56f6d0db8f12f158698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff43dc8950fa9a5c46e4c1ed206745699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d8ed6a2a04653c61488e96b297e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc107f90724311e6a8c782f9e88117701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb538b17bf97d5c81d0be497f1f5c9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e422a44b7a605ac1b6f85b4b6277703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fe6c04fa787903e379984fe5a928704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191bc42c7e2da46475118906f7d07a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321ad81e69c432a96457a197bd9fa2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc57379a74f2f8b513d36e81e3c4a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401bda99b9ad4651d82526c7cbb94a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802be6311b4405045578e64743bd92de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eff747acd348efab11a55a51333d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b974f3a454ac5ba502cdb72a328666711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586db7624e5b2d5c46d328fd342664712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f38cbdcd351fafc4a9f21cfb1e6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a21070a9a0f759b66c47f07475802714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98719270f736f3f21947848ef72252f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5081ef37941d4262e3fa47a25e98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886804f93b5dc94d9214a5dae58cb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b476617ef21d13ae63db950d015a513718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4f973b949f4d6b041eb6c6f23bee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066580d2fac697d75b817139c3cb4f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688e29cc1c52677176aa147a8147117721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe2421df5d8a96a866d267bb2cc80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d07c512359c5e64a86c843820baea8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2d1108fec3a82c589758c581c595724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf192094e19622be176d708031965725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf776c694f65132c137985a89c9d5e10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e35a59f5992a7c58eea5dc5198e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174ac8719455652300a304d1014ff1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16279ad4175e649d601475dc7b30eaae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2df0cabe15eed960bfde7c77c8116730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de78421a2db38ec92096af7709b81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a7bf7cb33a5ba8a1b3503691e9628732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c63625c58fa661e547d83de9b9c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96143d7a9acf55c637e47f89abe835e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7c643af2cf07332e139e9be508c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefbb035065231f264942222c78ca81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15d21fa1ee7b9f5cd2ea1fa67cb3a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcf3893dee2d15f9bc66de0678f45b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06ad8c382cbb29f42c4e59d8b792c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3be320cdaf61b75a4758bbc9f3981b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f269fba70125df5585a0ac81d61b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f735ba9a9084d8048e2e517395237742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84d20103490bd2d9c4d05db2e1d98c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8bbd0e35e0907c2c7271026f21bb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0806795e81fdc4ebbadecc65c905745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951128facdbc106594b16d01943a3b41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd25bb75d3fec983954cd202d350f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c9a54421e5130697beaa72f69e17d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830905c32745ecf3a9b0975a5ea588a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084226899f26be7703a5698b72dd4102750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e55bca35b3d301456d9d7f1cf525751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621ce3e43939ab44866d8892bf2a2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebed7e93dd03e63906233b7c145ccf753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ace7c1a3551188efb220ba92d9ee31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734de6daa3d334c087bb548b4396b4c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72651e8e0a2ce2d22f9ca446fe2a37123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a1546c56c14f7c0c61c7b0bacbbb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c6e319e2fcca62ae4da45667c80d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f046df600e160c2b8d078b55fe5e8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c285a7d3e07b05a1734a2815b61b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168c7324c81b8ed9bd9fe9eb2c270e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869bb730e6556b56a376fa623674bc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc014a2efef41c8039e3588de9823f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c01c077b649b37e4ccaeca97983e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616b08b6a0441e5c04d22a835745fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65600a47204bbf75657415fd562ccd3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3286e21e33ee06320e5e8f58e7ae2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87683f67eb86e9daa6a4367325cc862e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe51fc75f74c326c27fbfd4dc193f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c7c47f6bedf03148c31911851b45217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e1a74e4b641ec768f06a6445ae4a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c79cfe37bbca426da71010f0d8c02119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1394a4baeaba02cd46cf485cbd76920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b2320abb89489c1ee801b8072384721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25427eb15163781e434e13e02a4d99d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4b896df7d8337998937df33d9dd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11eb070d7b39511fc3d0840e13a14c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8975551630c8e6e0aa4d9f9652a6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9847ed07c8a608aa356b336ad69a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07bb012efaf6d6f62e1e9588fa892827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd2dfaa9026e3b986320cba7fca6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e958b407dcad9d2c03aa458fd014d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e88430ff80c7c0a29a2532fac24230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35815c0a05a5f70000bda8070346378531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9f1d864df61e891c7d74ec7abc3fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64784d7739a20dcb5220ea06f472381733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186ea03213bd555845e1bfd3f9be7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744a15012167388082a343d4bfc6ad335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae961a1e1f63c53110f56444fb216f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a819b568011fd63bf9e40bf60ccb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a8573c22ec6b387ea50c2e4f3cd6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757262d09f56434794490884b6755e7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ed388d3d6e45cc494d15946b2dba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2e375e4ffe1b30b4d415774ff75a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed30745c20e61a18d4bbd9259213bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e07afbed20b88e2d24785907127e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df18b29200d04ede0cb6733978794f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427105ed788e1f3dfe4266bd992bdc5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95685b32935499e600512f8133614fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4071883ad6dd9fed9cc09f10f701ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2975e06b352e06478fd9d22d9b9f0b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365e200c979fb6796f697176e24399a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec63d02841155361a92809a2e891c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4367b2775600d3558fd3d2452f1eaf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914401729f328fa530a4c9812424b1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ca4a7fe1a8722e7b657500e4635653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26815bf7c20194a5e49c63b4ddb0f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255d24b9488665f64448b2eb8bc8fd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76aa00f1622d862275416863a1ca7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98e4cd846bd696bb1b09a11f05089557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540845f946ce77241c35fd18be7b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b017dcb47e8d88e7dce5ee2f8b482359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaea2b08ae90044a7e4b07bf24714760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a20cd0122e29974bd636c4e0a2ec061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ef8eed20cc5c6a3edd4cca9a7956462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba047375fe05bdab47822472bcf628a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7044a7c4243b0713fe5ced4155f58e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c00bb1cd349ce1ccb2f5f980b2e79565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909a8ea41def67e3df92853d119766666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546fdcdf4732af6a51969b48b81741c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5be82c943c693554c95b1ffeff9ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b054e024fb724076d3c6767c0603c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af2be70d9cf42191f1f8d120d34e0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebf52cce90f6d95413517f8b0d340771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87337dbd4a3088e526a8908d03476272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281496b7b6f644f565b2ca397f2179673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0255553d3c3d154e07d8d156c9696774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74aaea948e63d0de66a5de1cde6c5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d63c32f373128eb1feffa251b78a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3839f68d571320dc3c1ff45263fcaeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862979427d2aaeae65080ed345514e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10339ddc31e4e6297c0912c90c0bdca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20441f5137fb30faee6f35733d07d1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2f60d425224fc2ec84da9e5e36bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4bc3f2830ad1e83b59056ce6842ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3916de04b26c2d62bd3f5a8344a83f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b7ad77ee894e7212096ecf9accc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc650d54ab364850205db44e1d552da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca4f43a1e402817f5ffd463daf53286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea11db72e2898cc67ca3953fb454887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b49183e73e932c0778cc15400fb8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e119007db6c525675d96988bd9f8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe47aaec469b6a87e6cc7318648e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294174e2a66e435960d90d1a3bad175191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c4e62507e525fe708c55b2fca2eeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7726b7ef0d37493950c100a355c098793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36576aae37614fffe3f2f1dff1c1889694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d855d685df7a345a864bffc531b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ae2ed2081628a52b80eaf0c4ce4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e005edf7ec445543e75397881adf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8a3763560f6e281488ae6af90655f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29336995d17645b9ee684543c904f3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db46fa354abd2c407183a16b24f40f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb50cf2629d6db56c5b8a5073f4391101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fd532e9f1a2de05924a7bdae55d19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396de50a5ef4097ae8a542c6c07904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f66fbc0857316ee2d20adca014d51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35194878410222dc8ad68ed7e09b83a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cadcdecccb8d11c8a9cea8c09db2e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814a2aad8444530e1eb2e35b24b1be2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe48f80a7a364e26557194b7717665108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f51fd055740dfcbf8ee6a5122627109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565f9a263e92039507756cc2dc0357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceda1fb217abe8fd2f5151d300a2be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54905b4f608686fb8f5d39d97bd46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b166d0183a7450e98d427a57be4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea574da2054ad57a3e952f1f9ca66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477226a2d21b652838331562a7efc5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895fa93f2cad085b85313150d09ce87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9693dda5b439932723b122ace141b3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ad44e928b249175e55f886c70efc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d414981cfe23ef37bce3b3d1710d09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee4e39fb1afdd0cc3e321626414d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b2e169126a6168a0e69372d9898a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c9b7e2f5eed10b4542120f8eb882122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e55657105317364176ccbf26a9d5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646fc9098120cbc7f69591cb45cd7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d3ab5d62cd893621e2aa4eaa8df45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625ff34947ce89e78f06849371aafb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7f958c123e8cf2d0ada32d0f7f8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ccde744d3733c6728df760365a5b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274f169940342f4374cafb9fe9eec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd8950dcf0a2c8c9d89075599c2ae7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bb2b6a1c32e9a0b423a138d75fe87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aecf5d66d369ddcd16b4b96a5cfdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6463d9b1eeb94205637f63508daad8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f09b0f559e539c6e6634bd74afc07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7135908987766c083ee004ed4cf22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2b94382df427a82b0d5869da0d24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e44f31510f02e7ff3bee92800d54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04843b48b9e90c1e91a4d380db0ad8ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daa11c730a388640453dc41d6e34b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18219dce5d84fd01e3926f035d1622a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe61f33bae676476da2533a23c1110141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c488bb75f4fed0a1c3a271851eae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199de9f5ef29982d0f4c67a0334e51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024945ff5d319c95575f4a09dae3dc68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d66a08dd2af23bcf15d1de6c36106145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b652021ab6c4399d018aefc0d862b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c369715b6f02f35ff531aa897c9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d34bdbf21fe14c4edc0908014e1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b6be381b74418d5aff2a4e4b0fad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0d27a9b634c29130530fa317f26f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec6a26120797b4feb624ca280ffca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1906fe35f398d3d7937b2edd5c2ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb60f933f614f138053a14c2d39061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2404bfe6dd1b601e68cd030002641154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af80591bdcc19b8aec1fbd61821a3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0c5cf4c28d71a5825dd159c7e32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f73084905addcdcee7127b888d8961157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8577d95d07fab3320514fe0f3c6af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b300a188f6ab25a9fd978eef9a4af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24c3c747f66f50353651c520192868160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff437326b1576291c3d1ff3ff91c61f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064356b06327ea2047aa2062bd5c7c02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405de1079bc9fa5c04e24190c16e4ec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c1f7a4e705206893303adb896212164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8f5d112072cb5f95b941d49771d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f15ae9c4d6df93b64ad4fac6b145b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c8011cba2a6f2147569edb5a1d145167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248a6ff343cc7b5057f4eb5a7a7aa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f07d59178125d77b602565185bed88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df402dc5f9155caecbf6ed907a65332170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49a22297520abe056f1ee4e3588d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a94fe68534d4f454e9c8060e948cdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a399f24817a94417ffa6b61c0e6c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a1e1d84759cb483c8107b019e8503174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a110fb64651b9bcc5581bdde8b60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356213fd893c79f97b022c83873fb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110c2bc65b17a943cdc084261f32fc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04728529a6bc92fd2655bc4962320b0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03670fde69e9fadcb3be6873cbf09f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c5d7fbe095008de19b40726f81148180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee425732296aad927dbc3f30cf195f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bf5369d99213b9d5b7e6fbb11d172182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c447fd39f851e94f3c56f102637ffa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94f78204fbc858d6bddf98098e9c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e616f551487fcca0058f633a59a40a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c5e5650439371b1f9b305bb4ad9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6180269c2d62c5ebad4f3f7c59170187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ead36bc63c784a0c08c87088adb83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85e9227461f35aa54655d8faf6984b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50554931be46cf0dab4a66be722df8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6adad3aa9ba1d34ba9829d539392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b3e2db89d8ed160433230ba40f6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d918f73e06c638c62ccca95ac2c2dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da8ffe661425eeaaac5c5f8af900c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce9c4d95bc19b79f99ef3b2da44c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc86813212de157a742dce81b6eb9a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3429a95819b0335771dbd60d1cb442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7862c17da6d8895a49a7823d4740309198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939fc12bc941c786a57ec5a488666d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500a80dc31e5c4d82bc1d68f97d2e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f53820ade19075157d5b08f453fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca97fbda7b1dc25170a3a213219649202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f7214598d96b8d3f42afa6e70af89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aa63722300a57505cc7f97d468dfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d3e375fd7cfeb06695674c60102ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c154fc841563839833deeeba89ae8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e7bc3730f7b79b7854aba0c4f24a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0d8cd125055adaa3bdc2bebb735f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8084a02c04b10104f2bff110d75b4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dff9a736faba1540e5cd12379f5c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d2740d524491d017ab28dde86f6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd18367dbbbb447a7ae97d0f842ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03ec038c75f6b40480ee997646237c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a5ef874d6a5f9f74b7fdd62831ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f74eea18ad98481662a856a20c007215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da60fc697f82e4de79120047c9e59d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8314af3698935ccc6a10a6426407217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11139cbea0b9200557d6b1d5dc14ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39574c71f084f458af64c67281dd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb1da5464082bcb80337777158eae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f11a95057273eb8748d704e0f1244221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585418f1ee466df56c19b7249ba3d09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf9b01bf5fc64f50f7c2676751b9f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b69e0807ef6f56c19419ee4dd67a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49ea90d910c777f474fb20db91e5f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323c7865d1334a29f9687f3faf310e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02516e14231434f8ca4383c7b917eb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb24c19ad39d2b18c6629950a47c6b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82a8408b405b0ad3abe8ecdc7ee0bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1ac6e33bbdfe4d129338d463a94c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee424f7ddede27ae214a94d5866972a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7d7568b7d088a4d4c916fcabcc0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24fa501473d1a33a2f4e5a69ff7914233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3601ba062e3066005dd555ddceec89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030614dd665da022d4dced8ce08b5b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2baeb010f8be869407fe95dd2ad51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05ed3e2d59e3795aeb052d4357fcae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc6df6f0f5b94a23b2fa9a0830bd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314709401f96349d673bdc8a449cd4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bb2219778686eca901eeee3ed43c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac9fdb29eea6e58e2eff76ecdff511241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a11a9fc73ea0512a808ccebc94f50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c60b37b707ced252352aab2b3710cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba860827774ddc55c09d0d63fb5a31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc58a454a26675213e67f6e8d1155e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46e63af0f29de6ce1c31f0ec070676246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151e6bed99f74c39775569e69c82a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdfad9193c20dfe57ef954a9542fa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973e8416a9f542325ae1d86a40bf74b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce377abe76ce6b5777b3d936866a74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43a3dca63bf8bd421065c55b1b67c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526489fdf71c4c0753480e5ee35a3c88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faab8ed173ecb81dc2badac0391862c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ccca2e5b7a37283e11900eed8d566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25e7d04277321ab302153a6eca05d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb8860ba32442429105cb00844d18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0ba8887f675eece9d8c4a4eba451b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b26a43f705f1afe9feff8603b54a7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f5f6857ac4dcff4eb526f1edac822259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd25bfa7da4b51131cd5be70fc080a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1f3de84de5bdc2bff8ee13ef25a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff752c027da3e09f47dd49d0190f328262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13c95264be687ec6f3cc85e6b35482263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5bd2a72bfc67b657d9bc1645cf77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a11762df6aad6b6a8caad1875378265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9aef347ba3f7c268abf18e3363eab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca5cc518a69ff8a4022d9f5129e64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71302f4573efa7efc68633f472c68e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414635b702d00e2ddd045016ea858748269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb09836c0feb30f3a4d5ff49773684270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf36309faba5ec51b5cedcf5eb7ff6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd118d8a88156b36a2393a6af941bb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50139ad2e25f19efda31b0415b8a6e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fadff9c7aa332ef6febd2aafa36bac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e817d0c242147886dfa7fcaf49edfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320d86a89b8e0122fcc65087ac0c75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f16ed9ab81c69c023db73475972cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ca979e8868247a6617d5f0cbfcc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736638e78fa51213c72bb7ad80fd5230279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc68f122e5b19166430ccb5856401b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d391c8daf74fc4278a0c70016b01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3209e1862ae0eaa003830a9ba812282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c11a3d38aa6400df11e4c4e53ce99a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa941a6702713058d4d5f73c24693f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7161f26199ae164c07506bca273f669285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857a29af50a331c3d72a543eae3b1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f2e11fc587a219128d2b468a228d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2978b041008404de79d2f4a28bcf14a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da926a7914cf77e850d1b942466f4a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e0da26bcab7e060e7a06e6fa64bcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7259bc1446d0860933b84b1d5688ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b76e94a2fb6215356af999984c3db4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0d2cea24f92a7e3fb7426b497beb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec8f91480c2e6f9ca8677e9a36d16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c868492348817cbaa94cece94d5da5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e19fc8302e96e3cb4cfe2ce02cc0b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2e9aec04e85da8882736992cfd40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d93e39be63598940d3d5ad84e2221298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6397aa040060f1e9ac3d4422569c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfeba2e1ce0e3f5012823010c290fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af05d16f37313f3c5cd10ffab7372301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b3de935945a84498806ce8bc70268302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36045c4f1373f24b013ed3d16d5c95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e8576a24ab2b9939fd1bf424694f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9d01db59c610f1879dca5ac34a202305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f69a99b1b627adc96ed2373f4571a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcfe7e56666c7fd2af8a4f2160fc2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3c657783ee941f49ac0f8d871bf5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11562ea86a1a24bdce2dd71f9b9623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757437ecab6276ab86bb4f59c5c3f75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8f97f8c7a0d28042e6895375a8a42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5758fa1419cfc72fecde6ae8992bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6b37e8ecc23c47410c9681943d99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ed8999dd00e3772d263cdfe83264314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ca68836334be04f256a3610b4a53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aaf50a6ed06e14d56eb80a2281134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277fb105af195f71923f9559f82301d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2e3fdf593af8f152290e2f7e6326318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9e673817f7778e6afa5dd2e9b362319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20d198a06eaecada316ba0bdb5c1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e9e859816ed4b8279adbb466872ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298950f06c486f979a0e5031066c3f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66960ff5ff7c3b87c84f13d8ccf1303323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52377a09c6f2d994ce3104919ea9f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4634730ef0ca1add9eaccaa328ab8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652e3c4459a0054066da2423325e083326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0123d278d1a531fa322f82d6c0240f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edbf3fd05096f57a73373a5109aade328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c70bb5c4d08ac6a9e7a4a7a00b6ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ce3f1a836707a40909a3e374b761330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ba94ace67f43b52f2e9ad0ee2b3b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea69d7474b5e3cd53c716d67bad3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f098d477aa4a4f86fad8be4d910b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f903b46be4da88a04953f2ffa7ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25b04a95ef4b31f5d29d99ae92843335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a410d1cd2a7ccebb0fb1b8c5b517161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e62a2afd430cb77d1236a4509708f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3c3e067a17f9eeddf422bb8479807338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31949a1a8f28f39892865511fc0abcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7febbd8d37200422cc622771b5a829340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574cf6ea89ec88be8016dbd6897a1b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba530dbde4fe65826d800b0d7033a3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b56f2addb56ee625c1b6e764bc1ab3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73911f6cc3def04aa26a8fd2154e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da9667f356908406b290fd58e6daff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f56326d1e6df86967bcb6c204087a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cca2a23aedc05bfbe2b9f11dbde4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38068ee06ab0c97c0defd62390233348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91effe4188416a1253bebf5619e2fe5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba94c4a1198c124159da0a836ae41fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386855085889715b352f2dd83802920351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51135824e575cecd5f45290624707f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a24a79de9bdcab40561d08d266612353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1dc36933e90fefe15e5f95c2f1fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45515f740285bcd77f093d1b2d389e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4e5f9dae28965c8e31a6cd4d4fba9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a973a93988ef2b512f33c7f17de3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176349db355e5513c114025133360ad6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab532264262e77c45fef234b72226359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30556257dcf4dcc8bc5556ff95b69158360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f1d81cbecdd8e3b2c3df548465d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677bf2525effaf6a6eb984102e24c5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324843172feace0927528864e7ad497b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb22cbd7f6257cad509c20999502748364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7baed50480063da90670c01faaeb1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d343328806b1cc5ca6d85bd376bf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6918ba68f6f4c7eccabb959cc1484367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002be9e66e2c33dadfcf954dcfd4cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985026795c0f5c54baac496a85c47bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9704ade9fc3256d18a199050ade74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbabfcf5c424f6256f7c6c8326450371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f7a201f3e725f230969b68128c0ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77801fd253f1d55fa8c97aa033e5abd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f76fea70f2ec54f802bedd82ffca43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3b7a8400e13ffaee8e3c81c1a92f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71747e807be72a1960200fb15e844376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb58411b8f7df77595b377ef2d9431377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c9ad0065622eaa04be8bdbf972a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46be7a6311f5696b0a5d03978c0733379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35493a0d087058b111315415938ca166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4625617d754c78d077f01f686b284381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dffe622cfb5c3b98e39e5be41427f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f73a068597b3e09e4a58840a3ea52f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797f15ea82e443d8ed9942d51a478b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a7ed81c5cdc7fc98ad57cf8438b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb54a8aa613fb1b48a51c6cfd65072386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395789c29b3743ab6d74e9adfc86c5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb18643a4b620661aed368f507b22d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818518c1723fc7cdd1781de60f52b7a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e1d3156bdde31db8ea3333b1765fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ed6dad42b52f0ac7014f4a6eb17b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7b684ccb480a10bd6950f46741e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a031544e3871abd515abb639218321393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6cf70b323db43d8ea3094cd43f3a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb361df723b100537d927c9d75cc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c331780e01e6e2ec8e9da98ace2441396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585c8ad19fe5c3abb7ad7a882675208397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5787e59e5926ae19c23d0ef9badca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d31803b60eaa52ceb4d76c4b2b3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5ed5b9d50f6129ea6d853f61facbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c6fc5c669e57981483f02c386b31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477342f633be524b7bf07c843b6b8ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5cf748a7f17df13e92db3f4ac76a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c12a494ba870cb9c8ab3667057ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d74b7aab125d9673dd68469d870382405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c68d8020b5cef5341c51ede3ffa06c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa74087dada72f1eb4ff9387e6acc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e4b9bce32fce352ed70bee1f7234408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6701e9e3dae0f956b7333db82ad1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d374143fa43ff9d7242074f96b905410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f4e8a4dcc3050c2782ed7bba78044411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c75ad589bb5e66b7990a2eb83785f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822922428eb4adc9f2d8ba909f052080413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ed7f9bd09d355fa954f2799ed573c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954d3aa5908bef67ded715030caf67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa467389c9ff00b60e88b681e16b0c9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9263554c823b6e5ea67170d9d22ce9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c15ebe70b65876183a86d83d5e8ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b247be4c7bb27f4e2708979f1215419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724ddd4a9c6433f2279cc4020d9b1ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3735793d9ece87d20cfdaea419bce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d63b72f062c6ef3f5a0636a8e8bf52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267adb01b91fa90b91e85080b3d4e8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb24f015f2b2d386ecc3cd5400164b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af448dd4fa345a9411c5348e14ad5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c96df8dea1c9ab8e02fd210c3434f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8ed2a11883e470e814319547aa28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bf1a29f79d56bb237ad4fcadbb02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d9b957691a2d46089fd0469c1bd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4d5ee217b0bff63e0f05e22f07e28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d398020dfeef1184ddebdedd6abc3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773e82e7cfd8d08fe901ddf6afde7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5ea8b6ae983bfec7fcb83d977b106433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac053a5fff7292f96abee21df47147434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487b695190e1b6c3ba082f31211964b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9e138f9b0b36c78c4da526d5891a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2799e17b76ac7f085b56b45028b64c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc88dbb6fbfa890443ee6ddc273d35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94cf92044dfb4688670ebfe121acab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fedbc16ac66c8a070228ef7a2dcd34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e7d6122ea479fdb28b85a1fb4868f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff233c05a3cd670864952d66fe15ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259ec28c7d62cb328b2622ddf5b95d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b25dd52af6109008dc0c0239fb9b2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d52f1873296c5b8f974dc04bbc4a10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273148daf759e1c14756f69376c8c459446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb19122550216ce823cb30a074a96f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cabe0aad6b6fb7047e856b242ef21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de56db45ab1c138923faf1f13b667e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b02ebeff3d1d5db7ffc834fc981eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba518dd21476791f5f4bb57dc9c9ec49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be830a1706426b8de37d63b244f009452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c1733fd4bb05000ce9a8af07c4c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7934dcd3a540688c15debe406dc2d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c920eab1f52575e716a39dac67717455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883673dc2624003d82defa5aa67ff53b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc219c5720658de18c9bbbb71ac7f46f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a76b597ccf8d61d7c4dc426f9c8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f50af06f5276cb93123c68bf4cc304459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dced94c32bab409dd73eea66be5a80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe976cb7829dd88bc20177e36161d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6da85617ed3f02e7c166a25969be8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35098393745bb205a95267db4373ace2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebe978a62bdd3d1c82ca621ee55999464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b09b080449bdd9c99c8b39862c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a685345a68a9c5050cbfa6ef6da2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1e1fe3b010c4251dd5fec5b4d13a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17504803f7adc9223b160d446195f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237874edaae0bbac3a14142c922b7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaaf6d2ef46bc398284be2f6308d8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61a50b6875eb8c4fee281839d35723471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4734c3749cb332f1d920a39a4af0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a497c524fd58f6b8dcd25adf66bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c93667bd9f3282f87a3b82d93b0983474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a4f92fac06bde7576adf02e2857d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196baa91b3d4564b988f590676d36516476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50e464c44a8a3692056b607c1e2771477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4387f6fb133f0a0b99e1bf790799a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189f2afb6565546554c3375e1e3e1af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7899c077823d6483904041a0bdd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b15c614cf6db470620757a63febde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39a97191eb174ef81a34b1a2b0ca56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3487a787fd2f0e5be6a7d41744c0c38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf6a14b2ddcdfd8bbf44d9dbd2298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09133ccbc6870f3af48250851f56ba2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a6d9981a0d227116770279bfe0d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f9d2b8537090ce0d6446f8f1cb15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9debd4b3c9f2f703830e1e312e0e93d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3734ae5782a9e732e8e33c36d7b377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77936f3cafe38a0421d7db04f490218490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa45a2bbe2fb0c046c771a4f77401f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb9a1a08860ba4e6c284c1de7b92b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da079b1de89884081581b20b774130493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53234b07a7b97133b6f159d954268d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf12201f75c7852d830b4e56713a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd42b4214ec550c4b8f7738048dd83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f984c3eba2e560961611913739aa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e48ad77a16a595acbf8583a533e8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e116f480e9ad18f905a37f373f85ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574c429f140cc995dbaf5a0dd4b7a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dac8af1b71a7c0bda818a7f1e899e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b282ce40ee138af8fc68c8d1446fa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089180ec0ed94fa95bc17a40c9c17d4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa7fce7d7d9f7f1e18c879e39379e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e87d3c1fbcde4dbe649ce2dcc39c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf867a174ba38e3b409b8ea5f71549a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcc9a1c07df6ce8f846c8363a4fb21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ebe55020e570466fd37c269851a48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481c33c745d2fd6399163fc73f4dc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b2af2f390087e4e6eeb83efc7f86f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d44f6b57cf304167c0952ea813c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4159f5302dfd4ff435dcbb0a6bae81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491166e81539b97d705b37c99ea0fff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c38a46eca14beb90b4eed5f46bc56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcc6eee2fa29cf5da54971aec3238b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee584c2076ca02a76db522d364fbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094484df1ba63ee698b6459eb76a091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10817f9c035bdeb5a79022dce469a162518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c438676924b6b10cd29607d98f672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9224dad7bc0e4a553633577d0e418c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3496b5439a23e3c28896dee4780041521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623e4ada26834247f3ad4d3539051b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c2ea919f9d210924009bcacd37ab1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739af0a16dad0cc23305fc7a4d1531aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c4786f0e8ca58069038b04b4a354a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9da477876aa2c651529288b745b7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4cc60866922708de10605667f5777527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b9829b7f080d5e1a9d4f0401b43f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50093d6148c22b3db25c58435d8b5c66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f951a2cf8abb68b40c7bf6d09be57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820c7c6feb23394dcf97a98897c240531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383220ebf7364b20c1ae647f4a740f27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c305e1196ae60af750eac6acfe3c277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae37c22de16f5ee2e67e6cf816e7c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7a5b5d625bcabc22c4d28646c8e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d68cee53ddb48bca344fedf96f1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf39808e3ce95219e3ea5892f2e00c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030da68789e613d3140908659a2449538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888bc5a30079c7ec20cbf6bf15691c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37c45053585116e347f3b6caac392540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830ac449ce34a4118581bdb5881916d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c94768eaa5348626690252ea3286542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ae26e3bb49e27174ff463b5dc827b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056612bad5f60ff53c0a30bd687776c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0aa4fbeec90790b6140b958f2356c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08305beb1a805d038036b825da0204546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ef00ad9858e3aa313dfc2c4b2984547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a683183f1d540fe7655f240fb5e133548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a44a1efe585fb92b65aeccb6c043ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bfcbb750aefc8d52c3d8e1e1247bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935dff9fb1b7d7503c477c03267196f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ea667b8b4fb87d7399975d09dab7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a830a98c86e21fd67df1f013b64c69f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a595d5d3d62a2dcbea82cd34698fb8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7caee3b8cf99b3003e3fc6c67e31bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1c42f122648e7783896c22224272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93015b13a1b2a23f3dc0f61632fb8be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef021f3184bea55d7182706a9b047f79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693d4020b60ff1db4de37417b37cd5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb974d2c57ac99b4b689879ed742b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dd8e6e09cec4def749be05eb8a158561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd61076ef1acde50213f0453f9caca2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445a8766007f58a4a6090b756ae4e68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22183462bdba14abf4688658a887a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2478acd1fe740ac1d0e69d4f8e1ddd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c56ce0e997cfe58fae498c252dd63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eb83e34ccbb3ba31e60e4e46f8b4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b4498ae8be0aac8f691003c9e0be9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460aa6384e462cbe318412df9009404569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba59a7c689bbc2294e87e403a1eba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ffbad99fe5e4e8c339de86d990b14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f87db828544abb7765d5b692ebc01572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6af39fa171a0c5122ec9b7f591cc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23176a3653fe492372811eb613751ce7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c570fefa0f3dae53f0715932b7cbb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393f6201db7865a4ef7469b4a58b4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53a623fa4cc36c7c6653c37424499577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc252af7bbf5a8ab824cfda4d73ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16fea67fe12f918bb73aa4b7da932579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f5b170acd27ae3f8777063c70fe82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc2db73a5a7293e080868958042444581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade316aadabd1064af95ad3c099d49f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f64ef91666a569131c84d5570b9a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194d8dbc28044c8773eb0de9a3274c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ea5daa4aa60a1f18ff2a17345fe5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ece0f11628722ab98409c73eda082586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e1a07d3f2a4626733d8888a70eba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883cf8b1427cf8943b16b7ef3ef24e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57d1698e4447d1f53bb6a451044fb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec46b50ab9f48a671a0ff2747ed9ae5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef8062a1f7c64268d1d3af6d6b8712591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8356fecee3f64e2308eda67cfdcedb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a37f9d9b4923569e363fd29c6f01d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f88b15b65e8733c9cfbd5217bf75e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536e00a78bd6093eb0b7b7d74af175e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c722f1e92a11927d1df15144c08f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a83ee72b2d307e5351e27217b18f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b07751ff83de2223b9e0d57ce2bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18090067448f04dd0cc06b3d4150e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7741dfa649616e4e546b63b2ee0b30f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a893244f601cd6f0fb4a10813f469601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d783bc32f93e4e9837ed54ac76ff341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318d0a585123e1ff56439fd5701c035603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b21af06ae852ffc9ed161f673a85604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8380b93bf0fd1fa1aa3faeecf2ac070605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6f5258197c5be929985ef7818cc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3b80c1aff95e4a762dd40484bf1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14822632df15b8f7b98e14618495eb2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496063faa63c58eddf4f866b7b9d34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76fbc2c18105014dd84b0b8211fbd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e5773e4609b0221c825dca5bcb10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27cdffdeceaacee3375d7a53791a20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7491e2e358c940bdd88e29e3d64f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb8aea2e29bb57e2b9a0d2c1c6f6a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755c3be3e2cbe9061b2b5aca58162a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751c95754011a4270123268d12a92a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c0087f444a5be67ae3967911ad4d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4044b4bfef12842df19a51844b8274618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376019e1fa0c36331516cb1439c724d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78874316ef43fa4240a84c9729176f23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2172020bfa1a6c24049054075c1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b041b5e2e79054b36eadb8ebc04b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a585c012f07573fc32e8299076ea7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16ab7c4e9124786203478bc3bd039624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc54c82313b6faa2415d29f46e6b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0be086e67115b2a77908f9e47b8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14157f9e7b105c45cb8909aaeb76bee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4066408dd599df9b07a067333a71692628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd329f975fb3a103f6b8e0ee83009d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8a2b81f0964cf530f00de551e5a74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88caa4b7ded27d18a86f25195cdff96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b09fbbe51e7cb7a77f2a74b99ea430632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22990e345b5d9daefd83ca16ec1d24c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5bc1b43952f08694c02a15f7364c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b606ed91e45078b8242ad22826f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb1c154b6fe6b8647c4f2ebcc01292636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c7da500bd085dc99f10230141bf7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941492fa3603af24e4e91b8ed4e3071f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8485d26489e8583760b1c7f60b858639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc30be05971f5916b3fd3779cdcd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb85ffa08a1766351fee0c23709d76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793fd50274633555b6c415a0b156283642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f3f3335ca48d48c15dd136c630f47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3355a5845d45b1eb4ffcd01224a494644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970ee136c8a24e751def4176f450766645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd934b9130c311a2104ae31978ba5670646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c142cb612fd1088098afe798d1d08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798cfecc8b09f60e3a89b0db3bba7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af283473194daa69997454e771dd61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75037769048041268089f69d1a66a7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b8f1fa61f942a5a89839ce548012651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e7dd884c69c5b77c3536c716180a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c01c691520b1d62a91ee13bf5e406653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d72c43e2f94a341322697c4b41868654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf0a3fe7df4c9bb3b8ba12c421520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27fb0cbce7649ec0e054c7ce82e7f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0613efb01426ccc69a2e739b992e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0875ebcc8a8a4b139628201ff575c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaf52417092eb3f09c0391e2fb366d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbce3cd0abfe7503514223c743cf7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502b6798ddb21105d098631025eb95d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a924024f85a1ed5d952606346b1f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1195d424642a157b1dc9d192f69914663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e19f47592449cf580bdf5410d3c3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7172f53271f5133109ebc74f6aadaf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428df10c0d90e936a8497636e0b5032666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72ff3c5e937bf6bdf9683dd7421cfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540928dce3dd1410f10a41e609ffe6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec33cdfe87f59b17fc9cbc34318181669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9488d770f54c12561743225ca654670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e8eca64cd09790ebc712d5a18c7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325fa32db69664a4353ce6fbc01154672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0c765f083a22b884646a52688c7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e42541ca5064678d036d20a38a1607674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c872f41f0e7c0400144525e445b5f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc976f8809e1190262af925c7b20a92a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764919fee72426e6addea9c33e0f206677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e4a5e8888edd8f245e7336998eb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce22dfe1d55adf6cded45600e74097679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a1471b95500acea815c9b2749daa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7f268d54d7c831c1efaf606481ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b5bb827ca20999909ce441b6b613682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76001b8ae760b676dfb84876bba636683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154721c76f54b5ddcd4c79d3813cf213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeac0f8c8b9d36257904b723cf7599c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c31c438b6f03e9fe2a173aa6f06f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b3839fbddc3009cd2b0e385a7bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f8a1d88c5674a60f18c5fe6ca68a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b908247b61534246427b3847db8fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7e1c6d131717bbf005eec30e6d226690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef84d9a9d34e31cf4b46a9ab63ea02a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8326f967f558b3219c0cc395d9d5da1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc7b72b74a8360733bfc51de8d2db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6b6b111946ffd941069cc9049f7f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cccdc1e73c25654acc8bc461abf575695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01da80617322b9e4a2c6dc971fcd49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b620814efb93c34b64b6ab0741a83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7504cd56e62860912b247fde65b38a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ead657072c0adf19f3d81eeb38301699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc476d9848292ebe1cfff95b06a78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e636dce0b181f4b545a81b72996f4e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d30efc8c6b92a36b381b702ff591702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000674e73f87ff3f628b078e2311a23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e39d51a222fb30d3deaefc826904a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe7efb955c5c39566bf32ea46074d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94854d7791c763fe234e5d72dde82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347913de2e5e60e3feb7c90293b7a367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10517e4af516f5b05a7f0a6d003be206708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e850e2110dce28e475fc430a76888d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295edccc120dce2afdc0a20edeab56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a917a13ac369c6bc6fc32fefd2f0a85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f102b2152424818b47f3f3011cc825c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716f969696ec4b3284e21e67b7243c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d2285a32d137ca2ce9c8a660e868714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d3e773f5697a693002f3c15d49a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d75e5126bf41afff002b4c1b7084716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0491fce8895e1518ed8362838faf0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34388e90bc210f0b06a80fb41dd01327718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885abe8627e3eac4db4460390b9756d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808430d42a95f2d2675c9a10f1adbaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4c8b51ca738257141792050623a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce3ec087d513264ad4ad6acf1d8ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524773b4e45393413964cfb9d2ae48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50038830a90f4d5b179e6e965e75e22c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd70ba9f9024ad9573a8b37521ddc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983747b05cc4b1a6a4747225f3e82cc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d62ac8f696fc0d33dab2229f37fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d5dd48cd6e958b0712b326aeb506728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa45e7c772128af43612240ab964d21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5424b58538ea9d0064b003c88cd0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd69ca91786a82166301dbe13ddc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d169b3d02b56f82913c260b20333732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269c30c453310e3dd66229c0a81547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61585314c926068bb4a610fd9f04e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a17bd8aa53166703f852faba484ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f4c7a2681455113501d9ef0d7c162736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81872be739d7b4c95d5531bc13eebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b1c9606b7bee3f8e3caa41ca8eb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ab2ed3f71c0fd37f3659deb948211739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a38a9f2297d850b835f338ab6110740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e421ba4fa4cb933b68568ca1b080741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb857acb5e73ad878bb473b292ccf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240f6029c7a90c140e1678612303aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403bb36c96193212783566e30337c03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8468065753353c0432f24ae5a49ac3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae889f41c71150253bf4c47c63fd45e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd5a20d95ace933275c801efc6328a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789cf2b1f8f17b3410f66234dc544d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae95df4217d9de08131a3661d73420749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a758b2c0377c29a4abae83b4f13f51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c0c9f12241c9b541b4ce90597765f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb47d5fa5c10739283e6454fd9329752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3ac2f3683051f118d905345462eb0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>