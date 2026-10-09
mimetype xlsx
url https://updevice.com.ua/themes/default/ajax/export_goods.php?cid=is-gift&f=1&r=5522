--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a14fc312baaf985db361e8594bbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447c08b761c8fbbabad40bf60ff87302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce9a5e841d4f5c641bb6dca2bc3223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253c790f189d200d9ab4007ff8f1c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6ee82cdb909ced0de5c8a9dc053f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6235fd11374c81234fd1e3f6d1ed856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a021d1ab37f9e426fcc6fe6e2108887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1549ef746b5fd47a0cba311825e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94d739d9c190f17100bd17f03f8f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588451dffe686b82900cd47f4369b2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d684e2a18ce4460187685631848311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa34cee54cac0890df09659ea78616612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05b87d92e1e9f670219c6c87f5738f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc461ed842829139b4f6fcb5547be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409473e6d694c5e746cf2290d997545a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcc5a373644a834e8f3bd84b1de71616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166316f3653a00fa3b957001a92fb2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932807e61bad9de32e419a5cd8aa8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db477e184483249d45065832ae5ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391860231e8e45c13c24ac3beaa587620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a581acfc9994450281ebaf2dbd34421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de4eed35ebd2e74bfe165d9a575af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa895e6d5eaa610d246ff32dd1636323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe2209b242ce8970cc9ec27dd5d17e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc291f28c39785ffc47fd4c36c0385c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dc1cccae6faf282f4704ac31d8e5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3efc2b7fc8cf55ed385b06817ab4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27a5d831c136033db8cde597b402628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa25b25a36aa0d34be2a988fce865029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92da93d3048e3ad4c9b8503fd0a217a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd19788a842be20295b3633c7794cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821517a0569de730271dccee48d0e38132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faf6c2491995d8ec7c800de7828ee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e357df6fdb9ed692b5dea1469cc0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba4cd5e559831c1d6ca61605a5fb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f49047c226e6f4ee85c14fc3558136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6649c098332a07d7d552e69e6322fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884798dc1b81e463b0745c91d0f703638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be21007fff1d60aba7aaba5ef528d6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5cc99baa5ad61597aafbc046b39b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f22f6daf569605de056311b2377b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee97311a0e790b74fc69d85a8cbf48942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ddbdff8cf1fd0e8d76aee8b4f0acb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba737202b30718a2fad682103bb613744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e45fdcfd881c51cfcc6011309099245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2af6fcf4828caecf16c90d4e6ca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede690e2831faf0ae3c9caf6388687047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530190ca0c1c61d9475a568490b9f0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd3ce98c0948d255a6902f619894149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a0db21a847a400e6378c3f51ba9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e882a9ffed312063d3b76d5091bac351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cefed75a034690f0cff8194578182852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c26904481e36ebc62c450a23227553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30937937ae3857a08547f3c31d2f47e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ca82f38dc9ed8fdff30a8076cd4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d4e48462cc1b5e7fcb8ab2d696fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d6b3fdaa1fded2c3f01febf3b7de457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57093db027bc9f184a146e6575ce0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef7a9d3fd659c7f51c52ce59db92ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf5319e1fd173577598630c9adaa5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02e2c43230651f4542d630fb3cc6c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d4d02bda87008db31d71ed137516662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab62646ea317e3882eabdcfccf03f5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224758d9980abc29c0dd6be25bce70c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738c39acf4c01b9250bb928434da4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a4432fc7d82018c9e1a8bcbbaeb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54aec3dc029a16a95690396d49cfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7759cbef14b790ace3be5467dc933068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769582e8a4fdd4e350413fb6a518543969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42747a203a4c1ac80d2bacbe6223670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a36e87ff43b53d039fd97152cfef371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061516984fd6bbc3ecab92b98e4ea9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de001f654507b108f2f3c2200a7c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df245093c13e7573e53187f5a19e1d7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecd0e8d48136a0c22a8bb37e9a2f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df246942e07d963df1869d1c158c489476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf195574902dd487f2501aee9621677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b9aa0a7e34aa9fda2202b7ffd4b9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341fe827754d17e2a3c6ad29e8cade79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd35172ee9e1b68789fa5e4245bd9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e49aa2087dea1baf2afecb860858d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46795a1ea55b6098ce0b1c6c7fb73082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfe3f0c5fb10ae5042773bd11bbd8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605350e3cdeadbabc86d1f6413e90bda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c812b43bbb0ae544dcbc146c2701e0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b08801d03bbfed5cd269dbd1e5f9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6b4dadedfd7be571e511ba89fde587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86deb521aa84db69941b06947b47a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0f688f5138149db648ddb6dffbfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ced845230f57dfcd35f2b7467e0a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb4df45ffb514cbb922ffb37c8612b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b36b11b84bcc0769a45d56b41ba4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec673337316569f40b9268269d3b3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e338b846312dc2de897272e1ec709694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0641c94aea0996956bbe3a3cd74608d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c608c5325a6591cd01193e7c5d5c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda7ca48669f93dddd8634e83d576997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fe5193b6eba63ef2a1afb75a18ab598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c641d6d196fddec56053e28db6f9db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91937521d057e3c17815c342579bf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba32d247a44be59bfe806796cf7119b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc1b5d3d0a2292348dd3b8f42eff72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa125c80b2cb2843c4d52654a0bb85d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdf74992549042c182794d57fa4713104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee4d28ae722e6615d387862f50faf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4864d1de95a5d9af010cbf3a94193106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7fe39f59e0270605bce23d3c878e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dca45a9c016d24c351698702a5498108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169dfa9ef4f330d1d74501f0ebc1450109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab7eb4974f962789ab9c4b09b64d28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e820c4f4d03dd0220919e54d5e538a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d6babd514c4fe3e662f502d8dddb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843254850f71ad49b4eb3289a231455113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d583b0465adaddcbb697ddb8e617f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfc828226194e176de8c94e4fec95f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30110404fc60d4edbe0bbb8c1154db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab79b62446d31fe53702da06f07a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50e36b6fe9a0281f452b20fc6974d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba88c0d864862aa797e6f4c9622b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc5d14609ee03ecde5dd9f0ea475b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95711173542d80624afbdc8369fadbef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959ca63809b78e41d8d47310b3ed439122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4214d402e435f38d099d213f3b980123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde0aa1e6395d4459ab358b9cf6dc5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dd8b1b92473ef73c6c73a09388f1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774ba37e321450edfae4fad8f0f515f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f791fc07cef04c9a0345401c13f765127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa10079f0d5182b96367c04675f2f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7780830942ddd96be9570e785ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c353e8abc96f013550039ff3a244130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b7b52ea7a5c71f33dc8e9ad4bb9fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15493a561c4789f5df8b1c0bb161378a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ee15d1818fde59cdcfe03676accb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c12db1a3d23aa7074e48ffe35b960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8f4c6a58d738dfba751a1654ad4b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e8d490a72809291481ba8298854d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbaf208963b967c05d6a3e1a3f04a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15433b9ae31cb4afc03da648c6daa502138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd36f66cba20d4dd8cea12c144ab0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f1500d3af03f6b16f488faaa0637140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd936f39ec938f844afaa7bcf886ec1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863578445d03a46981c89a9a77944d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d99ad99ea9ef649ad02ac447748c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554e921c129762e800d08f8e8736388144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed37c49635aeacdc00b3c7ac42ec46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca8d8d30f34c8b03b79309700be60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081c0efec2385e68177e05cd736b365147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ad656c9c4c42387932e0f1c08489148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d014ac2def20a53a8b3ef0d1a985dc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536eee4b7d6626e0736dbf308cb0410150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e5455c0cd3bade9065c0a20b7828151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164e8954617ca76f2de5f757d0dc34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353dd611a384ba08b8876be288e560d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104e1c71f77890b2ca952be898b14fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7863e6942861cff94a07b4bb7f99d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134bf0b78733c6e19efc0e4025eac7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cdb6cc8aae949269775239a1b060b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19cac7fcd449ca439ec15302013fbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac2bda2c0f28cd346a1d68565c1e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681115b8976d4405a8da42622ea64699160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502661129466560f64ad4e6ffbeb64b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2dfd705e565d007521b01bf42c96e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d9b0694cd072719fe625c23448f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57082d76be64739aa58967a40f67be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af628b6ca04d9ffa47ab1703532cb5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8871afd146bbcf0d5af452a57dd65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6171162769ddc47eae8f40ea879f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1062f6043a7a9eb2fea0757a4d65dfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b56d5744360fe8ed47218f33a51081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b5b880d804d3a69cd752fb098805170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3fbd0d0e392c974b5a7a595b21ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07a8144b236f3c8297781bb67d73c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa098e04b3748353c4be6b855d858f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396490a4e30f36a7068abd10a1fd07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d955259eb90a3aa9291929de80668cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41465017881e104b1cd16dccf98a7dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111b5917bce5c29197fb30164f310b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabbf97edfc4ed08341240257fe6383178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ba3949a001713b360212c83115e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b958024999924dc2448482903181f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fdfd1a5116977697fa1a32e13fc72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1ae90afc4df6604b3a6139335ee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf188a945013de43d651dd47e9e7d32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08baf687fb73dfabaefd0f13302e183184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f6cbb20590e7ed9fe15b35038c900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811e49e0100e9e10ce72f81b84a91c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d0ff4697e85669cdca0cb2cc4c3b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e05800abea107f2a2beae073585f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c99b9d5351f22ae3b4b76b1575a34f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e31cbb67a5862ef71984f38cca151190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996271fee07d1582c407a7ac054ec0e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90af6108ea4e2ed1d31e72d37c12d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd75a03bc80a975da3c6b14d49c93f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25065fd9d5c6258da99e04fc13deed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c1195cf79b401f39a9998ae4140d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0591f4a52d3694f1c611d566e4277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785e05664367a90951aca0c1997026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903794f12bd372affcc2581de91b0c76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6764bdf5fa2556563c80e4429b727ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80090f7d231e00d250b04bc730fe70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45fb13a9239b728bc8944ca4c6f223201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9278f097f3b579fcafadca2fa2b6ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6352367de13a532c50ef656dc167203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201b887887abbf9929a015599aa8ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a382cdbbb57dcb0d66fd545e5862205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eba50c0d1f5f5ec2fb2224faa631d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476e4ab64a4ac243ae3bfab217321f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ce931aa45afada586712cee3d510208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881b6f8c5a421310754ea614b18927209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2aabe75215acfb7fe175c965537a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343ed5140d1ee038e233fb9276de87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff13a11a89c5aca7cd06d9c615e877d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca94ded612b7048bc76fae26d2a69b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef2fd9175bac598159d205e6f788df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69729d35e1f5c70b8580134eb86030e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eba78573e6528eab1e6565cbc16e2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229248e8c25bdcfe0c6714c6e766ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a373c6f8a32142bc183691f7fe93f79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e98fb245a88eb9a0bf3471642a5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdbb6a961a5c9403d40c2fe7dd8ace220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1be294067c34316168bf32835a1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de7ba92f7a879504beae99ad4d3d36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eeebfd9ce15155ff433bbd33ac55a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c28421a9e697900661f10eacbf566224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb985e60c1d06d47e8ddd3bb77aefd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e5a5cebd7ed90824c27356cc2d87b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde5c2c934b87655bf11ac4fa014a6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b879934a1f43aa43edb074d8b7eb00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b922e1551db18598efd222cdd0681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be63c9dc7b642f55ac5901394cfb4e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2141fe1ec86cba0b50db7b3ebb601c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c6b713db9b27dddcf468150ff7dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae770ceef6dbc3c80e22f2bac29254233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c806d5bb57c2c48458f40a78d59e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214946e236899aeb7ebdcad56df9222235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559a0a6a406acdf60610aa310ac2c61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75937845cf4eeb0f9aaa0c53a1ba48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f2d23a9ac61792a0f2a24d069fe2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581d628597fa6866e9722f54289b46d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b301c07f61c8d92a500f77f76758e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563edb01fc433bb59af818fa79ca9b38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6613a8aed956e0e24c081f008d08e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f5ec05fb26e218e9199e89795d35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86350d0967eeb142d6ab262864d21852244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4885c1335f056f3c1b25ee303b8cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef01a9df331c7eb36b3562c95e699ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465e0cc639186eec118150dbf35793247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c68642f6339d7bee4a0fe7b67bfce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001f9f2ce306dbddf0503be9c12ce68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792c969f4f5dbc434384e199cb5411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a99f1c641c97b295413e804fa836c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c4d5b005f75193a4c940703b0cb95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14242d4e0d974def89b168bbfe69b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e37fd1662246b41ec5a4343887b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95300272c44e4c4a0133837c88fa78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e5f444aeea0158802242caa8cf2ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e434ae39c85b73ead1e9a0431993b20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d120563671184af5f0b333fcc59c77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f919905d9d2fc46f6738e9ca01efc3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af584f815b6bedb0fd5720914e15c225260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d15175ab288a1c681e0d1254d3a42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9d15c97afc669a040df53fb5d533f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc8b40c4d7293e5652f2efa479a8c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81da51db9e9b732ca0846ce109673d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493837164b72ba969894a0f5d3ab333265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed1ac94f592117a0d81be227e428f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e8ef82df43f244a554a8bad6e055267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8de473e00ecb217ad8163f9de3d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82aa2148fb6203432691e45b70b6e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee717dbb2ea2ed950f15d62063b5463270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0de977c5babae15c46b2ed140272271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40d175c43e3ff52cd3f675eaec5b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2852885aeba11cf0742280da122737273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7a1eb774fe551399fedcb5f82549274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ebefb9b7d8d47edf0b1e32f6adf41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6d5addb86e07d0c39845928164ea7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492af2b89079ba849f838fb96f1615a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c4627c168f95f2e62556d633f4f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82fb040699cc419bede12b5b8fe29d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df47548770c79e001466eb16b078181280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4b01422cb2a71ee6e686c040bdff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29f506855c6c33f6e44b517e74b94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fb1d59bf99244157fae92b5368b0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e4c10a4424a746a7a23e325bf493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e557430c60cb83750bd385277f6a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f2568aab3f5b248dcdeab558e926286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a812003f7d69072fb7f4e83e655a10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87a4b2b247a93122a74a540b0ad08f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be482cb82372e9f3b2c40d7aa814a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6792c60364e25074eba34098826499290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcb2a93bfbdc6a4d21f639cb4e1715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1150d4d9a910fa07007a59abbe1d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2ba0a80e417d43dcc06836ae9fb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823ca805e592f7a864f0d7b18517c73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2665e5aa4e8a16c4fb8ce243cf6096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a075cd00e7294a6725b71984c5a5965296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d706a25997edb53463c8668b71ec3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014059d82d957f08bb9e501dd3b451c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c9e4f52b1a249795f0e0c8e0d289299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386015404f31dc187de8ab5aa56360c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2a5d4f76a54ce0a43d1cf209e688301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaf5edd1d92b6a8cd5de1c546c003c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cec6ea4014ec672ed25d1323da8ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30e377a73aad200cb90f8f2a45360304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f97944f324031ce489e8d477d745c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ac148557883100a4e827adeafdd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276077371ab2706938453d7eb37b6347307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecf85b24a83a9b10969b5ced5bcd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b89b5528d2d42754c900a85c97deed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c41bebb0e01050f2dbc3d6fd86e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365f447aaf0e78ad48a8d8f423c5e60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685be843ce1f55270a4a1fa5814de1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a9c8c7b6a1897aa901c7666da402313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e521da3bd3225147ab63298eda64d24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d4c5d1e60498d2ec6d39ebf9f1a2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0331339804a82b3f4766f4613fec327316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20de1c0f864ed35b3c2b3db8598e69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d52aabb07f9f60232e3c250fd9ec6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c6b22031d31c256ee8ebcadc8966319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c125a30cc96654abdcb4be376efb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0006410749912cd64551d0d13115824321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee5cfe8da491b124a6d9393e327a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c9ccda36c4a47c6ee47e31e9c0bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d56dfc5d6370d0eb0530497567ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06882a7c3287b3c11dffd7c145839a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748609a9b7b7ec130ec68f2a2809a3f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236618c98ebcf3b711017b024faf413327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528923aee6f4c98e3e0d4a7014c3bae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf63d6dbce50903e689049cd5e80ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a66f66d47f9f35d9581af045d3f12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420870236ab8f068fe8d3edc36334db3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f32389881bdc4e2b7a89c2cd467f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d6b61bc2bf1aea997e9616712a358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefadd4218aaa7ab431aec6b5e63bdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a533edf8be514b018a4bb4da5112d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aec79e694e4deb9d5b6a495b29555336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b102c4cf7beaeab82109f331c8f24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8266fa8faad702e5fbe07097c47c2c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44836ca9c8969bbb20792b9c82200a7d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d5a5190fdaa4837f3a2d400acb9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba9bdbbeb75f9cf60ba76057d2ceb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0b64f8628f56cdafe131c4431b66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e35fb8ade633d520d8284541c8995343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1419a0e120fe7971ca0f2dab034baf3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5910f41a9cc3e63c01e2817870cbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ac6dfb0bdf1a7a0b5e093e33cba00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e0610b086e859fc3531919050e82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09b67a5c2af25ed73469eea7af674f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f3b455cc923e652e69882a8227fab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38422a67558008e1a27c4bff0c317350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35f0054f67cb4c497ee289ed2d1c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9232b2e20930c812073dc95f79716e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950dcd4c434405ae771d42120400b92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6ca1738b9c574f989dd9170283743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963f965e7b3a1561919f6065d46390a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf0cecf01ca7bbf4fcea024c8a362356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e39ace18185dcfcd771668457e32a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173baa114b24f317edec0a51704a7b1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd093708beeafb31babcd403621f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14083c403caaec729978797edb13569e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11088f4054c2cac19e82c1bb9534e61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef34d7aaf81b1655953174575a0e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e3b3e705f4077e14186200a470710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ce3516d9c2506616cc83ec73fb1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f980a16994b9dde99a471926d7adc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0682ded1e2679104c93aba0cc40d32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6daeadf9193b04b63ecbc7d0c7882367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa99a16775640b7cef0c68ec211284b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633361d6a565b095c7ead3df5b68b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b09215ea3ccad1702a535f450385370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1fb0f9c77accaa56966f0a00c60a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32e6d8087989afa7497fdeca041cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a0e75372ba90b77804785d59320e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80283e3a3ff8b6bca7e9353acabf080f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf95743eb630a2871e323463ba80ce2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645886a8563e3619f49176d5c29443376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280a8c5234d6d19f645f3e43b6a6c9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8c76d30b08182181b0b1fdff042d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aba38f269dd526dfa5841e8e9b027379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c204fe77b6b3fd147ddc70fe34af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383330ca452497d47e7e2fd2d5966a10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853f8dbc7af7ebbd9188b75b3af35e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc865186ce6405114316e305dae521383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41917b20fea5cbb8d9c61fca597701384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55820b559329b31e6c5cc047a7a350d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d79f6d72ee19a32ebb890b08fd1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432766bab93347740655a1f81037f77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb23c4048936c4659f327c186295c77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62410208cc48c74e430cd660eb2abcd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bc47367026e94653c3d96f82e928f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388604bb074c8401963950916370ab4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea0c7e9320bc77c85fafd6fb3dac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3733a17f686dba662b384877ca8101393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ca1c24bfae75cae8088a228a5cc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe571d3e4ac1a44d2a2329d19ff03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20528a9c5feb6072918d4c63b5d4305396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f24dc4f277fc64a7b8c9e23213760397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff960e3cd7d273ce22300778c9068ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8492490bb6d7938720120a273246ef8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c698763827b258b18c6e4e79315f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78aac7748c0c5a038e5616b2c633c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4054b4fcd5687b04f148d391921af5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c894f4fe110325273891787b190d767403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa6203170598e522a3c74e10bcc60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f266ad9ad2cfcce573e18debd38a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8bb3ecde65b32a2b8caaea29698d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18cb90393a8df2052af5bf02722015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278bca21721f1cbf59d5b65f78e72a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d15870b93f0e00547fa76e54f23a96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d17cc931931d03acc4dfe34f0bc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d194173d6da0cdb0e9ddb9d0af47870411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9bedccfffbc748a31c262dea726d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d592b0ec443b8519eae5fa0ed9092d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e4a9010567f1fff3e000e77c19dbd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cdc22662ea72e28b18016b5a910ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef00f508a3f2722baf062a162af736416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aa8a7840870d541a7e84ef4e6d692417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caba6da4a92e728924a3e39d9449779418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def93a8f2afa4be09b00005729807f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb6a1718d25db01c362c7b646d9a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be78a1e2b1dcd49512aed75da3f2b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222e19e1be06cd685537f6f4fbb060422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c8bad9f446d03ecd7699b0c895a5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c6733b4c745e9d22d9903816fec6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb3d04f7283821c2bd1a7a9f7dde8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcfe503348f3319dc3d8128e3f3957426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c4d1cf886d0059401fc6e0c9d9798427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa415f8e20ef89146c4ccfed789d319428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a31697fe64614d181c7590c0ceae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983849809074be882353e7600a96a9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a890279233460ae8d749e83957eb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b525949db7ced6546352518e63da21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b896816fffd1f3d9d0e0d354606f99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa344ad52926f3c216f028b857a39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfd99e98f9d9ab8964e7bafcd56daf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0274ab006955f50843ca23b2b0c78ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7bbf72b09c9c58f9134c3fa742432437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d96f5bb363ff6fe920c173fd54029438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc76ca3945bbdb725c3fe0f3344e15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d9fab85c1882502e5656e2ad6b34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf882d380fba43abf6d2064972c2768441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71225028c90ae8afb5014ed4d6765442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180e413be32f7bf6d71c125eb63b9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff68d38e0121901dd2d3ce66e6388c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df2fe1d5d08fc1e8f2d3a895160b32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52906219515ef882f25e69021fd4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ef02ff3733a643b995a781dbbac31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3bc14208abb1f22b609e62feed23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62312846a72b3df137d51b9fe7c07b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7bdf982f352e52e57ad499bde72d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff69ecc3318d0ba180904408ef2c89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fc7b50183e5ad2e2a239ca90a78f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b32cfcb58b3c2c1c1a2bf3ea80339d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1792171b585702b012968a76a894f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb312790c0061163db4f5131bc1760455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915d3877e9185c2d5ec507496a71f8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975e61acc432d4a9f3bd2016a5dc740457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e9293cc547e573ab23094da3139c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49d28f36f36fd5c7cfd5217c7b48e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33862fa2958b8874d66fe7d8b7e29298460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d38dcf6ce6afee296f84ef786be4f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f6bc6ee9b8c0151f0d487c2d1d2f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203f85a1cc5daf3ecd33bf2460166a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a99c63b2082e92300f6103407279464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c934c5f6ad4cde4d8505fb47e18a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63cb4287c7e6fba3e43ea6670c457f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a5e10677b3c4c8e5bdd00a0e05a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f003782bf8052cab5d08a26c16c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f9f3dd4296e16e4dd108df66f9e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb1d33e1d140fad26c43a7c4ab535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b18cb94537e347e5a1af0529d2b27c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924a606e77e8a0c897516553d6d909472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dd2a95a56b8d6b2615785938d0799473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf227ff34d9053fd2927e4fcc78f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1424623ef3e49d07c746b4f1459533475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7aab88f279a43791ab0a613304e03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c09353afb488e732a1ed1de91b44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c8c4bc0696ba4e07f9b906c5721d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf59fb60ef80d99485306d21ca69a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a6b178a69f439fd5a34d9be54ecf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474780b33aeeb7bc539d592fd07fa94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc2256b2ff1144d347e5dd03c362a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688bbc4e972d2251d98f53c3464afe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02761c9f8b45d947087b7453ecb6a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dacca50dabdc71007cb99320116c11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b28421e092845cd191883f0b2ba49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46a989deb105e73c66d0d1738459de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd1ceb0864ee87397ae3ac37c6d32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02c7487ebf8bb9cf7d5815550f802489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fcd7d2ca00fc5589a0f7b7a17469490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ca0ecc8b3de40d3b7e8def33ce372491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1794fc6471bf4438dedf3a86696790492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764ad5a64a868aefcf2dcecc24f0e44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3e8d8d51d000fc8e5a3d06209508494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e78def90b72f13619d9451dd21c65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f3d02242a2c4df3ee4c0c8d8d20c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b91db679b72cb4e43d9f4b2cab80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327836aed7ded4d8432793e31ba869a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de318206ec5412fe4674716f7252b206499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e29d6ceadc9f175f984c71b4c6aca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa14772aa70d028ed37b6096637b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d60f6bd83d780cf0b975aff76b89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c752830d9627709f67cb9eafdd97903503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019037327d0dd15cfe1cba0451af106504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808c73ba379be68a245c63c496ed38f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a279a01a84fccb7eb1e395e73cdc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c215c47a78f9c63fba7cf393fcf08f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8da7b3061b11787e92f5ef4c72b13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ab1a191510977eace252011505d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f5e658fd6824f2feb11e428c38db3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3174642388fe904229664b267c810511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e40434bd7fb787cc3197393c2fc3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647f7d7171f4497eba8901aec26dc8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511302f797bdd63ef8665bed843b785b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376bf6516871cc2b1bdcfa00d40b442515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4adcdf733078ca8e4a97b7cf462c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5dd57fe6114c52a6d814b400d3f5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72347bb4b66450f398e07b6b42949b3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569988eeb7cda38f2f4684f570a316519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1e3d7cfd483d81127f15280dc6614520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e073d48eb1b0e24a5db6adb65da05d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ebf0846c989e9a7c036702da64fa7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb09419a2ebf47d7d00bc8a9c4360e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254e1bbd9d2d04225af5aa8b6a2b52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30592177e564a258db8cc6b5a935d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e7a265efd31565b30cfec0194f00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad9e1a22d4d6a5d03b073846006ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c22e9b45a51e4a87e54fe1cf32b36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2362dc5f005971cf02f8bbf68c170b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dbe7519d492ed9ffe059f0f5f3fa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085599b2ed30a6b47de01ded11ba9d97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e108865bbb24106cf84925abfc5ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef8ffc056311b5412b22d20ed7a647533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0324fed45f9b2e6b6096ecbefbe3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ca740eaa4d9285e2be8321937f9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb02e1cb7f34081fada8919a8bc75e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5425ceb2e7bb85616055ef1b237b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17e2752c3064891b4e2cf506f2c31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1414eab77477af51a83a32cd64d9e9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ea2e49565e6b1fdbe2c6c5c1d83d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235e56d4babaa8c7d9a0cb67210149a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ed358cdead327546c21b0ad9d8ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5942306e0facd0508d3c38298261543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f57b5947b80c27baa260eed3790d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c532f085eec18b79234a95adea17b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e146e80452ea49971937c215ebdd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc306ec56a4bc75a05d1536e9054fe2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8cd9967bfc8085f8e3e51e42c8fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6519878a27f56be9688a33bf54276549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2e6fe974740c006d971fe8eb4684550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634d8f50c8c6e0d0702e14f79e95296551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bc67a53aa748f786b3fd47d135c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ab5a1ccf79cf75d8dabd8387a171553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5117903bca010f9d7bffb11c069547554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d00b34d647350db3be3547382dd9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58195c4a78a8431f1da6797b6bf4a968556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cb49f9ea6c7e476d76d2f184aeff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc01f980a239fe6a80054b907a33c57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619b0b498004c42f53aba31b62ef32c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1464051855cd4d6289d9b11213ab6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d10e06f6da6a205106d3e86bc0fd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63f2d9071a46a14a862a62d50b96d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26c13fa700fd9ddc27335236bd73e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2b7d26809190ec6ae22ec6125b7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e8c847a49712e592de3850e7b96c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618bd922d86f79b04101ceff2fb791b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134be78bc09132c51f40798cbf52986567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132f55f11f61e6f8b4df73295ded29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74ea3c580b2fa10459b55b1c612371569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ff0de1ef0d3f7c60b9b3b3daf013570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623317852b5371692301d6659f6d6cba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e45c05804c03b1ca3650ccf365d76a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b9e986ec0e7df974fcaf8bd4349a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79321b9b73ac3f48b7562b56e7adeee1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb7482fccf98ae72a2c0b026f50e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecd4f6d93b95d57d333bf12d529819576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1d63b5ce7aac0f707334c409b5bab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca671198f2b6bb04a4f69c5003bee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd6074f447ba9ac685a58bcc44496f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c96b55d0e35137594bf8a7a6c44411580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd856a2a5386e40fb5458978ae2bba6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8262b39214d8e06d96a9e958b7b86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e35fdd0180e9cfc4b169aed9d76ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030e3b3bed0a6785492ce8b55ee8773584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bce150df1f949547b9e89417c1202585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100578a6216fef06e6effce75e38806586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae514d7e75d301aedb5f32455d04fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9a63497e6bd40475d911d11e4d6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c8046eae4b7c8cd0a4045ed2e6533589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c57a150bb78327082ba40a9769d78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb48f697f9783018dea0a8bce18227591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c515f112b384d27a34232dbd8ee9a25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b8484631b9e67139579d8aa9332e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97571b7ab2bda153057baa7c4e351594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab03bf459551ccd4b2b48d860ad0f63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78514280acc0fe72b0e8573b4ec86a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d3b7fa3c6bf7d488757edd6795cd3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122be3de74c9d687b652284186738bb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b0685777f67f2246a6594e1faf308599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dfca267980a2f8d31e2746cf65ba5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46473c137a12c01e0e5a93162b2f9a71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef9176f587ed85c518ae5ba169d42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4548b2b299404d378e3c0548dd8f1b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74152b66af2f7d80a68098e8700e7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64ee956eebf628e4bb969f4aee61c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d2ae912396a627b6d3d72bccf3b42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005ac1c061088819a7b6e311c0eb6f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b65c67a636ba8b2433edc64a996a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f89cb013282eef58745726900d67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da092a587f4c9d8f89205e9e555d9fa5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900768c940262b5070cfef4657d2a95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe582afcf289ade677022cabcb259c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0b9e71cc41d005fdaaca5d10046b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd542b05420afae2b13feb590ee23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f43abbeb51880ba937b567d52347e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b85030aad186d3dbaab7a24425f80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0ffe584e494f9ecb06fe6a71643e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96113497a20e9ea235e0a5db4961970618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b23b0f678388b9fb415b21d8483d8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce43acbc4ede1369c3da599175c29c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b0cfd16f39b3300c3c6ad3eb67aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4de18733f68a6f8f928a5836e9376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6de4a25b2d74222d1f70ef4c5a13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37b078b9464094f19341ee7aac79b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d90e22245bb05e20cd8171fd91f414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be625687d98a77d6a01ae4fe053a92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f3fd0583edb2cac460fc86c39d23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ffb622b8856982dbfd6d8ee930bfd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125c66232c34bdaface54593924f345629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8875fadd5a970abe20f1a2fca9dc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d41f1fd9530436f1e492b3eed2d04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf7bdb6c74b8839a2179be78055d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d210e37d54d009d705cb8f6c3f28b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0733f661b1cda390987a3cdb474c49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6dccf77ccaeaf920355fc7b8a1f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdd5b72405c1d8d169b6e2a2075b40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19e9401740328e2ecc774979a30544637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e545dcb19427279eebbfc87a2faf932638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3a6393cde7b580d707d6e23b579dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6b92b068fc3af53556a7a43facba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229348871f5b10d4b7f9407bbddc7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38043e70b5c14f029e05431538c107c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4a632dc5e23c7eb816241c45135a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c62804f609f389ece11260b9d72e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58461b43c024dd0275c95f4114f62d6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230be7f4297c03ef9f1efebe3a8555e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124a1b2c96af13cb2fba7710da93aa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4895065849c6ed658321fbab63b379648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c68232147d44fb1e372f12623e221649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7bb9ecca15c33f9dcb8d194f5d0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff7e92a07489b034f10259cc26771651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8c24b3b710734a8a818b413c295d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400277b556340d8adff0279214d64be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f19251784f2cba8cf25138a44d39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574c59b44f61596aaa2746f1c996a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb8fb5f1198536b131a5cbc78908c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b96b2c2d399e331b01d1889958fa1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef52b3982b2039e2e233f2f3f5c31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2200c66e87041478723f09501734ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debec3cb0fcbe1f61dd7bfa000d2269c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f234fe642848135d17ffaaf931d51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500e83b4047fdcbef8e7f6b9317715662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d4693415d6bc8001441fc0de7e915663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79115ed936013d5141955e031b36b447664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f38c4ba4d93d653300ffb2c6186b51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ae0cd131a3cacdc1c4c67b081231666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c646fb8ad2b19329543fcbc188c67d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4497b46b4989f9836fa6aa58be64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa3505b9c7fffb0b3e0774bc79af63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03224ffc6e33d5ad1dde3a0b2acc84e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb905f6edecd6dce4e3a8dca5df00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5854c44e72de70dae66e8cdb36030672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63178277dae8ed6e1dea7f63d49a5261673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8e561007ab88459570de3cc9e2b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497b83ccf5fd9e6631db0fecf4ba16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f4e41bb76a5d1e4c582052f8f6162676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e949fdc18c73a50e6a11068501a771677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b623f160d2221966e3c279a479087a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573aadb8e9acfe628ac7c6313fbd36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c54119fee2cd7f2cd0f09f1274253680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a243840b8ee26bb818d71f70c7cdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8bb41325c6ae936818f1356b2efc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc113da076ede4e2b89466fa25bf9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8aa32be0d7b2244e837898d40eab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bf1b2776e71921e90a6f426f7e9c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a1244905eb07775636d3dd1d9e56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859c8e07d20832f0eabf66638738ab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d9be888990ef4e9848c1a32af7274688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879033b465be6453d8ccb56f5b8de862689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3ef4da84f6f14b09131f865673c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed42a4b7c2aaddb58a780232d2d2700691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697d6c05ff7b4c20980696785dff62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b1095956d04bc3c919a175cabbb63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da977687d3b69da2fd4a44f83203a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c159b8b97f8511182b716602611a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e93d9549379ee85493ba2d6b6099696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace3af8322c2c6abad6ee7d6528a147697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e71c30c72cbdff451744a8a3245f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f2ec7d30b86a2ddcd0e832276b81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b5558f93ffe69d527cb72e0cd2e07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9203c5ab19cfdeeb0015953f2682dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439b4d506fc5164489f897641f9559702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40e670d74bf16cf35855535593eedd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf05d1e533c0959c573b0ae0409c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a3be24148e889253d4d8db15d882705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654be39f014923e4cdd67a560d5e3a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a02852894c44769d9352f95cc2c3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16920c6c3e06cbb5fc77a4c02bed6510708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a40a4a89fa20a532e664b7c46984709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5d8db3c4721e970839c8ef000672710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172389733e0d151c9a51d90ea1a9c6db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc819afa5f98b0867ea0c748ff9b242712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f063858fa820b600b94d5170b5e280e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d322166721acfd9e94b171337f5fa68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfab6f2dec2eeceeff535ea0c02846715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce50201110219ca88d6c9ea8d4a103716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082014ecf7e2c506cbd4f6bfea6bf75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87bd2612ff5c24547243dcfe109dc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3380dac5c9a82589eea4d041ae3bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1b83b051e7f9125a95ebb98990918720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954199dea244053c3e9350a7af42cdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f48d4e49b613431a74c598c441149722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a735006de32631c4fd68a1af719ab4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0f2b47e8416cc73573292e7863d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3674632ff032dc1eb83e8cd820298a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaec72dbdc4ac6086b7878e0b403ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a47b5452b2bf7f4b2e167df3cf4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dabf06dc4001ecfaeccb487cb9755e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a94c42647979133eaff70557f5a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222097590a7f6ea1d7d53f24f63474730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2f2a62dd26c020bb7b6a1e3064b28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b8d9be894a68efb657d40e7d1ca2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0839784bd2e696e009233957ee075d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d721e8456f4c4b84f3af34d718bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933d279a034cc96eedd32e56e47793e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594ae18cf77824a7bd206d1bfb23a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f7f4e077c0162c2650ce6346a26e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc165b909bac0c7aed7313dffd21b95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4c5cff78e5374203030c049071f4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b1e4fd3b1afc2e748e805a7c3239f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2a0feefa2a3ca75cacc17d41b39f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5d420b48e7315cec7e2ebc02aa4d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12703c92d05b348dd3cb2ab7cb0da6d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad73a4844645a54d1574a6efc2c993744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9a6abca190724911fb57744b6e253745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eece2840c9a40bb9d10e8f810c0849746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b70321f84ed8ce8f51f5f8eaa81b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda9e3e2d8a00187eb7a21e349e1fda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9ce21b5a7d366bdf008b83b846ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060bb1d128e4c4327b6dbea966373c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9a979d16c38691d6e8182f21c95d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ce6e9edca83889759a35529d70f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aa2613c2a81c0377f69afecbd0266753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29a193d9f00fa84211249da0285de3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a24371a31bbeb300a11e69ca19187755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25a07f58cdffed98ff80a12df1863756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdcae8450d85d739a6334d5166ed7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e078a1e903123db68e70ae865b4f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a9592211969d08d83886f85bda15b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb33734b127bbdca0f217a4c76c28b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3e0493a5cc07df1c278e1d5b13222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d7047ba3b8cb2e4321a6006137203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3827c855b70f3e40fb83f0e26c98164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208e85541fb7856ab976d613ad217e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a153501aa311d30a3de7c5ea5f214d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428bb17129aa12b02078417c37c2fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4e577564341ae3f0a13f5315811c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad993ff731e23fbc71a76eb5067062ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627edb97ef0b89846fbd4a522cd38510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd11ddbddb9f32519d687232c554d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88bd115be68966ba0fa5a925d0b8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50d200f2266ccb3f4b8341cd3558b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cffce547dfcaa6737e4df3aa9e576514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a5c192a75c0864792a5fb994746f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b7830b9e0718ffe5d7e070e0a50916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba9a9d1f2409875597f91534979ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334c86244597c8e534d736772264db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c5e1363703a2f32cc10a33c8ad3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa29229d5dec8f1ecaf9699155515e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc11ef828d2256a687396ab37d1ff221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3878df53b2cb3032b7e89fc832dc7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216894b2545d511086e45efc9395dfd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1a69e9e641386418af4e56ebea90f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a423fcf6414a5dacacca2c726ad8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcffd84c476631018d1b6935d7bd00a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d96bdf4eef37e2927c8476b9e252627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c84c650c246ec0743f98b1c531ff2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ce3f3080edf792dd19f185a3e95129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be4871ceea25530394a70aa2f3726330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b1b9ebbbf3a185f7f2c60bf75e6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0731a68104f0962af19989995185232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ea1cb9cb6e748e2bbdc087d0c86d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ab1b697f99583497ae4572b55f5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94503acb6dfc2a6c35b1af1550de01cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61448e1843aab8f891caa0c2b79e0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d79459b1583af95025efad2f30e4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c80bfe65efaa50740943f895cc3a1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7356139878a9e7e88bf71d1f67f9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7617552aabe0a7bd28cc21e4c7296540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c276d6afd3301c12ae222ae3c42b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f60931b9544392075d3a135be98f4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0ba4955f893704abf73f43b980c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53cfce791202dd386f6ffb616e8ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57469d0b41ec2a3b355fe1f78a13fae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f954b5a9f3f343d95fdc14cdb72e3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25e8aef29c18dd74b6590e97359a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0ca407dc67e73c3c15ab6168a86e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f7167aab35036b7d2692fff67d6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219bd288f3e1fb0f37f59ae47e3ca750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf84d16c29ad8d01dc6c07c106512e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573852df42b8e2f82408ffcf763cbec152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65eab58f36dd5109f0e5e2fa41af1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0892e07c653422f666d3103fcdc7ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119e8208c7cc6f2ae6d03f3920b0dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e54e81f5f841e12836247d8db4f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab4d4ec97e3d7b0f4844cd762859357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c3ccf08dd327da96b2e7dc9c4589958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf85a408da53c132ae43b732f92cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82ee30d38386abc173640c659a9bbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d24a3467892713b5f337fb15ea961c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a11a56a3eef2a025bebe849974b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16fe8ec84500c6793b27c07239d48b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbea25546649430e54ab5eaa520d1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea91e85ea8af7ba3cea87c0d6788a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa139c8ea55ffff8fe6995fa26bbb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f47c3ad004079ae4741a7cf4e90e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b5cc8aeeb63f7cd6b76cbcc0e4bfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1781dfed05ffbbab52e277759a124969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f6fc14786c6fbef5eddabe7fdb1e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb5aed0668730e17735e9219b5c1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ebb2d63c0afa6e4ac32e2643eebce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e542159667ea17f032ec39727321e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369f54b65730931ada9afb86f1ec09374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227864c8eecb189a90aecb24865862475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382694bc21d7480b369e880c0e8031276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ecbfc9a0669c3512a3cd8ec5ae8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e85767781fb9829c75b3eff960bc2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5682303d15abe3682c566b9b0857879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ced7c4841fffbb13d6bd6a0b5472480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a250b809fe9188e5211f409a853653281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe53d442dddca0e2f633164f4368882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdeebc1ab465be95e97adc7aae11283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e7dddf8d48f6e156c3c0e21fec3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b39035cc47f9b07c5f7a0e5e20de9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e91b28294bda949f3fed44703dfa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a4ed06467743e728f48291e0b1c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40126df3e8f032ccc6b6fbe36499248c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e22a38cc59467b9481726f10a3f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4987980af1116f5522771a905da3bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86255d459a5d68ed132e5c412621c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361767ca72f6181d98087320e407a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63653a542c60809c010143ffcf7ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf9fc5f11f58fbd41231fc0e9233294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1a07753859955a5332928557ff4e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e8faad6c8a4bd3c58604bc17877696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4ab05d8686eac5fd37015ab366b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0e7c28ebb85fde71c5906a7ab56d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785823b07a52264171e31901cc59792a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee7a62071d44e22797bb61d270fe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4fd6b40cf1f0ac37b00ca3f6b87e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f4673d97e416e895bab9f9f8f2f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d51fd9b70ea576754a040c240c14a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d6ca6f75f19a0895b9498bd4345e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80bf7faa5f427ecf01fcfd6d526660105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fad07403d891cb9fa19d63c078a77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804d4738e59e6802df1597b7a47cdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37f89c7fbbfbca43db1b7c95bc0d20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380930848dc735d56cab6497cd6368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d87edcd778c78a1f880d8115504a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa685f0393e42bffd16e0fc920c2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141343b8497be6ef4d6c48c3453a640112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7bf9848d52e3fedaae22eb7ee259113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7796f81877f44974118fccb48ff9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfcae3242cfd4426f3df9daecfc405115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4bccccde7409b2e6a4c45542f580a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2675f9fee4da1224fbe67dff755f00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36209c217efbce5e0f39c6e70c7e3bea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a647d35a280e1ef1d847fbe5ea4526119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb823243c6763edd7c1ea621fbde6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30636b269ab04868cedd1b8989dde0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31dae7090160bd9d67f54c75cf232122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc7d71aa72c40b7aaa19afced12f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c57fff47009d5442ea71bb967e02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552fe210b4e1d8963fddb4a6209232125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed31e5df3a5140d162392568a7e49f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b1357ca49e2185e7430f282a5e33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d343c4aea03d8b10307861889cb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8aed4299870a48fb40991a1004ec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc50ee4f8314b7307b71ed3fba4da16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4157d2016844d1183e9074fef50b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424ae9b123fb9f9cebbe18a0cdfd06e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80332c3cc02097b8ee54a6d06017f9c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d8c5d7ae5d0971b8487bafb2cc82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0fc7cb20675e7f9dc4bec4bb6ad78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171de20b46bbdc261a92f95642014d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92732e9430ad45d23773f24d2e81f9e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973350257453f135d8be2caea0ab8308138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c28defca340731e747a336c2db7558139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e67d714562f3c81624dcbebe276e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab685ff397e1de28459be106b8aa6ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc6c84345363ddc22fa99b02221c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea882abb5e858379a1232e7b1a18ba5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d17a621e7948991571a0b97861624144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e3af369ca564ffe68c4c6cb76a31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95807311e35dea769e08f1e81fb54ec7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114a14ab39beb7a7f87fb4b028a6a0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ed938965c827c17fe9f6957f6248148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84910437abb714581ba45ab886ea1cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b1f0a35803138caf4d9484acac142150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d34e473d3960265caaa53be9004e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c42e38627acb63bc1afc63b581ecc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8924f7ee4b5a7102e7dce7b9468c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c3057368e454ca21dcce2463514e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfef359e0cefcdbae0298b800eb6a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bbacd9b6e7023cf4a82c6f1939b88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c71c64824b3128fa6cbd21ebe178b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea44a2cd3b2264241edad9cf5b3a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48805bab7b7fda4d6db7227f0b5ca1fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f099200f2afdc3ff7db0867287b71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea66f7eac74ca6d492ffa11fca75823161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c1d8634f24262d22c4ae71b859e6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d3e4bb4f326018730e2ec3cc47e41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961e5b710d2281c157bf0acba77c0e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a912d35a481d1ce5dcff8dc48f77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2543cfedbb9c7acb6e5463a4c34c26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9843c27376ddf373cb18c41aa19ac5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870b0f414c433a240b346c034878f23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf58b808818e99881f262b34926a00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb3b1abe61a14189c53f2d2f473bdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41830ca99ea4e201e5305bca8cb149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26ff5a64114952fd99e728e5c87b3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b851349051c171a3ed07e0fa7a8050173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a6ce992a00b7d15402ba6b911db8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58347c32c83d8a59303e94838ea81624175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4c8f37827ada5d76ac916e08af369176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4002592cfa1992ccd7abf858cc7bc80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca63cf65700f3ca1d6041ac33bd624178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b4c9a96cc847c99df298dcb3735e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7972c15a52e213764802a3eeaf2d4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe51ae43d3bbadf2f5ed0e2adca97c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ef29641373b992c45dd0c5de3a3e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b47626f59c12d93cf5e113ab0970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7131ba9f07a1b9898ea2c7cdbd0a0e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dd274db155b70fb4c8509c0c5df00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d2876ab1cd8fcc2f6bd031ce97cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2ebd05420e520bdf755ff52d4c40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e80ee9c5775cbc2a3c77717b9fe1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b9d5dc8d18de271090b55cc70e43f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405658e3403d5ee1af0903c9c217a3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751b0a270f9cef9fa2e8ff1b3759b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a3d42e8130d1f2ea0b1fa6df109d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3cce726ce956766f96834f9721d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b486c5acbf7eb8ac670fbd4a1a197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb2adc623a580b0c357cb173d3a0a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf44ad4f61962329bf5e2e15500e1c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcde6ed478f79d650a99e3ffe1aca6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882214391f195a1006a91ff6c32a1db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306266a20f86ec5f8a9d385d6ae9e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12451756fe0f0e19a0c1e12561ec50f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6fae593412baffb9328a41ab51698201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9bbb15111db493d627650ec0c44a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195907f792f44a05f62c52f477abf6d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9f967d6124bd772c2865e15ea36eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726499f41845a074d5bc35484ba5d869205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930fb539a48adf27e4a772c3b486848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba3722d7dc7f691fceb83e3aa9117207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3674aa6963cf50e16c1671777dc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48041685dc746c294606e5e6db7604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c0926aa457f78fda7c7b592fee71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889a69d6ca2adb6b10995bec3f8d5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf49e2b2e28737532a3bdb78d53a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e9c986977e9035faac2d9ebcc1e49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f71570600eadaf8d0f9895f47440214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dbf77fb8032cc3581bb29a21b1bdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf541759d23d19bb12bc17aa08a771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5065cd548157d23767ef05fa166cf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c8885915982a0ade819114fff50b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5afd47671f7fd0489ecbbf3c6e4c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657f94262d8b7a0cb538d65af1596d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62bfa46cc826aa8f16eaade70a9e79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45427aa178543c0c02006acbd15bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ffa9081d669d821270e8e1eee4c8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77788b3ce3287e5185b4610e7f1111224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686bcb63c0f6f6336665f01194a879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62141fcaec91b2c7f134b77d3a0db6f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a4bf916876744af71c6b52aa7432227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee0cd7373469b498b79a7b4f2ed26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaaa28e79f23d0af6fa834dfff14c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268768e56d0de1590a65935f2bad19e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33462dd016bb62cef50d5cbe24710231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d781eb985c8691664d213f4b30b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9d105f7b0926eb1af7b557a049f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999efb03ae4aedcc070d0d15b713df9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c7cbf16926d2c3388a8819105413235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbadafce72fe812f0a4ae09c321176236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1555ef53d1850e04e98862fd76f954237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28027b0dc090449410f582bdabf6a72d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70b89bfbdccb624bbf58c0610b3f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac48ae8c5c6e777a189e55a4cfde62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a70db98359acd5804ac39f1881e609241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546fe32b019274d64771d2fae97e04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d78b5e3b73b5f9cf7c9a32a12f73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe13e981867a0276ff84486373549a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5c7c7cfb56e14c87d3f9e75823e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2867dd88c0efbe885a2105868954d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e20accd5d2b910831b3498c030b80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48199a9c3a321d5d7d5d7519e9c3eaed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd67030fab4d594ba135d6206de39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004613363a1baa28b6aa01ea809774250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981772c03463078051e7b4fc19e9496251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7832fa36f9f4f7ef8197816d4e407dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851643310eee505feb076e6873b203ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c48a9514c1c3e30f6011ef3b85378c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af47c80bdc00fefc19568758d9aa4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496473ab49991454c5d9b98b1566a4fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df79c81ff1d4da39ab99b01d40799d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a465d7d9319c34e8aa1709e1a1eb60e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695f8180d5107172da1304ef30d2a24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99507992acf6c659a5120d8398d1ba37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d2ee773910fbe4d498e2f886473b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b5f87d78224e98c52a20855c410ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9b6e7d173c8e8843690836f6ba048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88277bb36f13cb98bb2714f8f19219264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc96b384bb5fb0a79ead6e6749970d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051338e812e15c811e886b7e44dff96f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c193786425fc23c78c517ebc7e4b8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e57865d0db25598057a9b6133a85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2e39ac99088badf163367242f818269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcef42c337d3af0b9f2a6f76feac581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5a47fcf6a410cd9a1d5b433d5e20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a42c09b2476ac2591783099c457cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe2bfb13e9c904b05008c7b14ff3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bfb184c8f519c4fdeaab8d655d8bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eed70b26ef60e6d0aad688c584ef8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4729f533e47f656f9fee5a337ff62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da42a42bf1dc6f5578fbcdfeff84b9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728824f1b6296a567fccb239178ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e2300ef4f31483c86992c6ea1a3cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c50c81ddc90c69b6d551ca91e74c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86217ad8e02025ffe16dac86f3a060da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5d001436038b7f560c336b676f68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afd283eebb052a369be1a4ca3d8cd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070663e807461234e08d934b0dc05149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793dcc49fceab8f9ae38912f4865e26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d96a840ec419251a97646dff8117286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c8932c7d0695250717a7edd4cb38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ec629845ac92db6430d8abc5ecae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8015b7aca0d668a9fb3ea6b3045389289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969b300c3373be1515f11626ce55a7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e2c13da8b3de4921b8ea22fb0b9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84209d8d9b345277c246107fe2ae7d2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c18ceab68b648f97d06a176bb81301293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde2650b325d770aa89b708b83a6ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97db20d81619d5098ca53b91746d61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd65b5ca1a21377967bd7645169083296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9cad48b896585be13bb74d0814cd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8afa72c930b8d72d214a9ba8686c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffaec3727aebe4ff890d2b87f61611299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce500512235a83c15712db4c42532f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0e3f8da614cda90416b1a177a51b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193d2f95700a3ae520aa559dd74288302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241a3f5ed687d094050b9e6f6c1c02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7934b4c03f09efa60d963feb2908e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857c246b43b18d0124feff55ef0173305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e4567964153b6251ea02c81037a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ae263a12681630529fc2c881480a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e95a37c48a0851dfaab8eee013d02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b48db82f0e577d32c1703684d346a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd6eff36d5c5d649335956e1674c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21c39b8fc6a930fb495ad403e3f66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54309a9430b892d4e2b49a904584358312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374365333863f25b8e7a3046cf0aebfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b45ab84d5c7b35f06d904b5b7d03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e8d7bd8d22e3c2a1f48a9eb40b87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441fea3ad419b564e70c741d74ae028316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac337bb6b9661cdc9ee87ab61793f1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d50dbcc2b41247171f2cd23437c8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d16f159a38e304ecf3b3dc36b3d88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45db99debfcdb1d485a5de140364a1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7acff47582686efa529804c804875321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e55f2935f1e14497a29258b322cae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cb90796162156a51e70adb1ddd28c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329b54ea899e2bbf01ab2ffdbeb2b03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b319ab6369a798499863e1d020c900325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd807dd5172bce27730920e4a622cb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa34da99619019c2e5981da3110d57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103982274c5c88afcdcd48ddea3aceed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76423815c1e443c32fe7a7f5b6739dd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe612969b757a2062a73eb5aa67c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7666718d5b3905ccad194abd2043523331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1227b896113db2b16a0e0d0c5d0f73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772108a191dd5f6c159daeb7cf497f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a755f2653f37eea5cae06652d94820334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d401207d92896633809f034c9b0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9791b21087803f851a2b80d0126e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42e9983ec8f1de3c13569a6e2fda7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e94bb6c61851c24b8c4c2120ebac9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce58e4eea110196d9afb6cf67ce88c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081c06c9975d11b4da9124c01435529340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98efff3e961ce5d721e4b61234fbd4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155043e4586935ad67f4d47c2fb2585e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ccfa4f20c9711eb79b327d6ce6614343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfba43db0e985c9932f3000d3e28b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623043ef3c2010a6f1f1a60ee545f4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdaffc82582b317c5f3075b3bc42be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d35842dda7dce95b6fc0c33cd44d2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe786e73822b56fd38794a4881b64f09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44ef3f87165cb3c4b641baf9336e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7075b156929aa986289dae23f6f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ac4583b1e19832bc26b6634576eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8acbdab4ffc2b3540585adf3ac2962352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56ec3cd8c06e496a494de1b95f083353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9caf2b584e54c89394fab079e38d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba1f1d7ee57034c1b32e43377ea8fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df280f63cc68671dbc4b3da106e920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049004fcf59dd4726909457114d9efc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1243f5d1d3428743ba82714dde1de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68039069f673fae4a0d8539f1202a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb73f1bb90c25fc2a32a9239e7022360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f749f569f80696573946dee4153d69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edaf5e372e5a010e38d0d654804810362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72d0803a76c3d5cb304b049b6318c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511977f4ba061beea10b0cd50a7866e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e1b57d42c40b00e6aa771b2e90dba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb0e004a07482eff71e397d00b0dd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a248cf9b750ecfa6b4eab6cea5a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd62b78c25ce2ba68ead66a9bd1a05e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cecd76cc0d68055768a8eba6c978a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d7c5f35803c15abac5f937702c05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14099fb066136da4f1739d4f3a3e2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372edd4d0941169a01d265b70a56e33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffb1cf6c437affd34a32e222bda284373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45169108e7b0fa0f6d4caaddbbda81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e81b7ce624b4b08d869132bea4d6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0e2d2d09d19df28549905d831009376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f833feec83d571acef490b49f7b6e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175affafd17d4c454a83a3c763bcb4fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed934b9dfee5a25e358bc3e5f5ae093379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3306f4b11e8be8ab834677a24dce0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e23df2ec64bf8ef1eb105632a46bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9406c2bd214007bd674d9591fd5012a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ccdd48c3c22855898da4c267c246d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1275c0cc9ba781d9fc88e977a7e4cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5db5cbdf4e5f973a5d9a42a38d5fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fc3f8432109fa017c1abcca80b87b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f9c723f8b544ee3a4fd8d114dbc0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66313f117088a600e528c6b07e76e93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bd0d6240e2c6877d2b65fa8a558f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85690327a62d1777a3af73e36cfd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9f6f21f3e6e527662a89983bfa640391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acdc3a225613df2e17b70b5166f40e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8391cf9a39cd3ed926b76520de9de0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1c104e666337a03e1a94039499efe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77f601aeea1a69c3fbef43694934ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c075d4c9047c14623027a47caf34e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce7f289f2ad25ca06c5ceb19d65dee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fede140b41a5877fad1673bd6f1c21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988df4577251d411881fa5b174f0f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf558d1b8d4ed40197ecef49d72d3e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181873072831dff2bb98efaefdaac0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39dd9d8b3c00f7d1d60b5256497efa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1bb93df22df68f7cdb0344fdd4732403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044a522ca7495a98912ee5f85058d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad5c4020e8a728a249378827515e7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc283197b8284096ec3af4552930b65c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbfcdde141f7fe1c53063174c9c26a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26b1fef3e038e2d8122ebab82dfa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e988a49d2406f36c446dba78d12d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24c7434dca6dccd562682f1b9b6c17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1435903e5e903e1eca65b231999b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5cd1e0a1e29d82de814827997799f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf1000048e2e80c696367b444c127413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55e3cbed6170f6265133c5cc661503414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7156ae6e3417686ddd83760b479f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee42486a5828c1c11990067c12bb91b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12923a15119b51113dc9f6c5a788c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda42200ce23fd62e64d2c8b51b140f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084fe6677d3d3c1ba1bc4f92579674a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eafdd61c4ddf69bd1f319f0e7f6bd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2f8e1470b5de126bbf27fddc254b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdae24350abb9d80dcf422ffdaea3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed716d29b448032a404150f4c46a81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f48c6d1294c9923c9c1573087b91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc3c9ea6a55f4c6703c13f78bc8a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd2a8ed2348c2d435736b337fc05d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a85b7d4e3fff1fa80d4d1cb810a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac8338de602e719a902cb58ae3c66d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a57e3c0f1d02a0bf5656631ef9bfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70d4b84bcf7a74cd688cccd5b10d98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212932a310c837c103c663f62155d565431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03241e9b7b6b2b6dce40d539c3f51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30801549bc8a9dd6e173c1046b24a3bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45f71efa822cfc60e5b5d120121a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bfb2eca70625c1f6d31e14ed9dab1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79ce9bd651d247501e2a0722d1f394436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d293106c222bfe81355a527d98f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee32382a8010645b6d39f6e11458b06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef25af44d4ca59ff1a6443ec78d2a78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7393c55597c614541e35f3274809a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bac3b136f4439a0d5e6d5cefeba346441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b396f5fa2f92b29a89f802ddbad789442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeddda33ba9ac4a93b2825eb207b7a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deeb4e8dcbc44e8b3038cd44b389bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8c7efb5321f571b8eb1b6b169c3c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63291665022bff35df99b4d2292322446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd651c33c835cd8995b88446a11190447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e300766045d1a9da814a445be52f48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439621c717a5049e885a13cf1305a14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d4b7f60f5b169450b00a310d492b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cedaffb4392e51a893247db56ad27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef060d3eb3b364ca936e9092753c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599f2411efed4bd9a1ce811166f2a51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d745223aae29852eb79cc24ad8b14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c67c41476656347b0c8552597c037455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe3094c87e8e55773e92ddf3251daf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299d045a6816fddeb72b209f344a70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd12866143169eff34c3855fd399be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1acc1f77f988c6dfd11103076d340459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d8f84b36f4cd74a5de315160e24b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab2c59d5cf87af7aeee9922aa0863d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b0a59b2f519830fcfe92d51f32981462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4b6ecdd8ae609eca4fbaffbcb2e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada15aa75f37427c191e67989bd4f292464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba1560c65a891c29ff8c0e578fd067465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3238a85537452305cd108fc83bacf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab13fff510b036114eba8a2c59d487f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3186d2b6be21a86b5e05b273a756200468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c83d0540b91fc840eba6c722b91960469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb77fc55abfc4df1b291340bfd49b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c1a28e5328c391885747d8c2b5fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3a4a443a8fde2b2ca6ca597e2cee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23084e7d78ad84314914b94c9a39520f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694edbfc86ce8e1d21010d81529c5a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c275bcb1025db939bfe357d09e4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d5e8bb51ad61f72d4a7491255acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb99f5a93d29aa2273053d707ce3997477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad7ce258a307242318c6eed0abe982478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685b359eb0a5cb66ec8cd6859c4201479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fcd004370a3daa7b1ed8e7115d27a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54beaffb8e3962b3e95d0015d6e5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a052baf353b5f90390689d229015e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb3ba270a52ab60672d610041e380483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fe14eaa5e5b12ea1613325b0dcaa8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141d5860bb5297e9df957081814f58c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096d0cf1f39d90a5fd09ab39d2f6b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142fc1c6607819a1c41b58920e33061487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdfee2faa367b7d8b7b5eff6c9b184488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97d6a0ad3dbe5bfed57dad1583c51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bcc3ae38db1498a3933ac26c917be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67f1b645f2274c973862b62d7e102491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f325b7f8d545da3296b99dceee8877492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169022d1b35d7a34e669d95f848360dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb39b5826b2a77c50ede596494424a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19d36dd8783e476a91d363a5d906bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60995a000703f2cd90dfbf3513b54dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949c295bf8cf524f63e65fd24029962497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c80ec7a2e1fccf111afc99ec6d3c46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f2c5e519f1571fc67a80700df880d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71bfc126474b2896946395f545d215500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd37ac2a501785b89f7e8e29d9b7efa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bde4c4669bada9be57860d56d4993f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8068c1330577cad2304be68b51d68dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293faac364c9ef9951899b17072ac7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090de9f0c342e14f6162dbf945e22d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7ce8ac9d40afa8573969d9509710b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbea3f3fb0fb772da963c9e061002a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f514d115d499615241646ebe961a98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0348251c383a7e2b0c5c3d2e06a54a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657c4a0b2ea0db9ed0f9ae446790a87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b45c65bb24f765eb2f41af9e5995511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0b3e605438b37f03e67fbac207ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7879b8be20f56e1301277b9f4d27db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4488cde550d0824169c5798da3f2259514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a96260928a84e4cfdaecb0b762e17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5becdc38ecd2df4779db26692085c2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04aa7dccd43c6ef732b5f23d938afd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b47c68cdf4791a2c5c384f5457b66d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fe6cda9c3ba0faaa70a7764e37593519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8227890a9191af7eeeae87c4a430a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189f1189d7651c38bdf1874ea4e724b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4833d65d2b9be1c1048c6dd975042522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58afb19cf61277e8676b36580d251523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7807cd0dd3176e2d5e45335a62a49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129f5b43ea92dbc9a8ed9e6a373d80c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a546a35e4fd7326e6625a98400ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23614983e8ca9e23a4ecbb4c083f151527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6018917a2079c2a2341f5a5a30452528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f74cec40fa9f038b43d40ffbac1ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd550c1c484d12bd0c610c49dec4a625530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2c7cbb2d2ec6e71b77affb9fa3b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f80ccc257dd0cf6e7d0e0e4bf2f28d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602aabf41c0fc05bd7fe264346a6e95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82cdfe2bd6ae36f54a3c6cc166eecb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e46d1009be12e877900cfe8e72318535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec080461332b4f4c52c7f785792cab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4ca6432f2307a19a064be50cc3a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37fb7d223050cc66ee204c9422617b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883529ee0156525061eb5e99e1a23e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f092778c62b489f21adb4eb68880fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88acf801c4165652e72f4834722de5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba287c9744251bb470d4e5a7280f97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e51730a0393d987c30d2dfb2bd1e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e77c93b16842b0f8e33d63d2fde71b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a56eebc84bee51ff771b5ba89dce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc9c01d17b598e0fe46dc1d9d79c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7990494177fd032298e4524f95f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c81542229e1da695173dc61e2e9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390678be986c547c87a644d451b7e8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ee6070b600ac7f4b843ee681bc79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558055c7b5bf8aaa21fa2986906f939551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef70696e8931fcbd1d9fcf783e4c1ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ceea2bfa1eabb627fe1863946a2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673ce4dbda8b73d939127832c77096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df327dd2a3a7ff0883747fffdcf661555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6375f63cc4ce466c757c54f6c579844556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6ed1cff9d1bc818c49cf9c465f05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc951dab9337349974eb2b6f6d574a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c989003396f4146b56b4c6c9ed488559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f648cebfcb4b6045d48e44adbca5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f9c8fa944f86f9905d2ae8e74f099561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9ea9b38846820f8a1098112344ff8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd88fb33e58b17716d0aefa89979623563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a51793f38dc81920ab92baaaffe677564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f597a019f696ca638be8e9675a795c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6081e43b20124cde75d560485c3f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989342d54c64796aab3c4a148c69d41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe5d0dff7da9e74db39623987d8d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a1d757fac4e96e49a0859d4b1b3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6218c64002a6cd91fed8af3d084cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b527f69df76182831b70fde6eed2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6d605b5cef95c7be4f4e530c1f24e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289e6dd106eb014169d7fd824e90eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0c653c2ea4485747132fc680c883574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad3639c9b7534cc8a2b89eaf237f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26eddb3930a28af5d0ca7bb04de549576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced050cf640afba8498cb443cec743d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf49e0dfd7d0173ca98de1d77735b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e556f1b0eb9c32c9eba9727441f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f05fa2e70c7e8b4e80f3ea29b0dd7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d6c69fd4a0ee1b971fb82de19e03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28980f45360c234a5860504a9c6bf6cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc52b927ef728aa1682b68d24724fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8e51df6621eef4bcb6dc87d965a95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e38f8adba3a5c057a2098811e66ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c30c189ae672dfc826f47e5dac428586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90a69f9722fdac5d253dc8e12b3c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f12dd14f7e0e9db60ff9de955019588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b14c9c6a24cb7c2860f1830b8d83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1127f98d3c89d20fb761d58db2880b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6082be399f5d7c3c50a2ae30a2de411591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75548e96be90efdf4b8e07525a73d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976c0b59b3473a0455f9e72d5fa0c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2003748e7ac32c654f4cccbc7c625b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc89f0d49b2b4914440028521a11e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2518e9b73ad52e6761ba1828034cb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15523503be9138bd1266383d01345cd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ef202e826d1f5fcbdad34adf861f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9495712189900987d9f8e54aee306599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be10743ddf712f39619af62acb1cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5c2b08e09dc3927603196fdcecfc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08570e103d630b82f8ce61ad1648f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8f18e9cc78eba2c35dfc798f97578603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f68797d5fa3ce7660a4604c106cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea5502124ceb58b8e6ad724d5058bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f05cb1457f76f2655f3cae5e1de4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26b5da78997a74580e0ab3359fbaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4060ba2e6aeb72962bd654a90c12a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd92a74d087f2bdb2dd9eaa6ca3ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba7b3391aff2b8a8f7b29352a993f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406394d92967c9b46f3b6170e161170611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230139290b7dadcc2c41465f4bda6999612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a22ab43e9f79d94625c33d06e7874613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281e5f18d2b0e50baa1dcfab94281f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1e74aea771186655b37d7582a371615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c88de0d6b80fe85b2d9e00236e2894616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e2992650d42db6f225ee37847b8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0ad7d7bfab9fd202c276423f9bef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffecb36c8dfa25fe941eabc8e7e9dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badd33ada7b3234f1eba8dfa6551f6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377350d8ab665fae4759cec12c0c922621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167032cfe2f4146331695d2fda2ea9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed9fe8826bc1b15f7e2ad11ac55c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f641604035ffdeeebcbbb4949aa1f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28308885dc3f32224cc9225e77f2d29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbd2343e71192b81c0fc9f25d517f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb41e2fc44613a4c6d9c572f268c28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9c687caa748443d2fc3c269fd1374628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bb98d8cf489e38531935d6f066e9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92de52a166b18c85e4d4d3d9848343630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0fddf2b021aaf03498324287926c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c4650e3f13e058f42e801fcf079b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7f3951751454a2c492ccc088c0212633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bc352a85ec1a1d0a113654b768c97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c77af3c739c7274b5ceb0e14d6ad40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452f2535880fd41a680c235d046d87a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee05e36b2e51ab451a54e6ba8f37eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec30158de08490b4892fd94195eb3e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a172614628b27ed046dafe4012ba3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17988134c38cc2bfddb94e6bdf363e78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af43c58dc221167d55f354d515759641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e9b5514cc8ffa1b21b30c3706fc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387dfe8822d20b91dc38895d3766915643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc499820c76c113312221754af11b524644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215150ec1594f07229f7338edcbb102645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8789b02ebb81bbe505dc1242065f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b122ab4037d2365cc889f787e0ab4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432b24b5880dee607eeedbc7e36b47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80bf3140a3376f56cdd5b0219c2949649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc755664d27e7c7491729b4e2be1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad8c6fe69dfcb01f9b57ed8d782239651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf401880a166a034743152d2087166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba06dd85d5b45e49e93b62ca7002bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d6106049507bb747749607bcb1f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653389b6c2ba71dc6c26392374d1daa1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b469de715ae877ff8be87ff33625f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d32316789e10f60efac7af4203393a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6cf68d899a1b9698439eb8a060db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24fd257d7347fcd96808e9e1386fc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d723b6dd4365bb9431cc88b3f7ca9b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b380d1d6c8cfb7fdaa0d2d1d482a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f91aa08096b7bc5296f0cac56d82d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b56a7ebb73663d38a0261dea022e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c5867e96d6f45020ecc9a374ee0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15302c2ed447f54a23a4e8eab47062c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5eef8a7ad3e8635f6da963a48c3bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fedb7a8d289bbe8a0d77b1cd5b8e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97496848db93d7279f8b98581763f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a0e0cb30fa565b64e88738f05e30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a549ec06e58f0d8841b24cfe53e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee35fcce3bf1210ebc18422b45187671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ccbd879ec3f1beca2d34a0ce0378672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f704107674c2e7ff7fafb4a9ddadd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321497f2f5bd3dd74f27b73844253580674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f37b77b2f123fa317e9b065561621675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995bf67500b9c90b18245e32cf0f730676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae38b3d197d9b9118330d5276f12d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44eba5a7e4f1aa2ff2059c216bb360678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18870f6d82a6bbca8d50a03a3c40d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e7e936e0a28fa8164c1c16245f6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a35ce5966f3fbf7eef176483333d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f466f91b6144b361464376b79e58ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d6e0fd94bb4e990db55075fe52dea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be821f9d93d0db40fa7d8696cf6c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26cd9d7499216600968ebf5f3c032b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6185be824e7a3ee7cf3b06e4bdd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f1646563f350b39be05dd2a87a3f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da2743ded1a579de4da66017a2a05a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528f94a68e8c274fe23f696fcd18a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f17ee16491575112560520757bad6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62840debc591e33534f3851f930139691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4ca1821151c3bd3428d74cca58ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5340aa0a465b32944ce69474e017f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf10510ef267c58edbb7110a1257e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a720935ccdc3601f7c91a22da1d49f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf5f1ab292751dcd0e706f20125746696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e61d8937d0b6923350d548c1865fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390554f5f8743675790aa5910854b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c074c9ebc76c8146d70fec13a706699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd79742d6d1c617732c6a914746d685700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5beca7c176727fd6c5b3298083b08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a18374ba5b7159706bec0e3582d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ec0f40aaed724da376ae9fe74177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d46bca57e0783558634f2ee908ad8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9d4e16034e463cda6fea9685b356705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9422a5c155240ff21cacc6c4212d16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d824a3faae980076610f661ad2e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809f5f575d5190025a89826b3cbd952708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1b6973be01f3498fdb1d532ba905709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e6041f225e56221dcda214667164710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d53b0212b2a0c3040ccc82e6f9d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64539f28335d750019a20c39616a83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39d668802ab8c97fc18ee2e5dd79a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ec554b5f4aa1c4a87fb123e0998f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a844c4d2a29395726f0cdff99672715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e459732bfef7174de0c39f4a3cf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc49c0295efaa2c687fdf0c72df61e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e150bfbb78394a72228e91e7be5f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e97ab3cddb34954bdede14e518bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f8b9b646423b2249d3e30354a470c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d538214bf279aa6795d0bf887c32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d005d4be0ec24c377cd1a4da50354722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1389632a0bc95d1f441bcec5126c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcbc0b240461c34c6d304a63cf4c97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d908708c089ad8e10b922d7b494e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285444a48655d2427228d3a994c654db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267081906c85c0e4967fdb7ecea51af3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c909cb59cc620661b28a2963e2b8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dae10f38eff4fb12b5f0e775598f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c006e3ad656f78173d63858d222bfe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079deb44e7feb2131ba0178c8a267f80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6900c3b8d9752a5fd8dee6239c976b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac198b9c3e05b5322fdd08a4ee323d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94f8c874cb976a201c48409781aee6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d6a1e5481c66483a52f54a05f8ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ad1e42f9ff2cfb1f09c1c5fe52f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03b992e5a5643243e614f0a6dffd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f6f1ee8b96233d68246af64fa1811738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8d43599239726b7f7d58b943c8e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a325987ccce85629ab38e5f11a896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2894e5d84dbd2c2697210aca5d30a54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c8c97ca42af0d3cb2e9ea7c2ac26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5b61dbb41f0443993e898fafe0489743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291823aa083e90b546565d6102fcc7e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a6326af8a1eee548830b88e4776c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a26f45bf07aa9df18a685f6d0d406746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b42116d80471190a01ac3621dc212747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba86c201024cf29a823d78870b3a6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f32b474af9c09db73893942d7a69a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353eb8a9d53758a1d5e92b50831fd7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f1a917681e271f5c9a3dabb46e993751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c796ff0810bfdc6d6ead9e581815d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56394b28e467e7c25739fba049ec1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5440db6b699abb61cbd798cd7e951e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4afb14557596185ada025ea8535e63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce712e3787ffdea8d43c78e6fa93f0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d937a36a6f8262aeaa04feb368a2e2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba4b6926a3f7a17f0812302e8ee55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362c3c02bd933cf6f11dfd35a74642759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>