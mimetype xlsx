--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca693318df3812e5e0eab005c222e331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b51b0154850ae651570ec2d7574102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4a521edc80b8dbc737241cdb97293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056672da81437eb83450af991c5c4c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4d9870003f5e6e01a9a4c086cfde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad311534372b23ee4cba5d1d04a44736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d2a766d4dbb92ae8d56f21f2e552e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4951f9cf5cb887fe501f6698bc45eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54138c848f8e063a75bb1f04ebbcb809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b9c73720ffa049760cdcfd0644b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20134f9fd3f2946a2735750021914f9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a6efcc19cec2ee5c69e49cb5f230612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57174dcce6c124426073bf3c0b93c4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb620439536ba991c204810dc485414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475bf079d994d36f5c03287561a716c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa703fbd277d1ddbb1df1fb91f057416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0974171771aa3493a87a9fcb9f791717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b5e5c32df10014d7f8be6dbc7917818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adfb65256b71221e41a6c04ba1898b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07cd41bfa02e299eae8c449233908f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65cbce2086ff2986ec5f8182b38bec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab114f6b4f814c03ac310d156cdb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be12050054313b1e803a5a76ba4a4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d5d889ae8a18f2188ec3fabe5d69224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ad5a94f6c6bd14ef7a82b45612b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8cc81e1935c4a922c4405ed76a9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42079e41709cbd6d30cc3e4e5671527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee20c4ed446af976302b1394afd934628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d0f014da7fefdeb3a2c71b626fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afef3f98f25ecc8f701ab43937734b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec20f69e57a746bfc25a0336d0d38931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b1ee597846220accee2ba99aa8d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8ddf8bc546b1bf4ab7e78b5f57bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e70cf1fc9760b39a4346d7b4ed98e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c8910d527c0d1b800d57826ed5ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc737004efe30265735ba5f1407c5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37271a6d451ca668188e673bb6b6073037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcfcb5069117a71735425c431c990c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549884bc7f318607d461c19853984a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d32a13ad33edd022db4779ada61f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b075b5ebbbff00d6ad85fb62416341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e92355c71f82b30e6d5e63dd20180242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e7df83eff318047bfd88cc3fda5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d735918a1109ebd9bd412fc333b117a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541a751919ab3421e0d86a23168d03145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5162a87bafae03ae161f40b154ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f842cf323b5d6e797da2ff9f7766d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96700505c1b2a1fa87f8708da63cd96f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7304b28e3cc27382aa60037201efe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bbaf04880abe6f0822a2070c9209850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a158a72a36d1c3e253d32c082a6e2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694d2d62ba1440331152523fe7664a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f12c6e21c79ce9c9b6bb8433e0b8ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a63c6ad073329c2382c8d82720ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8997495eb984bcc1ddbce9aed55810555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee4c1ca99cdf889e595faaaa3df8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e07f9c1f9d12b26c2873e1e31681f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe5bed27d3e232fec060305d89de1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4185f8e413b59f33dc24af2bf3949ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd9b49a17f0d35a73410c947d8e0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ec10740e403b438b0b30b3f8d4e9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7cca10fff726ddadbb084b8df1d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286419d882a75859df9ba6674f59f24163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68383b6d078f34703ecfe34d0a9efc2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305488f6665e1d9cbebc362a5b2dac6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff749ef77c36139700f69a51b3ee8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4688086dbf84f41fc338cc2016622267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e891970883c7fd7c796ddfe27c0c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23edd7b4370a063b7ce39954b1b29c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b133f6426c8bd2965812befa1f558770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418207ce1c4166a73d5ffcace0a2f5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9f959955956a0e722ea7cf21d69472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749ba4ca39027060cd47f7f20353b7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498798f929f04902cc7c6665199233f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e692d96dc4a6425a414563cc6201175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae28f05ab963e7aa3046f0682278a6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92066cb32748ed89817df8bded8d350777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc82a203bf65200c03142220b9c3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e575448d6c475d5caec8ddae65b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9590c42a8fc4176806fa43fab21ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3439a15c357731ceed72d37e564850481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c198319e62dd2a0d185b81a3e810e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aae36cd462c2d507fddcf4e8e2ce0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6598f5f1a4e2cd439f6a9371596cec484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec5e88fb3e0247e35af81a54847ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeec6737b5b7f24e9b34ee7833f11386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd1fb3ecedfd3c3829edfb504062087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e7a247ad39a146618b33b6b80f1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2b01d96232c9b3697775f3d4bc01489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e783b30012745c86a78b1f7a6facfa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a13d22abee3e0b122f3fd8432d60791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb18588871bca6e825447bdefa8c18b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49121d5cf98b43fe08f7fe7738692edb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817790bce8afcf7b73b066028c7487094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca583086f5ec6869a44f2c2b487a12195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0aa3622d8ab59d159776a17e3cf1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fb5658bfb80281100e0f40d6f82b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d700b626f4a21822f304a88c4386cf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b710112d2ab75792790226ae7b997199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727bf90a62ba3517d00b1c2b9c75a3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf71607a000df0b63e72f7cbe60046101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af33255a5fe3de6682e97dc869a602102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9c9c858a69110b67df0c4ae170919103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f524592653483475dd30d7cd6987d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00ef40c704bcc170239b6dc76d37cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607f3f55c80ca5edae3d50fcc5fa00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97798830f17efc3fb2d67572d61b87f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80849cf20b0be72bcecf9b9b1bc17f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3d556236946b3cda87070b6a9885a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4edadec98dcd962e5e5d695c24aec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d3b001b3f0a4ad71c60b068caabd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7581dd41f71e3c1e554346b9cb994fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e598bc841d23ef0a933685d7f8aad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adf69d5cb8aa79d57f7ed014631b14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632760c6b0ff8e9176c140fc81773de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca469c2238fb2431f414da7c0201c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605734783c10f21cf262e4135a0d1556117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1d8fe81492e05bfcaad318a3b7c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc3b8440e593d8ec49b6125a88c89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720046287a25732f2f6e9f419e10887c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7081968cc85fdaf204887f138965b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35d347f8cd65ad29046a33dcd26b94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199017de4838e4aa63ebb47ecc77527123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248526ee21cd4bc9667e448af4b878d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0d4858cb27020df36b19c36f3f6f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fc2ebe26b8935692e71403ddfb905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a3b814197e56e63c207e5187b38e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ade4b875d7cd6f551b2b07f70365c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd92aab3920f4ee7c8e57c836acd378129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadd5a391c06785cc7dc166de56b08a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606570a4edb2434024b06a85c4856bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf8c9ed1ae86fce345cc79ca29269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f32ff5d5e5e8232b00f6c68dc5e170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271296fde18347bee0dbfca3ee127c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d753a48157d889131a1b2e2099d0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861776187867b6721d6c040333154b9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a31b146ac9a7976ac5155def905e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d775b88b016c3d333ee9c13959ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a24d32bce46db5de6178b514ef97d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9cb169cb1405ef7c62ecf7c5ee428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41a870addcde82ab14fba14aec2370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6049f95dfddd1d32355566b9b9df42f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e0cbaad1460c6347773eb1053ab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6b6fbe717c1acc6d67de4bad652b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff42150dabe9d2aa901ed576701033145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4bd0e50cfbbdd36ac2ac14826c376146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f145b60c548d13f5479053b82d38552147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17103e1c92806b04983e0471efe1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cbf7447306895c700dd0c6ed2f08c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a317d6f91bd942e40744375aac2c57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337053cfb511b0be3774f9586973be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b84b81308461b8208baac769ba1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80692b0ad7da12c36202c238a06bb28f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e502f3529b5964232d9f8b0efc16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172213abd250d3cd19e79c61fc017a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094d33fcce641331625717114f3f74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688a860d5d2b35467108399d20c846157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6155a31bd9e89c7ce230614720671a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04cc9a5423ea84a4796fedeff5c033159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125e3f56b81c432201e743e7d4b72df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981f9f10b61b61beedd30cde999375161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a148f606231bc45eb271c2d7a528e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf989021b7babb006012b194e3d0f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e18a707829ac3f80c28558788f98f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba50de7cf01c9416c795697c5cba4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913176b7352d9aed2b5d0fa9edac0cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c01cd34ec1ed1b98c9a32236350e3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128934374d9dace2dd5c6edc5ec5dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d16484aee8219173c861ee464dc84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb6cb4b323c7d0234fcbd49fee74c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400f6976f5ab755be01976a6ef9107a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413cb7509d3e000d38a8b88ddd24075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841e1e4cf8f87b5dbdb4c93f6b92261173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187231ece33584da50aad0fd77a97435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413bfafab962710e77160397f223ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603077c373e9d172f3ff49f465b57f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d31205d1a8eb1dc1bba25f6470b26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ddee041d3572c60e8478aa17021f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918887be3de67ec86aa72efa83a3a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6699e39800da1fc2d02da83b5babd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed33b1b58afdb2827ab39f43121941181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eee70c94ad3bc9fd98646907776c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d28ae42780422a39ba73d35e2a5ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3c6b90301f65561eb1e392a540c23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70376b5db5ed4df72513c5b25aebb01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eec05ae97751efc7d6fcad38499114186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6bd97b8bf510723ca7dab4e864886187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76703ae54785b117880a0e533f8ddd75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693180a6cb00943ddbea5ef8eea601189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee6299860435de76af9322b56a283b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58b1accb47f78fef82d693662947c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a6101f2bc03f314e687d20652a842192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094844892d65e94d80eb2b92ec6e59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5775486a9769806266c208dd4b9c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a3e0638a4b8cc69d28cd3c0c8f6ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcafac073f637951208e00bed14ce2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652ec80ae26fd902c56c22e24abb91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68c2afa0a92db99e827f2c0473d62e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd22d38ebefec43526d549776630b57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e95a26035faa7b63a9f45c5e082e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19eca9ee287a143188157e039b96d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87946d92e93e90b26d749b0c7fefc04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e684d6b1f651829f5ac0a540ebb248203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3936f37b9e088fd17194f042cf343204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda94c0e41c404776b4b11aa0d2555e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb468a8d954c274a8fb30bfba10fc04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d840926b56a3f6abef596fa5a86f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b63e55f692a3d60446c3aa224be27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd954f64c882e5d12ef23796ebbd196209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6b5d18b68d2a503793d2489479ef8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc20d1385b59d597480c8142c2904211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a2738ce6d9cc90c4a71c45bd6070212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3be34eea7d13b46610f16317a513e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499234e83c61d11df484ac6a8706061214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0449b85adc072489849162fab9af17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c7850fd974bf56c45bfa74e486c07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a6a67561ea6585af916aedcd7427217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f52f00c7d9f6a8f62b23749813e87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07d53047d165a3a3762e300060b1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3d0d53f7f2d38a9b6bebce72a1499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49887e0a1085c0332f12210a551269221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd186da4d36178d9f211e146c5b286e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dad3574d2f33b974def87ac412964223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8d71633d2f416205f953bdddce5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a74722a37b07742ba596154ff2fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e830ec7feb6a222cdfeb8320fa38994226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa60be330dade292b889737e9acbb8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855569a06c606cc7178584163bbce2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaf669a58217511dab3cef1c5986d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a151b93386a371d77da622a37e6fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22480fe18fa054fd2f1cf9c3d376c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b6429dc02d5c548cb97cd488fbe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e38a446ba4596f9ff0de931e8df6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceabb92f5351d3392ab7bcfebe29eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8755d13b9167ac3b552760cb4ff152f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a414d7032eb232caaffaa1c6e9ec34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12ede28d7428aca89f81a81e768e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534072c77a635bef5544a730801516238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e4ef0cfbe2075ec48ca8fb0c9017d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d4274ceb1b87c05a69848d35f316240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f6531120f265aee2e1e1b39b69ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecab4f4cd389dc803a0833efe19625242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a76b79b43008b52c0efeb2e09ac3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046734547f0cf06f7ecf17d22c6e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98139a905bb6aac2933371696fd26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc5cbeac993356d45624071d48486246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3803713b000d3114762871d9919aee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcdc9fb6d55b302eb981aaa847c7eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c85dfddd0035292e3e10a34c962e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ff28fe4519581576a35d897c46a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69007b11c30e94d589b05deed607a05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4328c53901f5875be64d4f09633e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66144ce96462ade146f1b656f3e1718253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43455fe48ac7f8a0ddd91ce352b2141254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69ac68254ee942f325ec5fea2c8fac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e31b9351b9239196332eb278f741d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ee413d4e99e7566ed23d0dd09e04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88099e2d858e204dc78e469932ff763258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b845f251fdae5f43b87424771763764259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c7dfbd003290ada505c74081c0a6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4d32775046bfd35fb0b3c7137027c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0d8e23891564b21d83cda34b2e64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db926044a1449af742d97e8023cdd661263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd682a959612db85bcf83073c6effc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00939d6f8e0331699ff6275fa4d321265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65d465dc32c0d48cc0e4e166781cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ba841d0d2ff2937b0f7125b40bfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d831a3092fccf2b3b3be845019a83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf97c17665188916f69945a2faedf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00af1f92bfc43910232fc6d5a2eed9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a720b7056fe31bc0c0aa194a0d82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447ca9ce0a9b003ee2d9224124eb6cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd0cf5927e982d2fb435da05aef65f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eeb5f66c3df56b70a1ad68e9d6537274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40bd7ff0f3c876d376fb324607f0d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2848081bea5601901a2990d6d95b1b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d4711d640117c665fbbdefad22f56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22887a439015b438e42a3cece6fffb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83172d1e3f18c49ab4031fd69e213d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1135b9a8a6070cc0bf44933c975a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99b51d4142f1e76d9b0b17ac821b1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c20dda3c803fcd7b70aedd8fbdb81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01befd63a24ef48b203d4ca048f39db0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7668209b8948f72b4aaa3f35754f95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022f3d89177f2f125c06538b19a6820285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f09b22ae3aad7fc2c347c86844e06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8bfab613c8e83e87d5f19f3c8db0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e52a87c67341d0a8557284beb9c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707cbc5328123e867a73162276f2a10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac8c3f7760780025137d9f874ff91d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd565cc7b462d25c26746d5c51aea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f969c49f7a2e1dad644a990b14202b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aa76b515c29194aa03c72edef94a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7bbd342c286afdede1e947ce266c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a55ef45969a3bd27e7f20c6c9fd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8742de702df0db93ebc8f1594f5d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207f2fb36c501c235b9199c966c1df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1b8a4534046567ac386647f64fa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b23ac89fd82306112bec42d02e9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38b865a7a9debee4b7effc2db8dcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f76382e03804615d8609d47f3ac65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175562229651a04318a76a60edf23dd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa9bfea15c030b97d123d7712d045f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dcdf005092165ff5d9a9f3caec373304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d67629cfbaeae1eeddbd19667c9f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4684d32275f6806a300e4b3fabc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca61dc24f8925b3b68ba1b8c9ee08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6ecf5308cf86766e9ee20de77ea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef58d971bd80810f6e65b2c151de5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc8747af3890e4ae3b9a528db2309310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8fa52a293e8b33af4ffc9f625db18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f3289e6ddc145e7c60a603b5ce155312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d2aeaf27924c3ef14a9d00f20b24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de20c68ed8d102fca6562fb491fc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232d5f42dfce20c4534dc832f36ba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320aae07377600cc362fbb6a611b2d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106161adb5c744fd6e0df1ec2e1d4dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36c6094a7e9db68b6a651bad0cfb7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c6e201e249935ce30350b57f8b5d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400dac0aba6d1008907e6efd858b224320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e00d0bea7500dc8057e2817353a1fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71612fb93f8ce46a5467ebf2ce2b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87136dc1f6754a462216354075f4d6be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482eeaf477ba1868f451da76e194227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16428d7f180675c8b27ce2f19a8bfd37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de08a5aa116afc332c19e285ac8d1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6419bcb08037ba3a7bad28c868a9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44bb2b7d9527f83042224e734830e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c83dbd8d3ca67e0d3e13c73bb94b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b336b055a791d9b66adf123e43a36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c992a2a32b4f0470871f11a9b20c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631571854c49831dbc594e6f9393a54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7af21b65c9641e98c5b5d37d829ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f122d3ee3822642958f2f7354a52881334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b8220eab0b17f5ca368039b58e22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881aad78ce4307787d9f356fd6a5592336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089745815a0d4eba40f39dfb37e4f607337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2f64ff5949e73ee2dd9e82335409338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe5c83d1b25829a926d8ede0bf63f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec822a420b9d165e9afe1b1de964904340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2669f879e4465d57bf8326c8df8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afedd9000bc481049afa0f625442ce6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408820570167abdb5f0a27d6039b0054343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360a542fe874b46afd4b872b22a9a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8aa09ffcd9387a0a454abaec44165345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a634ed84db33a79f73dd328e4aab32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71a8102d69e7e47fad429b93a32698347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527642d045079292acad474d3e0954c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffedf4c9ec5b0318b32fda493ad31f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac19243d8f6cf323f8d616583b087350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681ee9aa1987babd05119de79c665ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb95e57c6a6272be05a0eee60977806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21025bd7ce1207d5f1cda1683daba9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafe3a3f56934f23fa369590e9fcb27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca200214759036d912ddf402e0edb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb026ace08bd51e88ce0ccd195e43c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99ef90c63559f83d26c53e817cddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd8d1c2176f832e71a4ec0f2d4e311358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6488493488255ca46c72fcb9de6c13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb70d04e7ec90ddf01d133c03ac808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567c694479797281ec06a13de8373a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59e54257256cf4e0c2e12fc82fc9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2065b8c64e17d65d7a1647bc5d42bb4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67566a635832457d38fee2fc40c6ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d80e7f7b0bd487e906887bfbbbd55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539026e4ee4a5467de8764294335886366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c045e38c2161fe2c404d83228e95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4e6a5e35a7388c6323f1e979b9d01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef0daa1f108bbc64c927252918ce33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5b95b21be4d6b02d354ef404365a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef8a53f0a26be309cc8538cc81cb05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac25a6da3595951ed1289a8c6253f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7f77d1981fcd4f8369c9e8e103a9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d29b02362d492bf5aa9d050469a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76c4d8dfebe1aac74960c787e763cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c22af2fc4e907f0a1742257c486c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a2ea157bf5bf087deee3126a43f66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc4d6ba08de208eab90784b6b01095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461944711416dd888c6d06de752411379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061b84957cc9a889e3feb4b6deee8b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8a621b8d9e6cf7112d31a18e4c0d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1264f0812458b904d1dba94c09bd86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797b8d98896d351eb9676bc08a6d64f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0b2b1e21f35968b3a62b96e6ea1c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7b1e90bfe8041a4dc8fa2880fa6c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af7b3534d4cb2afdb7627f1fa881d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefc2163287617d8556a02a3f080f98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1badc45a2279b74dd4e70a418a1ba8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d4965df71b406d066ace1664edf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534496509e34818b78cfb1bbdc23134390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43539ab320224b05150a0cbe5984029391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b206d63c518f314b2ad68b76feffd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebcb11e7028004dfda5d28640c2e92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d05af1c08e4d0779c1e6c6297974394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076e1fa1d400069cb1744646124238395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5d780d98693265f2dd9057837bc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b337af130b7630c20e5ec5dce7e0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f9a9d62af5d252c59b109bf79199398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1026fd3b65b79e6ef900f0912237399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9c5111b03d6e7cfe92df544b17030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d59b6e4c7391580c7967607d63ab8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a7c78c5ed851c631955a74034c1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92a118b436fd0e230c1a024f6db11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3a078a581a0f2241d08c7ef6c86e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa36832cf7be0960d45ad69aa79c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b742fe008764af062b2db2723df78b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d24e0344e8d5aacd8ff25b0e4ea33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173d7d5c622c8d1107eb7b4a81ef85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a13ae893212857b1db609d96fd27e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d17203a052b082b2d6f33ead6ae01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5af47ac74144845c7e5aa668c5f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b8963558329369fedcc61f224c242412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc01965e87831c6feca7fb64066354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d645f5f664c148a98e064011d76a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbed8e2f92bd86d697f5a11321ec220415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec04bf59ae804f7f1bb41aee4b4321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7389040fa6ab6d208434a2f95a55c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df039f6cae0af92c01df9118650650b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2980f344540fcae594d58664ffe9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8533e0dbe3f39b73794220d11010fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542486fd8a824cb6c36dc6787ec95895421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc9854b381bcf1da4e4e5071fdaee9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24f23306be8b6980715bea4a2ff5cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d029cb19c6e47d626b044e8bc2d8e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dad26d720ff675aae4a028a7217b0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2257f951298d48e4e04e98d91b1cab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e545cf1c7c341269dc4fcb8b792c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16aa7123252b42cb2b21e399698b5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a878496f8596a4d095beca526271c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b3441339fd30a74a2fae355ce0483430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e37240521153e6bd738189923cfd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea264e688fd3f8bec1cb8753026817fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395795eb7283905624c6ce9fb5425dba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddacc76dde79794ea00ac4ede3280fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a11438751fdff664a996a6c24d2a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e8a63a02046b13d791c7018b1dab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b98f9f0ac56f556c3aaed116c009d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225eb2f01e1072209be38849f7af469438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebc73b1e2d2e0797ac3f9a22d4d34c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6051f543163f546e497003ad7216c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb31db40127d0b1ac8a80633147dd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3495b5d33eebe30f9b3d4c05155e76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207aa6ed983bf4bc3d878155c169fee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea262ecb3b65591185ff05a57400f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4ae7df9d85b7ec00fd6a84767f04b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f74d9dae0958a8f1f2a5da9bae7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87056cfe2b80781aad603718930ac123447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f63ee4b5b6e1d4ad671703269d15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbebf4152e543cc3a90fcee81f319b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab23f5f01d2e8509aa3d9fe8e9d021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6f1bdfaa0e4fa2a67c5fff089796f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f4732430104f938979bc51183b7f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65e7618b9e9cb7fe4d63f92a57eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d5556b531d956f29e8ebd9db82ba0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38403bda29f682903e11206ec80408f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2df20f54c2ad086dfe4b0d7d5a9eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d505e3a4926ec295e6e84e34d10bb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4764e1d180434346ab136ad9c29a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea75f06c6869e31798d29a77e0539a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ea0237baf0a7631cdf54246a6936b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e80513fdd53e88c6db507c614a6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00f6226bdc509305dc02bec78d9473462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86038d05ca517d134e9e9e23bf84b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953d984192f549d29883a7db6b75e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0c74de6846e520bc3682bf703633f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1e48bf70492feb41edceaaa8d1b51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c7de088d27dabcf6a8a7a69f5c79a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e53214e5bcafc5fac83be8aec1968468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf480f02a87cd9030d13a61d9b2e2c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d4ff0ab7243f1086ddad5dabb5fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c30ca5f69ec89ef94a9223e119184471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9304c902bed761156c5d9c203c3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a858b6a02c389c79891c54bba49ed75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2816a0b3b6c10b0c00a3a7c2c9b11b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96180c29f5c3da52396ab481b3761931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a1d0ad450f0936f7fbcc72af7663476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00449b7278a4d675b85f44bc7d0a56c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c044c399e21eab02ae6b81fff4022478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291f9704081f9b87c699f0c1ced6d98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b8b5b497538258ababc446311abc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95f97c3532f1877922aad2eaf830f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04fe1da5ceb4c2c837c6a252c523c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a856045dfca2c0fc722d0e0bb0d2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06692432b46c3bf01ff69b7f895231d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1031b85ca1163b91b03694c446477485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efdbefa9c884f709a50913fb8d7015486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01351c0aac32ce1a9cc19a04e1901059487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114577d5ec5ed85b8e193c70ce23230f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dd2faeeb463b540813f5941eb64d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088380737479e953ff2a0fc1940415b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6048fdd318ad6f28f5c2c2ad76d725c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89bb42f97cdbf5c46f73b6718f5eab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889eeb0e5c7af10638e994d96ce4578493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed520a359fc38b090650eadb90d281494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb971b371813ab2d26a87b06976c509495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5daf51bfbdaaf3e36c5b3635ba7d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d123a515da1c706318bad4c5b7a6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cf58bfc17912c6f1c13814d14ddda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97423b8c82b4cbd5ceaaab851c72b331499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd55ba32751f2259f5f459e9bcd9b44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45714792cd51aa27f20a74f33c3b83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9855eb503bb4352098ae79b9993508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab67a05acedfada08a872bba34899c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9243b159499c397b4b1fb2c36ba12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4631eb4642c2748230c51c099c2fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f238d717302769101ae6375fdbafd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b14f69c2db117dd5f2baa917b1482507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0801c24a63916b212d1bb9c73f7abc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c0549fb869b193dc4f03fe15ad5b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9afd9e92bd371388d1a62f419d79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ddd3748e7de79a92c28d13ad8c0a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab7f42e3c8aab011c49e56e248c33512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396e344c0c7692bfea0017cd5328af9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ed10651b705e2cb88686763a2a2d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f59d80244281e6938a3ee7cc8f35e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2ae641349d57f9fb367f239f2f71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f514e66c544858f0c0e0dd531afb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934274521b3e2f787889175bb84f8cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245e6a5f38d980da8ee18a7dbcad41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dab1d0a2587701eb5fcdc475f6b1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8fc14b3b8b11fd8f18b5ceca9b90e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d026324564028f37666980de2d5382522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05af11e5162f4055a407eccb6006f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921e0dc333b0461d65931d28ee18ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164879eebf907ce9e9df76aab30eafa4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6cf8ded50e37bafcea6847f71946a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ca8e2f481f7ce07969411c4a3fb5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff94a87faaa87df83533cdafd7308528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157bef45df0be38d6733b4a57580918529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6a59b55d13970aef61351ce637d1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868f0cb7a1de2df183d22d5e286170531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee815f195be48cd9e9e0368f803e14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ddab6e133f23a2deed7f78656f73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27489d16c6c25b1212fd53cd5185457534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd377a6416abd66a0229a8c6e27f6c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deef1ee3acb46c74bff3a7060549cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a36b9a94504e30939a7acb6ee46da7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f1fbcb5cff7d87ef1aaeba606383538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480bd097eca97f9c754ae6a7aacc4c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b61c1f20859288cabe8cb7868cde61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac55aaa7a295e0f462992445d0e2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c14bfa2acf33bdc97ca2b6c32f2ca6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746763a1bc566b33ad091ce485146d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef106794dcfc24c0b2f23c88ad41a0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24582f813b29c34b5cb878dbd0eb6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0390c4fa723852a207f4335d5858546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da744507dbcaa8c244b0b91209f2ce94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd198f33fd141f33fa6222e2e9373433548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c99207b22b6c59bc3316996537982e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61de287474ebf11823eeaef287b31ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643862e1b737425b794199491805a2c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c86e33962fe931e429665b94570a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea9694036255b4cd28aa15495a796553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3277c8090c893fe9f56c5e761a6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df128dd0071329b097b1e42eaf5f0d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60aaa964129b1324cadabb09075015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb277ac74e2e967b292fd5a53e1f119557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93819ac53b617b46ecb1bbe23d5f1dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1d330b62d9cdc861238087eb1db8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ed7bd5aa5c323e7fbe6b94697d8ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8747f5a8a205f634fe75beb2672c60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21053517870d31890182ba138025cf9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410d72f34d9e4127de4927cc99c10f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c721bdbef8628837c18c2bdbe98c7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9203340a982fcb6f4f7e7853faad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36db40a5effc1de746ef3c925cf1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b45654e757985d536803bc94c34c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cabfcf26541ee7d5482061debccbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8331f003501b1d1cb8f7a47fc812f7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f322a3a3f7a7b32af1eb1a9d9bacc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b556865d8c0022a5506e3fb1c5e0676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca8a98be2c4f85e66e0800ceac3c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7345b7172e3347f45fcec4cbce35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd07e98fd6b6e212fce17f33cc77d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945da45b104176cbc2bae7947138abbe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9894c4f264b182733a654fd75adf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378fefa10f1729e5d885774312fe1a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2ac122a26e787669707a1522b23e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40056a4d05118a0ad91349558b1d47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509cddef39cd0efeb33e5528bc068a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4262bb2c533720da90e924f24fdc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8b3053225e72861bd8d684eb69b17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8442c2e49b83e89e994dc7c0888b8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2000f2616c5ecf4a9d4ef879ec511e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37e26652bab1c2cd0ba29e1249dd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071285ad0e67242a189aadc4c49b37d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eec8cf4ece54c7737f266c1e6b63f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d6aa915977eef83a7ff0755ec2cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf0515398555d2000180369124563e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0953e6a01fa148abdadcc6670ced3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65837643098bc903e34b9b6742f6c98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570c6b366655cc4b83cc4283c8d48e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e623aa5d69ec8527c1c8d7b4e3e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa89e211708a82544fc37aacb99845f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81926b2367babb3b89d33cddf5977c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bbc7757dbf737396502418fbba1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a59b990aecf1830fe8b400f9cdb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd244e6ab692d89e3f645b1d224e4628598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e13a55b4fc23d677a220a93f2002599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b2b0d133406956386d7d6fab072b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ad59a80cb29bdfac56644a0e4ce12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e9ea2e767d4fd6244e4b8c5ee801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade4eea5510a5306ec22d507d3c14d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9137b9660e039f52abe22d5d33f0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d5909b5c207d2ee0f9cd02152ad94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca10a426f46926cf9beb069f4cef6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbf8708b0920fbed02bd4d1342807607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574b1234748a7d36d07e4be584ec8e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8d4f98ddb6ee63fd3838d240ebe6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41bc700c12787dc8f3ea63e199f1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c7158387b3c59ac9ede2418f4ff3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd51448d61cd50da57433ceb574da75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4815cbfbf61d65f2bf620a3c5f095e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aed6f9fc96119cbcb58d20464d1b4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8b839845c2c457626b3a4b7e14e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb1796583ef7fc6d43893e6f3d2fb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae9acaa77000f3438e2bce6726558617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d180e84d7cdb86dbd173ed12607f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524f1ff90f90437d9fc8ef2d22146e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117328a02437d1a793b482bc8711c241620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492e4b113ff1b83304f2bb2053c7317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d193178478c21939ca97f7da078b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30194e86735432cc07683364f12f09e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c848daf3f01cfc34de1e7b9955cfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f12306157dd4ea6f3a46199d3fa5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dfa1878bc95a8d20d93841d851b88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba176f005c0db047702a31f4c1e767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa45c8a265c93341483c606c43e0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ec71765f895df6cd1b16fc028a84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac210a9651d0f8aa4456e3562867e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61931c1457a58820e5a890620686c86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f401ffceb5c7e40b7a687b126e2233632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbf1ad2f4db66e93bafd0440bfbf89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f839431766d61f5ce14730ea778da82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530707850d5df95cedd666496b29ec8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359c5c8236c98303732bfe47ad99d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06eb9b830ccd6416092563573a653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4255bf9214551c17ddc7f8d5f0e08b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d665835f2eca5e39f3063ee7dbf2e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6874b8e0c3c0a18273b4a2fa68193640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b243af5fa1aab4a550e63b175599bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1324dfdaead1ff52a7c75535c7c065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f7d1f6671f96ea000ecc60bed276c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efbf31815db502158b322b27e2f20a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6ad201123fb5ab5cb588db17c384645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010def55f11c4cfd350b0af2d7cf0f4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c892e5a031b8e6f04b4e8f49259b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69662d19e2aafbd390c294368bab3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47431e812e5f3e98e9e744d79eb4c5c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9936e27db7d4c376f8c18636990bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43179ddc378b1a5f2d927492ef7b6b9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207042cab021054811ebba1e2c4e0980652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99c2b76ca0998765fbd8977ebdd9be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a22ce74172cbe66e7172979a0809654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f419d67cc91c33c190fddf00b51a25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b4a8872a4aa6cc845b1f63c0720d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a7250ef1d5528d0525e0740a3f09e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f8545244b823aadbe228ccb0b0b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8b479ff0c0db39518b660f11b62bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e2d51d46738b335139bc50879af9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf4aa7ad5cd854f8e1f3932b2d218661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373950518c6e582ecef8dc20a6c4252662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87c995ff7b994d1b0b8f9a9915938663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b5276183878cd3a25f7e0b1c847c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f8659433cee2e5385a3d418d8abfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a10c06f12fea266550a2d14acea50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294cd6b6fc070317fc0b2dcdc719acd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10118564dc99bffa3d85fd9e4248ae15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2e98025f83c3be03e90cdf2ffefd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8962b7ae7413e08f99b4481ea737e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f69efd3afb74a3fff8bbccb672b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13c93c7f8bb1e38ab9157edde4190672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048633629b68922c4563f80b4c42944673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3276f77dbc95f12fbe3b35c5e70c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1a74c956feab3efb0382c9187c12b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f22572f21e3ab9447c4326d7c845676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ca99949a1964bda6d31f772d33487677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d0193ec2be3eb3a161528de512f23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70000851f3a78a814da5b00f17a3d2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c6940643171eec87088f46b95109680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3adcca936132dfb853fe4e092c0a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0655bb32a8b657471d1f0bed48d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd6874528e1b6ded8d6053c0a86ac2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cfb1194589cc25625f940326f07cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fc0018db3bb81a4fd6028b91c73d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e0b814b1e9f0ec42d9ad787da2e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c02f7cc91fbc37a70363e5579c6d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed23b121ac02a5825e218815cce0dda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a31e305c8aaf1957017323547ed3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84995268e0909af2917dbbe83ccb6c4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5aef4011da5fefe6dc841c2dda512691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd0ba4523166dec52a0c6563aaa7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c20ffd44951107d6a01c10c3cbb45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d02088e33612ce567e9944c54eec9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f24126ae1a099443e1033befb16965695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562752b937428711fc3ec2df8dc969d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3139dbe7ad3c3b66817ca4f38782697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091d94e160ba117897359d6030c805698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e2aa016bec503029a38283c16601e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f342e34f2ae1fa9d25ff7637fa79616700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa2cf7682c0acf745ff305f91672cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca368e5f5c2e2d40189bc66c7a40338702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6116abfd905f5c82739beecff0a8f4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780239052a1d26c562252a36e4fa5b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fcbdb19dd0062eed90ed1fc4416db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d83de3cf92b5dd51778e0a494758b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbed32abe0a4a5adc60ea0fe731a14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f7e1eab1f8275f654a03e4ae05f8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb155762e2806d41e7422753970a57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad297dd91e703460a36772a88acf26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff9955b71deefb0865162c9db19414711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee648465766db73f70df210d9c4f51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a439a2041216c201f5b3887af9eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d8aeebaa3a4a2faa1f380a611e040714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0aa417ec97f72641e5f7abef6f732715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3430d1fbecfae87c1d0a1798c3d47ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5227912d5ed8db740f981e5a2d852d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d8abd988da7716d9a637d5f00a2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46063bda967fb243bd1b8ff0c329c1fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49978366a946d451ec2b519899b8b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cda8b0fc978f97aac1e2740d4ff8aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea702127101dc78f1accf4352ffd1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e4c12d3480fa50f8f1fe48cfd229723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc8fc2fad97dcd389f517232fb8f2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d8b03989657707070e89cf670279c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e1b78654290089f10199dd248fe0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531545dd2c05b93c23ff1e9f308881c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e312ed90e22344f6792d9049afe77f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5174695b40c7ede37fc4ef86ef7d99f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf5f2d2b47bccc3bac3bbeb07f2f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5eab67da0bbdd2b930a2e7f3b68c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e7a63175b73054f132bf875c7417732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50f724b8118ba05c31799a30c7a9dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b2073b5e01ad40deb5a61ea6d0b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d24f9e3a80b2be1c5e2c198110e55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e58d72eb78e3a85a351bbb8cef77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03006bffe06ba8001542677525bf5a19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2b85a4a281340cf2f12741d3d7d2f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db31fc534a88b467da72c1811987f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f8aadfc07bffe1409276341914b43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687543ecfde4654f5a921da8df328a0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505b9241aee6501e2d089cfca1d648742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d86586f55159856309baf3220be53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35237dc9b0ad9a6dfda93b755c27f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26314706a851207502aec515892dd985745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca109428a51b70b0fa8cb40ac72ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb86592c02856266599a84dc8901d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752714f56b5ae4cd95bc7ffdc2bc5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc6dc9c6eab5ae73dac5dbee6d55c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4905086952cf9a745b19afb91e2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552be8a9aef9895089420a6e9f52b28b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4cc94b562c128c6ba127768a8200c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb3b42e35c9adffd1fad665323c7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dfcde68503ca8a28029125c04abe4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d1dcf2a98ea3e28d09a9e9d55d063755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd55693b3be8c163efd36be96bbba4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77ac89b39f137cc2689622163da01e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338962d58b9934483c49d1bb4909bf7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d89c519c103b0f3fecbfd0788683a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed07419ecf5e11eb6ecef3481520c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d6c584cea11565ac519a6418d58692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e3656cd8f54299477173d076599c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298ee704e5201cb5358ca3d0869d2ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c914ee2df8895dda2e276bae4b01135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73f11e9ae47825fb624126c681314c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02118cbd3ad4cc97b9ed5f6fe7c5e3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438dd0c2380f2c226678b9d9bcd4d0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727e4ac65d4c4a8f4855e1150f603619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad5a21070dd96b008ce37ef82bae4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0702d5bb22a8219795cf2ea9522aabc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19ad7386ee11226282597d28f2344212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3f581bf7eefc2673d9bbd11ac77d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e047ff836f56fd88bf3aa9fb843b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9048ec1abf8390c8e8a40b814bbdee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da5e8d352b7f7192e05c1b71ce3b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae9d7842953ea477a189ac7ba22da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa550cb4e833872616adad2a2a190e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b612822aa60682dbf8626339333a3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d6b1a6a0ba3f7d32df7afd2ecb92020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a41f430a2ba89e1359ec3a05e03b5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99ccb5357491221f819b9408f15b5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a690d5c460b383996f3d9a7cb78db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381acccdfbcd5aabc93aa0fa2e7bddde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60f495989727e50a25f4484aa407e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d8da53539b0f719801ab5bd5139b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f6d117b94c8507377bf068711be227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e2b70066e24bddfc3f875ceff28528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825763946a6912401969d30fbbd894e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c03fdea15dc4db981cc4497595bec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a531d20d27b4812d75ebda5e99090d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a64322eb6813580404c4d5b4af21d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2cab124bfd0c44bf794c4fe3167233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db603eb8cfccc3de781009e72b0ad92334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d581f17105cbfb53fe3da0a32cdb14635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530492f7a5ffe77965966629bccff8ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8f6c99f57ee058db688770084000f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df61ec59fb6d7431f685e22147b2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609704834b65c2c8d0a9bc1a90dc9c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5e0a51ce17d9089488442b745840440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dae04928293dd290d8d29e510454741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703642089e1c67dff7da1aba78c76b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966a67e68b877181157d5bed80e3f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b2f687cbb9468d787101c2004a62544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8bf9fe263455f3e395f668205eff445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ecea92ab8ad5d7dcc3f484d2ba1f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aefadf8e4d58369479d6eb0728f72047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfd71f225241313b3518c90e6e997548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6274d744577bbf64c5f21b11993349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba3e1d1191777d240678a7f55f82e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c05c566b08ff22352372f172b2221851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4777d4115cad3d44e6d5b718528e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a2f6e81ec6d7aff627b2df9c151253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c2d08847d518289adb4ccc49a10f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d21b4ac881342d74f4ba7e4dd73455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5080e6ce1ce4d95023569e0da7ffad956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234aecccf6e4da37fdeaaa2bbb83f7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8cd422db4d63a70c35cdee1ff346958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2ca038de043d7894e843eca29ed559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d60cd3afe964006a009765b6f684460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a1ea92a30dcc4775ab5fb92060c7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc894361557b258785ac356941cb03a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a66e0ff82ace2967914d3d86e3aa6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b676603e7a9da0e92e72a77379b0e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2a794e7cf4629e3b3488d75a9d6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4edd02b6920d2ac0b301fb9d6007766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a2bc48134aeba5623bb0855e726067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1682c4a074dbbe8a9851e82a45867c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd6c805b98338a700702a281cd7eb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db72d888b2ebf0b57c593f5be2f7d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928978f6598e8db3ad6a6cf66f0a39bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eaa9a0bef670f1b7d3b31db5a0b9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033a009955901df8a6fadc33aa8468973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a9c32c65846ef48ebb85de2b286c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0c0fa3f65af1c9a703de213ec640275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27bf3357b26d381876aacd4f38de276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87b5cc88d57ad45e8002967e78f6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75806b7f028bae4f1d247b487a2f2df578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98b1475b85b74b17bddabfb5724c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24bcd66e57cc67b878a2a2e0d8230280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f18b519761eeb0ca6543dda7485dbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04a1b78b8ec022ebb3af563d5c1e9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f23dabf020b9b965b7edad60f6c0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966377401e41f846e004f73277891e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8434ec22f3ae2494119daa43f57a2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b4b14f3637ee108907e38366ce3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92f7f3cfed69489b3b335c0c2800987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba612eceaf2496185bd524637886a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f989ecd0b7e5aa502836701f3c0260c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e1771a4f0ef2e7f8ad4478dc88ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1975e4d8c94748dbbd044a61a57ef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3cf81bc741ba313e3f6f884671b0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c2ce5025e5ee4f5bc7da6797ea6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9195c2a69f063236485f09dcd5d6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3cbe9e3a113b73bc1e13bb2e9caa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2410f951d65f8bf1a545660210531a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e599da715b0e9c09a0715b227df4f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e027a97970eedd9b6859034f50c134298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b267890d6677787da5fbf9e2114f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd11d9d46bfde6a717d50515718d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e40bf58af0aa29b9dcd8b498752123101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faa676b86e0a3099658846add69b34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45f1157664533057f8a4eac5c443ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b29810616dc07fe44a1fe4aa6003f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b77e25cda7c806b2d3d180a2ddd4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62368c82f808f5bd7e67385fb65f7d8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2a7a1c08c7a2ee7ea708ace7b299107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e142b7056d4c14e4f5cce41ff2758108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5638b8d8e884d89a3530035e3f194109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3432702126796bc5412e0e8239c2132110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d11ee2888645d923e1e5d4d777b77b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caecfc9a776728ebb9c448e8c095af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a689593c56b55bb4871804daef7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96cc8d0e5b6aff65bcba47f887886e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16a8bb83d5f11b748b2bf69171da0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5182b6beb04894aae0a2c4afff696116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882476230b31438bdd64d387f607af46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5e0ce8c19bf9e786bf68486f619ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e76e1061cd5dbc06d6b72e0241d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec368e6358629c75d2942ec89ada048120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c0b42554398cb9402d37379d3c255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29419ffe543956579c7bbca0767244122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ea598be723ded318aeebea5be6e5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3fc3192df09c9b78c212a51e8e815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a7b4d0dbdf9fe44d2f594493793d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da89a48b110f6604a2f9f03f9b131ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0461eda800cbbfa636f5ace49e5f32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae3cb786270937f5d96e4fbb75dfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2c19a0e0af6513893d1a77da9b958129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c7dcb678369b01b03c715a396b598130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c519bc3e11cc9de024335cd1d467131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7d31ff1006f7c643a799b9f86a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b494e6ad1f92093561fb42a25b9d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e47561c3751b920fdd52b2f808e085134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27cec5023c948a016e2248386283f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc21efd13538a697b5c2f32ff3476136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922970b976805a6434403abcb6daf9b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df07f7dec4bfcd446697bf65f7e3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c739489ebb435961ac9b12dde595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4625303d1492eb9ee5d682ca0f2005140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d28325f356837130471df207ddd46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cfdfaa6ea8af471bdcc3491989db6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4e8707ba937a27e8a238a88e06fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0080e0bda56c02f0a4e9e33e736d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ca695aeee97a0c03bfde85846ec3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a04793996f96ea091220ca37f467f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031def47c3650b84f8920986bbe0f41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679df839ddab6001eb6fb2df09dd201148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f70128292d5ba2b309b353c8279d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d24789f327da9b4b00d616a2ede7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a622f17603ca35989cc8bc74ce0c806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d4e4b12b78cb2edf29bf321b53848152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f09f772ee06834195c4933c048847e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b4e968facbde848f6c50bb2abd1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e0798360b2da6d336dafde7115ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec341084f9d68b67b444639602fa6cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a203e5f6d51f5d87a5ac114763b665157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f9000e354a577f919301ccaafb397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a3124c9ef91afd6a55a8d83cb7479159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18be5119bfc12cda4f5983c31a2140160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4db62741641b559ba68adbd35613f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42878b459a238bfbc8b31ccc856844b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e8debff3279f482f2ef04e098dfef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62563c214cf42c85c8767b9c0ae5afcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ab804a705f613c81987cd27edade6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c3efbc1e5a89e5be6e0d1e5ffe2c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c4d9a5594a006398827c7a670cc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09c9b4d520ce8e87670e29c63ad3b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031ca306f978e62569d81b83d847e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b126158d358d7cfd13f0cacc06ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc1d90c60181a1aa01edaeb190c7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0f9818b51249b75c8a11904435bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736e984b87bc1a50efebfbd2edddeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720e9121fb268050b8041aa91815bee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c1cd5770e6930ee3680f77ff194a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8b49893b62a320cba669a70f4b139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e714f3d62897f0102cba0e1e58f4e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10de2fcc24634ac7baeba99e741018178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b7d29aad21c1599bb9e72195c778179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860a22860c7cd2e1b606a9c616e0dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916a5e6980424c7e4592b682e3ebb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebaada6ae39e7b5b7b554a22fe9af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988e791285e418b290b38c4c266e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680113974469cde26b66aea1b6651ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b86d02382740d665b301095f3a7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e7699c0e5260b10e6566fb714073186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da2bebca58c36c3289fa41fd03c4f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b580e692c5741c727c5303fc511644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56da8eba60ec829fd2d9b8c1cc7f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3544fead7abfb2725588472788aec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31980c8975452dd1130fe98cbc472d25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0164fc968e650801160f4cf71073cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbdcc16221c0ab716f647800c75d33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42212bdfb1087db7886d45a4d98ea593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10e3a9657481c375166fbae2938e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009349bfc55a13dbca407197410bcbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c267f1fea32a5ef1d34e80545c215197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d6c3968d8157d2b03be7ad8f2ccc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de567015d225a7dbef404c064c44b9a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f4cfbeb46ce15c18d51dd84b9063200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e35a1b33974f21eb2c3042e7894ef2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fbf6b79ebd9149cac4dc857e481a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca306773e5d707dda1d7ff34f70a17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95784e572d7a124b91053de3f20c3227204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020550fd99763e653d366ccff16f63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cae1ccec358b288c9ac1babb7a596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb327cd402ef7773ce6a756be8dbda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e438b8ef3afa954ee1d8c67637d5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3648579fdeb71fbe198dcf0b06e24b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917177017d9dbd7b703323baff7cc4d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb55eeaaeb01e1bed6ecf5b8db937e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461bf8261576642c6c9b1a5e86bed2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db984170066da5d2413fe53a2d806213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73432ed23bbacaa83571d3ef68dfac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d461df7ce51934f9617a1852bca990215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f670f76f1e55d479659477013a09c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d667c53a7d6973d0b0d68c31fa65150217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff09b7ae54e5d567b2dacabeaea8c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e5def1306153e65abd56e0b3ece9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1be6f667f5f3b3fb12f9b52d79d4a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cdbda66e76e5d1d2a38f5a61275cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81973531fac982d80632131d0bb135b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724a83c9771c5451be3f4e81d34f55e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c0cd06923b6fa2be427527bda4b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee277583bcd87c30d95862f3028dba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348f8781d90cb737b33d3e52d5bf20e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1709d76ff9fbb22cde4f6aaac1925227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551d1679bc95ee77ef6a420f8a818b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163c89f03b857640066e9a51c2ce12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b6dfde14f11df861ca2db45193fad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96f3cc0532078a31d6a14e4fb28465231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b060a2026a5d400dc7bc65c3ef51093232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51683af2a8fb879a2ca344db48ac85ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d70a29ff84951877e2c7ce393fec6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355273d06217ece986a5863da8ce35ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ebc29db7cf787d4e3f1b99776461236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968981cad6b5fbf4a718b77e20e7b9b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5c104f4f4bc82ed7e44beba6c46b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525cb674908489590a17ae89a703980239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adb0d1637a0302e8fc58c9254db512240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df851daab51a9eb889b60ce766f5fa2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf865ba701be66ffcdc00d0f70eefc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a4c66d08a09e295ea28b2c37ca42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533aee7cfe254c042734cec02707313244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b4bb50e456d2336fcf857cb6650c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c926066b57ca20ed666cd41edaa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0731813aa0a7524e4d0e288a7c08a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae06bf7ec5931c3160d59db1df21bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5c45595bbfa4916026fd3c56900bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8f1974fac6e5b877d45fa0210961b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3c2dba2ebd12c7da9fe313cf02b05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae36801900cc6e8606eaf42764c00a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd38357e976f27dafc6902f0f6020b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a726d20e8882bdbe075f65f92eda4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac6209ce92805bf542be52630bfeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab80c211201c699afb1d24568f9f6f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d22d3e5128fa931c435a4f5880396257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802d00924254375baea3758b2f2c074258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2677af29e4be7644caee6c6bd9e7fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ba7b79b98fe6767126d590e04f31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb87b42e0e04dc5fb13f6008890ae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6affaf30a08fbc48fa4bdeb39d5a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ee98ba72330fe7a91718f4a9bd9d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dd4b42a9e6cbf06be25c6af3799fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b9007d6f1b0fec75c9509aee2c9b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36488be7fbd2ffc892bf2c195045ada0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b70a2c99441a9d4c1fb11450883c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb17770f2b6bb152164c9b3b7b53e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aaf3b2648c1ed53b21ae3c4e86ac8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840a6325b5d740af74b7f8c799067c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc01b51c20702cf3e8d8da1e9dbb364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f330712d15cdca478fe01a621c2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35565d4e3f8a8ae90e721ca04603ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58314a6dbafdff3258e0a5c629761274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a1f77397625ebe994417a9a78f56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b24d0189d73a56120a28ed9442571b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b347e89842d482602489c7ab7358eb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155b81589133722295434eb449e5025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e62f13013340185357703edd40ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec30ffc373afac64363006553184d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4d80a467e2982128db01e5ae1ad2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559a7ded5ccaabc309ce337f594042282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99285c0f1f9f4fffead32169233dce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341886d61b2a222b31df6f15065da80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48128304dcd5831845acb8304e6a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889f0d20ff580bdd8b423182da23a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a38e1f81d88637061905779e7fa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e597cba7a5f7e24e8200b79469092288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff779565daff92ac7f46a3631a7c88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f272dd9dbc85287750165ed10759fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1d06be8a9fda7d1e7a9f62ea3c56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01137eb738109a28ee2e071014223460292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed852a292dd3be32a27789abf42751d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0c7c53ca105fbc693cfdbe5f53ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52427f4d80a9402a3cd9905dfabf98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26e1ce5aa358ac16a53ad31770d33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152176b296f20534b9b1b18ecb46d7c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec04dc564f18bf87305cc6ade6e4fc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce0d8b256cd56904e52322279cdc0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc08ce7214da7c3315e8a714bdba16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedee7861d81fe552047acaa25a1bd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b930ea21a2d46b9afc562c7d1f112302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff2089be0d44d2a565e45d1363b08a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd0b0c03d6bc4ef717b724f9517a23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16352e406256b3ac235be6d574404fad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b0a0d9bbee37607d1de15c6d662bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738cfceea3ec9c70022ca99dc84d1ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ce1a18b693afba779ebd144991a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f434517f83aee73ab614e5b5f4a63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1707d097c8432ee62a5d61ed700e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb67d444e2809137e59f53591f20c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3036f5a2c81ee6216192c86221b4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a626cc195058c54a5daa25ae058d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ac0b621dab63d5ad0fe2644aae4bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4701a14254b77654697bf9916e29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013103bc22ea59ab560dab375f47a26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de14ef859f8ad76831f51605bcc1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326143003ac1e4fe6a85eb5bbae4e1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa6281c788afb987c705cec18aaa39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dd512f415255c93ed614cdb8f3fdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdda6eb857a22ea78787cd2c76b069321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174656f9914da4651a7207b81e49365322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9301a74917e7c439f7237bc3b30d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06d65615bc61dcf9af0b5b0872916324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4b8410dd2b2ced5c69db9ed9e0ecb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b6de3336e5857ebf3a1b9a21630a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bcb0af8f565792b5b93dead78c40a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40766de1e036c97d66c74bf7539d42b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e179add8e4d8ca2dc5cf61ab3fdb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4ea89df14d446d7b1228ffbeee851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20690829377357ab648fe3a43f93437331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386184385b1f371be7703eb5a94a464c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05f95b0600fcaecf4c660af90df17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7d76017184921b914d7e0161454d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cfa68f9a3cc9119e51fa1d12c8739335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d404943941a0629ff391e225a02e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6bf493b3aded08dd5410b8f4ed56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00c5f1a3e3e7b3145cf1a9eba8249a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5373ddbeea36002cc9b7890942079339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499cd06a6877790051b3e60227feda7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09475926bcef8d7167d22d571a73fc80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd47537281159f74b27efa83a889ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef33b76390406421c2460a5b3e347343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4177d1ed8117b1a3cacd25c57b916344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622f9efb785a547d820193045d97de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13405f6f8109972c8c6022b81d786e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea7173fb80e05518a482d1cee8a73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114c6a5e616ef0968bacb3ec91204d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46c4d3e0e62a94a63a5f357de1ef9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ff2b2bf47b6c96cb9cc1b3ce9512f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968caacb67631ad7b55e054b55303d50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a59a13c3071fc8edda5b05a08153f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775bd79c2e2b9f99099c583e2ba850353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d144c6c84b8253251447a48daba5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ade427e5a17843ce2c38db4d46f5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe072f986d0274646a5fc4e003accb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522100828d44cf4007042063eda87fa4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761018455fe5877149a156665be832c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf1499063ef0b750e12b488dc4c1cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9cd69c157c4192d3fadd8c2a4ab4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2e620f6a6e3165d3867a6ef6e4d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075112a45dbb9403432a61090382e395362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01635b3c21c8c777bf016889ac53c1ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6ee297f5ae2acfa6032e6cb84155364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e43b49cfb52d758b2c068e3da6818365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104013ed52511d01a90b49029bc4d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea618b7e5e14219a4dc94f3018ff1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cfd9cea150fc91cd5ef59ed9cad89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca30dbd057b5cff9a633b9de563231369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeca8489a340d2a33e6b0b8c69af22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be37dabdaffb703c3d91455a85c98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc7b63999f9182386e26e14a961528372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258cb7da12ead9948008804399735d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56df98cb53bc9802a29efa7f380c853374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb155032452259176e340ff93868cab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53f996bdb5f21d5948d8c361786e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80976040fe62a8711b96c228a3f936377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042163c43e1cac62690a88d3d96f3712378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad9e44b1a8c22c9230b1b56af431c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2884305aaa93220ea1bddd54a4eb7b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60509c7ce1fda44025af10f42f1fcba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dceda584ebfd7d3ea9d63fb598f1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6579188c08d16958c9fcafec76cd97d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be0a53916802e0e0f1cd03221d3b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe9fd7c068b367221185d4e8eafc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e5a7c838ea2f9b340c6dbc59ece0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c8bd621d14530a1aa68a24b80ffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911f62a0ae2591810c1894e2f69426f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf192fc64fb5d5bfe4a47c406c8f7ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369d5a7492bcf85748830f091e47487390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f727d1777662844adb99802b271a54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38eefe44779ea66b4ae7118b5808e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4333df63308b4038d5983839acb3aa6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c66f3b15f7c97066de31aac3ce6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3db6703a6dc8c496d16187582917d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9acdff794cba682050324704ea1d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6fd9780ae99dcfc657b3d7d921b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411633bc6e9e3affd393487d122b7ad6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3dd13965c3a07b806004361be08d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70de571a06bf037210fe3555d5e4d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27828da6e5f94ff6d9786d8b4efe56c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1dc99dccb8b6f1a85c7dc9c555b09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676b32430129b5e60a52234fa6c93e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779a576b90fba99721e2a6ba5cc7b99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4068398f126c57fd3864451c5a8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b47c6be963bebd1039eb4f5795bf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e2199ca566fe08e42bf04a4f8f0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbadebd671501086e98675c86be6a06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3db5d257db53173256786fc38b6a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45175875effb27eff9f804911af8dbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c18b4ef69eca0172a8484037987f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466c85efbea5e885b036fa34f98db74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d484ea1bbe58956b9a4ee1384bef0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b4ab833f4440798f222034a42a17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4566727fbfc6006e2c7a166b69383415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e2fa5e37aa56eea7743bd1ae28a44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1e6bc81360ef2d9d3da4f7dc9d84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52daebe88a19ebf787dcc6ff367032418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5c09f4ab3a08fc481cbb1603d6f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561321f4de9908c73170263bdee19abe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f925c497ed4dc7d3b374fa415dc561421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f93e0ca4f0c3ba4efbc759be69f60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899ff762230929686486e25f38caea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49542eaea992ff7ed431cd03df722532424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf45700ba427fcaec09f4638e06d7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cba7f97eb50d6dc51c8eafa40797e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c919d5914964b874db6c58fae0c42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f2b7ba59c37eba7c513ffe1e96d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cbf8bf0dbdc7e9419431b2e34d1d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb22faf426880c9cb0412c346b24d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8580d24fa17a9860e2ec45247182d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a54084529c562711d245e02cf6567432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395cf9cc3b7dac1faa5534dc8f301e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8497430c3653e19e020a2aaac61d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25810bfa7706c2a41db0234c9c9d9cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bea1d9100129760ffb805a940041c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a536d9c97d78c21fa0043b5a85317437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737a2881bd1ea2893fc113821bd28d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47871a970e5f4f603dddab6fc365777f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434f31a3a016ea61623fd1450d31211440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53175c875c1daab597438758f721b03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4693f3a8f3aa1b82f7bde4d83bb34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c512da2f266d3cd926d13f9259a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6747e10869cb7abfbb9c555326b40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9eff26018f4580c0e08f5357053cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4ed14db9ed1ac72abf87a8519e57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720162bd96ad4024365649f3e36d6681447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01438079d4b9a43e97df88bae09e73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24967abc10041d4d088d41f846bc0842449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d96010b3202a0d3e20b96ed1056b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3797bbbe285d4558bf864b9dca82d51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaae4a2295fd56a6c9336c93a99798452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530313e3b9cf42880d3efc6ed5e7d80f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d259e298e0c86f262303ed8ceb0b49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffee45d3770c68f851c428e820fe92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8308cfc5a4b0b68d0c4602163270456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487005dc4f799b3b60a0e3654f7083457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca724565b8d27ead7c2f4e48bac96b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fad37969bf2eaf97d097f359414e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507551c54cb8aaed7725c0582ef0b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df625ff6cbb0c0f36a9d63436c276461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb8be25dce56bd8ebeb699817edf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8e3b60329c3536c40e4326b3dc5f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bbc229f1456324e5a93851c928025464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651cbbb2178dd4a11a6bd1d09f1da5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97f542b697c9deb8ce243164342df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9ff23f2880b98c506d908f725e4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbd05bc07fc94f190b1099aed0a9cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d02f00717ac2212b72fdce83ecda6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da091d64c785b387bd7cb07e75ac53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a99629d1b9dc619953d27ddbf90a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf574498eb53c3f736e98e62419e86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7455265b6233375c4904d0b7aaab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c9f48b7edf03db582de6b554d8373474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d6fbc99793f5ebbc19d1659d5407475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e071ea55d360778f2c6a5463c48e99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86f304cf5e8d056bc0a704520ede6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6031c6c41b1611bf21ec01dadb23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd051c3ac898a9ee3465f3a04dac3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3676b56480a4a338cf5913af7c22d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2b9cb7e0f19708b3cef19e9865d4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1d78cc5086f2899c34ba850cd118c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef95fc16ae1d28d622aea3bea162fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb677670a649a6b02237da6453fd8c03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa8c45226bffb921a86f33e60541c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64bc6e40943c1fdb31017938e1a40f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81272797a1ac6e1ea5e568ba33fbda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf8f3d9b700d0a24e9d0962b4c9d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd4582d0f9ac0837d735fef497eb33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba15e112ab5378889c94fd3742acb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b6bae4eb0908b5cf8524c7c56a044491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745abc8a6b2b3e2aed6cac12f353d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11872d0906e1fa357b51c386592167493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52c789e15a4e9d130a8dfcc184ea3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2afa8a339d0abe84fdfb4acf675db0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6678e5c39bf5f7de21a1f55125b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191824fc72371e36b6f351b28aa9e6ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a25b75c4cd5eaca7fa2048da4a0759498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f3425b9c00f45dcfd9f97b0cc82f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1d2f7387cfb979cf61ffc997fb290500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2923b70a7e4844b93739750fe6d8963501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c1566449ac888ec81992d74981496502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce37f88e4da7f6e6fe9cce46cad04e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3254afd4eab6dbfc72128427a9ebd38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329caaaab6d9548ccfd49a0d68b74fae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc409e8604bee46d47dc44bd05688506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943edfb445f8b5e2c5b981b6f955287507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99296d7c61a7cb2b5d401dda94cc76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09fd4e3479a587a38dcd4dca4c64e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e52a024048ac92dd9d523eb892f96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a7a71c93c3a896eb6b0b192c2d76c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e23ba5824915959c5b2f08c51687512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7bfc0f3d4ee62ecfa0685285d3fc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f75a0f4839855c2ad026634d3a5f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b56d852971185b7c2895dba7251c65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652763be26ac952e46cf5564d467b1e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f7c34d255623f070e0e8e708ee29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fc829413023a94ffab11e2f34b83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec92d612884b6365ab674fc6c147cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbec847500796b4b76ce0006aec1cf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d78320f8963fc909ca7df8e3cf794521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce850d1f29f297e27e430e814ba57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cdfca5ecfed083500654141a7046d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f5c59190c4e235c1e879f6d0fba4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a56504c1cd2f55f79c503cd6199ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4444ccdf9c4b97664474976e0008a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949be80ed974af3ea377f49ad165ea1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ff4779408a487a8fe82b06464d65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad275eff29d0eb5c1ad84394d779c332529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fe5d43eed25c721dddc3d0eacf239530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf68fc49997183fdc8c3ceaf8b811b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bfe12ad7f20f3702512e747248769532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d1385aa11ded54d2e633c57541d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c739e1551d99d659f2ca47621db00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b268a723a4a233c16126fcd9723a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccfc3be8a7e31b510176e70cedd316536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208379a1a66210d03fb5cbdc4d40d516537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48c1f87f26541fa33df4c45eacc8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3cf72919f58506ab4510e4d39cfd2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2a69b2ebd1b6be7e32246bc5730e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e859405ea163655e21fc54bf986ccf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776ed5da6bdfd5cc23e7e892f5af292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e134b20d78e32276f7f42ecef85389b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9356e2a7a15e4e7bf5325b80b10dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d38d79a689b0c94da1b72dabc2f65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c8def567ac54a27e7fa18c0efd62a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfc1db4e1efb332285bad1dfeb6c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4687e8948638399e391271777404a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e82a4e918e9b26fa84ce23507531549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2950d5363a9300a81af66706a3a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4fec28104484e10c1403ccba7efc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6e3afbfaf22a4aecb6799936e8d00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21e3b5f868556d029a1f54c0a78ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc7e3aba780a1cfd44e2a70207fa2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dce97ddccacd1d09a2f20ff2bbe80c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9c269901a7d83e25d28c328869543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9a345f0f9d18afa9a5b095942e26e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb295db9a0aa1c5813171177084cca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de708d8154624a6689a068cda9be25a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916dae957113b48d236467ac11999ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee897479b978aeaab4abd50614632561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb169d3f52a63f07a26762edcb1c9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36333107cb34dc9a40a4ad940b766b78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a2f9eab061d61b3f8262df656c278564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22692fbe24e21ac72e048224afdfe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4880d06c564da0a33e7d51fca4a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e59cb5d1cb7e45ac76cbbc188312567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56690cadc68edd6c3dd4c2c166b5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2bde20d10c3829a5d2568673e808569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679036c0b7d32254596e31d8b46892c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504fab0223c7c781723897e093de5f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575ea0dd72287d855bf18411fa4809572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a05a2aa5283549d6382c493b405f94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43c1dc09c65e7e7e2c75de7292f0ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252fbb025414aae1fb0ead9b4382621575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50386b927d5a05688fe457803c25834a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e9f00e91a87ea9504f69cac46c5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d595a6abd6436721eb135765567298578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a4418f1df4e2bade7435b1319890579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaec2b9f28d27241f5bd8f6c934612580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa01bde6e606b5f30a52fd86ed5b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e69838ff010a721c1958269c261886582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ce4e2840e14eeed6603d49a6ae28f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99d21ec509762afb3ad043d12de40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f24a64eec784c15be2e8ba7fdfef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2fc012a9a7c58af8ec0a9a4e667f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708daeda6c679a2e6fefbced3d2e7428587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa2a57ed1b1ddc437bbefdd4f63af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57cb99de13a0c10c501292717a68f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcde78e80e62564e38518c35e7158e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37306e4a1c3f10702cfa0f9833e5b252591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df5473b29e1cbd6873584f2eb9269592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e344ba8d117ba316f7794cf76215130593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9e27a98908979bca1b7bf5d42873594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb65753f4f274c29feb1f17845d8e38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcaf204b0372fa2f0398d3d3402fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529b5a19b5d71a79a9dbf26a9d43d65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39442c400e73753b62885c45ef70e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447586163cad0808a7482db7ee582ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605b169531e23ebf551b7b9773caf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a64e344a075b2ff103c8da66c7295601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc889b7847adfac917dabf4d4c832602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7863e5bc711476cb3a81f5a1e5ce14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec070d6980fdd0175d3840487ac4d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5177e4efe972061abef7ba40f0fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d5bfaed16c05f622652526853407606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9e64f55f95847740e925696f3f62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4af49572237bb5a55c61cd2969a0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ff2366d5945c7f1ce42c6cc7dc94c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aded3e24c97c8859c75c6ddd2e8cee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31575269d43e91ae5711f0015af441c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1678e4e72bcbbd2a02bac7f3ca8b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaf9ca31f25602337e1097c77a849e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aecf8a9c75734da77a5cf9a107365614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8062bc83a7654208f4d10d8428c1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca7f0fe4b8e5f38e1874f22e328f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169f236369450e3a3e5d87a770b84f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d55660b81a4ebb6fc8c7f43600ec87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ab1846f80cca6f8afde1b11396c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e0cfa0641f9c59bae94c4c25e2f97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecff1d9a1e9480c0882726da15b3bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d0fb21e9ec07e2ef62d5c6fb731a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e665673404af6031a3fc1f0f409b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d31ce9fd312998f1a744f4a06eb983624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee7b75f08e6600e2646c8298bdcb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805a545b56d0ba602e34e5a3aafc7be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad01a1a63285aa104217062848e4c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26bba6dd03f296f5f41d901f3d59b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceece5b2c24470494b1014d125807c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328908378890aef419c78723831f6b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afed44754ff97ef5363aa497422054631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36da06652f81b9eb3e6dc570adb38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ed381c3be05fd9f2c85e08a9ea0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60922c48de72be17019d84c2b2152c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573ddf8b4fc630ac314878192b94b1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2f9de050296e3fcf3dc43cfaf438636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403fb73670fea905358e5dc1de6ad28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8d2216d26d6c81bacc5af6b3d956f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2db153399db519a775db3569ee72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb1fe52b64592158758c8f9e89004640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af5310eacc477898f36900b319460641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11510b4b90f201a8c13bde2f3df337d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12c9bb188cdcce4cdd6a4e81ccc18f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8c8c48bb09aa4c5aeba9a8dbbfe81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b540abe535bfbada1d55fa506de667645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bcbe54827f848f03b6f0b9eded4fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c0f91712745b38983d76992bb035c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5edfbbc889bd6690af59e1582b3a42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67783e8c77a44347b0d34d0537a6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabd34135eb34ac81a6e7b0c905f97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78967f5bb8c05d2f7fc1543cdb411651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217ec9447c371d4af1d27680053512652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b3287605e676f84d54c890b1e2b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d97e40c256fcdc02245fccee719400654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9432f8c3104c3c2d3eb232abe4171655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b6396b0040a12bce4e2b9d7d476aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d6d6b106344d5195e2bcf259fda72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712eeaca4d7028fce2c473b722a087658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b1d6c7e2b2ab10dc580a80d6277f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3af67c464195db6579f55ecee8c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf60c3d6dad5a07c411fc26a356f45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679cc1ba4570d4a0678e00577647fa7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de3a875fef134317e2555593ae5609663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c6ac84d6c94b07d44805553e7c7d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb16c214bf82e82a9a12c59e5832ca5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb5e1ba639bf12b47f027a283cb133666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307b5bbd3f04bcd98ddfb9574599a9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4d677a57a971f795aeaa46bccff9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef495cd83329aeba0f62d6a7667dbcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae645270644a72190da326e9060c66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb85e77489632f613c698a0d980d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ce3088223c7cfd0dceb2c992a5b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec9e060513bc942d660725e0ce1a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409601180f6a0c3e19cdaed2ef36f3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b2b61ada443c9bf2c8dde3f0a70c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b140056ed29d665b50796069c25d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ae313d8cecd4e7b8d46d748d2e6b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251ba933d81c0a9a8e1e072a076e488678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081bc71e590c409c6ddab44d56c01a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db95632e97b30e117ccac14a6d301e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771683ff63e19d9b4381c989fab355a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d99fc592f0e3069d9ff81961f1eb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa939cbf9160edd698b48c4556a1643683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023721045c8301d6e28600154e3b2695684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9cfc0422cdc52e65e97e4542999d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e576031653a325cddda50fac47ad1b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28640813c5fdbdcc697b03e0675983e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121b54fab87b5215f734bb61a9df5f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab918ed9050198e181bc38873f875d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d76bd246e8c07b0b1a3c513feb54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7503ca6747d11df6569951c87fdb2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59239c4462bca196b29503ef917ca019692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a791eeff105eeac257f92f52477bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ad4daba0ca78c1ebc98626a45d0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da60aad8bf513e5df2c9f92a317a5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c979e35cee73bbc3d86a760b13ea22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c25d55e6e54d774e6973d36fa06d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f92dc04e73ede0c410d6818efa15e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52342ca4b7e61737086ccdf0a71f30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61469279e97ea6b508be08f67736a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e101a04b65e434a5aae61df196f7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a54e449e922fb0807ec474680dec5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8153b3b6b9490df9c51f8d13e8d23ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7609ff32c2b8ec3c84f8263d10df240704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4850ee73298061bb865df168a5c0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca18a332a733de13f5a6ac64dabb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63079ad5212f00848b9dc38c2509546707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e6456beb225cd982be344e42f960708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a8e46119a04474086fb8305a293c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbc5ea12ddf9aee5903743b5bbdd20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3deaed03cde3ed70d7afb8cefd56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688f269e70b3bbd20e54a8629f73218712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8be670f8082f15ec5e506afaa243e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ced4537b4ed08828c313535ff314c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7e7dd662b31aa4093dd8382c9399715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3377652754043d8f1e24a2f914a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71501eedc61680b11476ec75337af010717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7a95bd6625fb48ee4213000ef2e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1dd1c8f34d2df441473d911919370719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8c0c16813095c9c6e493986edffc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe00e2c5be5621ff18946d3a528398721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2bc5b3692ba12b9835545187875cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68e18a33dee0106444c60fe70e21c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c08afcaec04b599bb63e20247bc72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3662591872fd0f521d9ba3b13b880725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f346d1fe3dd5c1c42345ea70eb348726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008677859324c9da384ac2f74f108c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e25b7d70dc4618b4c0375a595de72e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62900654b9af3ce8092e190e7d4989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356661dd3502b55a3a635b44c5831b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8cd85cd6b8e6171a57484231e83fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57002a8887e49b33f5ed35b371b2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05c0c23faf94ec4187e556d6d1ec4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2af19507256140da616f4bbf2f15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0492d1a45e36bbd38df7616613caf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ced5a0146fbfa8e4d6c4409b562b5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952e061e396095741c9dc764b1be91f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17cd4375fdf729171206aa9f14c932738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cffe14c99934b374bcc577c747b420739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe9fccaeda623730c698b211bd022740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa50e521100e5a7093fbcbc555227741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a9b6dd92e692cd8eb9e4e78a3335d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2e172a65fcb4fb508d69c33827b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219cffaa7774d237297b2aa5d7ad1d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea182d071de65744c5343ec614f4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9f06f0b77c36468852b7c6c967c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189020bbd52564512058068f9e1eb9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e47cc632d3c210deae01cae908d66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc3d126d1d01e72eeae56b69e247d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734f259f138046f4a27dee2b1ce779f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966a6734ea94a1edaa8703d04ccbbed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ca942c65dcec97c147ead7531cda5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc00aedf6ebea417e005a81ae60b7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c831290f1b8ef8072441e18254419e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799af70589373c1ce284a96c51b836755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f864f0df95d331a0e8b76b7ee386850756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb83ab58520fa57c0e2bf43eadf19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207679d6755dc669530bc1891b027077758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b34a0eaa0ffedc1f77d064b309859759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>