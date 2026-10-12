--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9bbbcb59d58f478cb6ee40d5b867d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cf99dd6c1f13898a6d5a6e4fdb6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97dd3730f11be37b4064e7565e37dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ca50e3301c1eb7629b0e5c2efed104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27168fc098445f6cba58d2ac65ef25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2d6556c74fa8a64ea7d508ff310c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f36edb7e0cf4881e9f14f94fc3b2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6849d90f716ff781d5db84c75be3198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd50d80f3aeca6966ffe8d7db5e2f989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2bacac12c206b879657aa12a853110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ffa23c83ae0ea3e9aafd5a4cd7cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9226326b680f459cbfe326e8503c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312850807ca061ec2b7607ae88f74f1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193ad2f160a3d715ede72ada43ae7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e927d5078d9bdbe588ebf38f0fb04d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb8aa94202f06c951974c7116dbc4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e558593ff5179cf55de0f0f693fbbab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af548a7c29f741d5925ab1bc42104f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773397e1b1ec7962f1112380eb2ec1cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b09a6eadf516df18655be9d2bbb020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951dd2c5ea117fc20c8ca16fb41308221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c53f174e5cb46bfa5feca46d862e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd04247df674826b8d566e724a289e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962588cac9acee066af453e0f1ac3e9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502a3f313f07da53660a7f078f7812225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bbc20490dd0dae35ea02e0a60021826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ddeaa64eda22d1acc206cbf9243a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca192aa51b4b96371f8df0ae4a954028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50646c12d78186384e17038db4e225da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6098f08797bd1b3c4600578e1c5ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b6fd036235a60a76ddf25bed9a7f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1fc38fb44b829b2e7ad8136b089b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b8d38383e8e6b1eb5f2a89b4685833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d389945acc31eb862a614b521987234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe274b91178d0ba22820442009c287435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57652cabea4046f8955ff9da0429678136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931f00fda2e61a1aa09e9ac1eb5d7e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a02bfd391df777f5a0276d8184c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe17509eede8cbfeee7e992d14e18c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150edfab5098d87de61f761b783f67840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f734d9e427cba8cc95044b9a69ae741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512bc3948ccb32e055368cc15e0847142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324c9098ebf2d786b89bcd8ccc3542f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d215998f1ef48824497040fc8eed3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b59d4d421e6b2a7b9001b62415f4dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfc17bde2fecc849fc0c7971a9871c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56b9a527285205d12ae2b44f6a9d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c197710943f63389c1aca165a58d30f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7579c95b35cc76b415ca3ca43a58df449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89a244abf3eb273ec3f339fb433c6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f20589f601b3e41d6a9dcd538c53651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d1a71973cbb423e3eb90ea371d3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc78fa456c838f54b48c738b18153b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da91974e77ede89906ef2d89fdadf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6858e370da46b388b828801e0d0fc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8fec9ea365bb24c724d21fa055f8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576eee62a32476b82c9ac98c6ab0a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b0353edc518ceddbe727111f516e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a84afa37ac03919f37d32276c57bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37ffbca6d6e1eca90530bb86da530360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59292378808992ad1d6dd92f8d8947e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290045274f876f199ae94e87eeeaa0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf09b375284c5d5a4c9ad62085c0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0aae7e01c7c8998ec0f7f31d038a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84552655268379440318d5ea7763c26465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9495549768b47b93fd3702a22f91166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf207affa27bac3a6b75fef172cd6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83e464db38771606e1174c7fae7b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52518579976c320a7176642cb305ff0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf79adb1b8a6b90c297be61258bb5ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87924f8bac1a9929be26503d094ce77271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d44b433d6053319eb817b48974b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded41a21adde740f5fa62141eb5080bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb74740f61fbda872f14a67cb9508d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae9319d402b5d238b216737e3846d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e56e772fc7cf83d391c7a32e6bd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52baf48c108612673288e0e7904548777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b1bfca04ae0a419e7d016f863acd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100581c7f1457aeaab9a860fd52a9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c88e743027671c13bac3bde8cd0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ddfcefa2bd726f7a48c05989741181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52688653ef3c2323ca644aeb0fc8f8d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2de422611a340572c1dd7f1927ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b1588766af45f319da014b0cbd93384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecca90c6f8b11ce8c7c0f7da5ff33e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3bdfb7415e224f3a7a212627bfda986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90a41b86e59fadb31b6c65fb8c731987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb0d2d42e39f023da2a5fd0540e0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80391708f901e2e64ff76953acabb68c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b9f4d8100b2fa8d022c9447b3aeb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767889718d233974cb8d3e01b613cf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad23bca2300716af2dd0e6bf1fa8f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740deb1317baab00e1bccd2f700ffa5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66359dc5e730e86917f9e331a11b1a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd82902a1c963b82d491605c2afc1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611a37b94cc14966a299f8da2b2be996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6532c85a07af80ddda31a557b85c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07ec410feb32c6043e1a6a8fb12fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e925365579236336f8153e6b846b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2ead66bc9ca13fa6ac72ac6adafe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc22de1f1d086f76a20039efb89dcc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04196de542f563c7bd80878d8c46fc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5d995ec9f268630d3fddfada7cd04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917432c1b291e292b91cd789d8e4fc5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b59a98927b89e6d816a4e87cf92256105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045379ac367737d993137bb75981535106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c445c6c8622e264900c277f6ac0e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec84d5cb24bf4a936de9c7d325f68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ada37e6e58468293adb175bf458af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9ce36e135d2d2d125d14eee60543f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcae0ad80e118cafcc3ca5dc7630eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f35445d604d32343accbbad8822792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16c4f858f3ba3891514280f444467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1889c768d1cccfb240a06c413db5bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e6f462a2ab88fdec64427c9abdd70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d31a2d0ff47afb756638269769c135116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e863771711959a4593a3a07f1148117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650419b85848563cade973236667c25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c42c0a2d9ecb23445ec46e824e478119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e46a7da8cf8c001c479bddb56316d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11bcd4da44c13a1d3d60953d65010c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ce16a216bb7798062d8c464400990122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e7624ae395a24a84356a362917a72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d17273f8056ecd29c6c8642ddfd56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69d5565d2b5d661d2d3e64dda6829d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2c86edff6c7de8066393f47ef110126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3c0a8cfd22368bb74da4a7ecf6ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e923bf71832e5499963938e8b7a14d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f139052a7457db8528a61371351390129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfb90bbc5290c7a9e81f5ab1579fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df672d25db2d19d4447267d813b5c6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b1735856689b3b67a73125ce10af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292813866e09e9380b4abef75063ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a5d553efab6d7fbd2f82209892990134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd100ecbc9bb5e5e2a51b7712f43d93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb317a4c7c919d91dc45dd5e7f9935d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258b36e89b990db0ffc76939ce564c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375808c0cf67d58514feb358c8c1b81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c29ce892d48542a235fabe5b0b53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a09c497094be3c0ce8bfcafcf5813140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79007462c3af2fb771e39660adf0653141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e9010a9d506a2075d21b90357a9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4ca20b96d6a880097f24821eb7b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753712355d951da476c35907355368e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d825b76ad046487ad9e0459ad4236f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a9e5099d181158d530016198b9951146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aea25b897c48524399e0090bde99a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b07710291920f35d725dcea423108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016610c2315349b47764d82024d545d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9069fd4f6f1c75d66e85d411ffc7a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343f5378355e81cd59be75d6fad1dfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3cf775702373ca7f775878dc1c664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213905ed7d8644709afa0d5995b002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba62e7b7c40d337ad449cd63ad5536d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2344e696947e24eaeaf3c4bcec41b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47858e05485bd0485a43c829856a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198450faaaa5efcb651b0b5c70d1250f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758e0d145dcb36286ee918d63e53d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de30466d42d81eddda1e4337072f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb692e23c458bdc5cd6b1a978c9541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e530bba3751c23b2f7ac82af0d038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d26a62058b599ada0f4e15c5be47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e1ff13fbbd3c76b108c6e70109f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597412ec07b874e4fcce2861711b431164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff24220ed5f364adb96f1627cc5ad5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb3c60ee5ae3f9564b071ba534c7be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e1ecd97fb4fd897df74e096a23f95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4cdf0b7569d3a7fb0fec4022748d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979209ab232e7c8a56b3edfd6a69d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e3c39ade1410ddf5f3ad9ab5873b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8656f41418496ef6ec9dc81cb091a83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a38c95c84b3b87f7f2ac1a310463f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734129cdbfe693987dbc442737568562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7855c24234df3b905ac4d745789bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05406ab7741d6f27976b5614e3a1ccd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae964f733550e779355b25b3c9d750176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0813c77504c1bfdac22096c3e001177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff322f6a42d89f8add2d72f0d77079f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cadbabd3ad0668384f2e52e2980f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f48d87432b114cf524972c2a2d00f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec919167858bf70895ad21c429e0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130c01544669d4ce72c1b86ba7ea02b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2cd72e44b13e9f1b32ea1511de46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96382caab39f4eca1587b69d420252b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9216163ea4263f4a747e9f60898423185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff27ddcebe387c6715391055ccc16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff9eacdf37037f8c001288366de45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e958d916ab2d8ac8d212fa6db8217188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ae12fdb29b77108b42af0edf22bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950ad15b557ec412a2ee2f66b34087190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9178d7459a0827e1700ec0817ba4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39712ad5da051d8c10763d0014ed2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9a966f6d01839771af015ead47f20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b09b784b8e2f133e87c49dfee9c8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3fad3fc0c0e004edda3ef70d7ba1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94130d8a201719b6663b20bd07e761196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080a07ccfa22de96cd55a3f6b742ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5739b0b4ea64c9e5412db727305d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed96bc32cd796690d91b39b70ecda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e264b5ccc5bbac8893fa9c7877e1b93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8b08fcf72bc4219300ab4389dfd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e9950d32ff3b9686fe061c4238d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f6cb7f9738a10bd70bcbc146de3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1052f157bc42bc41fdc9724e67ce9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d336df42db46a74613583d007961e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be1b41d5ea1b9479355fb6432b2cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b3e6bf9466ed75e2ac184abcf7b92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b5706f68fdba62b88e237bbf7fa5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c049feabf30d568b7e4047a8b76a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9bc75fd932b86b344e4f807ba623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fcfb6d73f452cb8d0520f696a5772211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089adb4be86f6410764c761bdfb9d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661e11ec8c51ba635de184857287e71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f240ee9227b5932f2f7e2b429ef914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df4772ada6e4f3c1c59386d6eb752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f590605dbcf98e12096205a77cfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43420128157c10f4520b3cfd6c135610217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da03e9906b5aaba84da2c5ee2b2308218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e0879832e6dd7d50b98a980233a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770306825658d9767572db5f5d02ae8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3e202ab2675783ae366c608d1886221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e4152fd12adcc5050852da2e063c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f1b9af954877996542bc29f2aaed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a8df10883341a345b1d8b5ac683e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ed24a6fcf14b8e909546aeb38c929225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96407bf2cd46eae8f34e6fa1b9636226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa308d1aeb596feeafbe8ef8c2ca1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f0d29a1b6c8d43e551f2c70fa9400228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b6042168ac3bac2c4a5f1391360c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b85cb7b8b956a5b7fc934de2acc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c835f57c5d4cd346caead520c7966231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618343c06d9ad0cc88c2279afc582f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59b03e6203fdbb1f563f99f28eb0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661c14ff4ce357d715e4f89d9c9999234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e10a357ec26b9d4096185373a604235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b766664cbfcfd4f2b075163637ab4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c1e396f27b52dd392608c699692d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dcd5500e22b077b92a4c5c9e35994238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931cd8a80e72ac90f1c661b1b12f131239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce92793b08bbfd477a82562173d7e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e27a96809e86a998f85bd852bd019241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac3e781708f47c0eb5d59ee52c5175242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12ae12f03f35c0ddc5aae4caa0dcd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a97cd5a0a8c2660a6810e7e9ca89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67fe65b8290b121eccfaa2a5de2a9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835889d7e2f6f686f9c1dc7636d5e958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa96b372a4829810e75a3dd5e93f51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41919a073a5ef1bc39c2bf7075b87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb0e6ff5152cdb341e8671fcb801d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9b46ff2c0376e0a0cfdf8e6ecece2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f74684cc0573ee87534c43bae132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724034efad565092f5cf4cafa4410bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba82f6cd6820b99a664abbd182fbdc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f38e98f57edcaf656dde4b0e343c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1172af3bfa2ef04db113ddc8bee30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80f2af6afdcefbc6623bd60174bfdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b03f7c76ba9745135af21d66ef372d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4072aa799d46b955426346f26722a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88639c1e331d15657f12dce77eae94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65e08a3d653be52a448184f0843494260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04632e6bbef2f7c1cb865bdd9abc671261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb86e97bc0934b7e0beeaf54345611262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b87412a9f0133825db8faa984ceb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54fdd21569605a74b8eaa680c9653b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf18597aea4326a72d165a4c80d8b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633a04db0728103f2fd43475f9f940266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fba4a1b4e5ddd0b997808b61d69e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c454bf6b6a5856e5199eb2ef218016268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ec19ee13c7ba0268313550ec8f0ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf217cfe95d533cff56fd317acab1bc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846d77fbcdd708558667ea5656c2166271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddf3df7ed8d183fadfae44bd181da4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6324842ebbe485467a855b017479dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2eb0a4f0902dfa202252c99e7e7e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275d2f832d9e115447ef08b2a515800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b505a5079de6321ed1dafc6630076bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78cc3181cca89a347e7702d5644a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ffc39fc64258dc04ee9027fa6ee7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f761771318a45ba9c9a9b79411b838279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104208d66135279b052a3b309e30e2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cca64c7f46e69592e9240ce37afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37856de70b355e2905d928bc411bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d993edd3ec577e75b0a0338a15797283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb4347df61d102afe3c93a6e8cf18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039278c7cffcc96e5e8aa50b45853d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375353eb5cf9fd746b70d9a4d40c8a61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750063e5cb5b3f92693b1f7ae2d73a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34134588bd89e39db79388fa70667346288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0548bc6f9a5af5d03c96a04423d8ae0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796571785b2af5a3ccbf5de1d1f0fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2b3016fc9154dadd47fe09ba156a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c157f0c8a5fe753f76749408e43282292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df72ab6fc61069400408e8aeb001252293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eae2f332ec7f9afb02ad56a5201ffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054681486de656fb0f9c13030ec1dc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8140adc029cd27baef3d95a0df00a55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecba48b6aaf31bcea7a6312bead112297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91e2557a831b10308d2812afbde134298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7843823d9b8d3345d2c1f1527186238299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220b611fa63872d30000eb88d74d48c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb34c51246ced304a9ea283591b7fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a0dc3229b3793e0c0e40741505c93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751407640665fe2b978913aefa512fcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7b75dbad5b8d10af4b7ca040feee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0004a621d63c142f60499162f73c7b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f147b604af0f1725578796a8d1729306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21767bfa2375ac28eabb026277144cb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ded784cfb3c01bb011becc51f8bcef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f339a2f34f7220b21202f8c758153a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff46b42fd83bd12febcc431808688bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640412dea211a0d09d3ea5d0e4e76fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7292e09dd400b74a5b4460c70ca4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5c0866fe9041536b604ed595ab63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4506366b87f30e108ceeabbd06c72ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a720cde5149896a6fcfec35bb060d54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64964e2bd1d48858662669baf1913316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5c800a708721db05f8a687add8ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e0fa1a36aaa8734c282275212f9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a1e04a8263c265ae6137285b564f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9269627fa08e99069d1d7e6e5980320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae53cadbb1b5187dbc9ee49374d80d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c260a03c318f26ae73312b790ed3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06e1b6570cb85bb783b9ee4cf6320323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca114accd878d8520deff52868fc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba29afc9f8d571d3b4da3a5388d94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82cca3d8c04d55012ba12f8e9486eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abc52607841b3d8eaf35b84a7e11f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9be932d991e7bc9033686538f76ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b89ab5bd98381b319204d54c932b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8cc7669a1f46f941fa674100c90cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36008a4b4d4e612e2fae4ca282428bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d7a1c9772df0623fa1fe2d46a328332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9174601f90b76dd12b9b5c350e760333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18508254908eb6dfc2896ab801c2cb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599bf39ffe1a3b04fe1dd9aae726710335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4e9cf8759d14b4fbd2445c8dfe1ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562c087562d31a7cc3d76b5c9dbf79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be199794fc870bb8fca0cc16046fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d983e31d1dc171f1b0640178f1afdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770cac371e6e471424efc17cd4f4a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa6e9d31f4f7e5c0fd8b6627a68916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4d7b34f8d81cbf4618439707b155342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34ded1dc20b8cef24b1f81beba607343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f383a32583deb5db5bf991a9c6513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8303cd7987d24da7ff7e0d74112cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8beb6394eb41f0f8866044554e890346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a33242ab444578ac74ec3fb44c2130347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372ca3c9d63053e4deecd60dc989c65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805c25eb2676df8743f21a39ed5b022349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2837e7aa5be205b8d846537f804e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167742c18c9026cd8968b1bf1c75583351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4048b9e115f8480613717440728b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf780d5aaa3657be4eedd001a3ddbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b747a516d0eeaa86b3bdd6e503789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe0810bbde4b9f5e53de6265565218355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29097b8a3bdeb4592ad75952e522a301356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421a81ee39cb8070988873a0b6a075357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9819dfbed073745be902e82ed696358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3973086e9bd94e5727a6ac9fd76c3ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff5413af63972714364ff99804bf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d5698204bf3db06fbe9f77ea344b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806588165d4ce6ed292445827cadba54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91938339e48ed2b82df637c99ee746ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab32dce072c4767afe93b5e43e21f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611294a47a3f2be4a52f3a62b1a5975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012bf0a923d1698ec8f99b4d8d01810366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8423dfcd19289d4d91a7434c4fe140e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631ead54fcc4f7ba814bdffa19b510368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35a2d57365279e55f2d825e488ba5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaea48eb561c43f3a81696979f9dd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44094592c3263465dcf8be9b86b95e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881712ba5af96fd04b6b0388b02c0ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c896a0a539a759631e538cbdf3929373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b2839b19b044fa8321ac83fc6ee5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade8e89adbcf01a2b2a0621a9d5355c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f82d651f583425d06839877ee87325376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b4f331652ad53fb54541b2bdc942f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ec6ad6456e875d3294b174c6e8be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b808188dc0a50c119699fc5ab0923379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb75cc34183491af6924e6c8e8e0200380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7949264ac284a215702e9d0bd66ba7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819445b18d1e87b2851fba45c29ea5f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eedcbe7c4c38c1c18d2f4927df5ccb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d57db05353b76c87f7536833dfa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb145fbb8eec92fa7e78486d06f2267385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cea184a4f0befe0fab24bf84fbd36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c87f75a101bd3afc7df4f0c5507d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a64f7c87db20c6239ce681f6b6695d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6308515cadd2a554f0efef1e9bf58a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efddf9adcf5dfce8823fa33df82a43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ff5b57c0e765b61309a1da0161985391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60a291fefdff5c746ae3d3f5db891e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac724cccc1dcc161fcd376d3f24d7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc24d7ff37ba3c0e87c453cd54343394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d4c90b883f6405cdb2fc8315bcdca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ddb266f26b70b85b4acd389dbe9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd26a37fef50112cc5a90247e802657397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234224740618e1818e5a395b8eca207f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c638d3a143b69ca13d697240989f84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cc813192b0a275b94bdf15818e1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f73cdd14e151f9302e606c91bea97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d2008991dc1b55a68611cc82c9569402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff7a9709c7dc700b0f02bc97052a22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a440d7d92ffe97c97055bd589e3670404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc87b292156addf1a88b099f19b7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df2a7a6df909be793b9e761e8a218406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabf3d5e0bcc14a1a49ffeeddbeaa13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b11efea6fa1ab788a20f7cc23e12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bccd1b60e768fe7fddb904bd3a1888409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1527702d528829265b0c6d1d4f6c1ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0510f9760f1881637b7a4d9cfa424b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2060d2588795f41d44ee54f622805f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9edc6f3fddec6578f6fde4a3f218e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ac76847b67496f9a0531d3dfd96d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc517834cf68115d41e69d1254a9c01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab373db8962cf9e4fe2872637c3c59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd978999fb3b6da4fd925024c5483b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb589eafa3c9bdbed536c2ad9cc626418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767f9cdca4453788d81fada5639c646419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3002698f6189e6b3000d3e6b39259420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47112ef05416c1f5abd36dc9b2a2825421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b64747965f06237c66765aa7996f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4c87211fae5536d7a26d63c70883423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44016f2b1fe40bf6e3dd41a086cf060424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b021ccc82d7d11ed64b8026970543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be805cd720b447e256727ea65c011426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffbd1e9ea5b8d651a066c04b955c6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba555c9f35e3d2eb654c225f0ef397c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7c297be0b418fb63be02a00a4ce88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b945bb0f4a657786a82945d12e0e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cbb57109225b0c5c7674cea7918f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e3bb9b2b8ffe97d2eb27dbfd0349432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b3a25b3bf6e461bfe84f067f3148433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ec0617c1ffc1390dd0d909407052d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca0375f042f9f5e788330a7902bb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75d829a1cbd27de57b089451541801436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b25d811bdf42f42d628f93fed4d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652ca3ef1526f4385295f3b0d07fe5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad1d4af5f302d36ece7600eb0a4a38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438ffc9b4c009ae0a63af92770d5a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345e718e940dbcddf0e5639272bee49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297b74d5dd908b480845a81a7e9f007442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaee80b181bd85fcde3da997ea1d3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d24bc49fb6251575b8e3ee37def7b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a8dc519dda85976fe8281d13e7e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2f92cd814787d8db72839fa13eef0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593a7e6d2340fbce44cc2e4c6ff762f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02d28ae4fce6b3a8851fba97f51a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462312d8a2bcf6e415404daa6defa83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2eef173b59f72893363576e946c2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201791aca9b2de42dbff2ebd17c843fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81bd071f09cd4a49837f1a468eddfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf196e300c0eb7a721633382a6593f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b20c01c962ba1e43040087bf0b28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665403ac8c26e5c3e495a30b8a4857455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0526406123c73ecc8a77a34cffd3be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc8266784a89268bbccb8d738e0f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d6236cdac45cb2b3250adae334db6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200ea2868723defea6093b3fa8b89f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b9ada5d4bf799b276a6ba443367e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfbeeeedbd8a4ccea34030ed6055d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282a354c70255da70514e03154e6f56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37aa9a98071be5f05d0bb50f5f97ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106cbcb0c28b25ba3ea1765183edf7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb57d7fe50f839ccfaa55a12ebd8e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e5359437525ddbe742ed52831873466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8607eed7a54eef6623e201951c0212467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2507b4bfc497725c6ae54bc7d0168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8dab4f097e3a9bfb5b85e64b5928c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda51b893b7cea52a67fd6c8565dd81a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a06e75d291dc2c70bf8e60f0e740471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8676c01a37b404d06d6e3dd2b47ed5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403711dcdc7275d73bc01bfb9c4fe63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1912257ac50f1a31908ea0a7d303ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490003cf2d0e68c65801e1a9b9f2d303475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3323108c44d6cbef00851d6bbdf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6a4e386f0cac6e34ad670aae3fc18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb14b461d65ee9f7e2b4bdd1e52bcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fe53c5f2e32eb0b2186a0c2b5957e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97d1a6597b143a009bfa26496e9470480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c1e555656dc95ccacdad7477ac7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125221b49cda2386219a7b96f1e1ccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60184d14b4b1a050e23710833dcd9bb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa78db45132b50c7de3201613c9cf65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40543273e8c0aab59a7b13978b04fc80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e773543c73d300a3589efacb7777ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335f8376c5df8bc7a8d25ca18fe22c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24840610fae4362ad16f8c304ac42a05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee438596fc6a287b4844408ec33daaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31959efcae11286a225e17b54231846f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e73e9d2a7e0c7650157b1354ceb71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63807e540bcd2c03c0bdb2553bed0f21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae14aa8020abcd7079fc184a6ce17c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb36232a0b623dee8c31d1fb9df0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb87fc9bbd11c4904a8cab60cdcecb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded0383666e17a7e07f0dcbf8fd8f21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d92429b1d951306064adb51fe0926497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908df18047e8e1817c675786a132df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2286f37b22c294025c3f37d70217f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1186a398636c9d57488d8e8fd2520500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835731e43956253f73c88c48dc1940501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efecc2ae1ac9fccc1582b8e713fd54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9f99bef8c741d1447df4a2c7e778e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda91f5f3c90a9d43aef63abeeb4d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7705dcd1c6078f97bf3dc4065ea3e2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3848720538b80812077fe6c75449064506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8cf7814337622a58eea629e8a1f77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ddf8a9f75732a57dd8bea2d45f804508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a156f2ef8ce08037a750c40a8b39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cb432010f085d4da5ed3120bcf385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e04b96596a0e8975be657638573d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c89d0fe196cb4c336eeff26aebb70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741beacf22d973f6c3c57f5fb80dacac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf4a9d0adf3de178374ab7370ab004514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1532213342092ae430e6ab96fce14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea16a226bb94e19f8780630ff7ecf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7ea80b9751a57f581ba47e1232845517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a12c98f48909c40ed26831f61aceaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401807af6cd02742c18b0420e408715519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912c9ddd7435e5a5ddd1e9e0d33e032520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e7b4dd570b0f971633c7a56ca384521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8517583ee775716d5eda7a2d8022856522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4fa5fd369405967745f18c62450c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5faa7db225143eb354a1f0d01283524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a10a332a01a7ff0dcc3e20d70220df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb3b6dcf286fdacbbe3f51edbcf2ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99867eb95eb19f85fed02e2958f26909527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf921a62c5e48f1c0b88744885840e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e54ebf32da7a2ea5d022f3e4ece68a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6fc9760920e640992531aec744e49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e1990526429db705a25d3816eeb9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5710a2c0ab4ecd3ed568051cf9b69d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5cc0be2115050ce2ea9e0aa6e40a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda832c93d90fd0dfa44a00f583aa4da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4bcab4c6aafa25811f11b199a471b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f8bbcd6997a9a070dd092f0525d08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4152db0ee0fe49770c3d6939917b5e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c62ffb077fcd465994e714c03265538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b0167dd65895c7fa5210e36dfa15b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f7656eedfebe859ca1c98411d7bcb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b7ffa35df113b24306770718ba93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea460a6b31684fe6ac16ce3f88fad153542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365602519e34dca0179713c192759b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4987cabca06e5c345e5ed7a47cdb576544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77aeb5bcf3e30d63e0c7373160487545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee4dd12dd6c67914d445f38993a963546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f619417f7f623092de4e9c65db6d61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01966915131b4356630a876ad89404ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d5b9a9ea414d52cc70ed43ae3d3a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676abee44380ffb18d6a12c8c0d3d2ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b6a78fbb4bef6ffb787b796f67eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949dfce89d94d95a80d00236eb1cff9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1686e5699ebde5f012cd08904f53c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc25c5e12594bb1949636c68b23bed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98263c4328e9b330147e0d3c655556555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404fce13e4c6c53b1a9b73c4f8bb5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894d71a8a9b05fef4a9ec40771f12b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c7bc3a865226e242ffcc7fb87d60b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dbd599412e7bff1b88736271a28b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86740e706ab4010583a8766e1e0c23c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562171116bcc4be560788e44f628513561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5440a084b56153fdb9ab9a88c101d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610627233bfaf26895b6bcf942477b5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8695aa28a1c8eb126911d427063719564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3db5b9263a2e6663b0eae4029cbf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404077a3b830808825b56bad7ef66fb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedf98431a09539212651feda070d3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf9bee23046d6650f1454a5f68cc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0797f15fb5be6e7a26ac6cc2733ca3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae607481ccb8f5a4340d2a2d3f7871570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b1c06ec0d6005a44920cf37f1adc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d027d098dacdacfaf459ee5da5f73a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa479c956528ae90faa1c7bda511820573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb27472fe60bb61c45ab56a6ed2e88e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6e69c88a38b5959f51b1370600bf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb6ff4d4a8089a759baffd8bb01d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea00cb2412c0fac24a10e2f9ba1f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9d962e6ae68921c52db189371e72b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51d60bfcc08a542a5c981640ce7de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dabd005a46438d6d19b592829bb70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367dd26b2ee6969a90333cac3038469581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569eb2e86dc44b2db77cafb67fedd28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0009b2d17b04b3667df768e3408e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda5b110b8a885b794161a5f6311ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ff257e9cf3ba07762ba9b72f28202585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14299fb4ed45778f79f57284cc644f67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3169eeced6b33fae29cbfef104ea70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d325d00c97d73c0d1df6522c205b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e55fdc2892ba6b3a9d017966f4a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14461068f4d5ddbe9e10ccf59053d5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5268eb2bde6f530d368d3bc78a96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61136f2af173c7ac6c06006494246f4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af540de3d1c67fc1c6ba638c0157661593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c3ea085dbdcc7975d26c01dc7968594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa13fdaab57d902b6a968f9baa34d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce69354173c73fd485ed27601b9f0a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ff7994f2e5f4ad275ce13098579a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876f1441a27fb6db475ab5b7aa467c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c694bcec387d391337b8e71644c4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d786e3c3db543f5c89e3b3d6a7b9feb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d91908cff731c6b5e3d6ea1d2bec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd069b40c76fcd6a6d6286e4b1e0e56602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db6425a97a82731a5757d534706ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668204a43feb5aba11e46df56eb4a2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff15a67fce5be908e5e8029ad4ce2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f304642ae4581cac9d8e1309ab88f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5de498943e8bb28fec438876d926607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119393657375a101a2b2972c5935c9f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a66d454bbab4a6221e7f07dd93310e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9157786600cfc4c119622f81745fc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fbffc4a4750f075bf214c822ceb65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98ac4d49aee73cbb910b6203b49be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0e2d06450ed9b61dba6e20f8d836613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ba869539f216d39cf64f3ba0b957614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51292eaac130e3c0c33a5c9a292801a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fa3be63cfcdd2d960873be2073293616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dfb959c0f2451976f85de1a80f4a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d3ee3ad72d4fcd8e81ca44f071207618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5ecd65c117e7b70ecbd1f5544121c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743249980070d773eb375b91fca13f9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bad2927e126ae46db9046d74ec40f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6ed6bd678643315e9fb3a584896a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db63b4dfbc6363241eab3d831631a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd519e6468a72c438e6d7cdcb2697624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5366d2fd138163c2ab2ee5b74f40168625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f228f4052177e07562015535c25fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5dc1e69994389467736d41c7421d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2e656e9475c641f003b5ef9f8ec8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d3e5fde8b8bbef5ab3a13fc99650629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df0f4ce53e543747adc54fc1e8b6ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287ff77f3f9d9348c7068827e0951cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ce1fc96527aa692d73dbbb3a87c51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228973c2c4563d309068f5c1b4ff36b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42423e273083e729090ecf5a28ab9625634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c973768b294cb90047bc1de7e08f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c408294f34af97cdd8d8e430d506208636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75def45cdc909ab2c6b3866ec841e8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c481951cd85cba79d443050fb815638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eba9e6c35360ef3bfaf2df9c09849639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e8a02257ef2719865571c08476940640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739564cc1af1e238f4adb612b53407a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc45af2a98478a1abf6eb872dc0d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374d004b916b56b254e5c8d45d62473643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf560619bd66706f9261b0a377024199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21eb0d82d986e50d38bc7ed2d6ec88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217da2084a6429b192f0fd1c7eef2f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88b98dfef9d3cd2e607eb90feb546d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb141627d60320c207fcb70cdb1e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0fcc96067d8aae7626ec5116c069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfea4c07068ecf4ac34ad8c562de8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c745417c9530ad6d26c6facaf8b2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b917af721c96ad6fc58f00724ed18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ff82d537c48089ad90a63517db92e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745abc9c554935b46ae1d4c4c2f1ba88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21e957d3dbc57f5bbe1bb6f36b7808655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150de2385f23ee5d1f09346b13fc88f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3b9b89af710b946b7518575c1e29b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332ff305bb6396c77bb0775d803c209658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19dffc7210bd4f5f00130cbde2f22d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e02c32281866b767fe58628ae8fe8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421279bb0b9dd5c6598badf5a3bfafe0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ca0af99a635f46547bf02d03b33d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598ee4cff085716a23908bf668e16f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af553f4f583463c6632d75d4b4e453f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6950521e65f311f8df1ced52338abe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec643fc2c15c4905e68593a374924e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef837ed0b561ecfa1f35c42b43bcdc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf7be45952a54119b71093458fd1fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70c143d326587f7c85a205192ea50e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e0dec037c76da9cbe14f029c87b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96528398897f76abaeeb4b2395da4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f73cb636c4a3d67a7778cfabbe025672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563cd4610afe6be8b3000c6aa8c49f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e13a7da97c7ba1f356541b603d6d86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365d1fc8daa78449487fbd494a254c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8b7419d52521f677a4490a14d90be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de625e7e486b3c9f0abc3d80ebb360d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516679097dfcbb369afdb284d079065678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc546b36587fb8ce4cb844e6beee1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca341999d9088e29fa415365964f9cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f456e988cffbf242e5bbb3044b5971681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6c9fba5419ba016e7161ba499c6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c53abc50cfe913e7f66be7e3d77e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab12e87c7b132d7e89eafd72eed5d23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172251b7038d823270cbcd70eae04284685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a8f299548bb0961484dca8337162686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e6a36b7ba89293307330835a421de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f54dd47f84cade5420c0f90e0d9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3a9cd719112f69f38fe7dcb2620f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b13bd707c7d8f03d859ba78ed1311690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711a5ae0fc5b861a44c8f811a75ee8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c010214cc9b285a421e0ef2a591e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357096a5dbac5196f13abc83df7df7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0b14e884fdc52c7fc6d54dd90ba7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0df4e6b3e049a6903c6b650f7520695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f051117cb64313b933a8321a295c2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20202b8452609518154b6e2dcaaa93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc51d2b3cc2b5f381ec4ec11885d7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba819e40655dae748b17166e1b58021699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a07037f077abc5363542e3a36764700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa65d1e66a4328084a0106ae5d28f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381c800c179edbcb3819ffc81e582dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969a78d7248a7c8877fd6d6fb7cf946703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589bfc3eef094ad4955aec59889ab50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d29198e53ed9b4cef2348b3d1382e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb595c635756bf48bf43f40d0c6f73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f0386836a2812dcfac5439a89d65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0003187e5234e067b392907407d8cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88251b36ec334e8ac3d628c87c9d056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1416a761721c503ff40dc27a62fba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4622ef1c7379514ef9ca1748659954711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7f44026ed0bef8a2e053f52f0e89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072539036706dceaddc628749a2a1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbaf657bb6072f49f88c4c1f48267d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982af4de687ce8747641de0f2da8e50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb7c73e85b88100f136c64d8049898716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d69281127658a2c4baf95023b5d55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d13e180cce1ce7c2b0d7c6b7a9dc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e42403e2c694ce72f7c04afc6a0e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da750d2b2fbea48fb1c483c2429b0cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa281c9c3a2bca10f03046bb97367e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc096e564a38b477e075a55db7926722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3641b5f3e304b6e04c2b53d4549d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fcf6d36407795795e4e95340de2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58832ff4b8ddd88889eff2dc40c5d4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaecde9ebc78a96c9ce38c8c5577b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb46e8a035bbf1a1b2b9d7ccf4b4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9ac1e6b6fb77f8273bfffea2aa1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe4af7078f59bdcaead148cb2558e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f1657eaf0dee24b95ecfa4537d64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884989f6ffb79abcc9cc983dd38fc7f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d77b56381616d2333e1e02ecc01fae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e474e85a52dda4aaca30faf5d448127733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce273ae3b3cfe45e2cf2a84ca23cdb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef995b1ee2c647a8c82814db6a328010735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c069920d835a8017e0d0fc2bbca1f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea5d3476c87471e255613132b4c94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec65480d18c44e862a710207241cc2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605afcad9f1f4e6cb295fec3378f34d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b793b575ea62ec54fd99846e918d8d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcdb8fa276b3cecb0cd3a392ae3499741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d466f69dbce51d0a6f8c6d9fc522d29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9f3ac8d07767f6beb98d8b021551743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ede936322de084be4279230204b5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fc1f56322dbbfb206d6af50dbcf68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064bff0861719093d2e517b05d9269746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e9576669679b062759e77ec0c90e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a212ecdbdf58a854d85da89272c71c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f297dd9a4430ce56101c9ce40dd116749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa4df759679d1849444085e465feb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2540a426231f49b71b08a097a4b91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65bd6d9f50a18c9f6ee775eb75a0fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78b2b5bf78b8790578d999ea791d01753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92eb7d18989556372675345888369b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28544a37fc2c41fe241d2ed1f2541f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad9ae7883d1c0669c2990c6c32d6013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a561c0caadaf2fea150dcf30f6471334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d5b4fe7b59501217bf2bb7d7d0b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b893b83fce674f75ec509b44188c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b81190f14616a2d1a3945a90a7c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227c6bebffb7aeb76514cb986b50778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da14d282b8e104aa6a5fc35407e45259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4b4eb11a164e0e8de5a2999a0b1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb6a1afe9178dd7b759513196d69711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522590b1b9dc49a26e0ccb042872cf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dbb790d9b27d398a3487d7a61a6bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab18a2d565b787e0ea10127097e4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626cd65d716313af702bc571e03cf5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399525fbbdd71fea59848b9f44797e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ec822eca787886496dc764c8889d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7387fd8aa4a9eab799162ade602bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6c77f96d30655f6051edf696366d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0ede7ed5b31b86c15590166cee7e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721bf731ee5651c799e16383335fb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a045b740682a46a52389bbac857578e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c62ba8654b646b26b7a33539563423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758b9b8f896eba055685c09f475b7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba1a2d84f54a031e94585ba4f3bb7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b5a7c30f3ca8afd795eee6e3273c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495405f9a36f99379f57693fcff7bf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b35232fb65243f6a95c7e62eed28c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f44a689bb35b6abe5b21dedc637b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d944dd683fd8fd75add3d78ef886a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7909da2578cb23d52667dc7d31b510631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af878f0649bfdcbe99d0bf8aebcc0f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad8819cf5f1285d36aeede96c90d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd376ba34ac8e305a044a49c0b8b2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af31a19e619b2d6264c2bfda07632c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa91a1ba05a01777718e1d544f849d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603bd1fdf15e6077ffd953a6e8ae71a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918c273b463a919d9a738b8da5a0ef038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f0828a1cae857f0fad4dedfa4d7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37221cb0527178d86ca45fbb6257340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf116e7083ee9178d50425fc93d2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f6e1c6034097a3c054de44ffff9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dab1883f801b538b62d1ea2449cfac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386399e6ebb5bccfa23d91fe8db8daf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1700df763b77acf7875fafe8e33615d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a27dfb80dbf91c9da5f421c2fa334a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294505f78a342383a84755c7645457f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d98c6f53dc3277070bfb146d3abd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3563f95400bfb39de784beed80cef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c776003130c4626c4033acb151a7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3f8e409e53ba4ff8a6ccdb4c580d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609b86e2f51aa5e7ba833baf320f3d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ce1b40bfcdd3ee932bf31c5400a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e3ce55e872b5aefd93d928c04a9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf2287a892cd021b4e91f0a55cfb8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b895953901716e3440fc6474580156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df5472d8e57e30ce099241547608257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742327b08dfdae8abc1798f972f259bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a30407cb374c21fb576bf4fed450059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4f6937d8dc79f975191bec5464c5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113092b57369538db18c7e461057167961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc835f6ecd48a1bd7b711325c7e2d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaeccb28a55037be980d5874719b6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4fbf4e5168b846af9dd2ddbec4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50810fa9b89f28e375a3b0001dc4d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1454a812fc9c08d87964314838c1feb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb51de92ccdc0de8e74e17a5fcc95b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968884db6f3b2cb447470655c4ab5bb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481853d85d2ab53c814fffda66056769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02cc11e8f4c61540318b58da06dc2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c842e771862f79287cdfc147766a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede058e2e2e993ee2a091d517b4ba672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c18cb88de5f4982211dc0d8afdc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7dd49365809746c4f1b5e672359a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6022ab0137e7bdfe0cab33f2f4d2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3095cf176d248e7a410c39b9a9a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37806c2162e405aeedfe521998f13f6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990855c6d9f9e0297c5e18d39b91509a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a746736e0f3f7fcb56b931e1a2fa9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112aaa6d6a6ea67742ebed3c2cfe1f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78094a618f571416c62cbb2ac8ac99f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93927714f2b818509ddb37bfce963a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21eb6876027b5c7ab5ad02e3f9a44483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2234b605b2671e9d8af2e84c57ebeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d362190a406125e059f92be713af96485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424036ddada9fea49f90ded6c51e04db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f63c706b40278723848ea22ae6afc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf46299f302891f7f3d7672c1216c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae451f216613ba949233ef4b8fa4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b72d4468795a091bf952712a778b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b286435104f6060d0c813d353865a7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58297627e112296efa2dd4a5641a5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c534c761c5e9d08c14d2712f97c0c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d1e613191c77bd2c8c5a926a2dd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dffed5b44e755565c5b07b53e5e58695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3806df10d3d94bdf1504c6dc3b5f88796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c791d1aaba260a68826dd4a9e54697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36427dbd49973cf20a8532f3e7a9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282162f0139b52c70ca7c27f17fad0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60116ca812f96675cd050a528ea92a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4579834b68c9db51c9fc3d879566e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c575ec97eda92eba47866d659cd72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354510c9c9af090620c90a175efd6a06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02338af15d0fcdaae1c8831a2f0a8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bbc9fab98a2f43d98032ad9ed6324105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ec947ee71ce1eb3ff6382c298326106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366312978a7b04c7b9b216485534aff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4683aba033e1c559c4596ca932984bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970f7d4a573d78ea43d973b4d188634109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe1020292039dc713b3b4da0d356d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff07764cd8699b54f79d9d32ac09c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d881f44000613973cdaf92cd4611112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698133ed7b9b7de214286badcc4d7b6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e616337cff4b3836e1942179ce2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124aaf5b3a164c8e6098caf89424963115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3098ccb38bbc02c25c5ccf847bffd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326082833814939c166a3e2abe97e846117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea9ac565ddd82d9cba8f9bb83c90d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af3596396c38e882deb7b0ff3a086119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5fabdfb4dcbdeea5cf7629ffc26e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb0afb04864bfad31b3f1e3b1d592f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8a4fcf197ea371d97520cd9db82a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90a1ad48c6709e820f10dc56c4cac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30c72900dc26abe15d752d73fab48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81387227ab6dac9985037b8e780c9873125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411371b4dd6ac8e4b97bd7d4495387d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ea044c154d5e33134ce162cf8b10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f757aaeb4120ab63a8fb287dd82b09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d5b0470967207d2f761525ae36c31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d492ba6152b93df0815947c47df81e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b4fe0b8dbc0a5aed54ff692793ea7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a623ef9890f16e135fcfaf3265fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdf35e81f05b122435fa26d4b65038133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb11661bcf5ff479b9ffe98045899f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536b7ed5b96558c295537905624360135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e24b7c6cef6e2d9fb14f8128f9ebe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67ed9cc3040c55071187511ab2ed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb2bfb5f4932391e3e9992d36cb0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d77922ccd5db8b92c4baf4ce592e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab4f26300a919b7793c02bdb1d301a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7bf395e3c5942c2e0062bdffb3321141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5603b6f6b4afe2f47065249b5e47a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98095d82ab476c52da08678e4be4b5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743f1af5b0bd21049d2334477807c05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c67765b43bb713f8cc3e10f64644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4690bca0cd7a8363c522c7341fbd66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989364e4de4e06e0dda457287ffeaf9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23fffebcb0bbbfd283aace6678a63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5284bb96759ed6aad6c69eccad9d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4559a46f64220d951d530abc7db0ab2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7df84fc2f60e1bd4a1cf6860378645151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534ef8c289f42cb9f6f54517f3acde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b072d9acb42e4908c090b7fff102153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba2adf411123561eb16c737ed15e81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73369349a5d5346ac607556bf6960bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59345c719b9097f513bb59b4f21815d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d9372517cf4c39581f3fae56f7b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2c7d1acf29f0ad5915aea56d1853158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbff21b781048e712e4e63691ac97d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da74b2c91c88e28993fd721154a060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dbb5d98429d6ab07db330d08577c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99860144877cae850c856259750545162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11341d3cfbb1004cdc1ec16d64b63ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc8a82d2284239bb3f2bebacc3d2bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e0f01bcfc79fe2a43c1fe18d3d25a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f08f652ca7d4fe96f6c4305f2b394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5143afb769105783f4e2850561460167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6403d4e6e9ebfe949596d47c663f1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba6966d280a83ca5833a69fc5729a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59907e4340f686656bc739cc51e4c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce404c0de1ecf27a1f5b27f10a574171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3601e5a7619f2e82199d84ed17ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912fc3fdef3cd00d2e1fc413d6b763a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7726b21d022e2105fb74d451c8ad83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037824be589983a4b5ff2271a349feee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723ca357b164bdbb0872351d078460f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443689749e08b03a446a6cf524c6c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e253a9e842644f8208c18313788ea30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24078ebd0b207e03a1ebb7db893425179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ecf0f582f33e2b633141daeb7aac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60134c4818d4c72a024d8bee3c101d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056b9fe097543b5b1a1879c508bfb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5611ba31ee6383a150080575fc6a393183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5ab43ef9948210335abdff0cd8f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebbf292fe6582d5b7fc546841729b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80a547a7bfbea891ece565c553d1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43885e1bb5c0893cbd23c3180232c1fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d82ca0e779e9400c50d25ddff75988188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54809907fa2f08598e51691b40b7ee4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa70c389a2cb6968014ff7c95f0e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2663447511bd5053dca9b739e674c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0ca210d5947d9a5b42e60577906de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db9398ab77cc523371a6dfe1421d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0bcd1fe7ab8b4a492d394eed3ff8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b0059a5561505c17fe08a8fe7c39e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ffbf76a50aa22a597d2b6e499482196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6938414df7468a4d4d62b43932a67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa64cf233cd91c4d0b610057a84c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e12de15f98a108c5b901af1b569c3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f41612be07e913064200de68fa85c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f03ac73260f472f543267ed4c123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6a42c1cd865847a53fbd64cc19a4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56353332d72acd2cfe1cc41a1bba39e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411080c820ad3415ec997121a92a5eee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4cdb5aaa79f743517e27220dd8360205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b3d59e5089ddbbc9eec7e0b231ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9f68c19fa99c36f882ec161dea514207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ed28fb604d2e322951817eb022d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777fa44fdf224ddc3dc68a3a513f32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e0bdd01e258accfd4819973123b25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063995177748594155240f401a5f32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe09a21f7a16563d252f21fcbc8249212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369362188c5caef1a8a64d2311cb9c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114048fcb9409a7fc53127adad434cc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd9a840e84468fa2c2a39434b388ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2ff22ca7f2da7c39b48cf00628b7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fa6c3b921ca9933738e083a1407e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcaaf3775f5cbd25280cc21a3647d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007790a57eee3fa5be1a8d72fa0f6d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897fb36432d4ad9259b5ca65a4628e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79268c64d1c535ba035530143e906b7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081bb1497697aa95d2fd80446b456ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f7a087b283e6aff172c5e072244f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ad2962b1614898b196c8ab0386bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad61fbc6cf27d0b179f9d5aaa9e11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262f2ab889edcbb2a4ca733493544b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626e7b635d3f0bc9d706b2bd9acf3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a5c7e67b93845333d634712128e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175767966c83887eaabde39b54863ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2045fdcbc9eb889c74fc348ec9be5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ecbca37a1e0a1b86e9c7b78d452b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105eb79467c0b6394809877a4901c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522611c1f15e7f029fbe8253231d952233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3815af684ac98474aedfa77654b8a8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aea9d655ea61cbb511cb49853cf0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a7e3d9326b69a64b7df1c96a0c63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e66b514d90272e9d28da0375b822c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096160fe570251ef8d995306f7f6e536238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515d3453724289ee2401bfcf653033239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77107d4928529e23caf778dbb2b2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9787acd95fed65afd0b0986b2339241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4536c339d02d78875742b7894ee94a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64bb07de76625259d00eecd144b399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a9ce4152b4172b0fa1d6bd9a51fba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5126e9889e5f226ca77f33231d7ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0761f0674e9ad4e63a4afeede69c00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ea2e7ab6f617185562762d9e90c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ccb0ead14b0218ad3d2ec4bc3c24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b4fe4aaf0950505181efbf33d4113249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0322d6ade3e36428cf0316a31acae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a5c38e0a9380e869103b5dae057c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775524dd38d5fa8a72b290cf8e80639252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630493e31c9b535aaa3d5874ccc528c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f906006bfcf3644a385015f3068671254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3b830147bf54a4ef5f9fc593d431255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5164c94fcd65cb774762380ef149bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a2b70aae2bfd1915bc43b87b301b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882e1129636ea49f636e5efdb5b03f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9a22dca799b8baae76a744df6661259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af4aa2ef4ff74d9c43ad0f478c571260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec8a0aff5ccb806f55d28f5d809ad6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0627b2a564461951904bd0ed79d57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b6e26e19b4d69be61363386d1d83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc902c9a7abc55feb79a9f5d73d4e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61aa1e3a376e2f867f83a73f87b914265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce75fa3a22f516d5f1f6f80989892b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a2d1b6a3ce4c7a8844c675f43d08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae5eb9ca7ba51d735d66b711bfe44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c098204fa9e2bc7d07ac7b9c92f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0229c03f51d76348679f0669ffe6ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739228dc30635240701f73147b8fa445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96737a80ce6e8ccee0d568596a8dd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef180be003b102cd740f4919b6cdefd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bbb218022c3ed4dacec6e4d638c38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d72600ba5ef159d1ce7cc8c037f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f913098052275cdae4351c292f50337276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164dd0ebaa21269d34329277465caed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cafed27772652ac1536843ca1eb3e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ffa20fee36b492d48687cf0aef2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbb7b68ecdfa15883f67ed6051c4ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a0ed12a93e423ffb300497ec8a255281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbbeba45aa4d6588a5f8abe2f90a2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c9922c3dd577384bdaf1595845036283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84764f4bbb884a22c2008c47e93c9b7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f23de54ac69655ba6a555ffa6a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffafdd67b65072f21621a02f6ea7299286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da72001fec3442b64340db459da2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e848db2645bcb7e0ff7e411cada0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b035b3ac3e88965bedd6a7c9afbfe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098f8fa1cfef80d2d96a611fae795ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b40dbb7acf967d140976aff53502f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c40509845124e205e250d6f7ee9c15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9889e297aed5f568ca6fa218a75264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e11a46999ad1aec3eb24fbb6de7d67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daff0d93aa350019a238ca3381a6d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef00bb60d5331997e83172c6a2637a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2ab7af7eeeab9bfab3bfabe0b004297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10f0b015919a13cb464f201f8b8f3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000ba2737675640e8faaee119e15cbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a7db765df015dfadcf23a36da2c70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d259fe60b40b786fc70cc0ab4bbca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a3a1b3232f6d31be6c8bcd60bdab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3be5a4ccf4e78dad6dfd961fa9952303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f26fbede0e06c4f640f3bbad11fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8fe5505d3e6054757db690536257b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df09d04606b94b3a8699d7d6001c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c41a48a8f24b4a8829f3f8e2f13b8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a938990278b6ea58670ad6be98e7a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32bc0a85e8ddcb3d8b051f06d8ee0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d026752581678f125ac3b10d14e11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778643585080294ebcbb31f72912507c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3e38253056e960f6eed2210c2150312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97617a555ce542909da5e75416e27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26f1551f180b7ac29efbda08a5c26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a806c5180a8e6db251eead474ccb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056a7eea79d889830d93d5e67d22833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de7444155b62af4972b3620f1e635c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795bcd2d306fab1a0a746c305e9a27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f11a30fde7e74d7cc124d271268ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec68cde1fc4fccbbdf0e64293b33d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c83254248e4651abe0d2639e3d30b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310c3da054de45fc59ba7be4e8a4bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72abdd9d91fd84e5a0b0b6041c975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c77a4877069eb8545e40f83a7fbb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b7e63a67f874e12180b50fa8fff09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de75854474d382da3d0f4aa3114964326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55382529a0206908e61b1f0d03417784327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938291c9d3baa6f47cd284d42dcce005328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170d0526ff950a87f84858b669dd3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60108059357de33c193f7ebd4755f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325015645ad3d298a330a89002c1a43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5d85adcafbd6729cc9ff22e502c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772ce798576de2416e927241ebe07be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f7f0d72b2c72d43c398f99ccbc659334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99010934a5400e0169db99c489301c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac4a2bc80586012f8d82e74964d46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21348abb02fce6f9dc49384801f9a665337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6ebb7031bae4f8315679d843137f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd64d63afef8d3fb8af07b8ea4ee3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80f6cc3220fa7c09387fcddec8012d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8641f8a1712e59cb3430f55488c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d0bc31090cd62cc70b50e66c6ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74f3017258642da6ab8dcfad1fa1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca9caefee42e9437d687ce32021449344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472680ccc3abd44300cadb8239d26fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e95514ac3ef049804c8631c99dfb76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100042afe4a461722abd3b157048b5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612983d7b6417f22747324775d048ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426dabd2ecc9be0630a428bff77806b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e14b4e9ac35156072a959583a8d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a8ebe4aa62002b96c074edcdabdf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b8e9fc139c5d859e02a33765c21c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9237f6d9acf9aa34fc6dd73b0c9a5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b990148aef1aecdfaf90c4d565c0c1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70295d7e002173904d736975f88554355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623da1d442fb16c1b10c2eae447151a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50d0b9237d3e2f7afe3d12c7a7e8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2b22a8381f55d63080ba2a90a863358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6d03548ce6ea17c053ce0249d384359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bda76c15d88cfcdf0a03928fe1d495360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe0a9c47b16b9f6b87b5f591c0490361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ccc86481f872dc93833721fe268d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0b3fbf584793bc52c39e632098623363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc06d08ebc4d5b19e9f183f6a6a646f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7dcb9c0387d64eb86052d9f23820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a803ff257254cc135c0ade1cef3da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66212d55e7974632497beddcb1a76c6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e857446278eb3a9763ff6a55df91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0a9d38a8e7446f111266f5d4d637369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677d647b062d4df3ca7851522a3422370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f96985d2518eab1ae52ca5514ea65a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a9c31c5db87a3d7ca29c7a4aadcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2ad7dce661b50958dd58fe37376e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19d34d63f72c2d46aad11afd8d5c52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cce896919e39c0475fc293e9c715375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53193417b09f44a36f6c903d585a7925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed6e5a7dad162a3d4e7b5a14b4eafe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf3a4a528364744a0957ded6900da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251295f4b0e18225bc80fbb6f6a74634379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ffb25565e4e74b6292a827cded6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0d162fae6a7bb93b78891d6e74804381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b90cf3695a62047cfd3b389a8a676382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b400b1b661ba6ad1e7b281e6414ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458495077372c1039de70a03800dcb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57a2ba5f08c1cbd0781a3378d03479385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85661feb85ab7687f9dfe29f319a1001386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1027421d54576a9b52f611599838c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb33c69c33a9560d84d174fe8e7474388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f54af5be9607e9deb25a07dd202a3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1544251f805a78214c35afae2ba7ec8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979f999cbcb4e6017ab04e8a0092fa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaa7c8ed625f94762bff8d6f59c142392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911eb5552e22820058226d73df2f4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addc023ee0f128af685f2e5b4d940fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3be990c12a6b9e9e4dd4117e5e55c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69a539da4a89275273110c949183d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aab201e1d95170ed13e95f6a8955c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a6994b175319602ab90aa09de024398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a4fa3dd614a48254e6163cadd0af3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f2cf3bf42350b063f7d4c4d4475a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b4025bbda971b924042302033f88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a8632f4a47e99acf49f632923bc8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6900867555b329f9208b2e22120e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916cf88544560da69a405ab4452e639404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06293c740ad6d82bc07d140ce3b8b1ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3741ab8e1f30710867f44c7fb27109406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849708bcc1a3d1ea41825697b56e22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55100f234a7b7438b6ac4e328b5d9bab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e160005e5d7b4c3dc9ad9029f61e2ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d2d1a5b925e8591194fc4337d9a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a6bf5c71675c682aabd39c7ae2a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e773619d331dec6b3dafb7fd721b76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41bd4f10994e0fd048cb7d3a90f2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c6dba844e95e6bbe13240c4a93df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006bfe77293795cbb507998fb5d46a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11aa7f92b0d1cde232cc9d77e6ce56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a545af0721774ef40792f7e2ab1eff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d951e2009ceabb48821b58cd99634418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261447fdf5014a064ccaacb315b2fe5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a573374c58b64c65614130b39ae86dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b7606c3b4eda804c4fa4456d29c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b88c6a19be44544444faaa574491c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1762343c79be50533c10925ef308e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964b3dd2910de798781c438e45aeff0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d06dea26562cd6e898de93cc489a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5f745ab64abe6569e60c86325a056426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc98ba91b774261caf40f6720c0175d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868ef22168c8074360216a03d63498428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812b50213a20df1ef5d01f47a529eae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1a89c94308166be671dc95e87603430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93959c729801d78db6478b1d80d785c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf392ddb8b174c2bed7013cd265d9cce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7ad0da4b5fe22ae50378231ccde4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7f90f478f006068265dec90ca1fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500f68c0660384082335cc5ad20cef1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95509e181f56f96e6a7f3fc3260e56f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4050e6e5f59a8299f8fdfa704ec7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91d57ff74b791f5d6accefe106ad2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f29984e649eb4f0709dcdfff41808439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faceca53ea0d99a65f9b61e9079904440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5bbc4767a9e4514452b39c24605ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e555b1b29ebc26cafd7d5da0aaba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05a2e3592e2c9039f22569cea1f62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93460d23446e684651427e8ce059086444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e278bd652c4b87ac4e2818d5232d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66785a11d59b478a07bccbc9a62652a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0249fcd1feb10a208ff10a2f3e3b0f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb7bbef10e49eb11bbc5794872bea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0e543a530ae67e2c0f54c0d535e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f493ee3895a9993201b6be6e7fea16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad0dff291b9d7002a3d626fc8c26a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a00860edd34c34109b4d26754bb8ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d912a5b2c72a67a79f6c255a9ee7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d207c8652307476b73d0e57db6489a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5091a2cb1142cd7d1197fe2c056fc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca07c2ce2781b0c357456d212837ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edcf7baf1a4a00381c90e6174c2c99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498e4151c67adf3cdb8417623bccb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427f4fe7f3d73e15279e8dff310cf9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37fbc14cbd9fe2d07af70e980aaf04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425972cbeed8722169afb751f62fb81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26a1a076cda7d1a4d372a4496d03c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd020b877d1100634026d51c7450a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceeb61db22acf728ef10ebe877a98d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cee8cf51e862b00325f0d65d2f0f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74286ec37c33ac7936544e8e05b3d67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9929cdf9c6cb6199c70885d96a5dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d01be83a3e9565770bd87ac73801468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdc01ddb2d8b703ceb4bc2a8bd3080469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394682ff3d242e20e02baf1762bcebb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed00e933b116bc52a891f9fdfe5a457471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945978355e56f84402e990c6c36e304472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fb5f1ae3965a262ed2ce1a335480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440452b0b00d831445a153275ef9b1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbae4a2c122295aab50ab8538036d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9e201912b1792d7a36544c3c54c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952a4ae5468f0a56b8762104c585b71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc056fd61a2080c11320e038d16e0ce4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cfb7bab98b6358280e50157551547479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d7d417feefd1cdcdf7e1a84bcaacb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ae73d64f8af7016471c8edb7edf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bedc3fc2dff8c0deb8002c478a98a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ecda8becbfc7d6d96ffd71f9d6abc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c587380091bbcf6dac6849dcbfb124484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4241a7fe92ea507af5b890c858c655c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89c1bddd96c33c661d1014b6d66ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f690acbdc1256f14b36d2a66c318487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088eafe46fba89545cd90d153bca2c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ea5658424a459fc6acaf669e24a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfae43b0c5b796588f8758f76acc7ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb6a7e27ee4ab226ef1a6f0bed2364491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82774eabb47b96a87609537bb5137d19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5dbc6a474cd04e8501f31e0c6e6a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab972fddefd57ce6acd3c18c1705bcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fb9ab16a2ed697e277479b110e6b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817aba34eb1dad440d8affd94ee107b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450096106cd47d71cb6c2921c54655e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cea0a2fa394eafc0229535e5637d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7b8af36ab617b5931ac7007e00b84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248ac01a83a59559ce011bb6d45708500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e4bb543b5a03e438e5de1dba8696501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeb266f13eefa275c76d742bf503d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecc5b586d37ba27536604c88b51a61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc56eb221603dac3210c377ce5d1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f0b470a18f2352616cef89359781505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d5b2af98f5ab2d15ecf9a75071b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f8bd05d47b31ba0797bfee656d4e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a901ef4d9dffa1fed5f015a75ad97a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32960195ce6f3ae2f3cc09276cf3316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242f04ae7ec5c48422117e979be1ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab663c26cd1b29f91878d1e9e9c9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf9ae030c0c9ff67fc8f737d9b7c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd32cbec66199f310efc9d339b3cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91db9f55644333ac347c473584053a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616516a83956362b73c8cd21908e8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08be7b96af1db556d6b07a0331815f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff07a0bbfb4f9427c2425e6d365d3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac0a9db6246f000e3ff3fd6f82ed82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfdf2f3a7c7b0cfe14ccbc16112ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aad68e0802788dbfb0407c53f10e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c23a3a2b7913dc027baa19ed4c8d6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e75b172df3b5ef2f4f7f613349c72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ec31329ba497d5d12e772b092b1d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906788244ac0db27742e7977ba01661524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a31652220f2dca8c759085516c41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb17ea5a4a6633d3747230f9a2220526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20685b3a8d8ad957d0edd218d61d88c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c8d83cc9634083acdb0c7515698fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ddb7ba055d9ce8801a1e125cb615529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0283ddc329dcf092ebe528642812a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951065fdc10f1323a4e363056add207531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15031a7fe3f2c8fd64c7eb2b68152e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051dda53743a499f5573cf03ba8686c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512884413a86352959224ddec017ca9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e87cd6fa735be8e9f455cf94779d65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d4268e7dbba24d2567d20a97d7db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a29f6f3172786500189f14c9fa4d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a1b331bd704c16f8f2829bf0e17d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba30962f38163304fc1330ee78316f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e97adfa3531f5b2e8b5ad08ecaeea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ea2cf1d56009251e07ebd867657e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac6c759a2f587b642ed274a4cac4fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b90ce9fcbb229729d4b38b88847aab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e11018ec4c902fc782ec0daf8404544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5089c4b320db9db268dcd64b9f017545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc79824cccc84a3b285c3693a9f77a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff725e2920942a4599712dadcf37a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb6db9a8299981e1329633691ac21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afdbdb24aff876ef58544f68ca5e47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6900439ee3c148305a87d1f015b9166550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e4ade9e59ed1e7e0195d38fbc702551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d327960f11c0194656a6ff80544187f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4f977b9012e5a229de0e2fe14acc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68b2159a92f860f9e07478e5db02fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22516b81551f2da09cd5f934d1dfc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a8da7cb7c142a6e002d5c1346205556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59588a296aa529f02c3d284f4b10b742557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e98e68fe6bae7a73c12a3a730355558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecaa5899454d1251d1db8a052a22b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81414c19a5d472c72c703853dd01ed2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb14f20d54b0b41b32ec450be7ee82b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441701c379f131a51bf9f73ecc68733562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153457c70be923f71592696dc52f8664563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de14035d4ba587eb5810c0980e5d216564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3226254709cb5fb13c3877bedcf9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcaa4ea0dd9168999bb6673d8c55b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0371d6d0260875b0f1ac7ed9d9ef02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa9b7e80488a99d660e57a1017b0a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d955e277c89dcbc52754ddff1477569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463b78b3317574645115899b07c5546570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf3625aae51d7d2251d699875b2b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def0b134f3e1bd082051f21d70e7037572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa1a6bd1ffe7048bc9087a15f0640573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d216fc5a6a64609c590e0c589be19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2cd685189c1d8df303576c6b776a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef0dc5359713cca71a28a09b13789e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4efe30e6e74a2ff84363edc6fb0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f495a4b0b63060b4b15f70dd6440a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e342b58f3d7f4343ee3f9796cca909f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db220be95fc61f801a0a5438b444e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceba7e3ce07583288c53bfd8d6f5e6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a92bd7eda33e15020bcb36cb2c35b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e73a7fb2dbdc406a92f70d4eba2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3b7e4652e3a9e34ec1cff7a99253584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88ee1428debd3fee1f5a3484122c14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3da61bafd61fd664f1c9cfdfdf9bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f344fc3d5f9ecef2c3814ccd43a879587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712e19ee9a61f5828c0ded46be4cfc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d1bd6554eb1a9a31e207c58940324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d7f9b202debf3bda2164b1679ba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4779cc9ccb32942210ef86e0ff23c3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169280578990e97e9e4eed21575dc41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3451b648b51eebd56697b3343088366593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5d0cd3ac47509a04783396915d14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b381116aa6fed6e52dd28f50ca5d7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc273c4056fc5ec9f2cfc598a6cbbb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67eeed515f6f155293b6be4330bb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f12809e58ba60dda05316dd04cc82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100855c384f3812f62c7b71f62e84eb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6287c8679893e765f66c1d2159ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c36177b9fcabdbce07185120795e2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9b74bff5b103605a32deb2f9ae18a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d7fdad56aaf9b0a38ce4d59d2581603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6b08b6407ea90567ed917b252b7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bd08b251ba4b87ca46089c0fae8a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e525971add2e0e9dc0718718625d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e77a0a3b6b508c608f74d87e244f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314afe49530b27057acfe6efca5a8aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df88394648c35a49f55d6dc30c3a999609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e60d4408a2caf1865a025ed69105c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f48f18c3e94d3a95d0bbdd94a1366611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897348013ae9b3bc03bdecf106528f88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a0f10d15885bcb898c910675f4182613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f1f8510a8016ced320d210c921ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942db1e36e222b5f3e59f8d57e80bdee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cdaaba3d3eea6a6f679c4c267ca92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42061b1e118334291584aba9be731c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c55110aa627c3e99dc17ceb823399d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17485f16da8d4612a279c1dda52577e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad22d0885c405288133f215adc9eff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37b5a0efeda26938b690c6e87ada6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ccd759c83cd6606ecacc567e39d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1aa282b022bc90f0c0f0d088807ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaccb1c574d1569b19a24096dfc092624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f681ae58fe5fdad988a00ea8fa3a37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d7f329a14f747b69e01cea9ee5fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1292ae2ab493f1741b316116acaae1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a4241608220ec109439f5b30acdaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30712123d8d1e2af87213c15136af01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c21e850987b691548085d92f37053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48519a0e0666e8730d706811e6583631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894352a349cba38674c109884809c0c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae931d09095d74cb1e074fd15fabf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d81468982e613b584609dbf6c09bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d6f09769531663d0e94a95432764f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c9f9f3b447b8bedadd927367e7ce9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce498eeebc173c6d38a5f639fa55c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f806bf839f9ce122b3f99e6f12b5d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9a458cf61578e552c8ca77938579639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c1eb9d97a8e4f9c3410785ddfe45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5b9fe227202031b97ab26eec16ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8d8cbcd45a3425a4ecb1db4a14704642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528a751698e61749abd03b039e1ef3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ef4f9488bbc1c790db6cbf8d5abe5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe2277c25a8cca58f999b6492a357645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179b2352a97bcabfc88156264f046e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084c58cab06dbe32f387ce4425048a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ce98bcc09731875059b9b123c346d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1939c0fba961055a246eefd73c6aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414b21db4d788cb35278541e8c71a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef778945ac4bf4882aef87aa3e80c2a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0e387f30f73d80789cf575a0bf5d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfd3646fc0fd14ccbdec1badb4f68e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139278f5b471e911531cc1e2ded6d3f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9688cbf46da2999e5263f670b7b645655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391eeb79358b772c487ac2ceaf6e276656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77492f4f1059ff59bd92675b0747ca61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae38acf08a0a9eb54b23f52682df487658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd91db858aa8405085931dda8af34f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db4649043557d35144493e4a1a8b94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c0ae495145fc82bf050501da9384661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d06a838bbd2ebeb60aea55083376662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bcdf19f01fbf12318cc214ba83f6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980ad4ec6ecbedddcbae6d1737e8c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8581e77207f173fcd3c837984bcc5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505806ec98c16d809b848a4e59def69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cf8890020ca05427200fd1017c19e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c29dfd7ccc0533c45ead405fb444668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d99c98ad8647f1477cfb4b4142c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a29ace349bada8f49b0af9ae9eeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5cb91fc3075d033430782bdacbdf8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57d147eb70525a7fd64cce2a79e7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c61f413eee6351a5b365d34f5ea73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959e8f44eb8df1d0ab3454fa7f389ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d027b7886b6a12979a5ebcfbe51c03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3378f3f5c84a88c515ce508d014ec5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a304aa936374049e499127e1519c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919682e585e221da33427c9ff48eae4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d2f7bd5d464b00a09a4c30fab7b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a079c1ed74a1012d5d40bf53b707680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f430abc485ec89a3e22f6188d958681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861e704f35fd322743484c01699c8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd77090b58a1b58565ce12a7e33a4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45505bbeea001596ac694510c767f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c4bcb69908c959a0dc63a2f2b3eb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99602fce5c8c46d12c104ea3a005f9f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393fb0609b86263e37f4053fb14ba1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ac1f26e25705c03e25dc511fbb82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db427ce0a63e7f3217d0ccf2b2a14eef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c19d6b1289e5112c9ddad508a2563690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134d96309eda7b74f1c2530b5393892691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1eaae276c58e3280c4d1d233048aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e485d833e7adca99e88f31807e88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe24352f52869f0581a32387d892c02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112cbcdb350749b53b7605662ff82cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9460e5bf0417057beecba5cc7b6a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24fde8ccd7584a674ac37edfabf3f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a92d62e3a0a81c411d0b78b151668698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db96b637768547877897a568835db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b4c118723c16abcd96dc0f640819700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc853dec1ce55fe6d542a3275dd8337e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505efafebdf3860e81a190c7626900be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acda05f900daf24e7928cfaf24567d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2de20f8ad62da57a8d77ef35e8ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b3a3c3459b0a6838c27ffac0baed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004295093b9238514e45963f7ecb21c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320ba72c1f6d30937b1f7fec446ee42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33031f376ab5be71a098002995e646c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2713b0522c51b03615c94c128a213f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a02837a7377227010ae7552554643710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dac9c2a8299a6334937ccc1890e4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163d3017304ecdcf126a78ff0a544e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6d3dc21a6e250f5cd41b63dbd863713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eb0bf0a84232bc7c50fbd751ca28d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ec56afb417f29e16fd0dfe294bbf1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242a8e2b589d624318c2134ac918dbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c35e0eb7f55514543a6ca610706d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ecd70dd18fcea31e395b46d191fdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a149aa2ac04d7a8503ebf3cba2ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd08bea889942b39cd869c0c4898b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461425d7f2a2ddbeb4c24d4ce99048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133757048d51a5f8db03a1dbbda1bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335f1694027a38b8a3b42dec2398cf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f945723c8087d77f92cd94cd51e454a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6efee8b35069868779a46c527278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834632185094b0ae5d1c9c3034765b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f0d9649c0c41163a7d80074b15206727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c613bfd3e8c26e854b55fd86f5b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054900066c0345bfe11f8db32f078f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb1917ade408aa07935704b17150c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81fd7848ad5eef574a1180064b1339731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1446048c0cb8c5668cf4d551c831732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b82b772487d30fa8b0cf549f2670a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b5314fc711b8b742a861a9b6f760734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787356e558facb1ccf0304b5c6caa857735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6aa1cb55efd5921d2a110ac78b74f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4174435ada9f9021074a1134ca4c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af649b91ebe835a8d03ad9b023dae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e0a90b4951e9c21add0474bb4b630739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93776b6c0c8c7aa02a5190fbbd1394740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920059156e2edb325c8d60996dcd6828741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204a8f803f6085a674764263668728742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb978748b380fd7d07ac1788a1dd9f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdccfc10552601370cd68a20c48014744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb975a8fbf3aedd984eddfb5e9377f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2243b0a96b29272be3ce403c20aa1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc63795347f1e9a6ab90c87d5284ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733df969b2a02cc7c5a43cbca2606ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea90e986a2cb2e32576a79d370170749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b13b5dc542fcdcaffdf973be3cec0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb7258904566141869e07c2679fde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd72454626296573b0b21539401bfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab23745977101c8ead1b7fcbdbc24e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babae590471abeead8ef76990a8a52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882abdf75949a3afd1a169dc7588e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a50199e55798ded1a4225a8c80ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27787f9e165297596bf1466a3b6f56757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>