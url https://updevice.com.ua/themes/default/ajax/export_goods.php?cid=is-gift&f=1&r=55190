--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ed3659bc21ae9e149e2733fe25401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836245447c9546e7626bb2bf4ffa961f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c854d8976d15cb2e2cd2ee609d36e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299eb190ccc6a52cfbc6400d544f4134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3cc78a1c5fb9a3581756d540764985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4b38a864b65353fabd270ae10698b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df15c87b4bada8731c4f475fc43d057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b77930fc51095f4298b6a2bc9d27ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c1a96b1e3d7cd6ee17528e1bf209b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff5fa9f42a1293cbd4e8facc0ed4ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933281e3bc40c557171fa761e362bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d8fd58447f680513ef1c2824ce5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac43d91f662c76d070d8c95b4370f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36253ed5c951671d991102d0844da5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30981626220c6f4d37d250fc92969815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443808aa9d5dde4f354e3a7106c2a9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678f2137f61a29a42e2deaf78bf873517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eb2c7ff49dcf1e5347c2a4202f2b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfedf3260eb98532ea3a74fb7714fe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24436fd284d16a604dbc4bdf482d8cd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5059f34d758983f3d378f9b6ca0c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc7e3970e1a0a4dd101830292da1cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473643c0497f21cf63bffda4546a843623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c9bfc031d08842872438c28ad36224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65422db79f7dbeea81960939016dfa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d87b0607565ba90abb36c881aeb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059060f60314bf1373b243be1fad4c3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2693fd6b4a4f36ad88535d0ba663928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90683cd9aca8f64a3ed02ea613e1d7cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde77ca3736420b1dded78a51d4658030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f974e3c4e12a9df621613ddf2d368631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf70e24b89e8d019fdb8921adacc9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d641422ad4ea554076bd2dc43634c3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734af31c1641ae161882d27d46806d6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0ecaff5c4e5d543a8fed2dc9cd7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ad2e38d7d59b43e6a378d94910bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652a0f198a863d1c4011e30bebbe0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f37ed4145cd9963ce265ac90ad3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6d484cdf3a967514aaa670b7b081539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160892dc20bb6ea20dce192383755240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567183e1de9390134645a6ba6933e9e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497bc66ef7c39074985ba7a4d6d064742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a93529266df0c93f7b83c7a0cedb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7d210c64ecb39f11ab6a3644842244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11cb79bec709e62f9da0a49d62687445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae7db4bc89ec200878e558e32f93eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012997db0a39d1116b589fa975532a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683741343d44d6f509c5596d5cad9a1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fd3882073b63243299908462a66a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc2e554570708da8079fb701b3d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b5cc99708847a7b4735ecca97ecf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded5a237bdc46e4babb16a0991af0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20041aa787f581e4d1775bc92129c4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b856296bb047cd9a44c7ab1263748654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5a42725a94512911b67eb6decb5fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03ac6ebf6ff5b7684bf328b7edcf2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec275015877ef9d35a767271374a52957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88f54541b9a8f7911cca96ab342a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629b86814ad572062987b56bc273d3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6eb885d733912d80cb1dffae47b5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66dee900e4e1647e68eeee91a4c13261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f52a4dd63ae5a1213d58c888e32a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714bb77505e9178d66e41520ca6a12363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2065b113d39aaad91dc6968b35007e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462a5a0507605ebd93d38717c65320e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934451e9b69fe9880da560b384bad0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d8941c1dd7769f6e8a548ab08e2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d73717fbd3ceedd75890a350db5f2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb51842b1c019dd8f88f8a7d1ed2b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbebb5de69e29f64dac6a41a7fbcd7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0a8adeae6d7a2d943030bd021ef471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d96112a7ad38f01de2d0bdf71e102272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1363f9368331286ea5869be38be1ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35a93fcab0f1a234cda8002b74e7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7136f95794aad6c9913eb351747175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe0f6fe02f0d4174814683e8ae7a1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030dbbd7d0dbc63cfabdb1b0a3c00ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7852a50745eb454fe4b5708fa4acb3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a17cc85e4c4bc84f7af57a274721b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3769e78b12d0f04bc6efdb74f2aa1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b18046a3c34781ffdc1477f977b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495f9d4ae18d020692893368b511af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b4d32ad1d7aa6cfc0bce7487af9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5184107c3d4dcb40047dee4d995a0ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84e95c95864e7746b6a42fc87ccbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16857956a499ff84e361d9c4b0d033d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae884be4a1b1378845aff58a0ef26edf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b754dfc02fc13d5147636262341d75288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6c413f0fe55d21242745c525990189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af43652e258db601619d925ba18eb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5a66aa6cc9e0d0f53c50ee65dd59491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcaeb952dc5a1d3b4cb58f234848492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ab3725e52bfc7b0e75610c05c49a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a035cda7a8e319c6f9da319121477b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3210468ca3079b845aa444e360a6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db46f638d19029011fdc3d882bce996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790cf6ff1af560b0868b8c31323b5c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829508c866e9dfee759e86e3ae5598b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c91f46d8059b060304e2176b5a6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6feb04c00c69ac5b7883da3b3842d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97d81e5d6e644c24dde9c00a3d866101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6cf31a8834f1cc16a43a5de2e872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab0a181ff2e8eab934e979bc30a19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3eeab0c9ca9d7586a50b857eff231104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f8c83ab854718eca43ab0a1e7b54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e60614a2f02320dbbf9d91d3aa76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787aa3615ed9c0d991f9ac06361739107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c1daba796b6a046a06360593eef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79bbf28d9f180bf15c75598da40ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4f8c6967c8aef32386304e212d3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d4e34437fcb4a6a9dc04544b1021111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30385d7d066286dd8e90d4272531a83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1c990c0197b6108d9c43f1ee3847113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfb99174b51a813589d0a0adcd8ec2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824e4ff47d56e6b9e4bdd0682d2d4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4886331e4763d885ccfc9e1e6076b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf234971d0abd201e5e16738bdbdad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b4e85c293548d46018c054be0993a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb40856de8e5d52f323f3d473051ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79c04fb50c6b104511a8a166e11f29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a691635346841a27b1d0246f4fc7978121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca8ae43f236353bdb10d0cc49a617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c6f2616024e64723458d37a4599e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a18d620db9f9ca9a464d30f50711d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d25a1f2013f60d04fbffe8d138b73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9783337aa4300b2cc3b4d09fbc9ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa1fcc92ee6b7104f91a57e9c1d6e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e44625c4d5702101e0d32d519724128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5fb86bd2673a8efe610d3074250ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16812349ed8604fe0a9b5790a32c43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30149e6a76301c8b5153e702253b8c22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dee18f5222ff2b53db9fac60dfd14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb7f24aa0d8048c5cc3943eb094c7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8dfa3bdcf6c07758b027eacd53946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac7d561f97b33d13e6a2f3af2d5a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1179f007166c5e3871dabee59c3db0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d53c6b7aed1b212937c836c10f3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331a0b9b72d43c1626b4bf9798afcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a9988e51260d14ea8d2279fbceaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34959bd0f3587e515273a65f5cfb1d59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053890a1b622e300ee39983c3c5daba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7e3a724dde1d272bf96b1440985aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ba37efdcdfbb22b8a41825c09207143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc1a294470d7fe9f136c0bf76f867144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2939c42ac96c419d9eb7bfac62a00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d0fafc89adc3729b15579f5035f15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33a4206d3e0f18b504e308951b21f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153e06b61c30a23451ee9ffd54292e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f0937a3a3fbf85d1d0398b0d69c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13023f3db85d5873830d2c8fda9c029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c890815068b752d0719c842d17e4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b7a162b9a14d1d3badafa0e4adf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac32032e64c99cd49e53d1ced60ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e518053210637a456ebd345607fce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803251c4b334444235a4cd2954e3705d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd278222eda9634c4cfae89531591a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081a3513a4b4f705c7f82d86ecd277157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786112777eb18a016b8e9b467d27d9d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5a40d55af439021b6e005347bd53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74704ca2125c8d035371f874243ede74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d280bb88aacffdc8a0ad72cec91ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee42010701cc755a289b017724447be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd81d6e46f924de355995b419b76c5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f67dd064258ad4d1dd2ef20c327fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a863cc937786ba23444e6476b896165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd7e5650db686c2789443abfb12435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355d40c976e9115cd16f78d5e7edd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a219335c55b2174549a1716ee88b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c2be6ec39ca577aee42213ac7037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada49ec68d2733ba9f72a26aace9217170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c22116b80306de54cd22e38f6ac76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d113d57e60c2d9481e5698fab88d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4967872780a9a4df38e1b0766fffd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06869c50d37824b81bc2d9cb18e9c668174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b428708d55e3c29662e9e591f24b5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0659e637395c20b26369f188ce7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cc1dcb23691d13c4bcb733009e68a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7014d3e0416c0541bb3c7b3da61fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea084edddefee6a98b0bf110a6b11f81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235aed6073e0d04cbce74f76eab07cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516397182783c479fc1bfbc6fb347eed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c816b24c9ba7a26747b16fe4cca26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c8badb44dcf0d4ea3a7a8741d0783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37646f91e28a2c0cbfdb3d902570c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f120f9f6e9a9fc9fbbf12005266a88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642125961652a905d40ae91ec2c3e68f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aeb25e2f48b8a277d2277d9d37e4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b243464a3b538272b5eaea1eda56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956aa15ddb51c09d24339d55da1bb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f98a25d9f369fdb9dab09262c3fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398d5c4a92dcd28ddcd2df656446cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925d9418202139fd2bf189a45b4dd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766b598a43c3f60a07f8f888df43966193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb313e62b7e385ee2a14401950efa66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac8a243d843d2335d38e6907940b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc633dcf0335ba84553c4ff38ab9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e6bbf4d160f13ff3f6d2f5343a1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ac1014db62f789177f7a82d8b634198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffe1cc8b9ab8bf6ce9ea355e857ff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658dd155d1a80419aff5441a53cca82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd43127cb77d4d4486a272f4bd6f5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56b03c00ad786e439b0026c94d3f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd5f193fe322c00e1f095ad12ce1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d488a152942dee65a1a3f65ef90c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56ad5b0f9ce62ec62d717b8ae5ba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785b2a00006652c142c8df530fcf40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77013d570de5ae8ef4d14efb1259651a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5819c8f4b9be9f8f10720081a3e97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8730db7db5c1157cf2034217809b53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63600644c070c718c0c15afd113ce1f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71182bd7df087154a6b07eb4b15c51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c24ebc04938251ff850ff5da4fc60e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ab862c713edf4d25f96b648ad0ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162311353fa6f39b4e5fc9efa95a21e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b262725a1d218b8c4fe6534247d136215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f99a6724f652e085e4a2ec2de7ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b17900f98f2173d8c40f1b53ef71b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d52b51371fa9ebad2d2cbac639d374218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d799c95e314e5e2b4c7cabba6e5bb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4be6d58b153f727679e263019508b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032feda9779f568b69dbceafb9d33300221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc34a62d112fa965c91aab1c920db4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a6353d3a63c1d8d5b29d67f4533f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb284ce451ad1a16ca8c9e14f50a8a80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fca4957bcbf734862bd82c4d76fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab12b5878e40c8ec5d405f94079cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130801903575a47ea038857ea18f8479227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860445e6adaba9ee000939b7c412c9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03063b6e6b19f91ccbe05683af100166229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cccec867e5c7fb7f8e8b6ed5f067e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16095d1ffef8a569360ac82e59ff2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79cd533e008519079353eac0aeef87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b6abfc023f30b409c6ef1aa70f4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628f77d99b9b76778d9ffa95563afd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafed09e49112a611c2ac632aa028d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950894d839f0db0ab453993dbc3164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7dda020039c0e224b58c8b1dab764237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129899438016e4f5120814ffa8ebe16a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd15f8380dbff5cd63583729a8e92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb8f64d064107f0d5c23a4df35e16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558b921b6290fe7ce106a2d24e2a2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c923eaa139c63c5890dab11b2b92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13531d2698624400e9d15c561e23b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185bd2a29c073388a2a7aff85ec59cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941c18e5b3054892aeae1e15a289a50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c208aad4ec9407878def81e9129a91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed26666f45afaf1b1ade9e776f1685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf15f370550d17dea674c21b4d09c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fef78f560973e89adfefbfbb4cf31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60a1d6b8c14b2fb2f9f99af204eb9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe9de5e50bbfcc58c4affed071fd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf6b50e83ac993210f85ada33230b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6c94458f7c5cb02baa49f5c3ef39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b9485e220aa37332a17c69686c130254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7bacf1c691fa0961079fb7f5b41a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15895524e46dcc50d59db5510d821c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411d11ddce409398f01e52bac7b1dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4298e96e29f4e7579311824f51bdfc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a526ce9aeae03935ea48a246e399259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17436c83eede4a65454eee85294b8478260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb316e7187806f5539a78e450df20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc33447a9c6382e3bddb9f998b5c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad33f09744510513f8a59a25cd6ebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d5582c4c1b749f0fa711751522a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ec98465b574ea43c2db5b3a7a1a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dd4b4345a7c02d9fde5f1588be9eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04f9b7f651859580321e1f4890a86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ddcd84e0551863ca16a9b67b8754c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda726004d5f531ed3d64af7b974d10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836743aa5e07dcf0d1873a9ac88cb5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1740c10f72a3a074f5c53bdc548817271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163dfec9c8564ea59d0fd8885551489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076f81190f2e04dbe2918d209a7ac1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d044f3744327ab34597d70bd551cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045204f226bc53e7c89a100675d1726275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc88d25b838de1966c7dd694cbb8e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a817fc436e187005e52feb3038aa8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d93b5c2792ca60cb8deedff9389e78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88d6b9cc07f6cba3c631390c7592cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7abb6457f13a99c821fca021dec9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e772d099bf0e896fd714346f5e51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69c0ad6de665cc8a602c43b5c053a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93571a4687f46f15b08cd888810becf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d081f9e9b4964534dec2be641b12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473138cff373f024934c71f4c74e4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256fa6e4cc33176a356a36e326a0bb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e656d7366d416b185a07e3be6683967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1106e5bb47661c7211e5720a17cfa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b1d314c22948bc0b43ff4d9ea23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10e410cf3985f96ec335593fee82f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ececa85f9f8ab164b616797074580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784dfd481c102d5ff678c1510ac068b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f36f0186200c728f342f459af1561293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5781fb7188e41120cd58aeda1e230294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec56fb7fa3a0a1c62c304b4ce5d256295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b74fbd28fe4d7cd089585af63ee5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b3f2af15f1744e041ea00b7c0241297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eec2966d36ff0b3d4913cf339f2ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a580e30923e130450d15082620f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2897bf8cd817dab74de7710ecf0b9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4cf084725f8dbb0a57a1f4b4ecc6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3742d46710e6f5ee047b52afd4ce8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aa8f5b3d3068e0a5c2c76ce740656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e673e78255b0fd6fab05c52b1bdf52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00098bdb07ab3bdd9089d56770c21e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202966b1fcc377af69e20fc67cabd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e093f384331be7f0e88d9e774d68322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1032a7ff597c71698a879a1ae82b698308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa501239a771a1a53032d83f55767e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eec9d0569db66ede6d6d590827aa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cdc542fdac8d30b9dd3e921825ad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e58a5676852c6a9a1a83dc7c4cb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389adb7ea6df2e52873147a4b5b0e906313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd0d5dd624f106aa3e9c80d4a17ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9c105d0cd073d1aa8fdc0f31d0c54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835de245fabc1ba51400a92347eca39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0e6cc285e69e8969d2c7304e39c0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125c7d2b906f7be247fd9ceba89b90e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba37da7599cddd37c34e0224d8a996319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3539b900d587f4bf4e3576fc83ee9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe57c48009725b2dbb72901d730a71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dba769b0442229a9e0e01ff2cc3c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3abe70edf9bc62496c808ad5fabb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bb3286273d2a8cbda6c2d23946b84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb15b794a6cf7a23e43e2dcb7ad89d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1538eb8ad5c9f991e9ec897f6feb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ef49eb37d081fcfea948d0084d3c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1188a33727d2ff7ea00d80df543ee4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96c9ce6d96023f2407f9257d46331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5182ec618da36ec897666ff53a0dec7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86329d10d16efe434ae14c517365aa3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f0801dd1d5963575dafbdf6086421332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ea720eee4d966511575d46465f8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97734448dd99b1a1feca2cd8d3a8db3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d8ad8f3006580b21b686e9eb054b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396660efa0be7a35265826f7c8f696336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0e74341075f3c8aa7596d0a70ba30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380fd6004bb1a1c952589fcf9da203c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdfba0d0bce4e4d738955092b8835a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54abd6d54dfcdbb114a143387fe24de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a2ed276025ed4d37683c22d4fefd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb445b573d16702942568bc283e198dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c646652ffd38a86b513bb3a5b94518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a5fe006b06731412d3252514bad75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a6b284c91f0d695339f9f53309a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472fac99c3f4876106cdafc0f014b73346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01fbabfca3aca710bb61559a57b991347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7e55ad5dba613696e5850837ec09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bcd0b6f670a83a4578c0d8585a229349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1d6e1294e57fa7b7449ac5901b0a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50f731cf63bf0a84dea93926c9deb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d75f3f8c9700054867159ca4dfa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377fd6f802323972ede66fa821ee922353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9af3fadb2a5a78852891f99d049e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ec3cfd69d05454af89a612b9072c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a638e15bf77d7991880bd3faf1cceb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7d1f39bf139f22054683d42b4e07c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f09c5c347bd345e09bfdce5c6c3ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79d40089c965b976f7757abdbb1782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7377ed393ad705760fe916283cb3c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045e7375f318cdabea41d2c54e812f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013f84145142543eb866d6dc9e47df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d41aa4219f52841fb8965f4500ed3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80ad51d40bfff8627dc8b4037772a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d82e08890d441128738e104241b74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfc2843bafc5f1e6f2bc84a3aad47e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f4d4866caa75bb7def965f0f4b7e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deab53e89297efb66d49474fb8ee670368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7755dc4540175455e121251bc621b5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e32576989b8684e90356fda2e4e5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e85f7f651cff8867bc8a229d2ceb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc42e91313f0d5dcf6980b2e5161035372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889b5180b9ee29fa18223a30d43246373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b1117ee40846ea111fcc3c1c28442374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895fd85878d106ccf63ba215c6db23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cc68c93147c13f60ebbcff908a59d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ebeb918d26d173b44149c0c29e676377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14dc977b995f812cadcdaf47260956378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6fa7acda75ca8b708adf02cadfdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e21712031f55cc64f965be05f8d642380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8841191533d03d9e638c0c2593137381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29206d8ef8b69264ca055067b8b30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd110b8a24dfcf1aa953d55cc35b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562821075ee82da2b93a406ac391f41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212ef001a624c1cf5b321a9d4797df7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92109c1a29a45421ba636d849ec7058386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859a3b9458cc6ba3fdd29aa22a68e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ff245eace75e48f0f2c4f3dc4c75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ba7e5a772790dac845562587d259389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e4bb29951b5a3e695859e900a13d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac0cace16f9497dfe424aca4a73fcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf92ded9b5040bd287a730f9bdbfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205e675f615a515e8a2bec464b6ab33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17151e1fac3d3a782a679a16f6c42246394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1911e94c668a756219c71189ca946395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac5aad51aeb3c19e0eadeb04c6b60d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956288d7b19dad47c4eb5235677a4ac3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a553e3aae7f666491acd6d3e981fa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ba64e2a68b65c75fd81931c2087b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1105094318d7341e45e9c9aebf6c6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca66f7eb3b434b7e6085ba1247fa8da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f820b14fcb2adc9d9bc9509d608f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0180458eaa9b9f0f0759db5374aa4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dae925953b75aa985d4ae85b4b1707404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387da5460bc1f00fd15c349b0da451b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4d1f5e231439f66c0a1bb403b78a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3accafb650ab592219be8d2fb4af476407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ba5b7c591ab47fe9563a859d534fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900d4afad612184287ab14d50267b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111cb783eb0da6d28676898b9946131410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c35ea8b677726910c07f18fd090c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ca984e2f88540500ae28711962dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a98255fcb9f1f6a91f4b7689c8cf53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fdc9dd2ddd172ce6cd650b7400e8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d4b52356be12d5068ed2fcbd5eba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045d56c8b93bed3b14966de379a053416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d1d809717268bcd608d6a28b4c285417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa08192a1907c0287918bb971751c7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff315055b79d730f340c9f865b309419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a9a5bce265c4a17f6872b985020a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f09f70a8edcf1f8b50adc192338f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2373d1159fb45fd1c12e90da17026d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5662c52e228a71bbe0e8c0ace74ebe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d010b435c923ec1a014f57f766ef7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf3672fd4f986d6cacc0a6620c98e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86063ea109ec4aefa7faa1e05c0d8fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d76a9cc7a53eda296e9bfcb2d8dcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ce4a19033b28ce6634dfc872fac1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a214a37769418774d56cbbbb7cde429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e125d6f38925dbd94e881f5b8c2a35a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ead29ba8b5b4efdb2206c3834261431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa78db7fe108ae045c8ad09fa0b8f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df7d0274f2b65d738b37ffbc08632433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9971cd8bdcaf7aca8995931ad977434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c746e2a6dcf36d1589410d92e2b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e23f3de5020fa0df3a0898e941393d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243a0dd31be8668dc080c5d40449a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013db703af8830ee9987a607119283a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88407735c68dabea4e3c6b3c3088f34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c0f558e6dd48b5a5c6b0d4f63778440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222f3b9505484bda864f27134afe089441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddffd3921424724079fcd061cf2d41d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56edbf51ef21e6b76826a850b1a56c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e86a084998cf1ff54bc4123bfc19a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622119ff8cb8439070bdc806606ead44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee0202c216522e3dfa220fb3a0e778446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32ff2f838002cf4ac003ab356334b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb85cd889289745d809b47be947aa9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76d45e7d7659fb3b1c3045923afc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acc1e0ef79c0043c0014f8de85006e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc60fe476b02c42bea991fb6b59ba35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94817bb4aaf6e4d3a603a67b107bc5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d0ae1d834874b1762266417e49dd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad9c68e24f1ff0f6138bcdf7dc8c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d85a4d40e346981ff4e0d54b42ed3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3884816bf64c5fbf44c58d6f1caf51e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab2977e765359b5efcd3c54b32d320457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83213f1649e0baaad2c9d93054bc09d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb2474dbe782a4d410310ba69ae89459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b598fc5c7727386dc665867866b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31bfdb53fa68347eab5f62c63123f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226e983104be54d1600250af15237ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16d2ab1d8a97f06ddd9a0859b7365463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd15406bde0204d1fb28085bb7f68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9ce7031abdc7074f05fe0e723c5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e487de72133589aca3b60e948d97bd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55305319eef61c3b167c5a5a483dc73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a865f042b60fab2040e6f9e856f72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed10484189f737cf598edc09dfbc14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1476c322a8e214ff775deb55dbd72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bca517d1b84a4df4f75f53afbd6cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc8eb0807f013dcfb3a312802d3ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f04f18e08786a46bac5f4dfe029b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8eb30727a737ceba9f6ee041abcfc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524deae6237399d91188a79e53208f64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814986136c4096b8b70e90276742e91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f23f9bd008b7e6bb7c5e22c13465477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e2df54602ada24d9fb455ee301a69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da5b9371ba2334124e514af40889ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e72f866285a2df651e201110334795480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e45f9c532640e1b9c4d759406704481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b1eddaccc6d1a5a28e834c40dd0b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fdbc5eac14507e6d8a883934e3e32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3552ab37513327ed5b2518737d931484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b3559abe912ddfe9035c2ad801fb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe609b4642c1fcc2dca530f31f37d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fda7e444d094a595884280b061569487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe284afac60f68bf055261cd6f2cea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ffc7a33f8793da73d4df937cbea75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8070f2fe15e08a6506aa1c2dcb413490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086223e36aeef4a534bc2c1f48cc6921491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845f9805d5f1122f1873fede21cedd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703d500c24224da1972d286ddcae1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892781aa7d5286aa4c197bc9122f06ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7684a31eddf63486e17cecadcb6bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e1ceb2abf1fd0706909d530958ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110278902d578918657a4ec9ef6a39ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ccbd039e018edc514a7523d232e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da346a3c7700603750b436be5d299ec1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ff8e33176634b9f2a04ced9014d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a633ff5cabc3b34f59422c46a27f965501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d291d89eedd029b5a9de203a2dfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1ab0c7ae767f07a18eb4a4d29945503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d561575c56b48437936ae4c8eaae0ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445a77b22e55c3beff4d355021802b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba84e1d15d43cf8b8d52fda06d68198506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d0fd1a2b4c4a1d0c8dfd23db2c8a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ade0fb5269e66842e577a1a07894508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed14a8137d0e9967ff94a9346cdb83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3aefd5016150130b20dd3a8d3c04b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa089adbf59e86bd44506a999678b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c667d15bb56f73f54578fc38bef312512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5405d6266ae7b88c115df6bb250ecb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b189af60d1b5155cc92532a949c11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a20b6f7931e53f60fed58a1758aaf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b4c6d0fed7b993440db51aec070a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2162b202e90cbe54602449cca0a56d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430cc042d9e1afc0b7095ee5c888d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897afdae89251bd9b7d1dcd92d730858519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030b8b31899a44b77dda64ecc9c4828520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1922f7c527ff0f11b9f0237e53a8b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c12ce497b280eadc01abdcd90dfd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d24c68f64295859e59d6ae8e34d28f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bbd2e08efbd9a6fd65a6894eaffd1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ebc3c304596a48a606a9414fdea33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039f90cc50a0b7d91e7403d516fe4cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a0573388ac2f557fadb5b7b5ff52d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50265f0ed9ac75c5b4dfa78be782976a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4c7faddde76801d715642ccfa9d62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02e1083f0863b66d5b3536876ebe2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652140f0128bc083dfb955815e0c4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119dab6ae3d453487517c5112783f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30dff50b38a1a800ead5b26dfd426b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532d27811cfd7779748878858124cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea82e6a41de3403d1bf75f8f46d1610535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6662564058caf432584cfe0dea9522536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414c8bc39e6e755ecf1d3a4ab19d90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14984315ac92c50608e635af4c41e82e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c0a00e2f1e06e4dff50f0c053f8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90095672a0771676179609e2694bc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3bedb88c0d3aa7c4e0e46156aaea6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c0f5c88da4c71e6530b45c766f43e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677034ba26918e24a39dc56a6b72b70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab621928f80844e4b71486d30d043c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757cffe160b158d4526aab4240c9bf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a5a0e24b1220b57dceac1d1b6d1f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cfc9c127b2d70fa65ccdc333bfdf4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933547c77fe91b6d028ece6f1e07e17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3322ce0cc026ba180c709a48f17230549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee9cc890e1d42e8d84e00e6ad857f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e0001c90a4cb57f1fd2a8392142bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bce54b9ad167dea94e715c709053f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5809ec529a94ac4a4deb5206fcb75a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40285c99dacbb31b2e6fc040c62444554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e9c11ed1eb7863639aa4d9a310b92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a3439c230b5b6b2ac7d5475d7908556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924083385be0b74f06bbe07a9f39325557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca396a53b0e3836eb383e5f5142b28f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a990b8b5cfcd6e2f196265654abdb76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b00bc87e0aba06360570f106b60dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688194e1ffd2ad4dead9a643bba5faa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e480b8a096459df047647bed435c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b2fd7787c04d16986d18c149aa81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c5c4a9f47709ee3b4d68c5025590a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d88b2b5bf9c2f7481f63f706eab3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4499fc5bf1607823bfeefea6bd1a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9483156c0bd34902fe405e3f0a62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab965dd4a1bbd9d8c45d48f37ada9df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be42d7cd43261f6cff70faa25b5e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b2fd98b1f61f58052f313a874a46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1082b2349aba819ec5e323b3d329b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33ce928dbd13f6237e421d5ed2f40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295867aeb3bcb2514d413f2b3bb1860573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6d8b154efd4c96c9828b8af662fb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e010bfe89a6f0ad48ffb13eafd01a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5a908919b8d597089b03ad539187576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b23a5f7a80840521a716ee124c1a80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb9dd30253be81fab74c9712048ffa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c23a742b648b42dcf82bc87a648c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41c3182e79f4a4ffae80d6c8b5c33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f14597937cb990cb21910ee6a9bae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe45018ed04f3dffc99f73e8dd811e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74dbfdf7bb8a44f7772e740d29d0b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929346bd7ca6c1c0d27d586afc3ac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014b2e0ff4fb66ca5765f5c235bed7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfff9c8fdf107f5bf173e5ef3f479c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4f9b076e6c861d25c487f33396f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3588120d035af0478fb21e1cf8944c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18565dbfb3239f401a55a684a14ee1b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3450378b863da3b9540cea52777dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74057a6014c5a9c1cf194614395dec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a7ffbee4cc3917a418725b3e271ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc1216caa86ab0371ac540ddb364a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb62d09ae604d29b111f1d9c7f0591b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb707c36659cc82410307a9f4ece1f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fbb809ea972e8586b6eaf8f0af599596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3687bf3ca098e1024256073ab5f9ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec2b69a60e41801b104f9627ab05d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264eb5b43ee95ce39efcc8b0f69250a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f7f67cb15409ba07ce559b0976e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872fbd26a369ad71474a66a2c720e51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f2de55d5ee8c8b00f5fb3b8854a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef6237737b6289311d38fb2a58713603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2219aef91ba6cca45cdad26aef7741604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88a3dde344935f451913f1aa4cd92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7c365a3cb72a4615fc075ea4687c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f6343e2adff17d66755ab6dc7500607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefab1ebf6b623da8123104893b2eea8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f94b07f8e2281eac4c59d3bd767f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645dd175c7104a8075fbb7f7dcfb60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c26437539c8a22f7486f00126a16d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf469b7e3bcd854c275ce92410b95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7f8f721f254d16570ec6dd87aaca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0e2a5e52df24b83937c853a0dd546614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8629d227ada29156021bfed078f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92161598d4e3664aa0b7b017002fd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998144fe89e12bb9131c437dc1a67ef5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7808c0b4f79c4264a4153cb9a3e582618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51cc0cd400b52b3d85e39a674a8fd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030c3c98918de9c1586e4d5eb8d659620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f43e4caa213fa3e310f80c5264a593621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13003cf4c937cb4e3dba1211d42fb244622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0c2dc0ea867d837950e0478b62e4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f204d30c65121efbdf59566c8a8a93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e1c252a0d53f1a815a874b011788625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ecc752808acc3d24bd8eb8f2e345626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da497eea17feff619c3b13fa00762ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc925796b04b7e93b89cc4316ff1b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a37b30f24f10c8ed8da810b75657a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260aff2e9efafc8df647a082d99644630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f03c77972f06700b2b5accaf4a0ca3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df161b666876e90104d2462eb0cf1f83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c498a8e69cd139ed94f0e4277ada8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c98dca0839651eb81a6020ace62e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b911b6554a54461eee97616ae024635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d22bfdfb69905c00de271a9f2c77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88641324ebaa54036c535a68a6137637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1adf71ef975a208401da9f279f0a15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99758fe95c2715b369c102673093a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dabbaf68b1ef292a20b6571713704640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe09049947adf5e1a685951f2555ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1d58bfc6ffe607bbff2142230a1b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c569afdf04d68c610c074b7f52a5f84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99090ef36147b5671c51fe74a6355644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e182e5d403dd73c6607888453d832645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6574a422cb9dc740f0ec38326f56b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd644aa0f944c203a64770c36fa0103647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ef45ee54d3b03b7bfc5735e84a22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f91c655a7e4f30fe0e71b4c4ae3f31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8887fce1b06318f9c26ae7ccc5de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c771b6841452f26f80526c0058c44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd4bc709f3ded918c7651ca709b50e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec388f13fa890b15417192848bd400653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1ad6be049f28927191eeab4e817f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c123a5586c62fba7a96298b8dcb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca2477dcf71361cc17919a070617f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9af7db22d391959d72dd4edb9d63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e3e39c7ba91d0316cdbc77c6a6f36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7af46ca87fc3b3fac0a7c625a95f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6679e85afe6efb1b4aea13f899c51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bfd3e78d7ce8f15ebd5262d21b662661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc510e3a15fbce589e950863b90173662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19a2e2ce864686b34af08ffda7f7ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afdcbf0a6931e861d8acc25ddaf756664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b244edb14662d898d6718c0c17172c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45182dd0d5bc39e07fda0bc55b43fefa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd3606fe76b451b5a982c8c7ef647667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c2b26210e5772af3fa583bc36f34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b7861ea22e4b1f5433e5f3dc4484d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef97717734f0e038b9437393bfcf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfc5fa132454043e935e5c7cc550b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5afa6242cb7981fb3de3c95a5a62e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94f1b8ac0fa89313c16fbc3c0e3a53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64d2d35de70d6a7c95f4ee0e0da84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a70a494db752741fb49d4465d9c415675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d440f687751111986d059a790fe589676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94749b898d2a2ec8933e0aeebd44d567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b462eb84ccd4d24a1e1dd4e1036ad8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890a43992923313ff127f43a3a8779679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014870fc30fa70cb3ffd903157c5931d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fca0ff2546042849d6c441097ac5cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32207b38972d1023b14d7ae8a0e2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c3b5beb6b49cf32eb2783118ab43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764529f8d993de0df5e3a193ae186b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3111413b464f763b9641a39d9a768b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a33525a06eddaab70ca140edfe6927686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492920aec5b0761966d179e83fe41ba2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b740d0f6838ec49b838546782b503b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742645f8f53ce8ae6ea0fdd3712d948689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d8e05addd63095c9ca88dd8ccc8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd50bbe3d3293e040199132f8184f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f627d53dcb1c9640a150c1e80fe5c71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61c44a6cf6ad5119a7329037ed2769693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379dad9bec29e1d7379ae2ecf62bba3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d1e316d35f7fe02b7b26eed0a1fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d92fc1b15f80f89942260fd814a08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a0f5bd97b8f9c024d2e1ed2a29f59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda971a2d5275182d8b082c0165d231698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fa05962bde3dda7aa6933651a5bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f10fd151e694d52d77852ce2c60b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeff693792db70bb18067ae6bf9b337701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c89a3bbf193b4564bb2538bfb984d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9652a6effdae95e0172713890248b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31db60804261c0964ccb5f5df5603e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0b713640efb6839e250450aacb84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddd4f04670b374f2c2b151e976620c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01426c7ebf1ec7e4b67511e0f4f6609707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792638417e8a0d03a95ac4700cd3bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71662d8ea1f33462c2535fc8435e4393709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5276367d90e933cfc82ebdefa62860710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dcd5e5a5c02fb66a1696c24cc31cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95467ed46f81e7bf1c360f0ad79caf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175355cafbd9575cea0ebdb784694a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12586c2858d6513edccdde9a1d5c213714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b39a51f1f6310bf878ae594c90117715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923edc19eb9843e4d2532ff6447aaf76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2b80290823585fe3de1dfb68514cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ccb07cb435a20591f3108761891d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572acd2f4ec70ae9230d9f3eed8348f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34878f7546286ea0a5701712318bd7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ddef8a97b98c785424cf4662854f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc8f8990850576130a06f5dba4194722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cdd25f1c7de5403a79872865f2ca6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32e160a8a19330a1ae3e964f29f4d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4625690f0f763c0aae5cf40b8be9ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91d74f874633cc318a454e6b285cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cc78a39291972d769d4a422b7fab7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c4695b9356e514ebfba196dd3d45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab037123fa3c15678e989ebb913b0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d570cad55c26dab2e1eb2c30df29bc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a8debc6cb592527a6144060fc564731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe917ef614e701bbef230306d884ecc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73918416edf5749f935d0a2911eccbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995ea1cd64a9541b64ba269406e12c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd452eeba15636dc30cb80554308bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415f3c789f70a64a0d3d563bf0a036736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db0baf6b7511290e6a7890be03e463737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd850851bdd25bccbf35e8d9b9aa8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23f8433910b82ced07968047c220c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f1c97d968363a73e6fceffb09b9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1958480900b32ecbe3926705a8b650741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720a4dbccbbe619c9d0c50a2be7c6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da30596088e3cb31eb048c98fd92e6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee2ac0dff2e1e0323ba0eaa103ae6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba655a219fb9650d5ad55610e9cbb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb7cad3cd64cf577f9ecba8b8912b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3840d90aa6af6e39fd1aefa7c031c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9da760fbbb98fb2c9ae4d7be29cb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2198222edbcac87ff132f8c642e0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f1c3a4cbe797500dfadd3bfaffe7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca923e25c688287a1c85b17604b04c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ff29fcd1225a0e0bd5f3ba550abd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102db0f42104ffe143aab1b53cdf0e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef9304e34d64d1c9e59077a8cb624754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729711b5163ae595cf2faa439daef018755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5bfb28eda4848d20da4aaec467ec3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da12e8519d5b58b89bd360564f4ad59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbab092818b6a039d28055b2b34b7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badba27d7abc39d84d90dcdfac26a95759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f18a1874bc40e47e4fca259ee50a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23221065240ff721d314a10368a4c7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694e7905abd279f0677d03a54ea3f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553679ca746b5e8a422f997ad2e9064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0dc0fbe8d21e27bf7c9040f2ee265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e43092a1d0e5b9ce58bcd858b33116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24120b80578491b76d2ea9ea8445e5927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eba40f8c45a5f800fbf0d120bf22d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333de787f595e30d3d26c32a65f9439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c397fe8fe3826524771c630edb6e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb61c48fc26bfabc5c5e682c307c6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8cd37c4adf439430e95795ada42512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdb109faaeb0da9526db006528d0c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5ee697d06680e2dc2f419d38bdf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7034b0361e59885c395334dc25718d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e7fc2cd247e7c52bafcc66476941f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e5de17b71588a63bc08224552cf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd40880014577d07829d9c6f1bed4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ab13227ac558301794471d5d6e25c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be13b07c029f8371efe92fa842ca0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b96a5085500ca8a2d5ce807e559521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479ccdf34cf4587201ad877e198199022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd34b8ffa107b0dff066c67ddf80b6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d877aea98d78f68707c246b92902ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84f1b940d9f7ba41579bb8882a445925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de31b4153bad91fcb1a90bc73b3f7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68097d6778781c458fb7ada6afc47127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab06b5c089eb4fbad9d0e0c158086728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf045f79edc35ddbdeef8576f2e934d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48435793a020f2f9000c7b0bb720c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa9865621dc827654b0c36090d132031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e17817e048da6b33d96462367b5d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42099081bd4dd9c9d83cbce49295ab7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0cbe04412bc5c4fc4128a5712e8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11dc4dabc261ef3aa30b5e16c193df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff05d236a51689f1ab8b9efb0f97f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0068ca23a8269b5722eb2934a00e6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e7afca2a6cbcc45d6d4a22d98eee638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca63e8cf38fabfd3574a656c8f095e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d5b924a098cf412ca6c8319491da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd9da20367a1e4988bc98ef0b728241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2a56469744a29e99639f78bc5e73442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7489d9d5a4782308cbe61db54bc79e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd674abb97bec199a1c7753651de2b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124562c665e877a9ddb334816d15ba3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17728002ca0269dd06b220666702c0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40495b86db2b294f75910baeaa02257847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e8045fffaeb693412a5fd84e695b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc954cc3da49fb408f4fa25c966213349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5751385d5dfa003d04354cc8f055950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af34a7e6595ca9663dd29673388a8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cf589056ff55e6ed16f824daa947552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b572d73b2fc09e481d1c0896189fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679976f154b925faaf33b64b902ca27a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085e99926733754896c296299e52b9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323eb74550d07e309d599f083d23ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197872ff8aee4b0730c0d81f0b833fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f84e203616a9cde00a2047421971d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb393fa200a85021ddb5624ef52f6f1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd6669dd7500554e4fcb1b5a6ff0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8480baa3352cac6ed8723ea541666a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8e4e59eb965ff3a2d96eea8449ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8da14d20c347abb1ebcce70791dbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778864001fc1b5154360f863f781acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7582fed47d293e66c0cbfddecd5fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991e59745964dd14082ac4bd3282e8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89993b0975c49906c58cca71ff5137167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1087eb2d6789007283b51a98f7074c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f199d11ed9941f8eb3e910b849aad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf445665ad3f8689d16218cc79a15e9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291446abac706ad1693ac8ccc98bb8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7583c7f2d9c717537bc2f39c9d5e4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f3fd57e353955070d067a65bf2e7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0ee67fec1f9eff821702b7012a2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564b720bdf49fc04a4b6344805127f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213aca6f7584890a2a5be2fb463b24c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d2df93dbb38936b5e879629cc42f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefda47fda3f6c508ca2cd871604189578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703b87512ffcd0c149c7f7ab7ceddf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7a9f46dd3b7dea7bae162524b9adf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90d0c1581b86d03f1b3935db1b134f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0dc5821ce7ca2d60a47fc5aeca36c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f063a063e2cd227b7402d9e7a5db383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88c2548261a1e3b8243f630d8787584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f77840d3f9ace920ccb1ec583b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9603d1cfab190ebb50c343ab11067486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296c30dc44215546266bc5f4348c2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044bcbf87f6fdb4f136c29bf0ccfd0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5776b6117a58f27fd3632ca8f48adb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8395bc5165a3f6c58441d0a7c293290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5992b3a6b970231069cde9b78d627091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae9566b4c9be137b9a41e45a2e35b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de94ae6a50a1603dbbf79381c3e51e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795874aebca64987d8ca3ed0c092194d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba274ad3fb19c0bc8ca322691e1ef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401171d9e7d4a29a789f42983dfc33a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330113c1d469aca9bb891594eabf9a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e5731d9456e5c54a7371e398906398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545956d49540ed0dc7389edf0cd1284499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad82fe22e2fcd80c1e192586d03247100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99bed6cf34bea69c053e7cc8bc7fd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002abffdc587e752b3d7339ae2e2efdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca565279064e9c1e331e0baf7692c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e7d67909d03c750e464a3cc6a3f31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3375a7c143ae9d289cd4d6cb52bf1c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98367716b12de0551e1527a5f7a14d77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e96f2d55fb829f42eb59b617b48ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db8ca6a29fa0ec7efebe74a79941a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dcc967549f656cfee15d285eabba1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bcd63f33ca04c8ebe4f1d6df21a63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28805100de1e7ca26ed11759e01aa999111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a351d27b979a93f34dbba81e25cf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0765e90a49bf07418b482d3c14f7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c394cc1ed77400c320f2378576fa275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e008e936959f4cc3c1a1ad1e83775115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58610dcebef97bd393fbb1cc3d792116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164c26f40dff1005db4171a02e9b325117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f6cd850a9e95c428642ae8806b016118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7a2064cf6f8e84d73dbe2378ade6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ea02cdb6549e4a06485b41503c90c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afdad6dcc2d07a745603a15b57ed4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702684f2afdd394896ab3ca54e2c0d58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a160dc54c9cdac06bfef4ee9e01ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869edd11db56c24cfa034d110a5dc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2ae6e72196a6059c822cbac4fc235125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4803609bb526faa2632992908f1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26c3084483d47c2947e56b187ed3b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79a9ff9a7d516700aeca9946e27f9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73d5ef0e987268b82a0b8ecb88747e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af16dfc1a892140a12dd9c11d2febc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5789c2b2cceecefd4a1958159fcdff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b72db3624aa0b58c6999cf95569f78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46832d1aec6ae7e9d0f45029d9407aad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429126e318adf1dca33deabfa954a0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddec659142725c8a6dbaf9d20d6960135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211784ffa5297ebcbc66f54bfa454e74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b67508875bc02e583ee2162aa434e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1525c6841948544f21649b988e17e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f86f300796eac46739970036befb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5c70cc6c73c0702fb13388b3e33a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677de707cfb98eccb691e2e47e2fdb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e4e2b0889096557a4ba7354dc046142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7ef1e0019ad8609b77851d2ca5d1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f794ceb749db0d9e4ae6303d353c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1730c513b126bd338590bd99d2a8823145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e130d645d4b58aba7242878154c7c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae63b9ae6bd807208851dabd93c76e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47635d3545ba0e124b18abc0cb15cdca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f22e30774cdc1d94ec8c7b2a161bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd70fd9159e4e1cecd81bab63c6bce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2125b21177c6c35fb43bd48d121aec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e8e9daa6087152e7d3b179a07abcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e0e78300b021c2fd804ef9da0daa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a375cabc9269303088f1bca93d608154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f839f8a29106a07d5192f186b5ec3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a23aea5dad5ad46ee6cdd86126833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ceb343a0377984ce39293eb5401f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29470911fce3fc4a46755a92385d4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f4267956f29a166b8d8ebcc7a2658159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a438095494bcbbc3991b3b0ac3928160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b970652b5845f2e081a7d96d56168161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074c1ff1969f4613abf4a1d0dabd0d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ab0765eed020cdf0a6d126083c715163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e6f9819f617b80910800c1aa7d47d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9121f6785ea3abfb823d3cf0837e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e76d66780a05baab4017ac223719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93fe76672a02880c8e034e810a9ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4950caf2050b30e6b90d5f9167616c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662494c1339d435ec1aab988f549e0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54750099bb72608fff321ad6c9c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908daf9a7b221beba8b1f956cb24d76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825200580de6f254bf03a8ec1295f857172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ed82dc784f90057e1e05814e0dc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e78ab1621532069cd7b3559a2c29d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4545c6bb330ca3b903a9aca7e1df7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f3c50dc45aa240bc9067f326e8b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b67b7aa50427148abf2ce903c995c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b1fbd24f48eefa4ef46444b4cc39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868475d71d06018a7af907aa3cf7d30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f04eb320c872eead5c3230fdbe8d45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e97a0b0a61d3058d8155974f9761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869311b1c8be0358a65295203f1a5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b0afc1a4e7e609411ca0f880d14ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931d2556758747aca86653ce6b6727b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483d5adbb8e9012681bc6b1141ce209185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2695d91833263af3a384d9a32a1f61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2186170ba13d9b364038e1eeec4784187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a5cb86ddeccf73240321b7c854e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994311e8d58e17d8f65f6e4eb788ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149c55c8a4f5d22d69b369fb753f22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b4c5d30151316cf3ea930bf35921191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d4dea7b861a94e5541abd5764fb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748f13c3bf888d324ab8c994941d348193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4f5cc2a6de73bcf76c29769907c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9e86d2ac8837ec18c2fe2b2a20b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ac7074e0ed887c96d1583e382051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0a7fb09e7e31d653f8a8623c6680a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742722688b3172b132882c6b37d904dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd835cf3bd7e92a1d890538ad9d8cec4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d013a6e280288851019e418b20a8920200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde048f7dc5c31ff3f799630abe1ac3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea920ebb8d2a02f70b60cc18afb73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2450f257690dbf0cee2b83292ff695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946187ff0ca46a930d05f09061e55d85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1437b148b07c92b33ed832d1cfd8141205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e63f67504b084a559ba117c29422f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e096d39bcefdb5af303d8f8a7ade4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b742a4e083b6d180c653d4af443c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918bcc5b1f22136b7b4bf65137fde02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b1bce858d2d19e0224070c5fcb25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250ac7f58784da92e916541592af517211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9b04356b92adf845eeebdd60dfae0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088191231652b67d482a228499cebc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834f6881d995a4e96fb8e2be990a249214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89179ccb519694bd9e9ed1312701fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043c6d493a0f41328b7107e405e130e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a41784b0f0c4fc2fef557497b2a0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f0cc4a2ceea51252e96a4a3cca23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674adf6cde510ed26f32fb11ca933a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d7a3bc7db582e6c40704bf1c6096a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a7b02278288f83658209faa6de9c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de914219aa1c9f1cb73eb0e34d8b13b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146099d4e6a6f7da660f356967eb6d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e562fc61b6c8804e4480cb51f9eba29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea814f03bac92d6c7ab87ca21c3e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506f336b9132523c2c84a630723007226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b877a686c657ad18d103d13a82d87c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3d2f896d5b379b1bfdc5c24ec7761228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd455a4a70ac387be52373284fd4768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea964667c406786a9ce309c005e678230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0809a579515db82272440f2344c554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d371af19a987e8100ac51c4f8f85a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe91d05c1ae4d98cb77a965930c19b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bfc41d4256516a878c827c4d9b3fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430718309bae73f5c36e2333ee249be8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d331455eed93279e06166fa6631a64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c9c7d6f7655174a54122c174f31aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642f19f8de647c3a2d95f829b7ed27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c053135575c9e4f7938ea381c10d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cd37f1bffc6bdc4389ff51e8df2e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389642976a5de23392b0f2bc4d131538241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963815249e6c401e3c2a96f2ab72012242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9eec945d12226d15edcbe6e8cc18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868d9104f440dbaabfd7e3732823b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bf75a8e6c829ba9e7855e933ada2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beebdb103bf31bee9592ba5c322e32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d3aca86a92fdcc2ffd9a1dd9eb4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840fd327425d58da7ac893d265b0832248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc387db6d602d493f9d3c86533b119249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d315b7e42fbb7ba27d987af461bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05ae9443200d264b9f23496a69ef19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75160a1ed2bac2ae1dd320be711dae3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54d3348726400953748b04f3c4616253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698378b38df1d1e2d1d968be3b3b8cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1eb22896c23f02ac06417b939bd7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0b713e426cc422a64df9c8bbdd971256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db42d0dec1892c6f57c3c7aec8f0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c83304738e73ffab0623667a32bba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799603d47ae03dda9905b48b3f32d5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd874fa2d47ea64870ef4928725ccb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c582d5d844ba80e0c334389d0a1a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765ff999767b0517873db388480c5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900da37918033a65708f84b55fb356a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614b10ecfbc272a6e64dd95870053c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d905b73a275c4ddc44539fc1b01f4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8266700bc0316cb6c8befc0f3e611d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f37b01d680a453bfdae65bfc23bde3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820823693cc9b1f5d811046d8bb449c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e8a6be3812059290633faec3ec3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37d2d55f2301f3952dbf3ae7a49c77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31c0732f5787ecd6c38fa794327e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b0a0ebec872382eb3182ebf27e847272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229f1f5c70f9a13f4448e7253a44b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21377f0d350ff80247ecc4f4241b517c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e807d4e171c4b8f15d1ee1c821a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0276769f996dada7078d11f8c1c8083276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e85b104a35d111e435b37b9d87c6e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccea78439e416da0449fd3c8c40643278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05d2fdbf58d09247fdd74890085355279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb829e6bf34cc3a203ba7c1e560f5cfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc64050594dd3abba0ba3c66505e614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff32aafc3fc17cd026c10211b81d4b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9dd655d86d1b14bfd4fe04f49cd87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c052376b705e104f188f9448f28c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc1c5db6081c16d077c4f8a6c59ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66a1357c3b0bee715ce6745d4c8ef2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3bfcbb80f9ddb0d1a472af2fb345287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d79dbae0e48df1276632589bb0c8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa502258a23ba15a9769094ef868a57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a8f34dd128510e841670e87f5e0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f3d9ca8703bf16248eb85ca915e7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2fc7f07948cc51cde7afc618bb5d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0be82f13bfe7c9b4244530aeb47f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17874aada84a82a8898fbc72d1e81aa9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756041a98d724a1ff9c7b619071e6f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fda547e1c951dc8e122e572be1b33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9405f65f9bbaccb1c250b62e707a43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85c03eb6435efc6e385c396a99cf9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13662b2a6f43c751a70bb3d89ca4159a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc9bd27ece5b91f49feebdb6b777b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c481905a0a7458754cb3a5750ca9ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52803511385ebc6673ec61ac48f49d31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aafc48720599b38db0e66bb49e850a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61c8c89ed884e9ceabcdca93ee0fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0610545e082f6038dcfb907b6952a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3d8458bacc6b971a0fe972f827a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910e2f4da1dc5e9f21f1d0fa0c237e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cc71e95a75c5aae776f1957601bb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e70929af0ca246603cc74a567f25c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e067c0f714a70cd4a6d6dc0e598acba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105aebd56c712ae0ad8f8e3f74b9139311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2133c7c34e4c2f2950c413154639f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0beff8adc9f1c720d57ee8d9e006313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae59c9eac30a5370328296b9b8919314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193fad92659167906d9ffd2e6d0cc06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf0a5d5a0e968ca110f48f58e83ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebd3b73bc9c1bd317647fd8ff95f43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8426a1952dab878c1e0b4f90566d12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee7d4038509bdbeb800392274cb28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0930fe242e2f8d850c92e167d4a52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251bd8c8f411cbe2a664466a4757d05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf90ac7c69f3832daa67e9a6b155b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0b59a4d86e362ddd73b29fef0d00a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f3fc80bcb0ae1d5bfc4dd4e54a4bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb9ead5565a85e36bc35c59d2d7bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdc5f0a917735851e1da450791f87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3e333b814c404f32ead9fdf12f0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329af33d4e2a8b94a9970399f50f66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5fb125617a4c09c496670f5484fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc623b1350132d0ca6782913f7bab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467afd48f286511a832e472ded2a9b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc2f2a3aa27e441983d60d8bc7d34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51758b51192c0e14981ea8b42227785333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c8f1ab3d79fab61b1b174c6e16235334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd74ceca4dc0a9505c630ff5c9e00b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548903e2cc34330cdfab572de6cd2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bce043675ed08b43eea517c2fbc3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4afc5fb8d51d3f210420df04e037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768e22a675bcdbb090acf38903af53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf59dee2dba421092d90012a5a5f337340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e9c785f23daede38e7cc74f00e85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee489406c80c4da7838790fb3124e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe95e4592f266cf0dee12b30dc383343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537716727cab6170648902013960e8c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45683d296a02e9a10ff6e41266c9450345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a46ed4f7309e5b1a4fbb76aa4071346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee15add692d5e4efab7ee3662d0b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcce33f903e2215a397f795fff3f4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e74bb48142e8118c5358580f0d7088349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc368701c0ae1d49873ef614e4c60c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c565733e056593cdd1582527a59f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5acfeb8880fd206f0199956c8bc8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7d6d71204feff39bf0c0505687373353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03faac73738c1b848d3b234eba2d52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d04eaff4a24eee47ab152d3e38f96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaf8c11c353c2f718d37891c98a782356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5612d1016961200138bd927b0a27d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d07983c9f477c76cb93883c0f0e89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5787265361fcb45dca2793b024df88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe7266efd0e7add7a2970edeeeb8c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2b5042621624c7a442519e042b5ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d22710f8d115b0d52064f188259d34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929af9c8d3907dea86dc253c9afa17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b643cc60e63af77a86310131c59d81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e21a9e36654b40f37395693518036365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9d81b34823c3133e0c5702565bd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be05837ebb8d10ae9fd0e54fdb56d1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216229385b5b8429e0b4d82ffe1075a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b471e1319481f3c7c81ce5c266f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff344fcf94a411e8c78ee592c7a8a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd21a8206f6bafd89f5ef775c297e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf847e2fb8bde8d97d0ec734402ac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eadfd4b6ebc668ea6b6ae25c319898373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0de899b1c90b88f572dfbc5c4cf78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a86adc1b5f815e640c3855c06689375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7084d02392f54a11201b9f619d5748376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557aef5cd739644161de9a5117c2c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6db1a51391f3b672bbb8194dc0e60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf74db100ac3e5adf2ae47eeabd267379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df3d3d936644d7300c1bd04209c52d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e79e7878e86a46d6f0e3b634048d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cd1bfae7da8e0843429ae99ffcec6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f553bbdb35d02afc07eb9b40c48d6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351408e77c455ec81b10c61d2e94dd65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c886734f970768b9200664ae4e3533385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a201e8362d661d430228f4767ab667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca174fcb1a49b7c92fb9c3765450310d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42770f00d39c3f191bf7535e7076a07a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a8350bb6b04f6380f719e1f51e3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672cce16bc6e19f7d12fcd3d564700e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1f8b5227bbe666d423c0e4dfc897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7732af63f7a675da664edd22d0aecd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab969e43005f26ebc59c30e9d3fabf6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526c6ab8f38ca15ea71f60d92aa1c87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f0e0c04b88e81505c569aa09908f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d8289372f9fbd61f1ebf9556c260a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3913cecc8acaaafdf57c3b0b6ec1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215faaf1e547b3b4a37cc2c83ea7c3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b15315ee6e72508a1f63f193e7f9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaee035869f06639ce2227b41b006b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d822e18a9614c58683d048b2d4461c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b92c6c60f392fa469701ae3ca2c06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a533df50bf28a934dc3eb2a103d461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43dc1adde419494ce169f1c0edf392404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67760b481d22a53cb6d78b86554c70ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6d7cd5116c625b9511e6c016b5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e1e75eddf891bd9b90b3873aa04d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d719aed28f8ff6771d92e333d20a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bf2bb905db68d136ae88ea414ae73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e452f99257a80f3c984166b69d0968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b4025645d3a39583645b93914e49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b29cafb35c4c5afee111611e26eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9f292440910db1d42cdefe768ab24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d389fe8a1062fcfc45e45b397e0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb9de36e36afb507b554927cb58e02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc114737ca709e4599f7b51035daada416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3407d726be03ebb7fd2a5a8630de653417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb071a9e7d35b885ca519a9c80ed76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be26b64470a06f57a77eb39fc2d40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e6a856a27f3c150ae9c9f71a9949420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd82d71563b21a09f002b37a2abb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5891b2561537ae54d76f5e0998bea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18c30f0037111e7b1dd7a15e56528423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e4a7d69b19dae59f8a68a5666f553424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9babb65e6ceda12255b31f2d020ef01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db010096611daa3e566863b4813479426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c591793bbe1fe9072cc0b96a87600427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32887d695137e14642c4a50a85a81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd0a758ce63227eb5057577da69fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dd35c0ad4d9d1d29d1f38ec66c634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba28c02c907640b5f7f6195f5f3f0af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45239ac69a47d49088b4737e1723a1bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacc053e0b0d3c0c855e28706a8fa11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471fd088658f300453681fae6d2a2b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cc43ede625485109dedd55b5ad79a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0802b51ed8ee608ff7a8a1da6784561436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e93dd8a1580e464d957b0b872a55bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d06b0e52cb2c7e94621f9d9f700e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c845f0e659e786483be2b57e14591e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdff1ca702efa942f948b9ba721e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad054441cf2237196625514d477a50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9da7aa4b4c6b638b6c44accfc40e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a365862f70c77c0aed57b5c3c6d4599443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d42bf6ca5207effe0f6749a34944c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ced0bcbb2c3f3508283c0a12a0bed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89884e230cf0e32c9da17618a4a34059446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbd07e35c91f40ed7395381bdd441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997f553d26f3c9181e15dc354c9cc58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64857a3b5f730e24d1ce58f2dc7ef2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925431263e266d117ce6bb62049886f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb410e79da3bb9b562ac2ed27b32c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f37c226a7a72758bbf6e10a0039ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707732c42c34167d58671e2e7e3f1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911406123925129c82ed7843b34ccdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143250e0236aa9fe0c5e9158a5eb7db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1f5bb71e0ff97ad9dbd404744413456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914e97dc18f33ec368fef1e6e94110457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ba211191d6268dccfad72f4cee67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d02445ebbfd7ddcc37e38ffe33599459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503d3b9818ae7763b56ad982265300460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215cb645f2b4df6a9bea893435a1e10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf8a1af7dc481f6a35ea34ba68332e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e510f379fc5ab67cbcf00e4733e5ecb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf00bee301f1defc0a3ad717f23b5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6b3e01ef3c666e67ea82b2f50ab9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68302b0ff245ea0a762c72c160620bd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb14f361d3a0ff7c846bbcd670ab7ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3701a71d598a910275f553cc7827468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bec8f8edc30398085c718bd0e5a48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00be1fd8e0c8dea3cb9cc0b528e131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eafb498e88795c4d9aaf6f3fa31ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48214d62f5b65d3f503b5b5f796b8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744065936de25415b62bdd60f4ce035473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a807a7cee7ac81d79dfb16bc79c67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd769e0f44b67bda7203f226a09bebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366eca32bb5f0c6500aa87e0248059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184bba15cf184466cd9d0251f425f52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74754e2ade6884878606dd04bfbf3b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb543d6181c9267ed50430798fd28b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015478a8f0e7be191e175ad19f71f63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819159824319981e518950e8eb1e8b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dd66dd23f71cf03badd334482966d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f14405a56a2ca8f7c061f673ce4b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75782969376a6a33008884681bdacd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a7453f04a171fdaaee3071573f3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c8d52b3260bc8f46b93794e0cbbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e7cc820c5fe31468a7b629beb271487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb8ab7ac3dbaa4cd730be918a86603488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d77643114b9d7eabba57f6264e9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae17edbc09fe5bb393c620dbe0ce35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277ada002885f62e6f7c1997b2b39b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e566c9e46782b0ffbbfe08e485769492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28b47ef4fee70e4f979372e5c4379493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc6c95928b6e283ad5824b99726a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367442ecb4a2c52d52d606df5263c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71a69cd0731352823a50807594165c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a13b9886bba8f546d4a54b2f2cd9e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6f740b2322d04574430b650b97137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa47bebd674cd0ff8e723373301d0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c4abf08d8faa1e72ac8b4243f40fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57958153f5f330b7b8b480117e98f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2432d9f94be03c3773846f94231684502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af29cd8ad0f81a25819e3973a144e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e02fe2e52405d02fe0f758a28e12e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad214bc79c752692f171928dd24e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6590eef531e7e8528a346f92213c96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf9bc85aa2e1c94bf08df17137c3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e50fcccdd2ab08540796cac428c85b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422acd7838da1d2d0384415ce9e2ef9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a978e296479e324b843930931d55df3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6fe19c2f0426e4f299d452df1e427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78407a43fe4335bc4c537d6bce6cb6ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332c421783967df439865e615567136513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00cc90708706353b7e30d931c607c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e679c9a8b6545e5f47bd67de16fdf73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7982e90a5641993cfc8eab4984e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978e42e143b1799f4b1bda3b43ab3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d1f9df6ab801f10b2ede333af7407518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d0714df3fea8c0a5b810a1bb0ab3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2c9d5b17a864adecbe362f3c09ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881994042ec171d193fe3d8964d5a26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf055ceb1c2f273736ffb0af6418f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98100d2d44c6ad830e8e554270c90a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1cadf8d1471b797e71dc9f5ab0017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4dffe9dbd8f7e7030d397f204eed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598261af4b80c52788cc6162d81e90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7e10a43f7ddf0fd7e92abce59b8e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dc9a9ed9043a5a96019a5102e516a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96fffd7d8a1dccb800885a82c8f49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5f183fa8664c57fdfe0cf8b7cf631530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce55c5b75df26506cee8cd04fec482531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad907263536ecb7a304c69ec653f8bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539d7ccb21b401406ee6d2c2e934e8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf348987c71944362492dcc8cb954b4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4084fd6d852138284da4eeeba5d45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ba7943df9f8cacd7cb67e4e0bcdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82311684112d433d4a6965d8fa02ed3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7e7bab65abd8165842e1ec7d7168f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed289949d2b43aa2d99b3c9e779cef1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae004e03dd9ca70c9f6297bb328c62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd499e982965bba13b5dea90e06c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2383779a86057984a6ee757f8a2821542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b70537500902da4409ec14a9ed39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201dedacfb2eb472fed0ac8aedb270d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ec7875507fdf51ad6ce718cffcb99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9563963147cf1ce60bb320647e74ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd934cc58db68498b5940465930056547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f2b473cc4e759bfa7357f971d6f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d76fb9b37ed779c253da67f883189549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7c7d011cea05e93bc0d1107f81e0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc35c28a19a680d04a87ca651e1f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584442c57022df01c8e6b632e6edb528552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80a7434fc4620d9d59e587c8936ac2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef027b99d95b190bece28bf85ddc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55364acb193acf961d1fd674e0a5ebf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad737dbce04419adbcf6a6e95227ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8633db2bfac6d11d39b7e2d92486d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cf02d091d3568e0af7e2102487b36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bec2af35a7e8dfa5c6483ce3c4940559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c638aa0f28e387e5ff5735de27cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21c973ea577b694472c1a0b1f114d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892c481412a397cf9ab247e80d24781562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8337139c20b57ede2e86a00445a8ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b5d93e22a4b8e19147e485479cf7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d51bac18c57b27b3719306362e7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c58222d585284d3be179cbe86b52e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06594a4bd264ed862f4bc5a612bf3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb126d32513beb35628a8f02d03d97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01766323f28f58884b05860dc49ddf9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc98d09e71c3f1b6c7752351e49f3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0f5791d03a83c30950bf5e82cce8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36d1f31b96ca9654fc02757db19e24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3cc6123a09fd9b10d830d1e9cc6d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259c27fe1d2b5223f3e41a4a23e10d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797cb372f4a82305772fd0b56e11566575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974dfd6d3a812addc4f2596b555c3a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4153d0c705302f5672a3e10836cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15437c52fd3c32d814656536b29f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ac4d7c17506016b8b2011698bc2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbcf67ab6827816f65d713f2fa861e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd284f3cff3823dbec31dffd3f3ceb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e816a1211ec3f3f9b9a5a1da70e63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc332b033b2b5909385699dfbde8995583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9ab5aba921331dec08606e2d5ff3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a396a76c7cba2159cef5e0a03abc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9688c90ce01fd3176d348a4cd8364586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fb74e73fb189db22eaa32d13727f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61a56045601b658c6f5b9eb34d086588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca8d6c5145319073eb852478663e03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76529c320e956e15d984d68217b7d54c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c5941b06a39ae66cec94794f1007591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decba0b68f261350b0ae8230dc7ce827592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee317f219d1347395f3209ff6960f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad272aaae44c8596ac10af9002d082d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301298cc9dfe23f2e0810ed1c14fc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc83c7a5d205c8cc0939f7ce3c34b99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811fc940e03d80180bfc5475fb5cda1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ea3f73a333c35e01af85fd562e95f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974fbfc108854e8bcf769830859a06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e48da6aa5a6e7239ec9e79b450565600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3687dd15a61bf209bb81fdcbf79c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a85673da201220561ac8fd4331d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af2a7e6d59385c2f80caf716d7945603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5917d892e450a1dd5ae3d858f2680604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc766efd9898f062d33fbbd29870e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f25298f0d77b4f0af90afa2184afca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4a3a6ebb63625985c1832d7d6111607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbb5e8e1611c9b5599db238eddf2a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab04966dad18240cd5de3cf24c2b96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6d7cb2a0d28f705888ac18006f34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b257432952b2ac99af1bb0cd16a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeab30822f565131f838584b9d6ebf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84c3a5f7ca1c42d0517cb2e54fcae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe6dd5e0facf61a79ac60f83b72e60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c145b38c5e0e30c4358352510ae6d61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a231b4544e283d048a16820927ca761616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed4030c1f47f1de06bc6d3dc2e2fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f54bc2bad9d5e1045166143c691a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497669b3d5ae5170e57a77e7b8eb3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dfe7febd12407c99abd755509c67e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06419b3c2cec472aafaf2772296e653b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60974973a94e0e460eabe6757ae6fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3efa6362bc6c9d20206bb4784a4c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010880e3e94944228d6a56594513fae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122b52158fc501a3f234a6ee60a148d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535496482e938a2df06a74432e80d264626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70a895b7feb5657634c96507e130ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac18c98beba256fcff16fc2592ff597628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf4310a100a7952d19e89caabaca8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a39f75b429fd8349adb59aca1ea137630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98162b7b839a7a662a62b07070616eec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ffbf53a66c7189efdf428472a3adb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b068e1407426719fd9e314a020fb48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00436b137e8e231afbe67e3bd742cdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c39e23019d4b243267016eff92daae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3324b98f2c00148fa62b81dc5e81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054d1128e05faa4dee239bf3c97f5f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bb1088ebf34d6dac4390b0beac54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8d2cb1d36931a1f6c3c15a7c138e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9d14abcfb094cc7a1f2732c0362b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e9bb3db9c18d6b767dcd0197560bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cde5447bac1888d496f4ad8f0b3d14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f9f8abf69ed1f79e7d7653ccaea8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9dc569eda8b06713c99fd85ae94ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd802f294d9e3f264c2bb1c8934f4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5b12de82584902018f623eb24d7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2dfa67d1483d61996635f04bce240647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027969c2a24320f8a7a411a400704d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ed1112179fa03e3f9c9f9d415f7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01f035580081bf5973582dd86ed7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09080695395c8266de7942d05d699d07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc8aa9a3f934ad330b07e44232fe1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087495690fda90a71088e8aef2d9c24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d687d62dbdd8d3ccb0d0bad5e580cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b769230e093ab5f647248015c3a02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3162fb38df1d22e4c49816b29e950e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680313cb5f4ba467f8f97fa8a73ac7b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a028f6d47fd39c7694057ec0050a34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653530c097099a5a368041020c051854659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f223450e58f6be38157bfc556d7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178dedfdc03e76a944932945f801b6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf236bce6ff5472a2e01cd678b17b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d4923a68a53754083821ced9dc550663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9190a8ea6ff98bf34766c9932cfa9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b17666397b218e73fff2db24c815d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310dbd6d49c7fc47a289000a01d3d5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e3a5ba20996b7bb176ff99cacb7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce604697510cbc91c2f297560ab79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4551f78e1ee637e842abcea93d5ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d59fbfada9e58022e931601d9230670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a5207576b94706bcb9f868ee786ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9db419fcb4205b4713cfc09c55854672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b998034d6cb98df51a291365ea95a16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce57a458174bdd43d51bd40c0f8ebb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270f237926c930f8bd6fe77a4d0c7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ed776f22fa47bab03864113b7e8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110204eea7284ad8996f1cbdf3e2ee6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76677f0fc68814309cafcb6ef019404678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba306de30dc605651f07d36c66fa1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692b0276bcaedc6ccdf6ad6801662b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0545ea6a33fd7274ab284f001b43f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365fc71421513fc5250ec9f83ede9ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3761f9c69e024ef57dc6e530ada36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f271cc2baf442b8f5e9961a1f7f3b5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d461170705962f1dff512c26c4b9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ab8326eda9755093abfb673e147ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69648bbebce13d2c0c696507c53edf66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95562240716baaf1ca01ca4ec3544b17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d36416e4bd1c1f5b9e6f851a38fe14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01bac6b8ef949c52414896fbada875690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5d3e775774518844a6cd74ee340c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f726347538725519cc5345b777033692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb6516d5ea789a102cfd42b78dcbc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632aecb0768f2a2dd610576dd4d3293694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5a9a20ee2970805a2ff7f1aaa469695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839b2fd2cff7aa5b4b4b852a6a15bf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d7214465e42bf9f4777fc56860661697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe7b81ff5463442aed0aa18dc226b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bdf66604bb6bbf923c29b3202da11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25095af0a6db71899bdcaeea6f94f2d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91f3409e02280774c211f2c891688d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f52b3d5eeee9ec2882d7480c8cdde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8381d848a0cde99102ab1240ed0f6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30fa5b2d2301acf084206408431ac0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6d109298217ff632472f445555b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c46e9966b8a3b408d3ca267b38b244706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98721c58f22d0615ec629989bc536383707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ae86dff692036d8afec4f601a450708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26448415642567754b1b6c7a09d082709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226384ce72998dbec1b5a6ff483e0ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff45bb82abc97eeda87c3ed24423ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580f4114fa4da9178beae04343d2e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762b7e7ea9ded08ecba230c8f1bec3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6ae4fce4aef948b095441a67bc5d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de4ce1a66ef728d0ccda5e91e9a82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3267c11829e0232ba232817bc4b284716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a82bb933215774d9d378fd3332db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098d6c0bb07101444a72eb58ec5c224718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762a21083e89fe4336e253c9b284d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38a30e77af88c37235e9861302785720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e5ca1213f1e33ff2d7635f5f06656721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155a67f786b22504677714ec7f52f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5e28b3d63ee4eb9b8b3b75925ed8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1693e0f1da631130dd30aa28ec1e856724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29db1d8b23a5068aa27fc6e8f0a09eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a181bca639c14dbea623dbcb8ac8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae518ad880f17d25d996cf378c2860727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82066ea8df313e19a63e45577c3c6176728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72805c329dbacbbbce6b343e8699fc0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d40cea9d081c6adf761ae25d70c09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fdd556cfb3214bfa11300ced79fef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239fe6cc2a627761e0d1e0a8bf188b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dbb4e88a18c350bbf63bea41770fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c49f1102b0dabd08f5aa66fe92b84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573d73e48d6a06c6b1b76ca59ab9e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f7c3c4d74b62fa8888d8e1c267e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be46f17793070845ccafb1ae913760737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b022090e1f999a40f3490efca14bd6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d1c61b964a4224eb7f85705e574f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec2f9296ec8746b9d9d535241c32a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdeb7e105a3646b70d0881a5d659a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa71fd2622a937f4bad09cbc4f5b35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343683a099226f85cd4b623c1fd7803743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360b302bbc861c5145a42c664e2aa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2a48b91016362361eabed02f51194745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228118fb1f71c8333066f8190f107bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b5d3c04170bd494b7e3e0acde515747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386967556c8ebd61ed896b19f96ed8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f95dda3715d64c2267205a0be319e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e296af650d036455b29deb2b121fa6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d63e6acf2f9a0d977d91c619f2413751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b5c2571dbd2c8d38ec9e59496410752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c428a0c576db1517112b3ead94d2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04d22ff5314e4b8f6fe8666cbf355754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c01bf8e069b28a30c1c6b58de849755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a01506c6581d742cb98fabb61ea3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5563ba7b4561b3c79f88a30c186d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746284cb738b64277d2b73075c7937a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad02f08b78c099e3fff8c3d6f2f0aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>