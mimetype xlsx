--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ab42d68c7dbd92faff188e107ed7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b126548563aeaab604f9a9afdc3c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f0590506659f36970ca998c746fe33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ba16c53a9e89323d40b72fa895ac04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff476ee517d803a792e830a30d3f3145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242baacda21a9caf4826378b21e49bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756b62a311eb09e96729bd2bc4c572b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b83d3716196d8c2446ac7498cac798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9632aca77b776173795d4468e2e829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622631b5a3e04e50c47341617586eed010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf34b36908649d564be92dd38ec1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad1f5e37f34110e158bfe2d8c7168312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7208efdd20ac1896001d4aa406f06d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df88e75345ef9f9bbc7994e9e008b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04947bfbd7257eeb9104206603d735a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af88722f0273ccfec96aadcbfaaa5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f64fa61e3dad26f00b73ff98a07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420692e16a61b364bdf75a3095442a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7454974e95f2520e3eca9a39e5140f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895ff3d08fd0d5fda6d510c0f296d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988510e713db22f0617b0c8bdee6b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa991a05a38534fc66914586c55afe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac78bfe80129e1a03926a8ab1ed045623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bea6283f3d4335bc487f59cd0bff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203a0ff822be7c32c2547e8dc7f848d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828426b227befbd635802bd78a1da2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d0af1f317483c0c16309e22280ae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d651712dccb7dd34484ea41374501228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5f1b81ef880c6a712c5026fb3751929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae4734ebd40541ab89fed933f9336430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f92396e102157eb6a601475d559f7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07239c15e363feb159ea7fdf47e6e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17763318d7930eee24bf3762563579633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09dd24367583d7519f2e817b1c45a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e2d914ee92ae2d20f0fad30b42c3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f5160dada7005f757694be8e7f3e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b46af7a0db379f5eadd059eb03b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adcd31792235962b3a745223caa1dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e9675267866b35509c23eb5cc9d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392cc464a2b644fb7d1e7265245a48f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f025fbb6bb1073975c113527c5c76c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e21a7a577519e981d9bd52631e8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d137452c14befd8e36a0415578546bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bbc8f5fe5bb162f23abc3e95b291444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a21a595063ee2526c9434cc37f91c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664e673ce29b42a6f0395fd55b4fe146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7722a4343c7bbad5fd0d03eb027ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a2ed5b478a457067162c60be08bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a86fa210086b31a9e4ab7036f23c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083892693864943e9852e95f9fc3556c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad34b4e294be18c5c11d4ff88f24c3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e210c5b16f093a86329dcce4edde552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f1efc6afefc0bab483b02484e7ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211a347a5420399d9a85f665da5379e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fa3c4ffd89a7aff758b1bdeba87355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914835d541426bafffc2557fdc0c893f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1038ae71dc9908388d3b7a3fc5f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5db7886806ffd3456e3713816c97258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cf6e73ab091377cf5d546504e9cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a3389cfd4108a043ec8d0cc1bbf6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109276a9af3057d5377f9943731639061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dfa621ee3db464958b392e1d306a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db6af5145f449782815f2f095baaf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e1c545005e1b672add210f2f83bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85856671ee63305a912bf962ba55565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e1265c565c68123f704f3138a5c9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317f39a6c29510267322893d2def9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0434da46d56731781086ec7b6bf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2e3a47e1be473b693b7e122b08c9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c3e4a3f9deca4da1b4797d6e6763670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ff500b7b906e5f1f8a55da6f0aef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfff12f4f6551effec8b1cb88cb99372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41974732c27a97fd6c0d1ee3d035c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69919a0356d21102a537045643740cbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee84b304f8246a4bb474fe597bdd55475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc2c083f6cd45cb5c1c559bb739de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084614cbd3f841972d153df3951b9c4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db90a7884581413bba19c6491337d3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897d5fd367f73abde67a05860c6048d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1aa3d8a63d2cb3c5140cb019eb18980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d3ef948cd8e06804315fbfbe837881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e99db9ff28c4aca8f81133e8dfe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff73f557c70239f35e1bc0c4cc93dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3124f70ae794557b1316a66f77dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ce31e95410826d2f95392968b18c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282e4596ef8d5dc3d4f0181f556ef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db26b5e8dbc45a211b29b07f17f2ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987023eb7538767a05528cc18736f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f374cead462d5fcb7eb3200a19f8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa260e1ddd04c110e25288377fc9c1f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630b206d61623d0347f24565d2cc44f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf39b169e5fa984b3022862c1da4f0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610762be041eff481d5f76047056c50f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d934667f985827c2713ac10a846abcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0062c46cef5579df9d9e5787a3f699d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbf07f685fe8772f606fda1d36c9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf300058d73dee7e375afb12accc0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1879117c645cdf7658517774375f8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c9eec1da6cc8d0575c59082f8e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f90071d1ff3b09c96ef1f6c21849100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eae4bcd817c5a8a25c63c1a837205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf78586bf5dac2db127f92a1a7d3ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e81bfd85393534034dd319fb8a29c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711328d0361d65db41fedb5a78c76e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62114b85f5263aecda43867475e4d696105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45eb4836df05876213d58e998825d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70b280df83c66f2e10f3aed9e69db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f9f3273c1a416482966530c4c2797108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca935b9b69213d55c8a197e9fc75a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff3ec58f4fb1664a91a364852e5874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a05a59cdd31e1a5deb7eb3d1a379111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecec437898344c8d113a4cf054a34f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96460333ffab2ee18d69fd1bd9f2ed5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f543b15641cc2ee8f0fc999a3254fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abc2263cadf4571049b0583b0bbc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec29d7f28f42fda7cc4f705c360ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046c87ec50e5ef60358e2a6c133ce84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013bd5973ae0241534aae148460c598118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00dc1c43af01e755893d7e5e94dd71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1769cb8f3e9c605f388cac0cbf56ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e65fe221ac335270e4a5f5f6a859121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873da0353dfe138b5eedccaaa1647d77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6ad3cc503dadf889b45fc3eff8cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4c77a865214e9efa8668b94fde237124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14f0c1109f7e8cfea8c60c8d456f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255f3b6eaa22c743294bebfd7a1f11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855743365cf09df4c4a7a1260082a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe04dba48399e0fcfdf48576657997128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470f2452850762fa23d16da6401cc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff0a5a78b77b4a4f60cd9ae92d049130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686002885586ef6952186fd5bdf1375131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb30063e530ee7a45d336c059bca74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d15dc3dea41e89563e32f05be0d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd30df38cb44550b4a04e7f714e8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178bf927f594ceeef12508135d10330135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c86eb28f8e3b69eb0b35e2b06379c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0434a86266173729224ecc5f73c7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ffa02af5a65a3a3f1bd4758636668138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda3ca3ebd82d6303809ad4b254cc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eafad95127cc950c1a8ae90ea13fbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9b6e45eed54c6a0237d6401f10516141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b3028404da0932bf0684d8665f006142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc3ba6f1d92e01b190184fd9e665ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634cd229238a2aa18f91620d42b05c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf238ef5b26c3c5b0172b700e85cd42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a17297a434003ade5b11432803a3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71aa741de692fcbebe0cf3b2165c5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f38a7123daf7f0c4b8dc5c4c48142148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74a79ff8d83d5bcc7e7048387c81f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c4b84cd40a33a2ef6c8e7e51a360150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d88607e79dd0d754feaa88a985b30c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf4bf0a2a64968d158c73de106654d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7187fecc9f450b04feb5c6d410e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006db05517e02513d42dd57e72436c51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdeb3ac96f1255888d0fed1f8e073e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b18fbc1c8c972fa16472b86000a27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a22f7d025c027b63190f1f10ed06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a898dc2ff82641a0cd9a99fbc00b10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d509f97b7e3748c3ea5b2d35b337c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c28577ba9f8d1c2f6e85e4329ae61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459d709cd774e476068161136700c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8d700eba31e2a1d1cb018cd6b180162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557666e7b54e0847936aaecbba4228f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1b686d94f81e5403e68cafb6a8d0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e614f42c7d8bdf5dbb4c0ea8b27791165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143464ee4c8852d598d5274e3180e2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dce0d57111bc14687efa4f9b1e84f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1354d5d6a6166eddc878dadd335c02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffdce9c8846fcfd42d952e7fd3a2da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da3554280fe536305fdc17714f48e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775739a8a0194fd6a6020bcf6cf71a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3497d0b64e43016d87fa468a00ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79928b16cd559e1f028adb50e4050c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81560ef130386077d97cac856ef112c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a91e17448ecedc3a24fbec9530670175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10698ca20decffbeca4731cb171cd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acbb26024ccd9a5233d283928f9fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78625264802a043cdf18db259364b819178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed01c5aba4038aa9eca693e3a0ce8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf2a32c241e23f70b728893d18d721180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db218e0dedbd7c2b731fd75189bd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86fea68577f08f59300250d7360ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58122cc6d442b849b333c7350d6cd2a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc36f94d37c55968b1b7e62fdfceb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938f6013bfc9e866ea19490794cfbdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd2a7022bbfe2bce68e125c93a9bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea381e44b5489ad8f483e0fd3a8a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5feade56eaf2bb894f5fdabaa4cfd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdccdaa7a255669b47084714752682189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c950908b85ad81d640590ea25af54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7e1bf647cf7ee6de11ca026c8e48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c0c8ea3ba6b2940ae10aed9778cb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc778bbde3f741b5d90c733ba4acf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb6070ceb6a58103339b45f1e28995194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce969e41e2476937531ff75f4bccf03f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3a2cb159ea794b2b51be5ea6cb8fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64998a4f7744df3d9ac9de1fb58f47a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546ef864f3cacab904a467d8270786198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4df1153018a7ab60f6899af46a18f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf8afc360ff0fa36cc8d4f9ec771ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dd5d8eb0875b923423aa0041b04f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83be9bb1e53050faad3d6011c808c0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8bfd2868467244d69dfa5d54ba679203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175be9ac50d98d47881f56633d5a560204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e52f6a2c817fbf08f88cbf9c23e87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9344ba9ebd1b1974e38b1ecc6fbcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6b64ddeaa90988e2b973fb7dd972b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7bada771d313b757e00708e03b5a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7608d696f81c7c3d863e5434fe4d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b204e4f7bb195c6ba32254bf0dbd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c3e8a058142c06c54307a38ecd08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdff86b54fc4011839bce53f37e6d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce347e635f2cc7a46aea03a4b71578d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050107eaf6bdc6dbcdfbf54239cd996214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b673a7279fc85ca5f8b6a599bcb2c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4263619d301913e4e1c3595df084216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc28e36ffeb451b0281a726631681a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64913151385523118ee8408db075d01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d63c781c80ec6b3d39990d9af05133219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264521a0e3aa8395e15739d0b9eb8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee0b37d4ea70f5d8c77b6225a8efd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d543f6b453fdac6b3c66c72754496222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc18f66dfa4b4a38646a2986e675ed8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f1feff4a26272a41c480681c9f805224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbd7e3e08ee431890a97c74486a940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa11e54addb0a1b6e58465016388ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ede72e64499bc38851421bc548a8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6036aa7100b4682d4dd51b76f7be8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c18b77104e49526cc37e9867512be4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d980532277e15c4d0662d53ca9b7f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea9e6d1ea4ca74e93d2281e6da4cd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5659f06546465993c3e6ecf0f75614c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd149737cc9e7e23113f199c7de9693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577225890e7fa8d8b775c55aaf6702234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f60cd54fae2773b90036fe83f101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce58f52e12f7afc5dfe8bab835f8e97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c0cca3fe778f12313aee800a7078237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e7c2b5ee8eacaead74ba9f8537bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43f33503263b981d372486a75eba8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eadd8533a549db64c5d6d3041141a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8acc646b716a2671e6d118d997376241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3cdcafa80909accdce3590bb4528b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947cfde3532a0fcff16fb2c42621bb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69930cfc5dc54b9a61f6efae536284a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b5830fe1c6319e5d5fa0d132eb43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22737dbcb2ecdab15aec87de468059246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f8133cca8233d7bba29ad061085c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f7d1d12144015af5efa1aad968cbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145648cd7552854d0f31cf5fe26f6f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba691361dbb65bcf749862fd56011a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9f97f0f870cc9155ba9423aa667e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29768e6eff568b460df6e16bcdaf061252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf8e2a69717762718621d293803d47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe923db4be97212995970ad755ddaa68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff8dbd8ae32a9e8d32ea1d6d9ddd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318bacc338c91a6d0ce3daacb231222256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6255adddf14e86c062c611fb486e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dce35683b0483e7281b9c43052682b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02051c3f0f375faaca1e7450606e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0f3447875609d67f6169749badcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d91546ad8a557e2d7351ee24af6fa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda27730bf0d8f36b5afffe3b23660b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c90cc727b67edc5a8a3d91f15e4182263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55adeb5c9ba94790ecfe898cc0e2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e7a302c621e81da0cdb7cf0de543265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905616300d2b2b2c541d849388828389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c357cd44da7d2bf893d91aa84c3539267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e47e5e479e6717f574e978994a3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f8f9a593593da9c0babe7ccb7544e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b300535033044b32cddc58f3e28c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62a26ad84ddd66ab9bfff361031c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7b46158b58417e5927356697d1120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dad724b723bf731dc869381720cf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8deb8a8be29cbc64b4a513c4da0f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9368c1df09f4d055b723a2cafb988275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd0ff1f651abb0b71b41adc5a35ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a4e63429f2acb7d00635b94f2a00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3580c328901bea2a15d1596732556a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6392e095aacbdf31cf518cc49e3902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f709a74dab4e00118b476c5b280b7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b692e57dac43a45a1764c631e4d40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c7526e6268b429ed4685e6f043d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ace2b0941a137114078ff2cad8b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d609f0342d49289c4cd92ad35895284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accad1c13c7cce35ebc01ddd8c026e33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e58a240cd6b79347bae6ce98943e42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbbc15d5750a40bb1050cc9edbdde3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a9099914362bed25015a536e047f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356580e3fa4764adc85d23243dbfc3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7ced26c42b58ad3c921b187b2bc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6899a95b4ada628d2737a090c62cd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bdd7ae1cd0a68c84c18200ff6c37f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad655bd8018075a4a70fb0ab1925bfc2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c175a2af9ba15d6a9dc79ceef3741eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812cbc357fabcf53fd4438b3843b325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9dfc1c70cdc352139e78b21d2a9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b1738f1c68dca46628fea7f3aad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218486bab49e4a3abf7c0f69adcf81f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e2a4c906075731c7768dcacb9124299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3d70378e3ff98355b0d2bb71da433300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a7ddf66386ca1c02b61fd9fef169301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a9b39fac2bd6f98ab7ee5d684a30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713732bc66b65e19e123321c9587a56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec3a3b7f687c3f57119250d73f68d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e936cb981da2fbdbfb2c32ee6c19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aacbc01f13f2947be4712fdb5a699306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224277377e3aacd1f40b4f1db40f1e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04e88b43e2c6ea63fe073de37c9f7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beab781bbc5cf25889c187d135cee5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036a376bae37b0a08b425240faeb06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59b5a2d1b023681cfe73ffff889ed3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa025c60bae1185032b690247b1f59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62a7930898fd63d824da97743f24cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5910af46bd13efcd6de6a2b99dffcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d32521466d3413f8cd4b1952d2bd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c9575e939ad2fbdc60d454b4c8d21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a889964025f4a833173bc75fded8c28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186cc6827ce2867bbfa1b73552265a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5f954743e0c860ab276a0ad54b17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de393bed932ba6cdf1518a54ce74d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f5adc98362f138e0aa1714b2ea6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b72707f663ddd20536da56f0608f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd46a932b8384fed7ce64ce5b08817323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af29b74013e736a4e2519d9bcdebd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a82ed9035a675423bef7af7c4f31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8cc8b2ec07d4d4bb4b6e901cff9ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974192ac4b8410351de8d2a1939d1db5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a2ebdf659237ccd15a60d2ea070f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f822c17aa27cd656f5e5cc4db2233329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f42895440ee655a73012d58bbedb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912956e0106c96744934c292a8f8c1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240de4879c1b36d0f039767aae15afb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5448eb08d6d8207bff50ccf09289f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e466dd0020636e6e81a8a84aadf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bbc8f74224f0582dfb07f1a6b5342335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d521751bf206d57258e9b4a187be4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f8c053ad90d502d0d3ec44bdd41b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0f2a64c3b2cf22016da505972764e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ae4d986d518509ccc40274ee4b73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bcc9b7435c39276167606f0b65be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcedfd3c5188e8aa6c36d536cd2e479341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ded60f2bdf1fa8bb39aef0bb25576342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520d234589776433f9a361d185b2753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85912046428f3dc925afbe0b78c6ccce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5721268dc4e66d71bdf75ba4c9d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5339964c1cd071bdfda1fb348e65294346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d2138e335aa6b37593be422e0997347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08f2bec2a7488259a35a79ef779311348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bced84c78196c99da72f17c1cdefe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2ea8a86fc48d0220180037b56bae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2c9ba7739f0ecc6bdabc1d8c11cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545ebb30bd2c01844a37c6df6d8e2f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd3c3881cf351a74bcfa8957343f7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad6e8fa94c8917c6ad66fe8082de2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6287b17ca4e977e30b2ad508b41ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3dceb8fb548e8740521637a0aa7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c188880698c9427ce2c0a59bf755357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf108e14f8b0349df708d047867997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db440cf770ccbdbcf9272710a60c440d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1762a1a4abe5377a8f03cd999b3bad6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7791154040b8c32e0aa1fbf5ef6c81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b5e53a55d8e810b75ebc558808df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c43abbb988eedcc3a713582a5464d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59888ca98a8b674876ebdeb8efee2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee6c9719a6bb833ec389d6a74c9e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf68813154bdb978c6d65e8218186366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83e5a914d6307f039bef5d3ad15be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3c2bf34f4ae3e85c3c15be9b4011368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0365882e097693be53c52916a08530369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca742e2a8c9eaaa801da9198f392006370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8675b583172930d3f80b693136b1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca1c2a14c102546b0be1ab9acb09db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1585c6b59f9d9e1bb8f7257a3213b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793888e155df2b18d84ae1b219217bf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd60a568e5e2577efca65058f86ad60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908289686fbc4ac72a6841b90bea3f2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54776d774800b5f3f1e6e76109924377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc65691f08ee234cd72c260f432df6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab69fc5079bcb3627c5cfe974bf9adf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ec6564e8afe6e2648e457c35c22e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f9a9172bc87ddf46464d30e572b4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9779abebafdd17374ad2e6be0b0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d0aa29a018155c174f81a2cb1fb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f319212e2b976310f479726803b1b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb3d764bd221284cb2ae2156398b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f65ed5d3749143a77624500f37ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8d85f47d8f13ed27228a0b35aa31a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3969c85528cf2d7c80b3ed189067225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b740234f446c5ea22a1fa23ca977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764aadbc18541038e6d8dbe04d86ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b38669e237474dea7b9e04c4413ed6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df6f14634a67a88b709cdf34b35d30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223ec592242b75e56ff436fd9a3a015393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7956e42f919646fb69a4a93d7934394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687b8f1f95a218240ea1c63e818947395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618ed60945166a7f3c3732b5c8bb40b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897ff0f5aac2aee15981cca47ca75a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f2c1a35ea62f907dd541ebd24e1aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaec8e357bbd12e5366ba62ec01697399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075b9735250560699a2db1b8350c98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb679207af4a14a19bb45d36dd0d106d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1551dfa467c3db2b301a4b9b1957ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ecc1324088483b70a490887d6d6ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e8773178ef7d0dec296b4d70988e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a983547467a2bb0ca19fe7f7e8348b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc42b3292a56d4b8807eee6e3797e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5caf37f96381c136438a87270771f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cbf0342c460318373e39f426b0a9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4015c064fa2d2c1602c530cb49329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e787e88e4a075d020454fedb308d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa0508033ae72869410c12fe83d99b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599650fb1e14fbef03a7acc95e86681412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47982abb8d47920c0ae1a7946dd0d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f63ca597f3479a332e0278e2cfd93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a4f8ca5aac683759f70ee3b2ad261415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dab2d324e8fcc6c6f04e2f58c30c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd77cec0f61963ed71f917449baf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d096ffc32b1b3665bf0a65695db58ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b81725e3228ec0930899408d1fe7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d4a086d3bbde676b9d30759b08580420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0258d57807f7ac6dbd38c2947742c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542897d9e4787aef8c24cb03d052403422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca1edd372bdf2cb23ca041a2320a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e453cd9a9b517b2dde9cb2293cef44a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1a2776b8124b5248c5c9402557a5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27550c25d1a612a2a7314154a13c93a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326068393da96f28740765c61b832a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051824cf3a255176d723985d78fd3b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda52abe6991717710422469d012cc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462a8d0d2d228296dd3a03244cc23ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3660b0bb341539094e2c5e540039d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795318b7e912548bee797c055b8f9ad8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056106d5301defdd9466af67c6e1222433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c15fdc75929e4a3e0b3b687f4c57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854edced0eec12e2d7f9416f45eeb9a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b0d62b459348305cd59a2a087e9d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba7ee8115731ee81a981f81ae0a6e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c8e11c87f872611ada80ebddd0c72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a75778a21a1991c72729719fb9c0ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700dfbb45b6e759ab0fec133326970440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eeef8adadcbd6d0dfeb9aa9f9ae77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272ee5d7a2d23aafb3add792c50a8ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88f96cab46be60fbe97125f0e462c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ba8e98419bf62f8ee394d9859a983444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7489abab79343d0d5d84adabc8df8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa529d98edef2d500b0402449b3b312f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae3c2fbed5b0013718e1a3ef1622b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053407c089cc4a8818c63729228ff7c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ebebb5f78ade8a7466511a91731e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e239d855445ccd0b9c59cc9010fb1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775f5653513a79d3b1857382728ef39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258357f3a8625ea9e3aa4a73d64479b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb3a5314b4bc081a5387303c10409453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327251472279116e54746dabc9ad9e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a91015a3424957263c16adab0afe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99868d2271fe61c77bf0b8dfc26eea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97743fc448099c0b7e43e0c8d44184f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb795fa572afb22ecd1c77be9c1117dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb2d690961007d3953f7f4f1374b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f380b783b0f4ce8c925060bde3963460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fb4960b87b48e356489aa438282b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35178ecc910d209641ba329117fb37b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607dd1992592e57cad7804e68fdf677463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba46ca99e9e20c445c7a46ecfadf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb46c6e9c9edc02c5cebcdfe70fef3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e50cc251f7380e0e58f3f5be58836466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4331ca343729fa435a3bcdb8b9049f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2efa5bafb1c5ebe06864373bdc7158468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352e9f29f731477ebb96f156faaa6bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b482776ea8a96903938d91dae1227470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cdc666d0f238dc38b6a49f4c4bfff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b716544944e26eb952a20e99b5754472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d5fe410b6bfc785f594baa08f58c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b807092ff085dd3b6cad84b394e94d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf8ec6f19639185db5fdf2fb17f1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb83f352982dd949f96c4e95be9e1db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9929a8070bf8439c2d789fc01c31fb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9831b7cb44262414ae016a421cf6ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e15f648a0e7f2dacb0684a8708237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c94c2b5dce003310b1dd948a1382cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe6456b730ed2592778c642f1e811481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb249c75a1d84e91220f686f33b3c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa8baaf52fb51f0f3cdfbf79e3ef61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51eff09de55197a4ddd95fcc1c0450484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e892279fb25cf4c361f4cb83959c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a08a38a96646acaf63a40460922743486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128a9b68408850906f391b05e67a96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98780aa31d3c2bcf965b10895bdcf7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257426199d9a7abbb720699419acac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277acafbbd3a56f9b80f97668f5ed0c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd552400e9e6015c615d6eeeedded50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff191946e9519f234d2a09bdc5a19e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c149d648c27197186b2cbcfa40f44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c5e46e286cd9694e781dedf616afc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5c4777cc980768eb506c580d0b20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70eceec02677c40c6d7723e7f27d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c81e76ae1099586ee14b474c42cc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee959db11814de1be013acd72bcfb29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76172970caaacd503e8a937ff85e317d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1df47d71189360693d429a93eee5de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e615bffb357dad7bd6967262b97b750501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04143cf9e6a4b83b2b762b8d1a12713c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834efb80e2fa16828b645b9447eed03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c9e4cfccef6c2658ac1eabdad7a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01cbd4f7564f57b8d43a584ea5a9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a70f9c8330e44165a6b22cfabcad81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba637fdce60a62cceb2e51ade7f8f14b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332ca54b0a12fcfa53f52705ab77e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b451d120bf381c5a0145d129e8bca3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa86fdd6d3637e763b273c0115bc60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1184ccf0f90ce98192c207ba390fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee263d8474947029e486e853b99e1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b5fec885c27e0fd150c11860b66f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65d2de6e82539fa83595a3026dae4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1859a5e926e096db0c92241460cace515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baef52d6c144ea7047b8ad75df1797516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15684b1cc16851b79b95e7a55ca86aa5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b921fa4b213d28c440b56165f74b3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2069553a36acffeeacd60e2962535c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd688c5bb4544f0d2689ae1690407520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a486a4b82956eca47684ced4704c82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234aa2399c066c2bd3afb4b5fedfb4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582115d6c667db9955433e29ad21463e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1e8bd6b2a74be349239f1d354533e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48fc591d11b1a57b9c0f17090f14f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade7728f19b00184c88877e2f76893526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697131e47bdead87055d5aab45404fd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441808274e6470656eb10a12be3bdbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f492b962ce67305c4117ab7860fa7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49550247bedc072ab993fa5c2bef691530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3efdcad4f89c2c6b14b86b22a81e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7fe09ca2fbf1cd4696c28566d3f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18d18620023208aaca0c6bc862bfbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e924c76caa2b9641e3580e27922e0a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095dd1c65a129217a9414656921e564535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c784270b686887251e26c3dfad5996536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be60e742af8ea30e84688369b5ff01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399be2462c1345ff15a0a132804305538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52731f7df4affa6910f48539ec95325a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450d6fc4da21b4915009b72d958081540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1501a54d265b1f2190f648346d9dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5902c084840bb677f769b0469ef54b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8e0f05deceda6ffcdf67c9c5f826c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e72e0f849388e6ea5d372da2e849544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2895bfba4f6d79100d0b32bb5caaab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5f5760dfcb074b0dac4466dcb363546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff84c6e1a1d1e8056b50f410d26d46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e54071ce672bc107b784680e2334548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bd94268fdd36fe6b76ce140f4f1f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579e124bb5defcc7fce62efbd18c025550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898642f962c239f49319f96988bfe5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e380e46f87a93ad9f068603b6c72e0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95724b829c91a9072f865d4ad1ae482553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cbcbba9c46409b98e0bc85b152f8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e1eb73f514834636892ac1e53f32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45c7b8e6edfb46bfab859e0c4a06c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b48ab66ef7d66ab411151a217e011557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9ce34c117748d7714ba3ff4543db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755b2fb6466116933ad1885f8dddfa5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec97bf37115bf0706f35cfaba7b0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1c13186c065eb4a2db11499f9cc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f58e2ca8c6e2193c8a67b553b9aa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f547d537cd92fed6b751f9f939befb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bb896f58273cc6e154186a76705e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168685679f115277c735bcd2e4284e8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecbe69b4fe2db8fdc82c7b9eaa1b21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb696c6420199a9804d79aa121858e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ab3b31b3ae1da45c9bd02ed1b2e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078fe6520ccd823f90aa1f61e7acca3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76379e2fd344db1a8c1cc199fc3a957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3138a01776063df408db1289a635335571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f59085c25451605714771e9c5d8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0589c910663a8bd6ebdc8cba744523573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801cf44cb81ac7ac52e5de7ff00167574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659aa48ea0529ba37d17fc1a55e0031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0d4c6486b80c9ae40b9d2d4063f04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176825e9ad8d80eb044148e877d0a45a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759c8684ccb5dcf28ffd32720772a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72d18ee9236894cb2bb134d933a1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d81698dd2cd7e998f24ca47668f074580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc477c0acd35f8a9179d95212cb6bc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ad86e511ab4752dc87961f56130d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4711dc556ba3959e7f95a1a34f737a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb9eeeccba96eb9c0c0554b4fc9b76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad139c62e22bf68c158caa11f92d7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687843ee98cd8bfecce57dec26199244586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50c472fd17927b4b7454008afbec98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886962abdf9d9f9f90b619cae788ecd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e36e14e860ffb8bc6c34dca1aea6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601418548984f272dd37ff4db85d8613590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196b77625e518f3c7fe76bb29bd629591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a0469119022d1fe7803c662294b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb8454ba7cbd19ee891741cc55455f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635058191c327a140710cbde802f4df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483632d7980d294658f671b6d0a4460595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3e7ce691a0814f3951835dcf326c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e71e749e93c7b65c53a505775ee6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11891f116548f21b2dc4edd865791b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d650c3ca78902caf0e134c4ff7e4f9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82f2539e51b0c2f2a6db7fd4fe4630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44262a6dfbf929eabcbf93fbb108d565601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15bec7a2e3de1d403e622684fc3a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7bee604c9c19911b75674052f89e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363aaf10a78bcfa1089b7be442957b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07d587701afd5717bf27fdfa8d56c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a7d851689ba32c5d25751b2c673d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f404925287ec4eb0e9dcf935454a92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3813f69444dd11afac395f6567db8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef74fbdd9a94a260a04fc846d69f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb63d88a41044c12b9628c25de4a660610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b975f1f9f175fb861d647185b25e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904316af69997428e61e5f7a4fd64b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6ff8d4a0a78832768b59d4d4c940c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8688be1c7c7f449fa31c50e172eefb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a17eb34cad25ce283918fbe1d4e60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c496337b6c77f814adef869e5f198616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38a14f41f3edc195cf540ecc8601d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6dee02d2009bfb55c6da637134e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace1f429633769d845a06fecf0ec00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc1501bff222b7a9b08a3de90b4861620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a4be61efa7a5bfc3782a57b281fbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750747f9f2c0a60b300539294475645622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9832e3460294462308bf34e80681548623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a266461a89e35e7690254f432d4ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f39aa67df79e2abb30a74ce08231e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21ef317d64cef08306fbb038431fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6694436bc0ef07812351fc17673874627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ec555b87e051fc8eac373c773f987628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431a3caec4ece92358c2592e44ae92e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43943bd4d05fbb4540e08ec58f2f690630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50c35c31b6cbb15f3f5345f1f5bfc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f263c314da33d7041a599a09f2ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a19afe8988557c34a2808663b6551633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7820485abec284671825dc187d6b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a51e3e0f1b5b40708106b854d97ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cdb4f2a21ab5ffa6c1f2e291fa621636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f1d7156530e4458ba3157e985f284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221f6f01bd7cd99344776781f73de3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710e4171d982891754b014852cbcf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900798216f1bf89c9f793a1563106fc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a846fbe39926c9a3ae84ce89c3dd1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d504b0505d3ce799e23e1812c4f564a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55860167b047f325bd1b4c4431502ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38f804859adbb48b6ecf439d6aa23f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f34aabbed88029c570f2526cc718645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03efd8e5c03e7f5b24b9b9522009997646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e7733608a627b5e79e7c79d5a92c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d808c255a2dfc5f6bdc25a0621a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37feebf4c33e5d7ad6a6e7b5f71bebc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6049ba4268d5ac2e5bd73d6d13ff94c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf93334b751a9d8f6b828fe0cc2c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737bffef75186513b00e5741f1ee2fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e1a7d772f14c78beeff20a53b958653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607cb0353858ad156cead90e2d59cb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4115aedfe2b3d45c9029b298992d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2300d693e55b5c5ba99a003790fe42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d666e0080f1ccc0fa3115109e0bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31356a7d9645593c3df97c9d860d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ccc51bdeb349ca1c918557cd2fb84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc4708988e0b982c34a287fc9b95f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f96a4c5467c81a87c751fa17faa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553722ddafc382646ba23a2143c71e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb09d6bbb84d83e94b96fd2458b7526663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ca3182df20b0a7418fc7869b3b54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f7e3df94389a9b8337a5fe2c847b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22c5481aef1dd5c9df129e6c76f5dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16e9f10320dda6093772df729e4094667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cdc25ac8cabcf64efe1ac8e6ec602668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551dffae490dc10d4decc7e6e635c10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d36fe9883255cd83014c6fa7a34d08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3402d92866167b8a764cc625565fff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167826f0ff1dd28bb624897990ab0da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cde919972972dbf5655277011a0ace673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28df838277083fab6b1b9d2a8c32e5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e32b75fcb0194a10f322ae680c1f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6b889d338ae8eb10744fbc7928f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad3684410935f79fc9bbac8c2f287677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a28206ed34cc1485d81b7627ba7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5506cd7a0c05fe6e20c4b03bac04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79374ca7dbc854509d59bafb769e7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df44b7a8023bb7785bbaeef51b727681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c719e8cd55c7d82bd7ef0291d7075682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce0534a3a4259364cfa99617a1260d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325583ed7547bdc1ce7c886d620922d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c9acbfe82d1e2876a5f679f56eda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c661206d2f8e636947df1887f0138686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ed66804c8c53e8912d1e2cc2e9ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544c49f499a3cab991bb4e32756e99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c11cefae4ee5c7c12adf8063f5de6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e297c6343623bb7a182ece41e487e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0941bf37de077a7e1c11b862167f113691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a518cfcfb4cd1336ccbdc62c1b5c4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf13a1e5a84a367ecfb10bc2c130e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74fa8deff04ae7881c41a48fe26f26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435106280c489f924de1aad79e08f17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6731bf30a74e83a323a27f0323323696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd94f4ef74c713c90a606ceb939e853697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b1c12999084b4cff0eb0e0a8312d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e80342038a15d06694692c826092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4be1a7e0f23b9cd1083eab0126ce2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d745ed5719169c15b32cab3f747f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232cff7ab312dcd73f32f045b50b26f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ee6ee2382352f9dc0216cc7ef5ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688c2d761808ef6094b163211ef8fbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2e9c7172f2d3f6295cf08106d302a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d265da99f0d0d96bfb4b7310bb0b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94818a92b2c7379cbdc15fc7a9a11cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3523d92a59552c0c4b3b1fc5e5724708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c073cc5c112734368a1f257f17c87af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35113e25551b20aacbb359bfe5522307710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0ca89c1d4875b574047418eed60d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c1a0e4e38ca827abff8dffc1c4e48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5693a0101d54dba08f439c446abe1f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bb7b36bc9b22759f8c4e91974cdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5ff2f706b062f16f3c91fe66d5e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee396926d1024338628fd3a94d5a9808716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15be83b048f0028234f3c7f1dd068b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e5f2186d7167fffbe2fac396d2f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151912988f4340a02ad13706b27d9a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fd0b7f862c538fd413444a015aa0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874d54371ef885bbbf733c3b562100721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877f6b0f86e791ed9027239da4a0976722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b591ae101bd83a4710b7b623be44564723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6baad3c554b8985c53210f6ce3f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d8b1363383bc66489746541b12a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e150ac7369828f6bdf3d5809f03be1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d47c3c250e7cc2e50a2acfb77666b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6143a2e9b19aacc3055ecac2fe11da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb231fc63a361f080b048f06d59a2db4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29dd3580b3af6e21406cf35f605c65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377e39c3547ca83aae22b72d3b35f19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380bb870cb84fc2beb77ab663d69cf9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237555be40aa5286d9abc109e723071733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb04a564c5e003f472e63cfacf8b51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c6b6bebfe9303311b8c010bebe24e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860723c58c5a130b9e810e9ba20a0ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff690d1a1f4e78d53e1d587e2def079737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194780ec2e4b03ffaa3cdcb38771f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a12e3c324f52d952bb9937a1df1ada739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9942cb3577ce79dc7e72f4917db54c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a514d03634200eee0fd6c3b121196741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5bba8e66f626eb4422c24af462651742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb43f5cba063500dbfa46cef91532c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165500ea8fe9172cb290b8b16071068e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff050eb075b801961f731dcce261d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e15df71a002ed6ce3228105b296f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca388aeb5f62e6c5063f2a41dd258b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586160e76a5ae32ce0fc2799dafe381748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb1f52419338ca270c30e935cea0b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298961db4eb2e573fabf2b8d162ba57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8d409e59eedbe0d4f043b7b33852751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51929030633e615939b4fd22a04e7eb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc76d54f54f79d19f0f15dab0fb114753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ec17f4c1195f63c6d521182800371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3586c02c6076cd4a970caad2af0aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a091c9df8d31af6b5da8ed1b24783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99f0ce75dda6e4948b25c981e7e77d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f77e28aab292d4fa1bf53c4453e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37bbd3d2482027ff9375820f215b876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642e68b21b6a31c48e32ca8dfa48d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c03c8691cb1d5ea646489795fba7128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774711c1d0b3f136d8d284ca67167cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b0f2e9beff4322de2ba4c30b9c7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38333c9054068550933c4b28cb0c1b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262cf3e2bd253b69d6940b8d89ad0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f110923e6079ed7aff3b6a297ecd3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c821ca91529d2b149cca5b39b971d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d8c1691e313e81be9347f55f83be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba63101060ba949a6d376cb5b4eaa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fe129aa40f0bdc6eeb69fda5faba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064140a8c702bc16fbd31a3f529105818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5e1f9b660bb116947ed701d243be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624a07498bf9fd2186139b41ece91020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942644b24c3178029e79c888abe297c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac670841ea79a1e79b9ead0d8874dc5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da20cb732c3e924bcc7bbd7f8b7cad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81732c7d21999f19a7e348b19f9695424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1043b82174dc98890771e91d695b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa55ac791e64f4e6b94b7cb8b7d85ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453b99a62e4e77a944395f8829295c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff04325bf05a22b835f6d55df785e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035f6346a11308910f7e20764d313529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e04473ddcf3a6fd8215d69fa77a04330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b0d7a46475f12810488e9bdec0d7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd2965b4527a65fc2a1ed4ab42ee8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97226189bade89f5d44b73368fa12233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf50cf4d0407f6fdae7cb323e3aa7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d81efa621ebadc326e0a69362f39935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed500bb6e0fc5dc80da5b22c7a035e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe2eccd63ccf412f62d323f96416037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab5339417e3eccb863efe8375396ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47383d7ba462d333c537291dde70c51839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235bc6502fa096f0b24525170ab27d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d858fcb15ffcebe9e4b736e4605b10341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ce9b49016c9e08afb57deb8acdb5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba290a4fbe38027c2f7c9c6b3c5759243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d347cdea9c94521e3ff203f7906f2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89dfc738cf3c6be51803261fe19cd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d96f615d298bb9527eff8a838708fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bd6e6b5ef04b0f149d4d264caed9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd1f04bc71bd370307eb29506ede3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21658930c85a12abb8c217e5a5ce94249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9db02271fe5db40624a5b902fa5f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f60ef79a3d4063682503829964a9e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb788b0e83c953408c4a60091e76152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345980f96c18d2e1abb62162fddc593b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2127b13f9d23888d5385c6da7b0435554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c1a32d5bf288bc52c39f8ed6fa6db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0943a9bd28ddcaa7fb10a9cda9e82756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bba617bfb1940ab7d2fe4d95c3405d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b0474a1c7b8f62d31e5c6e78188458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbec29716f16ca4a8e066226cfd43159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660100ddac56b9a84746220c6e9dad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bfc4ec10ab97c9a2bc88d0577de4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3c670d2886bd29787ae9cb7de89262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a600955ca5775318a792f25988cd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8987fea4c6ba5aefd5fce80e4012bed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c95acb595656875278b33a6e9e339d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575d1f7f5f8cd1178acab6d85b0a7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980485b88632aa07cac3a3cea3892dbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b1df416702a9f0d42eac5c29a0f4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc575552af2a762e10e92e0a4f7a0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b99d46ab798ac2b11982895cb8d7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a865ca757c11ce797ccc8e8f857ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53cafb886cafbb238b51f172ed56c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b6f3ee233c08d5152c7f5298247073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8f02535895c8b6b73f8e519e887e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a3104ca16aea7e6258f50fe9fc5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89b9d777a9baa7204f5e0a8e2b67976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ce383ff8678a84cfe42084c0868e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebea5d065eb2bbfaffae666dc94b31a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0468dd5c2cfb4858657419257e99e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c3c5b533f561831819f870ba61cd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e097b89b2143b48d73f9c94ee8903d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8e06628573590f72b99ddeac2648d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c10239d1e2cb8988a281b9b8c60f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3ee39e7c4b5a9063768b5156ab21284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0603538cd37e36b0aa06e8b7b07a10385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bfaffe707ce3e096c7c0819417e3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f91884a86f6687c52574f4e0ab0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b73524623f9d2171b2e0f806adb83f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35d0986b4d8d52b7b4a2bb5538a66b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4b45e4ba50c2df1c2a62316a4c98490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ab3d0ab0f6967b87b12d9fcaa93c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bffbd4032c3c5d066701c4f21cd5b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c757dcddeabf5487e723198082ac9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbefd77e90ec23a0127c34ffe0efe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b781f1b26b37ebb55d6e415d1499c6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46441a2102a394f875fe52784ec393cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127534c6814dac9590b3f870103e3bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b33e2a926987e108240db7c50a28e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cffe60e015ffa8da3f6659d6c02c8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49160e18ce475e8f31926ef0d68ab23a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e803a73c33cc7855273b5ed76ba3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e4d0a6f2dc42f8443317bc597bf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c1b9721cdbfdaff7919e1fa54cccc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450266eb39637446456fc82a5fa2653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581b0ea94adb1f306ae088665ad27b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518c7bb61ee104226e379bb9a3c2fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608c9665c7492f4f5d019a37c33044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00474b0094cad352116c415bd706643108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196715811e45d1dc7610ede4d964a946109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeffbfe869e6f0b92c0677731cbfa6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df1addda74f661e9b87d241bd76a86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ea9440377815eef67c7bb018b2da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a37e469882cf957b315f6721dece60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addeb177b275fea37181934f528ddbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e141a09435ea805f3b0327a64c66a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f04543a171639f10e3e907c10fdde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e32d82a4f7950b16a1cc18f08543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32c1c18a6ae864102125e6b0a98a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366686be658ba72b429caabbbcd24f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504257f114d2f8c8b058c80e0e95ef85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413c0b57d88d9fe332e289d6700219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42caf305626f8cf2be7edb71fee99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd08eeb851cf4f1384f85f29cc92c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaaa74a5a97f1dfd6af5848785d1d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aadc2baef170471ba01efb8f2e29cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c5682bf16531e3463a4b36aa5a87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e17fffbebaaf1aa4028f2fe6a71db8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab6f5b09fe58f96d6e2a2facab5e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812ec3a495759d27c1c2a17f5fb2acf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09285a25726574b499bf839c57d1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6910bc0e697293445823b4502b69e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c3c78c6f99b375ba0251319e41b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45aa3391c40badd567045adc0bc4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863a8ec4db4979e46b796970a017d58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911462d3f6a711b2ca18da08fab28300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463190d159e5eb72031f39cef65846b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909dd501bb4436c7c8c25e5600ed43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da06dbb6b6dcb8d72f9292880f4893138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec331d2486b10895739c192622cbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439ff1413f585ca3952293870e1693d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb134cd4e7ee9c134441d73a1b15c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10935345c7301efc3d1e109469126142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a613c801e0645619b4fa81033d338143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a500cabcdd8f22867b4221727bf1b35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa65b2060029342c316c526970c73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99e64c200c2d5704d34838fdaf3254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef661e75f8448aaf0af80f58493207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32dd1d019ecffc6ffbc1f1c6eb3758148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c9d4479db3a490d0f9f5c0fb968f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c93a9a6a4cea6ffb71424cfffa67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ed967cae56438936d25bd7cfd1abb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461622ce75fefa8da80ccb22d16197cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a233a89e26bd862eecab006b222125153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e61833af03d4803e347704abf3126154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c244882fa2902d6b5336aece0d4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5119a4041f8f8eb5bd1a186aee486ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf490df757b20116c611190159425157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc11dd0d8ea391808b0f8566ac05b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52847d1783de183c4c25ab70bfb14f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5809777d70821fa1aec706fcf714a78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bb9855d6c24db518cd18681fc5645161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebfa3941465fdee03b496fdf0f816c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89dc53977b6d6883442bf64a88dab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e162601e1c7cdaa916d5e7eee7f5fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca3b79e854211495d15fbdda81689e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d82cc5980c2d0ab37600e5ed31c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3abb979148fc250951cdfa35bda51c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb9697381ffa5d278d6325e929748b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76166dbd98d1ec536136fd1f3bc222da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a80e9c74772f7e4af03657c208b05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97141ad3543b484d3e64ceb12c37e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c750b279a4bd507a695dfeb06585172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92b71e1195d4979fb1c9c4c053ffad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa839fad640378203fc0a50e83d808174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5c1a32b5524a6ccd28c03fc81a45a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf03bfedde1dd60bea87cb65b7d582176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9b47a3a4bd9f9de01bf7bf0339f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082bfebbe272787f1084fc44ca12608178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02304429070be8f81c19a8b934109da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29d0f4bf37853667b601827157b46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d794d20e80108c96c1f2952ce7ab3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0a4e4d246fe15fbbdf0a47c363ffb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a81ee516f6814169fb7f4f9180d675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3831906e89abef860b1c4ee229caf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0475c9113b28964609d25d56be62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9a3b5f0f9c7ddbc92f421e326abd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b6104f53d7dffd9350df38f26cf97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4128b444ad4362c96d183107e374188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35585075c19f388875800065b2080d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d1252841ab86a3f41fe0765032f50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae5907b97a6e0154b4ce16269bcaeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e2257803b79b385c5e6e242aae06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d04e58df685c093287a31f6dd21852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c6381850b18b57006527634567e1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a32ed47663e974dadfb02744ce68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1b7560186876e297f929a2d99fc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147f730252839d849492aebf629465197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d585b8a8d74699bf28b19a6f4f7ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030a1a8ef9f29d1793440a8efdd16f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f178fa1e5a9b38fc2b4eed48fb7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c0a3e805a33f45e77022d5c29c0ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18441ac56536fa64a42c8ff32f8f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7456b5c733e3c23c3d9ef25a1555f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01000bf92633469226f4d67b02e4bf31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383d62353ca45c57b4497643815ed67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a57195a788da03f4dcf7ceba8f3cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7792f0eb08109351ed9e9052cc36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e988f888dea7317c3418e989b164a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e4f0add823c942fdfe24060c4144209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c348bfe352d9435228a7036d054518210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39d7e4ee6860b2ef83c79ac2ccf519211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb17970593104c16f24a97ab475ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a8e31a9e742c550c6435aa02103db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665aa895a143611846a041c30423fef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8342e88ec0cfdb3d33979a9b73001b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db9ef05939e4142d28dbfc1fbc9544216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73cd228492b5753c36b05743a25b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec9219d0a8ffeac41c9a1899449d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074a78957808f5dcc4b5ab821b2844f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efaa7a740a6dfd0ccfdd3780fcf3c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ab8507135ab5b67bf336bd2caf21f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a51726ad52390d1b13c1f38418722222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e97f63241a90c80f39ee7cee048393223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce5920d473b8c55d4c155ca36aeee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a82e690f2c6e5820d904a6e6499a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403b5125f4526e571254c3617367e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d92f9c05ff1b7be60e802aefcc89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6267a63d69964ac329e81919d6367228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db93f028c835fcab112ab505b46ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a6f32aa5e65fbebb9aefb5efb0021230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e84f7fbbe75e8728a04d5017c7a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ad28cda523ae69ab3c28ab2d4fd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094760a66b7882a03a4e0a91d9c4ff66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faaa7809c666a30e79157f13d8c430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb8a29d868cf8604676d89fe35d366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe51778266542767bb77ef2fc7b8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80156d575bdd16c08018cd70c98a3c8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9291684ffdb14ed9927af4a52f94cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9b9c92b7aa7adc7b576d288b8d7f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c913a0008a827417b81c21cae54bb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5778321c487e9c8f63315eec9dc10f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c799659abb0f16a1abd8f5c84941242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae1abe3c27d1b90fcb82954638ae74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f4bb69d88c6436927f5eb8ff0d3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6dd400eb5f64e8d2fd42b0a3bd22f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8de727722acdcf05ff825d6628da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cf7039900758dfe473b86209d0343247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47b91519f5b20e4760dbdf0750ad2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffdeacdd877af8d1e97faea9ef25f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea2e241eff7811464713bbda380ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caaa3a9b7eff10298e07e718aac37c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42340d65e1436a1ca7698428a9fa8f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa80b523a38784a10e2d48fa65a24b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffc2b66a4a6c1f569d9ba05268a836254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d012b03a74671f407ad30be6b8dca5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf87241b41f7c1c65ef4329a74753af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350700b39082006b3d36688d1080a5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0dc127aada31ea3aab63562b6740258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316207679efe39180eeb2130061582d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c5bc073f7b7221813bff65cced38a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fedb537100f6ee17f764780b8d42f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8019815db8666959cb689be5f95f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bfa35961b61c20253c06285938ef9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989c7a9bce975ccf379a829e393b17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b7a8618d562709b619a82b1db81f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff4241570fd06bb525fe153be9be16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71411afa1cc2e2d37104091d268e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c37e0126e770527d1219c1f165eb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef64a7bf5789495358588c27b736fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545be737bfc861c2983709c5ff6b34c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6fe5e2176ab0cc03faf972da5679f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66581de8544a340210eada0cc14ea0c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198a4e2f65f55d0143dc8523656c30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449a1adcfb7d5b60f97ce778d7a9030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a47f190a923ffac09c668994659d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8700f6cf5e6d321bed128628d5fdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be4e26a564f1c6903e152f7d5ca8e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737ed034389146de301ab9dee7770e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c926fb80dd55d5958c8f7d7e6141488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac001038546e9f44c9554a88cc64a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914692518148408915a400b17559bdf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550236c19272e33225291a69a6840653282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31636adfd2ca5f00a7ad7673033e5b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c0360c89ba3de9a4674c77f74f45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31cc05b220731af7b21429c9c9176a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebcf4463625cc07dca1017ee4852c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd0d13cafd8576600cb8b9c90053d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6626af76c058f7b9de8295c27d94c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96724afab8b887fd4e31a2e98c8075b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4b8dc828bc3499c9748762d5c621290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba8c9fc3553d056b51597ecaa3aa0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1067f3a9596a0682fc2a54408cec9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25f792531da74a82565e371113c8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96631e99d5a249c29cce9406bc2cf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15619e74f804c71ee7894e534199e33c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7af1942fcdf4a23b8a067dd20c8f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126ff1b269884c48c51b00dda4f0794297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b20e09b2a8995472a60a54fe6cb7c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663905f70bbb7e78c5511ae82fc54a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b538f8e831f2b974fa29c457b4f6aa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38ff18cd2f61e1e66562ce8b88e4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6cc2473f4183eb7b7306f2eb15c23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21589a67aa65649a9004715fdb4998ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a70fa0472efa9c98d07942d4aa1ce4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78464fc0a3b831ac10a024f290c6a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08651a21e531acec4a7c88877e33d60d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4d26207b2eec31b3515a6be89e15a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591070f37493385a2ed9fc971b1cf24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891040d493e1b14b4ad8033095543244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef489c6f86b84e8ac0172fb002dd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ebe2b085ccef547b60bc925402f85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05fa9e85586ba0cfd1cb3e8ef416a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307204fc20acb69962bd1c7318b31cea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb919fe683962e7d830f151a4ce164e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6eccdd8b50692bbc7138371e685d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3fb3bb0690ed3363a29c3554c92b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebddd1ff96e33d58db6effff585345f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d7c727beeaf14d7659abcf339bf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dd38adabe482801e5d678468e4a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ac7f6becc357d8b0686240d94b670320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e7c10eb5897a3bd7f49b047a103c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96760dbdc4599fc51dc8bc0225d461af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55171714e344b996bf5c485386aa4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285907fb6184207401c0b0c4187e1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425870effe60d3e86e3bc3f5a932180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991d3f2fcf343b52d4e78d87708279326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aac3e6caee92ec514981284ddf17e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb92a0f62080c3e50c6ea8f2f0dfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b8c0649df229f15bf1193bcd6f7b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9b534bda3aa9fa3b049563576bd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2ff41d4f1a5b202ec30fd99041170331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2a2d45f0a5fd185b185d9a0b5a38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279c94473beb43386db985811fb521e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16119cf1af749c615e7b7aa9830382334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad706fb48dad53aa817aae28a52f89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3345aa7412735863a66c6f620566b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e29e62aeffb7557de2a6b89f85ab0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69924dfb13700a667ee1a63e9fcb3f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059199747e52bf93574e721c3d85259339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af82f0b52d1949b1159ab8364fba60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2cb351c1b7dd85388b3ec68b5b315341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c8757c754b8629c3f6165eb34ccf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde572420b37d80a77056e57276559d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b091875a400b20fa9a28d2b13b12d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03673ef2e005ee50152a01e3b7e4169f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403827f3de804ab46dcd1c80e1bccf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c0cf55b0dd2772fca2524c4c01b7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a9ad7da36cb18034ff410cf0f3e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec50f2aab065f25534b25a4a27878349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda54f2e4135733424a6f1cf1686f0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c87ab89b9a9295789446e806d4b34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b747f51f076dbe5995df02f558735352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1c1132f1358b5710d2fa75d7320e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb883369da5f356ae8f4e635e2c225354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab8392eafa68ae5ee6f193f0d66a65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175dc9f9214ff97613acb8c6aaeb91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf6918b33cbaa84f49b6f361c23ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cfd6072e5d4fd68ff4cc0245f7f3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2192316917cccfa1bb4ea54143f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aab8da5d67f8cf179e59817f344c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef2bd6a29f974ce767a300eeb70a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d4a4b16274a14c2f13667a8fd514362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae63b7660e92addc16acbeb8b5ea698363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dc90e4a348abfc1da3590a6819572364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cca30afdd7978d47cc6939b6794f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82044389c09e100a47c88678b777333e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753f73e30c2a61d242b1277a4033800367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082fb03740124f9aa39c260f3670d85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf139a090060d82e978dd1d893fd59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260fd9d35962bf545e354feb3b54f73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a92183018bf06855074f8064b43e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c51ddb27059b248dfe1db97d3c34c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb33a9c04992f94abfd76c4c0d93caa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79a12e170f26657d91425c0d675b8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fdbe4f1846e8f73ea8656f4e64582375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb60f2c27dab96dd46d941d612071376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965b44f8e8905fe4e94ea3350ec42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd65efe52d700bc4f3645e2462f992378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae760e3236111cbf404e1ed983b9bec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e57ed915f5c8d0568fe6750af74d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf891d5c76492b415ba3b6ad64d81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc03b437e89b87fde9e9ad0e59121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b8eb34a0489d26ed83211ea6e8db2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0be3c528f7e86113c59ceb16a1a64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c377fceeedbf3455dd38e244787e57f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67cbf63c63b392f9499f21492d148386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4eed4364d99a284d64fb73695247f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bdb8ee746a5d2ce995bec605f9672388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826e20ccc0982678610e7da4d3101e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095cac9ca23ff0b048bec22c12fc82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f689e834aa49fb9159086d5526f08e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1efa550e48d2985b7cf8093bc707e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba904a3cfd9d1ba3032194a8d7c6ac0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2d0a08536be0ef12c1234046b087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072e4f4371635649038cc2f9170d41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe93d811b2211fa54ecb5b0c2bb88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744d67a3eea58e3039c71366aa0b7f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3243c09f3346b633f09538182ee50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29134f0f98f02a1ed3424e60a832c1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ebfd203c83994913013ce050a598400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061857ae1e7c4c51aa33a87202973c96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1a624362432f2d2857c5acace863f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29817bece4fa8a9bdafae7e1224ed315403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1dd9d94c3bffdb03a3561003c466404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2fbaebf0ce9411aef3de3caca89f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438046334e8639561076f61eaef3752a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f02309b03dec3a83be48220dd6bec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbe2190d80132696a510e6ef0d9ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf396234f945ce4d329560aa02a3de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81601cb7c9d0e21c44ad300105028849410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73282a490af6ebda9bec549f32fde625411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da184645cfe421e0793354f445ebb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a27c6997ae6d84d6a3f687662400f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c3706a8d037146bf4b8d43a78277a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492645a25eac06f0f30ad1cee685bf73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151003267309f9d6363d221be8f046a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928d7bacd1a4ea33279548b828abdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d85cff30e4b23e8caa5f20c50838418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e75658ed0575e693d0ebc0c81a65d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6331179e3303ea64082ce86697c9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98576c956d3717cc5dbc7ab8cb795d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a8e0c39ccab7ff102801bbf7daf65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04ee1ac079165ed5c233d140e0a53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b22ec1b78519f7dc96d2f3a737ec0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fbd5d6777d5a411b7c267cbfec82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d70fc35729a8b2401210251580f13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648aac5aa607e0d6b4f8fb9848f7283427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968960fbfe5f5d19e9a1eefeef0e9eed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069cb5b1e15c39c9891146bbcd5787a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9e503be20a9afe325f26aa5798834430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e3ac41904ba03e187edf9e2592f42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579901c4e059261a41c521e4aca3db7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c6ab4f60a0f34a347a7efa45bb7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0783a38efe739fb9b989a05ea4cde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f4f09fceb0989a4b53c5c5290209435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887bf6a775839c1c1be84e536d6ddf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0aaedf36a8aa13bd7db698c5af1a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c251953792dc829ff9bcc3da8588e62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f478b6db4c0171038dd108a32dbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048667955f49345f23b7e1e432fd8c98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a92812ddf9a16fdf3c9629c37927441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb6ff3fe3c9f79d4647c71a905f49d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81667cbc981ad76931cda5175c24110c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03ae8f8b86cb9236a4cde40c2bc3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d9de99b765805f8f2c0f29166556445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa12f9f3c2fccd16e5b512652b483446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64875e662482e4aaabc9b5be16970f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b63e7e74f959c525d852c80ef315448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f146fbf27a08f107d7c4cd9fa43d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c884740088be9d852dd9e6789bffaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1aeab0c327df543f3833340605b7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e337ea9201511f55beecb641497fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c140f21dc710bd449848843621500453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aedb3c53bb4813b0ac560512961e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3a8a871be10549f9963c9f121b1b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceba69284db60583c8b08c3f33bd87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972188b52e8dd8c879801a3b10ba02f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41d58023c48c2fe3a05ae39364e22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5676709f601c8150bc331976efceef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573d0f56d8535005fa5bc0cdeba107d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b76b8aca3cdadfe18c8d08faeffa1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd85d7f564b0b8806083ac6e46663462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258b5f5a1d6dd29e5ed3d03623e97f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cec033a1574634e05b068b34dea5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb71dfd0f6c970970bfe67a30ed804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f993e99b77800e590980657f5a2732466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefaf4155ebc0cf2a426647d76d80a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785444e33c31f55f4168a05a0dd53297468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d77f9ee3ddca4cd47ec96cdad6a653469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25cb3592dced7a375e8cb80539b99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b067699d48b03c9dcc118d1c85de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c294ce3c7d8540b137825d79bb61f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a9a7400fd0d7d151a46d27580815473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cc771ce19c9011772605a89a7f339474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c4422f6e922148527d20aadd1834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4909da6dcf113c48c7557f03f74d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c2c8751103bdee210c9ef3ba10e05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d4eae8cb01b2b551e19160ce56798478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2f4b08fa5a75a84dcbad020d1ab5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a3a7f8d8e5f7cb9ae122f0bb68c8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7923079520c49864fff16d5176c35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a01365469ba31e2714a90261e5231482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa99747fd00acc746830af9e388e9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc4f386cda23237de099b2bb48a2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cba0ae104d47f140918a7e4ae35900485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d0c7ca8104ee767116b6bc8008a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf289295024a10d9bcd695286347edd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c20e0117b13417c07076c665c6bfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be367d13019a6d4f30dbe16fef712489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c2294af429b151e5b5de4838974c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e457202515ad6cf7af462c0d0a88d33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976e9ea50560dbccaa9cdfc7c456f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ca664b92d3ca9e30f72496e8c8c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e1f3b341ef58872bebe0b9c25476494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2f71441c6d5af2461f2f1aaaee763495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6846bacf25bc8a738b9d368a01723a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf444dea46ce730fbbf42231e5a97f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387fe177eac3b7e1bb3c2675f18af8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965cb7d99fb555c237d2eb05f583b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebc3ce7e459fcbe4309d593ab82673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72179b912407506e97c559d814064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ab95d61dc631f56b1e87d1b354900502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf2d74cd12e583a46f8059debfeb2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ce964c1357f1118528725b0f9da4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991fa6ab4d99be33fab4817d591b3f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93198999cbf9f18a32474e81d5e0bf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a8b04eaa88d6c0d8160a39d1d796507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a567af0610b00acc8c9c21e9238509508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d95bdadbcff5805bdcf58310ce47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2dbb94e421c35f323754d2c3c3933510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933633a697f7238c12ad9d01aa3b5c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf652bc4757e52ca29173c754c985cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9043c8202ba1e2683fb65b9879317513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcb8040791fc245a7a601908eb674514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636017250dda7c5861b5514751ae5000515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b8d61044188bf3117635c16ac7e7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc904bd9b50eb43ee78f22295589f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8004fe47c592b4a978b82e643d18dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825781480a3540db2739c04214215bea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca203ef61eb5141b5a7efca09cfb1b2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce7c8c76394dcc33879d4eef53fa1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a50ba483c65dda217e3d63d0e1c81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633b8067a9d7eddc87ad58e73a0fec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0168363276474598b3fddd71ac089cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ec6f05ec510db92713cbb54c1a912525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014570368fc66baee8dcee58d4b390526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede91c1428fd27fdd087b831a6363c00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699024c2d5c4592194bacc484bf22e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2549a1b34025079a362a708e3d54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784edbb62741f8de165c572849c6880530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89da9a5a3cb2ecb363be38a4c9d72d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fdc3122ba219401cb158f53a4bb0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91cef21e7013d51e7729cb6a122d26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785d3310f916f8d92f7fdd1c190e4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7afd7a83b33e29a056b9ac5c1fd7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3aa159472ebee82f6d0015f8ebac2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a765e87974394674ed3591bf66af3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3991b6689c986c30338896d70c6b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaba2a4693739346caa8f04841a1a1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8822d71a4830d22f515db38df07f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17d2560ad59a4fbf5b52a66195c75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41fcb6d09331c0b12e0a4a1d1b6c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0a20d7d00f347746636413f7e1b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375de4745b0b11fbdefddfb80eb9d0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8faa1be97e3a1b08c79522f1e1856545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a9a0ec52a1d4c14ba7ee8825b8987546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd76f09747272356a39933300108b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08ec36682816bef977defc74d9e6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d9abeb2d562220ac01b4fdecff043549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b2922ce9c304a1cf897acaae6fec8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42813cd513114ac10eea3ec6fcf33e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a00d9ebbcf47abf8f73e776fdea3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c698a90fcd1ec962dbc3998f1e20922553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb399b027607b28cbff0fe6c686e4ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bee93986e9d36b1ebd812253ef68c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad8cb8f9d36d7f2fd87f1721787cd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357ecca8f3af6817afe91bcde1ff8ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580355aa71c5ab486ba151a05257e54c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db763ffc9ca3c4f9c2cdef3e2087ac6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73132b079b1bb76b22fe7997909da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dcd7144e6906212ffd212daa924c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cbe953e39634855ddb43d0b18453562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d43de33eb8d547d8134b052a40fbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa40f1cd89ac2ec0c1278605a33873564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ae4ba5a5f5fbd787e344531d6d1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792eba636254d1bf915a2c1f92fe92d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683aaf4ec59c7dc75d5072f0d951c4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a7dc938f7ad28c3528ece0e131cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d298fbe9fa76182d148c8b8b55ee8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff898c5af53f434487bcf559e48c490570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85498c3727506b4e6ac9028803b4d7c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45955f327df43658d4b4d9530a6f3cca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422a4348368c87a46d905cfbd7527a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b3bd24372139fcc3143ba50a518f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c86f6904d561d698a21df114d1f3e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0bf3260145dda57816c1ef7ecc58c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a43f26fe5c1b686d0aa35bf978ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234c904802def7ddd686e300e4d5c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa588f566e2a15f7d2b5d9c3fcb890579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918ae5559c92585b912798629eb88ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def8bd68e76d4ccd6110d295481846581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff28ab91a79bb8cedb61d3509ec41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c57e1698bb29f25c370133e70f7a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc431649e15d401bfdee0e2bb131e43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f5ecd067fc81825c87560dc3b6951585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6a6489095cc7c844f85d933ed20e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594e9ddf7f40a83bc2a0fd317537c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f3c579d81722127ac3a1c2da00c89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a173e4910cc0feea4baabdd1efea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86bf345de0c5773d47b7e7ea07170590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f60cbce451cbbadb9c58cdd02a792591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75d280ea8c51ae7b1708008cdd5de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a3df27324908ecf91ad7730deb3dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd6f42fd8fad2b1a77caf23dd1b80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f663a398baf0ff6879d2bbf089f4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2a2322a521c4a0253d002d3face7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed299e583b3038bc466d456b88a2e7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f835987ff5486c958967b9349d21c50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70690dd9343eaafd0cd2ea3671522a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a94ebd48dac3b043afd15e917ea267600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d2b01192b2b0ef4e78bddf2bc15f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b74319fc48368c8c0cb62701de96f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4622da0697897e6aeea489ecd20c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d7378ec3a467e8ba5153300dc42e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8691b49b9800740c668647d3d00696605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58066e762819bd34e22f386d781331d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e141865dc8860f2a1abf60145878928607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264dd9e576508e854da29b6eaafad5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ef6cd6354325dcbedcea13496523609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af86d7d5caede05bebbbda321184e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af2d1812966a35a0229682a91c0e31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3ab476a01c0cb870111aca5ccccd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4125261a5e54940d788bf71f4bae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892107d3831d33c6736350f9fcafab4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f0692130d475744690600b2c18c9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dddcb274ea0a12b4fcf50cd90d641b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3f99d9bdded94ed5b76dd3719e57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cabc83c800f507c5c6b602adec239618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a92ce144cae57d8b16969ff3fbfe3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d7d0cd500daab1569174082ff08d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb26270f901e8a089c7e3917da1764621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357ebd3004c2b5748972676c59548c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4290cb67648493842145e8f8953803623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ac0ca12264aa8da898bdc46d8160e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeb9765ab92377d5c4bc90402001b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258d5eb21dd17f4981bcaea4e1f9ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f731f1b2d15b692bb6cbdbd44ffda6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df8f70969146ae2c1bebf0453580c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9116f7e95a90b158bf8670539b7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0387ba09e71445611555317d54b062630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43fa6e759265a294d6baa3c98fbe9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcde831ab386ef2ba41eae18402f389632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acdc688e64d38a4a1d282b3000dc3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f41a73d1c31fa7ee08ffb6535527634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0d3bc94158e5a92bd79cec829858f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53bf8f44ae3ff018ab87ebf17dea61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eeb83d8000ca5b710d72fb504d9f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381bd78bc3493a3fe4da797dccb7978638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c0077706560e008aba15a80801039639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9166a49cb03cfdaa9344a188fc414640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc793bd4839297b9314482ad0d8302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3720cd939e948525caa717646ba5a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2b1427bdf84ec6c55ab2f822b80c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf8750da4444eb293ea1df7bde834d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd30d2cd5d81d16ad8527d17edb876645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e372ff5d8a50fd18d561e4daa20bff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810a8733c522712a069731786a682c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7cca4f6a1ac282d35b1403c55298648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4329b25f3804c0efcf600dad292e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030219232f4a2b6a7e05e9983840bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b4bb53f6268fb095aa1992b84a3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a4eba2114f1d4da8e51de93548a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bbf0a3f804c87e9ca4fb0822b557d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37dd353e5ab315dff38b78ca0e9cb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f598b454fb7092418410dee036662655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f1595d3c03c4b2c8d98a5e99734b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14200efadbae7ca7055452f5d94b35fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e3b98c7a1d271f6d83f7ffd895a33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9511b72f5e7145e234859bf819de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293bc288b533499b609db7bddc719b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882cbbb2522d65954891bc98d3a5650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a542d1563ac2905ca18749229fdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fccbe6d08bcc0e41d1cb7c85e22f1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b30a74d4924801c5350e547154606b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb05fdc3a5e3e8c7617b846ffe275c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154af79fabda3494ddf33c7e7a40493b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b81178168b4b183bfeb81365643d6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fe73ee1cd9ed80d8486157e173f64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f58c81d71003046cc6836d459bc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be612f2682360f583ee14df4a283d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92ff58d2675b01a6af691f715c8ea7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250d5e9554e7073a21b3d4fb40cd772672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd34ef170ec0f2ce7bfa8ad7110ea68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a313435b174c4f5d652e5441ca36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78619f7fe5270316f9916ab1bfbcb38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7676236b7b5c41f70e4dce7b8514c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c863b4272cdf659d4494c8bd00b11e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711f32d30afc0dc1a6c3b0f379a0258678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893853058dc633533f4bc3370fe225cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf4003c6687d2afb4a04c93bf86f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699f86560bae9f3381ba212299bf99a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a10fae22f006fe4c8f7fcd36a78c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1d177e1cd9f3910b7d6c4e1094f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964150058287e8f6a93630b144fe93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0b4946ccd2d68d9ee47eeca9ce60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a74525e861ead96f635f4e2f56bf6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edeac9200b192da4a607416e59158f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d10f394d91e571b01b87b905b62ee0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37272abdb4ac8cf31b0b0ad4437238d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7f4f8e161dd85f631190d893f4858690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290f9c84aa8f5031c1f655c0a1798e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3acada3359990951d8121cf8bb7e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abd9d3fe7f09d94e0c86659097e2bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa775b0022a7acbff1d262b735012694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c83062a7e15aa3d94a794f9a8f7c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd00f44c0021f7b5d4bb3ab5e73874b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99800f5b8da4f162740abf18393403fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5fe39e22dc7420ec682fbfe4001c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f896d895ba53030f89725813dfa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac2413c60cd7bcbe0eb193715f214700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb2c184ab6a7931bb603b32999d007701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10834c52436366e7217fa25886716f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389723b86d0449be3d74acc65b9eb3e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53455b94ea43bbc3994a6f7670d46a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd519cfe2aa8c0827d0a64b4eafe36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d90f54f0da0a9a10638c1c9a2f0139706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ab70722f39345424ee33a99650de2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28afa60bd61e3fad09b61b76ccb755708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282743c048acf0fef13566d7b72380d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ee1c310d8717c9b775213201fe1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bc965bdb8457102bd03dd6b45ccee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49063fa2a395eceb4749f34ce86ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a97f2de5a93a4a9448e77189ad0cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4ab87ce03302cf70428268c958e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82798cff0c3c80ae7e13b54e22a95bca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d8a07fb779ff048453ae28ef4e392716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf88b033aa29747c4769dd81ebb9f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb899e6ec659faf053af263a82d3250d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b1bf93846eb27e67496d043d8e0d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984379c7fcb3b604df1a773269e3210e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8ec53b0c63920adfba7c90b5d4104721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62765125fe4632ad45c618fe9c3d39c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3096128ab6ecebfe3d9ce46da29ac1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670413c0d0603a1c21160a73bfc51dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140c69e50b6befb3f8f060eb0ceba9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4226797b4985eaed434e78decc5e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b486ffdfb2e7219e18a5300e2a4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3da267937d404061b4ebc64fea321f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd42505d7b8a2896019e3946c3aff1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3098f28d8578ced278ac3f243a917c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5bf2800ad33d8a6973018cf90b11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf4611b8fb68367e9fc372d4733895732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad9226ce2db479c8bc1d0bf67d0254733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2aca1370121dc89a72313b41f29c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bf14acf50bda4039bed163995d19f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac6322ca89a91e5ad8bbe55108ade736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac546f24ed0c6c45ab1b846ff57b8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c59662fc8a8e91a2e34fe54141aa6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156b07db871acf17dad821151431c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde0fdaec9f87bad4d8efbf36b4d1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf8c358cb729d68bb1d33f6f7ebac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb63a85bdc1cc03efbdebe26b32e9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a8d8b2f3f40a5e1b20c10ccc4bd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cce9c1b05649c9faea4a832a98bd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2840bdaab3ccaea6e7eb3eb1dfa1b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4355848d1041d4420cc3bfa3cb2e2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f05269cb4d07b65b686feea364ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e0a537a491b3fd5fc033cd51b2319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52074276b0721825bf9bc8ea6e8dad0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af59ef71a57e31bcd62484d96de064750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ecca7b1f3676b50778909a1146386751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3b1844671b2c1340ad9adef417629752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e1feea99ddebd8ed24e1ae97513b5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>