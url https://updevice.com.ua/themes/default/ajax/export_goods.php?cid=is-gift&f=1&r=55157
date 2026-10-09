--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a6125e04d4aef832b1bfbf99d16041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8066ab372c66f1274b1d9d7562951c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862e0ac5e084d4852efe2c81f5a4e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b9ab96a747daa05d7a821be0f6c204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f752e18559ecb19e537b118f2f76df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb48054f834aa5d3506175fb2f9496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50d7c925c1c61aaa6f316a8d5b78d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44680a4506439ea57989ad5dbc4628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeea4fc44270e95b428e07f3083f859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea81ebd8a23b2cc854b7f3e8e1a8dd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1150928850c871bfcb0e5a73afeb4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39cf6a67a5d6305cb1342e9e4e659612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc81bcef328c96d3c7246848aa05df813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9993c05ec793bd596d35e3fd0edd6fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106ae949fb3cc39c10a8f82aa0759a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eec9bbafe9ff197b2d67f88c5b48416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c22ea220f8d943493df32991feef617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44687433d72077f7365a71bd1a8f3ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff005457a10d64d5af566635ab5a7d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96312197c58d9bdb0bba06b8866165b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c2e0cbbef4d75208b47981b9062d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728466396b71a235dd29e7315cba78c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450a5da3a3ffce7697187e2aa34d7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83baacb629a05209332dc4c6154aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f6ecac9fc1769c426dedac7dafc1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c84e9bb2d188f86f4bd817f4268f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b70e23b48ea37bfb951a359a537f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59a75ba947bb73f3a5f0500f80e6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eae3d7f1bb46b487195cbd68cec17c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9704a04b4fde1f0ed2bfda239607130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea2778b95c9d07ad3d071fc8d3f2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dffd36ebba1f985d047d20607a28232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f597f669dac4e74fd5b55f3623f6dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983372b57c8f64fb65346815a6cc95534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea92ea0e6ac96b9bdeedcbcb9ca936a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87fed445a7da7ad62d3d82571872936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbaa52190aa7b9b91546502b5a4e0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7abca43f3383286a1a449c15181438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a6ddd52b55ca276b32c0f2803f5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab545cdff272f1167e2f5a522f90a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1c83fbfe0c9f8d3e2971b9b8d38d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324329159b7b186f3f74e15009df8c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881d30313433fee5d9499b27380af443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ab1f335f4e93f865691f5f3cf811a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25decb5710e6c71b3b16417c5c71a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510028685fc6985f32a1c76c3e474f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fecae77c724eec4fe4b7f5d361770547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47b826f4da889d80968b6333012a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087869d91835e9945a4123a0cb755d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eb145151baa6e6745ecca36776aff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213fc128bbaf2115a8f140a652f0aa951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363569c9c66954d4ff41542e0c4dcd4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b01afadc8dcc52c858b8c6f7a51fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5429b47eb5ff9a38e6a798d04316c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a16b988f943d0612c38de1701fd0c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3f8612991845b9324174a70d0b25956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54906ac73eff767aacc4baf4b655257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3b099a0f426b2f47b3a3a4bc3cb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e2a8391f131918c26cef6be9f712f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df2191fcbf5ef4bb5f033ed501eaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d9969bc0bc1bdc33466fffc8677b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6340d4cb866a6438479ad40a2dc99f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d370973e429d17779b3d0e44da79963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533c8465ab14b545126c0ebf7654a9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716091c0d19ae0b050ca31e62d91affa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055e1d2c66d35902abf369f9428b2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b8d42a3a90b0424554ffc196613b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2295ede145011b3339933e441376968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19754aace13a483eb49d43cb31c2a3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d60c43a3bba586b8e5e713099ee0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1338b475a643e4eb280b6b66015371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7275f40e9158b11091e91ea88c55372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b7ab1faebbab52c6f80b8759f44e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d0756763365ad36ecce527dbcbf7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16fc379597906e5fc0febbb54ae3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa972386af2bfa22dca76224172c97176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fec64be52318d79936b8ccfe02dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486eb4a5a80474b76f7e516d6a0901378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed401b33cd5894cd5722884f0d9e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb87395de2e3bbbbc03474f9d049e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593deebff4c4a00192cbb88e2e56173281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ca64fd063251041388829057082f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68fe2ac657e297e753906d152e8ec783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85823fdc69156887a69738f9719aebff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abc4f3f0d717f29edef530d452e27885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f1b02b2d7878714ea333d07f745886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7804c03ad2ca283e407f0348ba0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb539bed798df32be797b647a123ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4940d7c90d074dcbac168ae1cf8da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05f5afb914a142b242d6b529bc5ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca44de9241ec571e839c6ac6a548091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa860ac78bd266e4b71655428127733392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8987d4ef04c80e84c2ef390ced2f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38824885a3c7dfbebcbaa7b77cf0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec1ffb6be43857f282e4232fa7dc3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573f1a8061de60632fb9db952b39f1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e3c9c52f64f97af11285233ff55e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c448ff52894c3c998e4aab2f221d9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee3e56e97a28d45e4e572ba4b6c3b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73212ef426f5490f114e0a14a7963100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513df01ca0f8cf42ec2e2c2e46fc72d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b822b6470e44c99e6f5d1f8d187325102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae59d2e2523fff45ee74228680f8390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfaa44f10ec2b21e0c0c6d7c51d825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522888bd4ba442ca66e196ddda6d93de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529235f4455d22ca0981cb4b70cfbd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d149c107b555a1c1f52ade3b69a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a507064e1e7853f4fe508824b66453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7dcbec32059a4af15ed3f8467c0f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56df0fe724f9d1fa77ed87fb93d117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0c615bbdc355f704c74995c254aa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bfd761b2f8547252b000b24c73393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a814448551d3cf1b3d3e7592c8974b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a5e531e022fe41655f20ab11e5d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402424060686cde301443dfa07f1ecd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe772973f0cad905a944fe15567f19b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082b34d0af866dbd6c949ab3de87d40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4c5646731cf59a2b54673060194c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a08ce6655911568b0285c639e0b503119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbe2ba66bc8a94449e4d290fa5597120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de7ee55bb239a2a4b39c09e5195543121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676984cdc9c5acf6ac91ae9692111a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524c163def379b408c62ee51b6c077b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4de4c3716f4cee3c9e89625caa952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d498ed9bcb35d9477f33c2b53007ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b481fc4fcad02932506a4ec120ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4bb5440686816546b3dca52b27234127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960a6ec4674f893fb10a847c36f1cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fc85516f6b0a0aec6b4b4fe23f98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f417df818d720c5d84c524fadd6fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414349fbf0fd6d1c6ded32f8f846e07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb190819eea7598efaa52d5f3bf90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc62cfbef608ecea3c45f7a59ceff80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb94ea08e5b5f0034ecffa910c52d0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f216c59a5809aca13846d9add4f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45abfd3d24232356c1597f50a9b677136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ca7e075f36d16f802d6d2bc691c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de96ae90b95069581b71ef9aeb6a9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab550a2717f2874451f741e8c89295139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc46976cf79ec532ca995dcfb6169f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a5e954ec8300bb557e270dabeb34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca44b6a894d153eab4fcbdbabaafc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845e58a3480e9754ce029cdb4d5360143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e18e4e536ba05718f2a4f39c49d87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233061f45d39a73ace248a64bbebee6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d6cd0342f340e45d2251d0b48737f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf645b9eef259ebfc8e4ac3bf2389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd9cc38931fca520d95f211eccb5f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ae4371e3956c217ef2b0249f70ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe477e7fc629636d3d1b6f6c95ba6288150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942c180f94a5c369261cc94ba8db29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3711c6a239a94f09aa7ef8baf49d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae23eb7ceb71aeb8294b2a821aca35d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a82e7e06200ee0f550af25795349154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d778ef07cb0003e0b5027da344fa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383822801b51da0a41acceb7ca04ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede2e0aedb020d2003fb58eca16d37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e11bc1a490c9f82e7ec1c54c13bfa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7b242f6abdc97ed2be258139bbdce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798fd11dad18cca0613a980d37f468e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a327bc660f2b7ff825a07714d153d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d6afb834f1a00af6dd9e07c5dc7c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39896ab1fc5eb50f34ec76ee628134f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8a81b527dfef9b812cb0ce926561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8100e6d926789137474bc4e70854f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f76cc55ccb2da8cc8e1c0f43ec208166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b8b3babc7daa149d58b5920302ee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49163185f615cf66c15a7d19a0865f4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eea01e7190ffa4bee3875cf462e5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d001023715582c6281d8bd806745147170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc981e3b7465c0ff5940016b9eda262171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5cb104f67a52e4d353e6d73519e4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae67bb4340e3a7f7d3df65d708b4fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbcb650a5c7740f28e395cd372859e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639f9ff8a04d095c87ac63fa1a499c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2bdd6d7fdf8f2df985c3967027c42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed553c29d610b9daedbe975ce82070a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ffdaf4bec8547ce55757a45e88b04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ea5781c94ae098233a6b4011a447179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b8a78b5ffff5eb0928481eb302f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176187a0d02ede5e1c870f3258aca2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63f216326671f0a9f6601e26949fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a62c50e369bd115da9578eed28c5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49cfb7791801a5762ad0fac32d49b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33aecdbebbb5dbf3f95431131b35a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fc7c9ec13cbaf8c25b1445237f8e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3a1fee2467e1d331e3e169df422e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aea1793a7b17733801204eed9d391188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35c709c5a06fd4cd2f6a7bcecb6fbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20fe87f207eefd72032859657e4d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64b3fd8b9aefbbadf0fa32412c64b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f319f8fe7ed6ee1d880e917b0f7ce5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34801e975627237f287897dbd1382193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29374691bf64494d6057a640723097194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f3b7a9a29be24ebbd04e3a90a5f2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7caf736dcfb179f72898bae78bc589196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92997bb8a1c0ad82c470117d3b090022197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba1f399cf19732f655789f14b6a8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e8e2371b85cf39b7e8694c8fac64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21ea75eda1e756e150e8c6e98772a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d09f2af2d1570c93aa3c52af43a9bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1280f2c72303c00084e9d364c55ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6267a10602fcdcf14c810cfed488203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e91e5dd845b21e8fce94979f6a86c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c6cef5d4bebddc6b56f96275e591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea65f189ada7bf1ba80a57bf9d091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de42d09e8330174dd2debeba2cc4cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9616c69715dfa596a0dcfb6b5256aa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69700e6de8f5bc83db402f8aa268b353209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f6dbe263e63a0de886fc1a518a03a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb93cce1656e6f7653c960e66bd3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823244774823dd8b1852348e4103efcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f29af1e1e386ed05edd0b2557a0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727f4187c70ed949ebda99a709b305214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d200615ed91dbb805379afec18008215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b94105f629367e825ab2976dc0c87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be70800826d7a04fa9ff04bc2a227217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aea0e4b418e3e3009b5ee4d37d145218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf58d26c602acd4a58411b6d8c1ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893074f95c940930aa0b9ef242e1a5e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f3916cda65e1fcf6120a7535a811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51c25a9030152cfe60bf9c7b1c517222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a35abf81d87571bb9ba2b1a24c88f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e1d9f75c2e347ffe70a3a7d72535b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a2b5310562695f1c140eedc79fbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21f939c391a91895da6392f0443c87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c3187d3aa4a1ff574a0709174a1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8b951a25ae5ef5ec192d1ac6f916c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d232648b23a391a615f834f432ee24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445a16ec09066c0720a02bb8917e7a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187d8ffb53a84710b627c50a3ccc1f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabbfac9b128b37b3cc60efc522cdf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71fea232cfd02430c631cfb5ce911233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa49e6d2507c858eefc0cbc84ada91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854403d81009717eb07d6eaeaaaec3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdffa779d728ce4d601a78b3ab1d22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8c2ecbf717a2a67e3a79fa7e7ec5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce519d8a55fc26410e8e902e7812a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9f25ac2f02979bea894f4351c149239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a621c891675c76c05f649d1b5a60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5ba4b446b98c8c3a2f403706002d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0397f19f52ceb782c7a88b44b46685242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d67cd4c9793e53989115d181a8c24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67065f2978bb0092448656cf2d7ab58d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ae9fcf81c26b73ad91b9eae1833a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fece5af89867c999a81aacb0ea7869246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c1674afe59e15bc90cb3f73fd44f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c987169d1a64e18def367b6242c4b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994981e8ae91e2888e7a4f95368cbe1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a133d77ae802bde8a3902668b85ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb18077506f2693f6e5ef478ae829251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802abbe5313dbc5453a5c71dd0d70c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f643919eb788cfe021f6016fdaaa44d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad2e977c8ec99efa7575be5c62b85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c750b963998f9106fa9c0fc8013c37a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfa639d1f33b9e9ecf7be1249b8e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206f8fae9f5036cf8965e6fe79586c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c969bb697861733c1fb4c9395535a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06850934ebddfe38143e14cffecb4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70c1da25b695d5805934d2e4866edc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8dc0dd55d9437536af8f7583a7f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038663d0da2191dc557c9be65f499700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c76a7721f8b61e7fe8453ae526d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bbdee75af73cf2e2932cb785ba26b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f3fb1a81743692321e06c9ce5a356265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613be302036d8e75175de9a1fbaecf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb1babfa6ec8cfc34cf522712ced98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423376e09e8059e4fc666e62ae7d9258268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8e984d64f145650a37ce84b6c6a6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d3d46778c10a53127a01c03dd94e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24fd971f9d1822b527436b14b08a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55acab997bae2493feb5f87b517676272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fd1e70e796066d65027c55b7a0baa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a9ca2ca4d44360c4131df39718808274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d162a3ba84e947e1171a989a07c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f5e371e6e22ace3fef319da4dc46c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d39b42a7c90000fe77f39509970f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14391578df0e977124b0aec6d57bb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b3febc8640e5d0d248a6d51c4147a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baeaa0e309609a9f1f212b5d6029da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e30ebf03f1aa2fc5ab27719217d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd5d151cefaf8932b9a58a711d0b49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3aabffbbdae09709cb26a80d643b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886895f022a5afde8428039837749b04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b70ce4f8610effa838b19f3bb093a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc426ec6ae4edd7c6faf3aa599daba2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b13ba66dfca9ed2a0439ff5bfe5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fb4361ccab394e5abb475f0bbc2fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618e28e78a49fd2e7b786a48976fbf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9bc2144368382d6968da1b4a4c7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103b9d1698f7cec0434ba4173aebb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4073cb3e1caa8870a041a90c9a900292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edead03e325726656fb05cdd4990b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a721e50cc6b74500920f680dc808ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0990168ab2c08c7d55cdeb7907522295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf6c8f663b668c4a7e4a183ac40fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d01ecc2b283dcefbd80f12c48dc12f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f61eacbe79938a2aeda610b43c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36543979989d7b9771f249625c32a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72015a89329b55e0804a4743e45a9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf22f21bc4981341d96a55b4ac129301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503f627254fea0a09103c8c924d23a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b249ea6462d498af6a8d3ef47141303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad91994f079a1f5dc64f72091b881c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529370386e5f57da116aa22e94079cb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e76a9505e420b8315bc05e93f0483e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de765ac34d2bba1e19f05c5d6e04434307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a830e6d413c22d8b0391c4230611308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446bcccc4f567e372209b238956bee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d757f31ab8d22ca6e18bc37924508a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c0acc5b0188b51fe06c68ff9cd40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c60d315e894c91e19e8451bdf886b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fa6b6e83f18c76895cfb9daaebb11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c13e05ba4abc4dd4fdfc6fbd6931314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a19cb4d44b22a0e47a594c7aa6d4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949595cd344c94a2b5deed82e9e9924a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60a7751365f9703713618b5cdbd2f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376df6777cd2d2812da6ce90dd2f78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e57006c5c1cc0439f79962240ff2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb78170c18e583e55c2a37f37476504320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb0c806892c01688ac828ef85f8d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732c73e6da52cf7aeefe8c975d2d35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa5fb6a9bd24677f5715b9b1741914323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d849cb25a786f40020d34c636113cd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12860d30a9c892d923310956fd397b81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288143b88a721ab92fbd5b0a48ccbe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a30515c2dc8af637494275ae5c49e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a103edcbc09a22abc31284acfb6d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dbcbdc28ed77595215e2f2cf5797329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417543199f966c1d229da7751d028f95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c35332c54617f0f176ec3dc406d4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea61df99108c11414f93b4ba9c8a46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3482ac128145332f042ea058c0583333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ab8d4b00bbabf74f9f1c4c1b34c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a08243502f510f2e58093338532b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a43e8630ff1498cc6c825a3f04de50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11038c8db3df8658c083daaf2099c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526f5358b8ff1ed5099a711aa81d96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a3d484275b56430a68e3032b6371339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0fe26666648acc1234a8d4571055b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6e8473df5d2ba3db2c60adc46b94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7389c8b74cf6543e74d9c43e77b79b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6666e25218e3c21ca1aece5c467e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f31d95143f070e0661ad81669d70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d53849d38768e56d755f67c0ce51a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05574615da0f4fcbb761587dc32fd1ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902008ed8f27aef5389b71828d3f52b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fafb4a1032cf85593142ee0cc9c1b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb7ff7030b6f9d6f162406bf802e75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1997c36fd20f04610e97d40274c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7db236b196c723c5231c58796fb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1dc8c657bc5f0594ac0fa51dcc163352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76a2115d87e687d739cab27666c62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82930ca3615eb785d1c40e2be96dcccb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b032bd99f4e2fb64732a41ff0a93c2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac5c836c1a6daa71d1729cde135267356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a78b1c13f61157727bad5219cb98b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07d699be785e948007aa8a830b5d2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984f89b2999086578b36101ee4979b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04225a0630019f0eb6d4e6a7fcf42722360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5d71be4a2eb1fb6cec16dabaabd98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca9e726999c5a4df40041e1f8f8b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5b498aa78f67363e4236dfa1c7ae8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db79dc36457e8e2bf3ec0135dc8799364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0248df1bd7d3e8075a24a136b195764365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10b4cc15ea22cecdd34473fc9537eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56231dec4845cd8046d16cbe91683e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806c55a949d62b554e02957dbdf46d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f108d467a2df19453e1e38ba09d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081422e7045a45575ceb3c56bc9bdf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b60e2c91ba4600213665555b3340c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100693412411169b16cc1a216aa1a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e658916ec05fc1633f34bb79dae990e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d577e0c28660369353b90c287e96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df98e6b2a5c6296b7bb4f34878b5a16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727064f827c79cd6d1d7c249eb71716b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164230cbe1d312a537319c3d2e635a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559487cd44a359108e373e69c08e93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7fd9918e8fe45b33c53b9093c15fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0ac23276aa523575db0171fc98da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b25ed0b4c6fab2afbd2347749908381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34f893b2442e3082741bc4170f836382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc33e49aca2902d2e0271bc6574f8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f25ced8ba709af6814e228a10e96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3f2ed01a213cecd47a51660d96f86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8444bfd4e385499bbd898684f30bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f93d44422a88cbca7933900afde2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628865cea18932a9ffa89cbe62146e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54af542679ec19ecf8f8ed7559bcaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f00dc5f89c469a9c075adb91ecab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aed14a80d0a6e2e0a35b07fe7779e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758edc5219160276b0fe96796e8a167392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034b27a3f83d9e9a602f6545aadcf27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6766360926df14b4c847403823214394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd902f5c8baa7fad97cd46da2fa4e55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a9be1dc0d4b57f3364b450471ef4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3202e1f659053b1948dd9f3a548d837397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888842a20cf3686571f0717d6b064f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892bb9f7cc9a6cc7b397e6704e4b97b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae148a89f29d4629aad8b7020b8b7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24020a662fd366d93d0cc133c15d78db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5cb35737a5bd574b71b9942ddaa09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a57d335977720d19dc411262cc16b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765151a240291874bb02ad1bdebf7bef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf0b3566b3e3c4e9349f964f3d06a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220c05a55ee3587991c71e703581ac0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68eca2434421b2157e60f8f0d4b59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001107267116446d4c9bc5e658797282408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cd9eeb9815dcd1df39231588e397409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a2c34385c2583d60698ba5a93a180410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b65af850dfbfec1e4c6c109834e73c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33683415587d178dc964c644deefc004412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099cd63b07a49b65effd022518b6092413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7bc54265d7a23248ad14c3c17607414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bab22f1e39e0b0f2c528bb4c2e31a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8e5ad61e3942f7bc52bb73a423b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0c63e5a3b04e53a1a16cf94496a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e60358aec0e4a5958241e98a2c0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380bd2f930ba425db8b512d0fe1aaa9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be40960276549e13f18c0f88b4fdfe4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e55ded391f854d8ac6f578a483e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9d1f9d5f25c833d160d1e5b8bcc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4458716b3c04f3b3884a7a66e28df16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7dab9618401725de48d770a04f796424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e88ec53e7bef289cb337745cdfaaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587c0ae9719996c388fcc15634061b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9deb0031a9aae6f078dcd29961e1d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da219f982ea199bb9695e72b8d51301428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53017626c2af97884d3d18dfa212b9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557c1be570da64a77c78607050fe77e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fcfb59404af5def4b47f19b227ea0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2fba128ce93a3af6451bb3ddcd550432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb61c6dc66879ee1f64f058ba447a20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6a019ac293ba1451173686116b7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b2b283ea7a03a6da3ec9dbc81c7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817335bd916e5ae5b8a12c74407eef34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf1b51214a07452d2f6f77b23ca88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bc217af18a2ddd38824edc5f16341438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296245198acd2165bc816b85d8ca1bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f3e9c3c716d2541e4690e1961194440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271598d9795c5b559b16d5e62167db1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a5e7a40377dcba9199f1fbf3e148442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d2dec79a108adc0f8075d7419e81f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de4e156afaed11a9332ce38194077444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d6a8c3c0d7c456957c2ddf35fa0df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a4fea7e796c691bc6c368046e6562446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd0c20b43f762ff7a9225d72e5d644447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c95108e0ba05ab12094005bb9c5cd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2ab739ece6c223c7e9be0fabf1e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad8adb62da95164c1a1bdfd31f4fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a673cc294147ecebe16430ba2a795f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ac9a4ce531c2ccc25eedf0e850e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416428300fbccac8b2155a87ec0e16e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a76a71a0700b4feafa9617c6a2d06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57077a228b93ff188a54fa265a8cb95d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6dcda19b4f4bccc0338823c43cf23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1e97b743cad4e23ed7cfba4fae4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942685f945110c66078ebe0a0f45cbdd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6799881be48e7cbb9c87d837495edb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e512a4e368ab8d25d1a4cbcd008af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc14be0c86e8585797f9133ab4cbe3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd12e7c111e9d54fbf04057cdc8d55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca1dbe2e697c42cd7d5b1ef87d6224463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798663d4d4818d1b6e6c471558727e3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b881055ce379d38fa1f7a6c3a4c14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b3f8967133f7fa5500b9a56cad844466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405bad0d288f578229e20f1f0e91b39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa4359b356bf04f0aaf1781012d3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3fd511ea248a376663d3b7d9b2c66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2784edf9b8bec1488f3ff16eadd86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ea669e52c2558ce89d7b92661c9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692254853b4cbe68e9e75e7051ba480472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db9773e055478ee0b300b92c161fa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c31804b0656884c009b0432cf1e96e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f8a0037ece0e5df8bdba2b349ee4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c9c15e9ecc16a5820a5f69b762f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b21331332a68b89e176b36a7748dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe713d4b88e2dbad1d297a0fd99063478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff47d3ee81a9dfec890b5718f22ed6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a45b4408dc234a6e6a587a49d591ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9898cc7a9ef8afb3a42810d12148e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342028675ffd6b13105ce00d6ac584482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700fc19fac9be80f42a2a124fa7df20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ad380a690b975950c6455118e472484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85332892031fb2e846360d2fda3309aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1942cf3ec1588541825ea77d7877486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135cff544b1902394114f68a0b87b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db7ad81149c4ad637045ff2775ea04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590febca18938d3972ccad29a1597b34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3f49b94644db04b9b07783072fa08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff045cc73b52aab084b4047482d40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c1d5c3f14ac7f02f03e0cbd47951e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6a694d3c733650441e16b8b9d02a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe5a5f96af6608a7c5eadbd4da449d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22752cf69adef80c6dd0827bcc39ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec117c88715146271b18f177b4deddb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fb3526f0d221e750ccb7b571ade8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9382ad14add939480b1de5ad7c722498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef41cf6fa4b7aa1ec4d36150a9ebcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464843684d50701931f5a1d6198db28a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e355c66a4779e7b1591e399a8956501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a9453c2ce783532c82a38de350e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2f518ca5c4bb3753a4e271fca4f7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5024351328c269be325602e11b37012504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc21309ea71cae83c5214801e223818505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3bc62f1684ca0b20ba6d94c0970c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48429219584717406c30d75a4b35704507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae087957534c37e839a6943963a14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ce30fc892224ccbdf79635599f03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323e6fc0527a7ca5684ffc13117ea7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b34d476d785480b2b259fed51beae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a16c69f12a6d2bc94437146a9bf5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9cbd73f8445e3fa4e62e4435b9afc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba538b49b09d9dd899d516476e201c3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552e450be7d021769086178f639c147515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25652b4fda9dbdb99c2df28f3a38727516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb422c9ffce4d38a19637e62cef4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427cf6ea0bea8838d5051989fbae470518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9e388f3c8b1f682be8b9abc1deb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5077921e3b942cb91a2b3c9b1ee5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90d76a01f630f5d723eff52fa058d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208f610159d7d9516714125597aaf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474105e220f62ca6dfca3846ec6dbb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130f1f5d3731a4cf25f96e8d1aac844524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249a14f27fb95c94a9e53dd2ff7614a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df13a1c962c6b83bc03308f3d1944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdffb0edc91399006b02d14271d37a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae38bf1ceabc2c1fe246b45c4b752d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384c330230697df99e41a9d60fe866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bd9c939a09ce04fdbe7fd1f0c741e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72429c7480a815adff6d0c5a52082a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dddff5b04a8d98cb5818100b82603532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764e972e15d8b81bc83ef1956fc883a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed14f508a208b81c2869504ece7c56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f665c116aea6ef1388ae687c1549d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7cb09e4b2a08d8296d54734fea112536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12941a8fe8329096ba610dfb8a903049537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda436c51bae9fd6253a92df8732c796538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdf32a3c8e7f8ebfa928a287dd77af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68573593b9f8498b49c768081e80525540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6c8054526869f9c9dc43741e2c66b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67bd9b408fa9311143e8b518da66cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614dad3e37114b6b8aa5f39927b2c00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faecc0e579ea574a5d35378ed21d1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9007ef8d54971c1e625de31c8faa0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a4a62bdf037b775cebd72633060eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a51dc24c6543c7ecfa0bfbac9eda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e590458d75089a19b929091c3891370548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567649d26e17b333df5241a357a2d30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20de81f01b232f069501ee4aa4edd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338ebb794608618afaf7c955631295551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146201f9d1039385b9159b6dc996492552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf63f06305e57bea7bc944438619d8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b73e39c8319c3df860fb8e88b7ba52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce91cbcaec99734c3edf61dfc4446b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef0da7c7e0f61180e2ae8e7acaec0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209967b3be4afee6190178355effe8f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a11133d60d199d04981f2c876cf62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed2625b0e942a0baacbf4bf6d5f3ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a706df2552eeb68c36a988913f74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72636b8332cbc4d24bb9bc571f40a5f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4daf28f0482c66ba8223e5e42061562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce33a5e8310b608e77d21d54ec814bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3692f5247039811006a5377810745564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8686838a30da081a7346c7df364ecf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2514978ca0abeb3ebdd813a871f28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780ddfd28d9804c508aac6ccbfcf358567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3c21c5c21fa69baa906e0ac4fd57d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e24c9dfaa767ede947b0afb92d0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899df889642ead0fea0ed3e053cc52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04495f6c77807a13f0e6eae667b6b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bca2ccd10bc3385d2a53fbe393bcb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c74f308029673ce7a8dd5f206268c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f857220b4cc1f19e3173a97d7d0e805574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734367eb1f97e8fbcd35fb68c226012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf60b306707b8a8914a6a7dd31ef6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c146e294b515e9979166c79c9c37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4842b780fb789abe3eb26a1283874578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dcc80d10e7e473f32f976173184ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44301934dfdb7552c21d9398163e6efd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4947c20e9d6a5f899415e63e24904581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cafa92ddcc9cc4b0025cd0b8b7bb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378549097bac9466afb0f2f819afd4ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a571bf8cdffad503ff9d7f2f8af53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c74cd469662ee9c2fd898d36ecd424585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d633896ee7bb3cc16bc00c4ad3b3a1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699d4c8d05822ee9e7dc5658fde4e20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650553ef02941870b46e726601caf88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbd00fc095c2d02bc3b76192661182589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512ec50a10c35c5a8f72006a46ccec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb9bb24ae17849b2ba00a103f2b4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e74342fe11f2c4027d0f7518ade2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614795b1e19aebfd29101a6fbbe9d43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304686bc752e2b5762e4ff403261d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d77caceab40ac5ae29175787a23608595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823821b0415136fd06e474143362fae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1ff8c1adc58720029b5de6f358979597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39a6b29fc6719e02becf312028322b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa76d4ebc442c356dfd7420456a9ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265857156080950fa93e0ed18f42cb48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e27e8705887e0eaecac30a2c461bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e29666a68ec140f52997a270beb960602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568136695d012476e4baff5a64089bfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b456cf0a14de39a76aba6e976141604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d45c32dba06d8cde7aa40d84e107d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add6b64547efc0239bea42263f4173606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7b456e65cdab42b731bb6dc5911d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf50f19990b8b9053df0e21dfa0751608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d5529d7a9fdd69645ff402c7f67bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa39d80b48c633ba494b8073d754f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee18608c79e2d88dc6b2e4e4c0bf507611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850682ff39ecb6f96fd7a2c2b7cc61b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd110d4380ba43cb8e3c4ee4b06d86ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83210f91f2e980fc6b07a5dcac79829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e074a5b30c0be2e05e5b0905186815615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa42b2a44267dba25f328b6047a69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c414c25876d59f17a0928babccf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa5c48da1a65da9ba45639761bf9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b2953b0e3ec92645d402fb512091619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02922c102c9932880c2cc52374a3ee03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21b62fda02bd77abdc2f95c8f5ffea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb7963b02b88dc4302abbb825cc25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c92bcd684d00685a86dd6163893dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e562747e205f882b21837ff0c0de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5abf67dbfb34679cc8fa9651018d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f170cab60171da66fabca5ed9a2ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a75b8b2e389c52ccc7492967b2b7ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231f68eb63e1a876c764bbc59714c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de83967f6f17c1df9d926edc5de5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fbce899e4bc20514754c797f4a7f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd878d166364030dddd7548f58abcb59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418155c640a367e8f304f25f8be6e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa56d66e57a7d025122051d92731d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd2555ec4c886345c89ddc791a70f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632dfa2e068e0158c7c07a41510c9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8430598b8a987f1347488ab6a7a886636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd868a9f22ff88a2b682e9fe7965d8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94517d69d17a198cbdc469078b04b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac333a7dbf5c52e19998c14c1060576639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9dee0d51488f6f9518c3d8253fd9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a611800463c9b1368a9e9e0f9a061641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49f8c450cd03b6ba790f4cb4d2f4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad182d6d9d962541f1c2cffff11e21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6ce74321cf99f612a08f4062c573644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a6aedf27aae2844f18e1121930ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80438d02491f886e3f04786b3d2ff5d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11df52e39ac1480410b8e54dcc58d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe3473a150d70edc167ab04ae0597648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be9da8009eea837d11d7c5baf7b71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3749c65d1a68c2579bd2eed7972f31d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907fc335174ac3bf19a0a588d9ddde2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54cd747499c9975d1aa7e13f5fa8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879c32c9956fae6071c54141c998e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9b6949c75d68a67b06a8b71e62c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be058fc68fd7b2b0019a96d77557e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c1d13c7db18b75968614752df683656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76f0953b94bc185e502f61a268346657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca6a13cfa3e5b06d1c67723adc0cb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307014ff00e921b8d3ea4268e64caeb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa381510bdf8b5a60693c1b428be8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb93c30bdecfbe7d4a5a59e626d0366661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854ac801dc651dd27e3f58e0977c19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10186420a70332b3c65cb8a115ce8c0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204617079aa9b97534ec1da3decaaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab6957199c4420c9bcd931d892f81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20943fc38d9c16262814b850136a29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5eaa8e39d6d663d7d809557b16e24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4753607e5d4484fbe2ee253cf74cc9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c29a5bdf68be83e3a55aa5b51384e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86936e3cb0d253c9f81426dce8898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a28d2c6880c436faa7baa68e259df4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db37ff7a9a43c4fc886e322f7c2c05f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edfca8cf98bb5b729bfae92ace963d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ee53ae7e01dc8da64acc9ed79101674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea61301fda7c8403d1eb13224f61c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab48eb55a1d7a68826f5545e20bb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e7f95df06b8de1a4de2ec5f71993677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a253a9f6a1c107219276e56922a1a5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d9e7c97addd1a5d7bd2faef146ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ded19b515942fb4b90bd48c100b46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844b824f10fc4e95f6e0bc30d994278681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ea259ef410cd0fddd61b31a09577a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300852f884df4bceb431feafbcafb5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9a491c76505ab2c086d9e63c63a77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20995f996b943ed40718c0f4b2403c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df475f0fdf2a04f4e98b386a45e09f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b118b65e33e1b513cb3cfa8f82ee34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3bd94c1e69667744dcb7728fca44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7cef56da5b82e45245924f60bba07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de95c1d78378052af45e9ac184e16c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d4467694e1af319c7fb828d4ca7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc31216d03a7e2568753238e05365692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107a0684a56a08d02192b676f37545693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a52774c6dfed403f899859437452f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611de1b987cd72aebbcd81dddd7bfdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5a40f89aedfd281cfbcff83c7d805696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8688112dc8c1b103e001bf47f659f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e60417e3bc162e49e9b1612ded82c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28d4ebc73256e1c83976786536382d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac19e51706587612e2aecbfe1e2da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f559244cf087bac0ead16bd77b0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d78af18c56e8b5bf79b6efeb48b75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff06293870afa8b124b3d7e58ca1e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca1ee4c5671881bc094ff8048bbc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791758b80137c9e2382c978b020526705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35135bcd3d745b1bd385a48f93aabb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2e7a5bb9bb76505711994f4ea433707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9200eb7d76a999cd1d1c44eec941275708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e2c6b206e23ff43e8211f287862e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9cf4bee012df3784e739577080a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a571d7021edaa95d8c493d0bf947634711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb930b8955ad704cfae8f76c1ceac4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd9b98d4a25be49dba160a240e247713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b374e727c80853153528ab110ab056714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8463f1e58bcd7cdb28340b4ac66d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0f6f25aef843cd6bd33553afa06f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3514b3f784768b3749bb262ab2ac0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b9ff223c061a8e9e6382653ff3349718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c8a08b5232c21b2813394187ab8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dbca3a5085535ea919383335471c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc718c9f747aff4b66ada42317d511721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fead318d2bea09bfa626da4c887875722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0907070cb4d78a1e8b766bbef31d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70324cff024717d0f574fe0b0a71f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143734e1f6389d8353b5208fd244e7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaed90fa33b9c86065e2d8574d8bcdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c557339cbb4d860cc84428d5302a04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354af131529fca1bdfafd5f378d7c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dbdb67c42183b820264eaeaf31dcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1bf76b1f6e064c3a0942a31ede8fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475db176c6254030417f92a7db2c859731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd005d634350d6eaf6c22462a76b68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99530b409b89026d6e853177242d86a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e61ec2efba9ac974ddeaf3ac58df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa771e9dc768fe12837363296cac80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b066725df237b39b42505fe027dad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209053b4dbfc975e38adbf6dd1892a43737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871230b9b8e037bcd8bc93134b3da86f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e4373842530b5db00f9c6033e8c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543a85c51f2725e5110a20c8a4c6d0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984340721675b740a65737eadc1514741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b387b46b60901ec22cb918c239726b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68262712764af409b3ae40fcd0442b3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4f69103ed8e1b0768ade85bc4f231744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d51b970eb9d0c567a2e485dc9338b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497000d57f463162fe4874314abbc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac031623949c7e22bd862982f91ce68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09aa7fc27b47fe43a37f32531d86d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ad75a9fa2bf25d84e5471223329a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16d0ab40bc9223f91abb5943d03c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d184620b70b7c04a2171b34a076c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49262c81ed25cb74724c7120225ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72111baeb9f75edf70786a2f4c772be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae01a7b7c2edb5469a15fa98d46129754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74585144834f479ba425a16328a954755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987055efd618404b445e17d9b712060756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf815dfcfadce4865b9034030f947d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c2cccf2af2f06cd7a44212332250b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a70787cc70635565185a48544ef00759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38911451e5fe1091db3f85482df6c2741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdca3863c41011a8e8d12f7984ebde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697041d82ffe73c2117a4da21d1732103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1bd883f22b573ae79270af7178d724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678cd1ac94a5ec01a2bb3139f197ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dde4e681c650bba06c37d4a4d95a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70149d2f4685b964daaeb0aa06ff7747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c299c905e3728a3d1d7355c86d6df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214aa80f4a7ed10b705c7ca461e65b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5f13cc1df4f726ab659668e3fcd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2695eeb4c9deda8a2603c3bec4c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97a465ed66b6f50b822cebf04d32a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba43a8876bbc569cfe25f580296920e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9acd23e417b570a2b32fcc25356414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1659805eb89c673ea280ac9e356ccfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b4cfb2529b3856fc3ef36eea4822416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b313caf4bd21879cfa39d29b82a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea23e3be68dd0d65b2d1ba8bc797d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21920db5ec239f4232f8eea2705c58919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a077ed5c042d8274f01b7b0a958620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9de8ef8ca49d99e01fa6b55d6538721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41381ed58f2d580cce86a6f127e54f2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4cf68fe2510fc4392028e31a1e1db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831b45cc1bbe48174216882c9891d6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1f236f465592a573501135c1fecf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a507fcecfd456de6dec7f793556f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229439823e45d1e78ce3934f35b9b2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052f620ffde389d8fa2a22b5352c5e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943a1667f89207643902120ba41a6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff387497295578fd3c710a32a529d2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34611aa598c49d9d8f8dc1937637dfa931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b6d4192045ea26f726e38e24222c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f568ef308a583aa8e2bd8cdfcac15fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc96d4af1a5949aa1d625b0994520e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c9308d5ba6003bbc21785f79c95235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd52c1cda45d1f424194528d4f9a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c86d509c414ac960850f8b60289a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6fdf728893279da6e706279a06d3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601e36fc7ed9cca53b016dce460f1cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd76c96f3a47efcf5637e00f9ca7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d28c0facf28b8c528816942ecef4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0566ef6538753eb71420268fa6440e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d465523d8d43ee6046cbde697b31f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab567ad3a7acdebc7b91216ea72ecbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db91a2b77141c16e2b9fe2e259a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be057bb5cf3dd86f52b6202fa37b4b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaa98aeb057162c88390daf23d41bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591ddc245239086786359b5deb2280d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a5fdf9b3c9a8f49f0a1dc6ed251049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe587bccb7542c6911deb5237ab34bbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425692fa32dd17a6efa926645cf35151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b4767192bf200e2faf676df566a9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5d31c4b148658bbf063c9b8d431053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d0b9a6d78d9780cfebe327730061d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e0e88495e7e1caef5c909964ff08055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e307ef7fd33b88dfa6e378f750c5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512f0691b77f9be6b0503c6b91872ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557d345f9333a0e69a44218077af7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe460d7dfeff3e6e077970680cf33cb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa5cb92d8f396cdb24c7afd2e812960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847a4d04f2e8397f190e3a7652c95061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c567ce023b78a3bcf72ba8a87266d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf242c797875b80606ba0163c94550d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34bda59bd613a48442ff50109d4db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1a234885d1abb530f6fa859cd7e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f1167351bfb90d6f453f35a635b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f4d5ea888afdd3179b77442ad76df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28cc55098e35d1c8f46a5015d31d8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2316ddd94087e3c5ae97bf553785d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe777e09a83664f38ae35c144d1df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9220e1ad40e012f98006e5c1826f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c841d333eb3caff645d07aa0888d8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf8820848b26b396043ac4f6bd71ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e0be78d8eb871d46b1a6be2d67df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d65c986aa7798545bd033facb0e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be3f58854ed5a96dd75056b282fc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7c432e8e1e8764b081b222bbff7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40accdaa2fc0e73a2e0ff52592662e7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b856ac1a5660e843fb80118d2fd21a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48756c4ed3d091a54e5c48a1a97bf9c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac2444ecfeb9aae0bce77250cee2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0e75cc1e09b64c2ff2a516691ee3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f1956c38aac9f763aac39502ad9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec7632408f2f2f1e2a1f9b652b0e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410a6bc687d98f55063b85e22fa747185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbbc159d7ed4eec49b7cc6c809e04786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06e1ea1ffb27b4f096eb76894933f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac2244da4c5154d4b4673e37067b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df102af5081a9d62997942c1de2e6af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655e66f411370f78bae54ee0922b6ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d81f061e7b46b2a4ead97a1fd3ed6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287c4828f2cef0af2710cc00e467e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b8ec59b310aaac4198d98fd09cad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a664a7dbfc48f5d4a22df63dda2908094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a728ee7071b180139334294c19f4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da1e19496196e70d16980d400c3ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aead77c35e902ed5d77be0f4503ab8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a77d6b2f9eff7b1294a905df5462c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397d36a5c3234e8fc0babde333ae9b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5ce79af4936a51f6b9736b84a747100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da062a45294f50e552f6df445fd0ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367ee978a1f9bdb6bf49396782cbf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a6e547880d530ebec57824227fe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc989575dd1c8b41e7b77963ba6018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50707c7991057b042af48e89a478cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd651630f5f59e164ad5afecb4d2dda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777c1efe9724f3f5bf1cd63e40cd74f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb0dcea763b5561e874152921b11c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea2fa7e48efe1ff3b497c0df01592f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a533ab96aaa7edaf9c56dbe253bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00252e070e9a340ae12e4667c9a7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c56e7efc711bc223f5966bd6ff4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43418ebf89cadaba02e691b2ccd7ba0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c7d3940490f167a3c5832ac1fe60a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c1633b3dedfdff8e7c221542b0b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82284b16f09c0dac598378d489c62f18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae37d8970220da126d085516fddb74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3375b852ad0d2bf4d9c190300f746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c870ce1f5122e2f2c59481a58a06a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d80ea2ba2653b5a5202f69b31e3db7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb93b222fb0a69d071d7985c47a330121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7c40b3320d57f30aed47819b2db6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4763b88623aab913bacc86af4fa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d1e925d49cf96671f61c6e38eae7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f56f1ed4bb5a24f8d6453d98ec71b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddea971cfc18a4f7931d34a2066767126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb1bdb232f2fb524ecdfbda1d99c12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edcff7e56723a6e1523d2eee36780e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a277db343c24da406533b8fff75cac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f65d39b80d985dbf82ac3adb13ad1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc8a8ab1f832212536fc5c2fdb365a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff72ee77ea0f7cd00b73f4c42ff1ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470c02696df0700182be4ae69348bbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507011923fd1866394b5556341e3dcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b729522b3d5b0abd9d0d2ddb6472135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c8651d52e1559b17009230cea60f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6a50f8afe1b260c18f8997471277137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391877550a08f39f220f9741101d53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d86737521f2a7f220cedb243c800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc624d628274178f52e4ba05d7f4be40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ae2c194463e3a4241888d3e09bee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b7003648f17060a70db389ff6125142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505a6e307ca97ee7d3e3e34ef9ec04a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9f24a3c3ef6cf9ca3cce3a5d057cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9b2010713db042e02a78cd306376145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b7b9b1feee8d23e2363dfb10c03a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d8fb67359ad4db078f8bea5aa74d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ab462d056c3a018d6d887ee583b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe2841270852dc73781fe642ac82ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca157b58be4f6e9b56be0ace8b4ece25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935682c925c93ffbca1e0f6bed62026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd02c709243b16098e6d2a7014f0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8f20ff31ae5aff6a6bfe21f37022153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2795431b54c8a6bfae8d6052e25f21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f3a30db0d3d21b0d60b294d21efa3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c8d6fae5daf9884394822a9762425156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a58db4ca7e4e693e07bd4f4fb00f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edb8481eff0c45ed6cf16ba5930adf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00754bd3db26f9c88e312f27482bfe19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca9b595f23b6d745ea569925e0278160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3732683465ff3094b7f41c5104899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8b42e18950cd3d06b528b5e4533c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f54e17c728bc1674f9d190abb0f989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4130325944aada8fd28f765bea3306b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e303b3816589290d2f5f9399aa7e613165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4a82985ec6b2ce2c8d8b6a80c0fc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce31bd189848d5e411890af977486167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e10ffac4b395ba978b684bb198c23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3e1d027ef188de37b63e780ed872169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a26ecca7be933258ff1481dffa5b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a3e10cef027bbb3d6bb901f55527a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868e6fe2850f6213e207507a34dea3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5788df5853aac6b084b5ecd39a2b1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21720f0a8bf94a249434d5108030a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5f4955a819cfa8f06c9ab8870c3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183401cd7a6524b842791449c1daa0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a0b51e9eb2246dc2bc1a6988e54d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41aeffc056fad6d79fedb2e20a492a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875238d44453d99120019f795932d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a816d4d78b20c1e5fff960915322c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba45e8a4257b9e4d1ec997d01cd62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a891c4d70d08df136d9b25b05dd45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d74669353761d2489b117a61ba549f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa040dbec363032ac61f098ba185bc06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415890ec44677c2a5eeff357cb621f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e987fcc3268168ab1ed38156016bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59902d49a3aa65e7abdf04b1a67fc9f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66f325837c265cf1aef294d388aeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67347558bb133f36f1b32f8b475ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7602c50aa540f734cd5dc0b3c0aa39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f501ede4564e3809c002d3b40f2872191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dce3ec5fa144bcf1b89dcd7daa7177192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d33f02939fb3f5d1e816aec6409c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b15c2c8dc2dc878f32de447045417194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c34e45cec6e838bdff1425690c34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcac4b8d6cd0740a487ae8ffeadabb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98773ff63a6816873f87ae62121cda8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72994ec887039d2e88b9cbc44ea9ba5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f35b9a56cee946f878cd0071d2d9d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e08db637479453a1c17e6bfae0745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b130e431255347fd3bf26acc951537201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba2118f9d644abb2b94d63b0c18f45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e0a93fa7d0068ea958f067511b53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719220b363e4faa4a042c079512a44d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e89fdd3895b3836da81e675389f47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd0d14e261bbeb08c586233e644bf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06fc3c9096807766ac7823c53a1446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33282538ece43e9cdf10fa85c0cb67d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f52413bcf402c29700c8121b7927b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8527d69cf2778a5e78c6fc4fb5d1608210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106089b81a62159431a46353b8d9e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df156aa4bcbb32f5c0b07624a5ffc06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2c9d1252d0af421b1aa489da33a25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb432783fd624c34407d5a2f44482214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedad6dc6384d69f4f89b3c3dfba0ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bd1eb3b9bd2b70e93cd1353fb0b24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6eccba62b81a99029910db4a8ecfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb889e749b228719a2ea6e74da8bc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53dcb9dc522f1c83b5fd915a1406d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c48ae1d9f88f4caf252b6b78892e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3316b4805056767eed586bf47f93181221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec587956b7dca9d6dc328bd5ba1aea7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd2b7baab0dc42353166aaae2b884223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451861bc1e746f0d8f8078b088f24145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eb812b0e2a25a0652840cd6dbaae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d912d11d77dedf15240365f0b170c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47774430d48e8eece336b1f0b00f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a67a72216692a86e2455b3ebdf19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c51fb5449b18f8b2aae3493d1a7a53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386b58d4e97aaf15a561345919a66b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ced1bf33872b7856390dd1eed778231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c6a21f0092c68d8ea967f748abe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63bff2a5b8ddfb92ee8aa0c9f37ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0792dd9fe70891e06d66313f894f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae13bd003884b8c40a8ed48a1de1dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0b25140af729bbf395a1ddf89e5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6506e42723f0a5a553df8aaf509b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d908278f37a13307f133467b3fc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed913a10697387d3f8379d20f9823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502a17d4219c5b32b2608b63d4c9b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827717f5e5d46010acce0c492c0a999241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bdc23fa9fc6cdd13b7b34cb5c5be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e8772d2fe777e8a6e1b334b56b8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef778feb26c4a54043231ed0d3b53f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0b269fb553a7d5216c061a1ec2c43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b050233feae80e22bf0de3a7b4ed69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbcaea7696b962e0c09958adcfef44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f066d54ac8d3fdd65e0212e063ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f486cdbc603aa8cd6b0ef3bf67413df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a2dddd3be197da5b51c430ac872b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aae6b2d644371b8e22e744c3fb260251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbea2df79fa570f1faa6a7b68991695252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bbbc75f0a48f0163609b3c50c0d2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987284cd8ce276c49c88429a04ff96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a04440a92b8fa80cc9a91f2b5d20a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6982743c352f51b3bb51b2165a763ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b773c0532dcb1a23920d3c6fc6c44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50141d634cabadd9e98167f7916a2c7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167ee94f9a121bc54731018c956e6c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c350c8c3bc864e5ef9939f04b77210260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc4d1134d7639a91714eadf5941dcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad81c351e43e1110683408c658e7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eec018dc03e26335c4f25c09bab58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f14887ece76bdd8ddbfff588fdf71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050eff1ebbc06831b8216c2d4c471a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b13a5553e94682a978da4dc2441747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32112e4a376265faf777d202266f9065267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4236c7ea7ede2719cb7a0fc140f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879ccada5424a0757e1608ec29ea29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea310b25389cde207aa908dc484af3d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495fcdf91c521a8c0723bd8f16a778271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7607a1d955d5b8ecf30922d8cb011272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950dd876eb63308ce9721707ca5af81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467914798e18556dd665338e3642dee8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7c65fd03069647c019cc59abfbd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ce830e6e01d3d6a9a61369fad1a71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81dae18f1dfb68c975a74ebac6e75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ea3e24ce9f818cf42ea804d7a046278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973e463a8f86eb685eb0f84374d414279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3cfa6a7ecf8508dd4e246f39c3ffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e93ff81bcc29d2800a08f8a250acc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560361666af8153796233598fe36c881282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8976c7e5f998d423e35e4d44d3397283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b0c1ff27dbf22401a154edd8db40c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bdd65dda85273411c75cb2c502d63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0fb5070d6115353299822f6b9f720286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ca441a20403ff6c4243c2b5706c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862970742d0e6d467d1835eeef95a8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c8121bac38caa994ef4786458159289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ff48032813311a215d5241a4fb0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e636d1b34067312f19854a039837502291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84652e855db86b996a45cbf70449079d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee2919d92af312e7d3ef7e7aaad658293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3302a4a6399748307dd1d613d323e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69a29295534fbcd0f1e32d4c7d2ade295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4d9e15ebbb0a24c34b82bb4459a68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82d5d4c05d70e51f39803f29c6cbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070b6dc6e3b467730e7788e72c24c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33e0b7c942244305f0b14136e2d7f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec5a4039e6f1b4fde9591415366ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6c940316c1862363c7d4cf320cb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4f526664c1e77b0faff6eda2006e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805640aa86922a21a3aa311cbb27fa44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a0c41a66d047a7c45838155c3e74b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8994f4713a3a0d2ed94315b89b8c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1c58cdf554b7f45854e23c182e71e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a635ca036dd15898f62cde9ed3e333307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60640301ca8309d3bd7f3fd388ffb0a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f294c9d7f9494e453a3762dfd9126309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb24e4e586b73af7145ae2b2f5c880310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec28fdf2ecfdb337fe7a200cec97e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349075e1acfc42478d8d4bd79b7f8bfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b5f7788222363897af3cf5720a4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bdd481c845d9eb2bbca01bc8a14d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63304dd9356a2cdaafdb7069500a2f00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fcf0450f3ce5a4e0f12527bdac1c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e37fda2f1052a0c16205c7a92a4c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cd58076e1775362d2bf3b0ee02910318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fefc7d1b8a13977e1f965014f6db6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc12ab76beba5ae2b5bc79fe129ff5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1bc7261b7ef0f28f094eb11398a22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da4fc30d326e495913f454bdeb8df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c49c367add60edeb8ec44ebdefc66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b4b26f1515c1eab8b1543d534b9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee30d06b285ac97f39784cbb6ab08a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c52cbdff78de829c1d26ec8a5c1c89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f455e55bf21e15c4d03b11c64dd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f3ebddc739049843acc52fb94d92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e2d8b2a98614425dc30e0b7d7edc8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cccee57b6d13153126552b5faca57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcfaeb9cd5f5d76d08b6a9833cb07e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647acd231baf3eb15fbd84520662a89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd723639dc0962d72e850872025b19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cbaacbe2f4bbf5d4c7ff438de6641334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183f2b3872255bab3ead671de7b2e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173658ce50ccd50dcb1f8ffe465bbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9bfdfbe8f1179c6ee1c1f4f925822337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eec22e36f2e5e773533c403c48f28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87007932709bcd82a1e7e7ce6fc8f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33516d0c98566dc242443bb58c10f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3de32ed15e1426e41e08029b97fdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963b5cb27850659691518c486b63dcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f8847d817ff679d43a699f95fed16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b73f6f883e3cda6aaddeb7413157c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5640bb8ca73561180ef56f7d7e27b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d26d3c93a0d4c460d736be5c2498346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcfabdf795dea7612147aab72f8ff7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba52fbb72050d5a5de04f858c34a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8e925d5155ad23450fa92381c2bb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf81ad1548be4de414772c3571a71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425483a25ec18498d450b020ef0e2674351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33846812c82f3de2f4c105d31d614c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23d7c489defb825369efd352e6959c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b4710c8712f4bf91b1ba630ef8bd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4c036cfea62ee05ba36d01a0d4c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918ec0a4b1f4d454ee45b0e5dee02df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b445696906f5fadaecc62c0f5d705357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f062986ea65dc5a4b035c0d0afd169358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea138e19db53cf6a5b95c70d622c27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8984d214024e9065ed431bc03211e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dbf542b1f60a9f83875178d01c28c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0ff45a071fa31d62aacf06ac5d8be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e621a1e64f860eac30d2d06fcbbb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f583ce9989c54e69d461e6aa5809364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed73d8cab825ab6744c5bddaddcb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998af466714998855dab26f54a8bcd5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825055638f289c30556a2e084fa220c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226477b45bd6ff0361ccb88605e3d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b67f0cc7f908d043006618d01e214369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04f5b823a671339ed4ab1196ef96ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd7009e54fcf7867781314c8247138371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8dd6c8651d14b3a0d761a7560a6fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47597337d006fdbc9edfe15ad322ce18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f89201d7bb6eac37afc4677cb911b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d6f8234062e07e3c61034fe25e9d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd02ae67094858f911f0153cefc4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23a1018190c3540182a9b9d00f74d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73581a8a3c91e13e2f1c63473e3272378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f123262da8773814c376aa7530c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc1a5ff32f109384e99f0c8b7cdaeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3bef8b1f03e1893fea18eebccb3a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d537881ac8b6070ca4bec9653036da9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71670cb10c6e2f95bfa9e28aa76ef7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e26a39d8f1e5515176940725fcf475384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83962c544ee13716ba62e6529359c5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dafcd8932682c6a4df12ef008b2a2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad295b488174016dd3ef594393727e87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ab247fc7942a0da44ae79089b029388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e0bf2a862916c2ccf67d15095e095389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758b8aa9300d81b54b8908a6ce91014390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86bb27968b03fd680139176225c19f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f1273c3c532d0d11b17def773722392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f4e9cf463bb7d171a8c434c7f4ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237afd23459f4c53be4a43ca43b676f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcae22f37b66267700ff8d22a88f90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33696cb1454084fb1349a34c89d6581396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b3329f1e939c703bb0a76856c45c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de594ba5aa21cf596b7ec022ccbf1fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5d0eae4b9d29d111eb97285f65eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b9cde105a33345918067f61d2442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd669a1dd13e26585486bf46bf2bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf444d64166403aec57e73f38413f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c669f0a047409056115d761ef0daa9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de3c25a0e4a9ac6ae3ab27fc3024d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ec7ff333ea2b72d01cb83666ddf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06629a1e00aa745469279b82bab73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1731115eb0108e123f3963159a7b38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d649ffa823d0352e8393de1f927fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffda341593eec2bc6905dbd68e962ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf69436a55914914b85e5cb25c51fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28ec6d8999c6d584353dabf9ac931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888dad501872cfc6290f6160bd4f03c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f527f8640d289c9a091bb088907baf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5138737f3117f4e8a0e7109c4d4d5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80258676298eb794e7a268aca23b7c3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664d4aa6e6040f9d740346032ce9d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4f07018404bdfabcffd9292ddd2a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec2e36be713ae6fbf9f4204c5c1e5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60be16464cd713d50b62bd53ed0e73c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701098f119547b37dc2bd5caf7f39c6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa08aef929ff6f8082f6256ddcbc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2389b51d81a89f430b131b8d5ae66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee7911677a01a94f858e75fe4cd53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b846b796523ef6e548ee7efa1d1dfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d084257faa65efb02b3f0b5373d6397425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec47d6c3302d42cd950f057144aec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5946eb346fa17b6d364f8c52a6bc47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3f83472c6e6da4b5390d3592456df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf5c0d1b64841fef0947bd492639c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aab42267ce64a7227c773194d3bad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db5fdeb18c4c3b9a235ce19a81389e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc327fcbd17408ac94879769cd5252432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f659666d4fd6cc7edca25db31aded1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582cd2ef4475bc0a37b643aa8a796a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c100b16e5fcb6ada79b54dc0ce24d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243a45e6152e847d3a8ad19489b488436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385427f033e81097fcded8c1baa26af6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11eaf0a04b979a4fcbc3064a6c5a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d3bb22510c69c9e7e2ae05ab42c20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91a3d6509435fc19a23fa79f27475440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700839cad98197fa00eea347b713f57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa5b934951f6f10989fbec73d12520442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369e45894acce9c93f6ffe81bd09a8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0652fdaf8ce3254d558573ff7cf467444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de50f1a88f3527ab12e8e9c858ef10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85305e3c94464cc330f38f5cac939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd955ea8af6b98a983c2c2c1d73d6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c33f107845f30cd7f8d774a32be1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba989c3bdec39a65d7eba9d41c983a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868f12e1c2926a804aaf531c63882f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790bf7fa36bddfc281350e174bc22f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26121e465ee39ebb16bd15fb7c2b1bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c1fa0297910843fe6bcc955dea88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d066260465992faca032ccf066cf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b31e46af30a9529bd913d0b4ec4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a8dc7dde3ba2d1726d1781f206c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de6dcb1c8a24f49afbf21051864c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8b6c5e74f5fc703a4b7c73eb2478f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c77f9eb855119a21803e863443b08d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6172085386480e6e682516d1f08be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5c198fe6c0421cb38a65de88b0738461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776572910a7a3c2ac3c4531dc91fb6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eba2d581459cbd8ae15dbb2d6598b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b675be4f0eaa7d4b1a52de8c65bdb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136cf7f9a690edfe8729a99682f19b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c202330c86938b4129ad290e2987466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1ed9cf71ac750c27c50f3ef9a83e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2ead3b9e90c3236ca078bc0f47828468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f55ebed466b906e4874a8bff3f49b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d47ca8ce3d8e021b9a3a1c53df367470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653bc59d089fbb4c90ccdff47197d3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fdf8e78cb29f307d71dd99b880522472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3fecab46f29c723ee63dbbd69094c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd27fa143d4886a18cd73ce6db8fec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e843eaabf796537bd3afd6254e8c5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188bdc9b92e863420420f685d377dda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84d2265b2a49aa30ca9900fcea1b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c6c59f4bb55ebe73c4a27d8d9077f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85090f39d14b79e28a086a53db13d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca539a267145d990daeefc8daee2fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd6a38798cf29df2fc2e0fffe9e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b704fcf118c629cd0e4bf1d3584f86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d6f95e967770eb077c808bb9830c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e7045f4e759324c89b5a3cfd556d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc8b0bc2aca19633b4ce0c6df8fbc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eae129a0c15441e13981d68412b00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e0a8a35e5f5795d87c65144b25a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e068070a32129ea02b47fbbe114db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5dd45653ecce52b8d3743f82eee57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c856263846db3db4d32ac5f0d1499490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be988a9decf43d13647f89396767ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46b574ca942b22ddf3d0508e951bcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519dad0f2636348d345faee66649aee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871bbe63b77d4f7e3588c1f224a83a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6723801d1d7c4b3961354e8fa5a43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3fed2dc09619d5816f7aa3d66495496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc374af2f22b11bd920a6d0f812a7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3fe97392d9b19b8055683cd980676498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f5cd90b681a555e3976392f7738e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e141405422719ff2e7097980fa77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a26d358ebf1b578a09f168822fc04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6dc48792aa180285392e7c1056712502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad6bd42a36e535f7b232a62281926503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cb7e995ac46f7b6982369de54fbf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0911814c68877c12fe3705a6fda9e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b659b871700340909a4d76e41b759d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5efac95c218f83faae3b14b63c47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11eb7e43c60830233af5e6edc3d357508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab3227b072fc94b82e6460b68ade5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6cb7ef79c343ca2c5857c62fb633510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042aafd2c63df691d78b015559e57d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f4fcd28cbd129915d9ca7c724aef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803ac93ca173b4841498b8b04805bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f7bd0ba13f98957d85c47c302675e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526dae6895b2def830e1e98f4301bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44333b38505998a771d61548441258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b6449c6e01b13544313710d56bd7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a787012b305d1a7b1e51e430c4823518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959c845f89da0ad8249b7c7e56c1f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8815960334b05166aeeeeb0eb635365520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d037708bd9007c147316be32173421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f0f80506679938651f2cee53aa93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9034058113190843d495ef1dc50ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d244f7058798cb6eb2bbd8372f6bbef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81207a33ba20faf17dd8c1115c0204a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f256b2324dc874fe88ccd4c071eb3c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b595954165997a1f48b7bfe4cafd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0186112b18455b45ad8bd272ec63037528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf340fb1d0290f316be0e51f513be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb775c4af7df54b11f3c390dcdd0382f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ce8992cdd8cf3b1dfadd049a0de5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b860385dd0ab689eb2579c555487179532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77949d689d37a4218344a9e8de27d97b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d31ee001bf22c9b3ec7851ef2529534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf7fa639de01ab2d1ce2007a04c00e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756feb9f6ce0068d9edb1735b6c04e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1dacaf5fd6ff9fec13ef8652e5dde537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295985c4059f7ae77997573e2c41a2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1de816c72bf788944af9626c4293f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cf315ad782e9adf83bf06847d423a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff352bafcbe97d1acfbdd3757e3fca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e61ac3135bfddb87086172e0c18c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70c40e231539ec38038efdd55b8e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80da8445a2811e3e900c36fc5106dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3ec5944ada44b33c6615cd0a4f28d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7286c0181d46e19b615324974ffb44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a59f94d5ca24effbc290bf60ab41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bbfd9754e5899d43d186180ec05a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8f44f38ed4004c587ef5a4f3693b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f23576c52e41ba8b91ecfbf86335f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af394d9226e2316330a23288e8af3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5d348c8eaba7b21a0440719c3a26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c1c5e14aaf513767e5f07666e5458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a929b06bcc2e8b57372dbb929e9f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2faa9cba19f20517247da147b0c622555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031e40523ea5736483cb7e499c8fa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ed08e52a8e92f4d149c1ec743984557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb67ff334107d51c515fbf2fb519b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10812adb9515a055938cf39206f65471559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bcb80c3d2a53666b85719ffc60a6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2c980549edbc9da8ab55d4f72581561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bce80e5875f180d210c50fa4c6d48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e0c1d9989ea17b3eb819039ff521563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ec64c9559a4784cf5f3b23689320564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d74bad9942fd39c524c31cde64495565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f69049d6ff65f01c16def5938cf25c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6bb6819479c61e90282258b65cc5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11abd9c24814b4f80f964ffddbf5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a25e8e914b73ea9713353a5e5d1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b9ede67b1b74753b27b25ba4f170f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d0807bc8beb0a8872956a6d96b1aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9937429d4b894781fe950401bbd851572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181ea7ff6db4704cc47a71bcf683242573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265149d50ae550eb3df28890ef2e7a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de32b6ed33b314469e07d156bdd9521575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aee9ca93b97f50d3fa85e0de19525576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbab13249e1978f157e325dc5e27d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21962c7d060a63b1108eeb0a79236d98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7954ef5c0e4174c8a798fd3aa16785579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121bdce791b4134e7285fede7c92562580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bf995b6f7003f0eaeb680e89eaa52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae86fdb99ec45a7fdc5d8f9f206595582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04df7f9a0a9b23a36e71228d551e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e21f843ced50dfc32a9861c96cbb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c27979b01ebe01aeb84e73046dadc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f211bd500fc29a822d19fb46285b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734098c775746c69099a4e9118e84cf1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4839fc3e82d7d7e47b36b288c419588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad93a1b51568823468e00bc34a9ad95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1cc7316b05f348d1c4c71b5909a2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be9f4f467af45264cd10144a7e6be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8671d964a903ce9b540302596da1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e45c58a31ad2b36c75b83c7b2c39f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e588eaf5b986a4359a068aae20834594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3c4ca52d3613182c107798c2b6bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba48210dae71a320e1cb1ab3de708596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b5ad5d95acbe42e8c9d74ee0c5bb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092419b1cae29d70fc7eedc7990d10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117441b4ac56bde0474e4244752a165599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b670a15efb8c58bbd8488c91cf7188600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497e362e1393fdd1670ac33753d680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e24e4e0f817f38990f1e5e9e792fc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d6316e8509f4242204328570a00fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67054d36b7bd035bd53539db70fbb500604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3e3aff3d848a702b14a787746db99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b488c879a347f73e26c9a8f1877442606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7c43f54fc654ff22a94155db1c83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e642f43b58a79c2ff38a336af78a7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060c33ebfeba74144b9c509c58c55f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeb726ec104289665b87c9d87bca11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f5148744830b1956a8594147b350611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf98d2a598653717c19b3f6b902ffc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b30f605581ed5eba2534c8bb30df9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7fdd1b9746cc7dbe3ba4c5d4d8ac5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105a90a12d9f883448d5d34c143edb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645581f769c3f5457f7bfb66d7b88adc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780149d6554d0a6554b07e7d7266334b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a6374290f4ad7687251785e1a7a2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1dde4563f1dc728df868a60d7f00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16744267fbf74c9d36c3c87e513a82ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579ac1bbcb4633942089453fb0cb4e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913dc9c01b6d9cd9d2d822221e75e14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a340c96f21abd947150d3c45cdcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125a7ba7751a54274a630fe9d7ccd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96535f412ddabcf83209800bdc692625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57348302a7f386f1c38e44aaba1897af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f9be510a1c86f9e78e4a692a9156627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f003bd32e11cc7fcb90e62adef194628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6fede18ecdb20989d4f219db8af88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c96ec126ced0ffb79f6714d29548630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422cbe75b7cd136a4ec455afe3271fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe757ef22f0532aeb137246b07693632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d035ecaa24a61cc64c3d3f8695a2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647445f99891d25f664929ccbaed0b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c00dbbec9885da3fbe51afe2c197f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638ed299991d6a9c1904ced94d46cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9fd48e4fdfa829c6b05f39948a3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f171f54a0fbffe062a2dd6d998a1aa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1142abb6932061d6b32aa0ecabcda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748e2ae98a6496570c3849ce172670640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe198e722d850d4d90cc5be180941641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce482693bc46ee0a407a35bfbacea7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ea292b2ddbe2a8246e75742c52afd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cacf4747dbb4e29e2812fbaefab5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02c00b861e4b3f5ea36e3c5aac19c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e6abd74f36cd42ad0266d41217598646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a681bc9bd2fc8e18253e6b3aec7a8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2289f19e880f3fb4ef2ad771dc756a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238c2327f1174c2243f80f0d661fec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3318f7889aa58b19e8b262a1a8cbbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef21d4858e8ae91f203405e4d9a88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f05b88501652d5df09d0c23fcfee72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0e49e2bd24f1d152a496d1589a88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca4bb1291aa64fb65ad1f775fa58c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392afe6955452b3cf7a95bc258a2a736655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1fd544091eebed34a3fa1196fcb7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250cbf854a8bba1e669086a05262ec1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8937e24644d2cac8aafbab30acbcc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e584ebce89fdd52325943c61232c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e2017f54654205ccd6968dcf54d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c4b09720e00fb95cfe4c0ae1fd775661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430b4b384bf34768ef181013941d522662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def1c1edd39311070c83ec0939036fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ced2dce7996423ae5ee44475e430664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5888f1ba50dcc509fc1119c2f667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b420d55742c0c2bfa23a89a21cd1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50023fb4cf7f30eec3673d9ffcfb177667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7671dd3be359db8af37e1ae2cee81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55de3897ef372f012fca7b412648b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb00c1b0a1f4828db86003d5f27f73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf76d870fcfed56a6e0cd56e4f195671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25db6cf01f53096f4d1bc3892f9187672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68dddb7af295cc0dcee3fab0c930b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005febae85e53da8fd8be76cae4c27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ef3ba5298ab5b036448e0cfb91c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f69c40eb84a82d848b925b369694f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e403eb6b183e037b60f039bbd9e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848a194b07fbe6496b63f4add6213d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f2fa9f654cd888b98f37ff08ff59d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bdcf6e63a8c6c378b34cf9edf191e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21050007c4c4170994d9e47c51bc5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3237aa149e74ffbb77926bc2972b95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de39dd22c0b06aa3d06156395cc3af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06945064d08998131e7dfd276ea4f399684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6e186e573e77544fd3768463eaba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bf3a9e9ca6f42204f36b2df3ac8b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6e299c368638f5b3db205ea67bd7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492b178673345871f9ceac386c6421688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e58069e16a96b956799b80fac036d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2c63b358c7dd5e26e31ea3089aca7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980691e288e97f0c803b54d252f3a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7766f8253d623b9d818bf15c7e7cfa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b219c8aadab558925c7d951fc879db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579262408bb38544c01bfa1d76e0c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8e7d5d2b908d0086987ac62d494d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c31f5beed89357685833fa5b75ad9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06464065abe75a11dd8cd24bc1abcdd7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6bcf1e92e419aeb3b4a3c48ceadac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f267024ae74dc18ac4e8cdca2d657699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24c722027cd58b1a536817f1138c74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ccd737d5e4fa19a476b8c27f06d93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc5a13c8605496b412e951f9008d5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e21bb53c2d65769eb732b71a0c52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6bc5d91fb41064e7059b56dd58eea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb708ed4ee5ecfec624162c44b552b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4b63ab468d33a0cc9f7f14c29f66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e42384029bbaee2a6c2570dcf5f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e8a1b9bfdf82830b51c5cac9fd2bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481257d4b5dd8e9a5ed4230f3b29ef07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61d9161a016faeae9b523a9684a04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20bccd160236175900e90ecdaf76e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f91a86deee97e3599b786b61321c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e41f7a7f329710479c97fd975ccb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57082114021e5864e804c5fb4339fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cae2584ac641e575ed8cf3bb262877715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3e0a1850a23f36a578c3a20c7e33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a2efb963de18406b10de7412b671717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ecd211b61b9d3519ed8491c467f18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491823eb9840c7c6bf5bda09a0bee0f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970b2a84a8004c774060483cc2411a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92fca1ad83758eb4fba325cb038d7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad0e53677405507db4d9a00349d14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d51f47c96ad2dcd196774dc28e9f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f08740542b9c234e791b6d88bb91e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f1ba0af59cf87ed4525e52323251725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e4bf715162df2d2d4685664e6e84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4c9da2035dd4b9a664d2228afd94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6f9b0201695001482c61ff9256378728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f552afce37e607b7e81c07a8d1495d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f356d4113743fc0e4358786c76c481730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89004c0d94fa2301b56cdd29d1fff71a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1128bed7ada55e3904e6b2ecdd8107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c2c0ee52c2f56c9c718703bc9159733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb09b9e9a1c660579c10a474576ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c49513450a244b79cb421621b8658c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4a878ccbf2c33cc6c514ac4259ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b6eeff8455133c1b33b0874703c68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c59a052d38b15c14c55e0686ad4dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1911098de748558d2124dcc646999739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e00b825352ce9b79ca1a7e2c9cb86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac67105e3fdc4b26cf2642d9f05d79d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f210b3d2b5e026a209ceadcb1c82b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4907c6fa2494a409066b95207dcb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f04afecad955dccd7009e35d116e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39a987344ccf6339446a2037df3cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d4fecedd4dbb6af1fb1ea7f5d7f23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdbf9763a81de72cbfe13864827772747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6956182931d62a1a139981e8d24b5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93ec7238f2262ecc14f903d304dac8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8b4d791ba9b5220a7a5241b8738f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c39f7d9fc2adbccc690cce4062efad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e046cc8416c8428b24589f1b923513752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a88aba9b4d4f30856da3c7e831693a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91173a751d1dc806f42f778f93c3a63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef724d8c4573830043f3115f0aa6765755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4af82cd4f2c2867277706efa6fa58a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf835ed5ab612471f90635b30d7236757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231408b29b788975eec9b6eec553540758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8842e869a00de4887e4fa6de4aa908759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>