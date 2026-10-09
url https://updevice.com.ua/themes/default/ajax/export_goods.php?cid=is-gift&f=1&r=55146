--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a2d1bbcc799b9612bf0068b9e54741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f3a91a6b1083d9e4d33a863ec6bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1199143e9a0ae7d16b07a4426c2e063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc5626df56617c5cb31650f6917d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a7ac96729a69a7664f770dfea4e525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008dbc52cc463e48247f0170a56b1bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57507c79fed6deedcf87d21cdae6f6137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7acf9b5d77681a8459c3e09d1b198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae8c49c879f834cc16b700e7f20a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd585765d2420dea3bf148625c3b657510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a111ff7cfb09a3263e086b632fde99411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d83189654d5b4b7525b33764629d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114b4cd451927e206e9118015f539a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e6f0b8d77e147b2fb426080b2aadf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd088c8d5e822f34798f46aed82232415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820abf8fdd41a05112fb291e575334416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e7a8ebe75b132c10e42bcc0f6e3e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74eb7172696df1cc5232f82daf1d7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7a98e24a8172f218960549454c8bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c8b2dc2af95681c2c430a747c3c8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f0071eb08417318e161c7a86edf9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a28e9106b7cab47bcd893de02ea422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504cd05a2c08cd7b55373979aed2fd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5604158013ea3d3f9d53b0551abf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2764764952a27f843784e573ad1ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0d89389bc786b344da6df8b1bc68326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af661b474cb55aad5baa5fc1e1ca4a4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd6a392fa1c6bdde692f5610b041628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934212575e4f244fae24e918f93b53e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d96d2dd821f3fc54cc8b563b6af9ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba8c9a523f7c02e50ea8ea9de876a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3d0759120235c47aec1f47b4232832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad0d4f29a9af619f19ac0f40216ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d192c9b079b0c1ee8569b5502ac04a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f13bcad77ce7fcb46720ffc94624635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bbff344a37d6cd4f48da60c13ae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed466bf4c31cdc8ea3b92e220b7dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4004906db8acbe49bd5559ffff60af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d3b133995723c226cc2aa77c2d1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299b84807ae7fe96e59890c9a05e1e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574fa4d938bc0432d06a7f1baafc4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fd56c343d001eec2903321eea9ae642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeefffe74ca587453b8935702cb5d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ea56edf2bcdabd582e66efa9e42744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7304690d0cfa3dc5e51de28e2a73f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ba4edf3adfbf5a06fadf84da0eecc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4446e1e5029a3fc6d07bec622f7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce179c15a07edd21fb2845a6ba74d9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc036a7b7f82c13cb57c2638512a6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fee4bc07f35912aeaaf26d4b06d85a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a49ff750a6eae083f410920da431651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f9cb203d5afb22e5fe68ad193271e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038efeb8f4f6f8f51350de354175eb5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c786b785d9a8e7e15d98e308fdf554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b95a92e9465551b36d03f3f53d3e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad67ce39e1bfd0d9d057abbda69658956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b577f303b331909d27083b5f7e4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde1bbdeace00bc37252c34a376b40e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a67010ff1c5901ae10e9c20bdaa7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194fbb7bf2c3114af79c0cba3e862b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89b7a0c0affb6948b1bd8f3a2e39961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f93181402c539ea0abb83f81cff9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e45fd12734156903244b79c8a8019763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0c7d2c48e544dae3be3cc2c7553f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27827d8064502dacafb6fe9362894965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541414c43b51a8fbba3e6bd26ab75ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1300482117f3e84f41074444cbd6ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37179a5ce46b045b4a5aeb7749c6cdcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102892c144f280f625f4e125c02c7db369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a04e696ddd4dafa452bfb3fcea38470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15b20e08d23a4850f3610c029776a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f75cab05ac3af89210b3c7d75f1f4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc4264a0bdd9e02ceb6ec66366698573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53fbe2dde48ab4abd44e350b7e381f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e6742729d466b0f0c8f046d60ae4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdc5dd085f9ee511e2a883dc27780b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa39c0746bff07d7ab287a48af448377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602292ee1b624589fc4cd7ec011fa1b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d4eeeb79552bb817ece72ed28f0ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d08a13b45e7454e1aa2e21ad60ade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324acfc9ff73b55eff87368c946fca381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51612ab652df10c709cb1496b969d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41811ab1699f86fb70d0596603d223c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea88590a6ffae8451e68f28c85714484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e232407e6c6580be8d0271cd09ccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc9e79800db9d4e45e021310c159886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80018098f93c12f26566eea68501d10087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480454d96a644d41e2b7ecc77f3917b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35c4c59d26ec6f771ad14159fca5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d65dee05e53f42444b7816756e2de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f5c2e007e1dc6f498de2bd4ffc8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbbd49e5fa9d3b431266edf41329a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0ede5b12b57a4fc8731b50eee78c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d71330d7310308756c0470dc73e1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac1fa38644b27e38c910af997926295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e471e902fb7cd33cc6a9eeb346776896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2e8022bbab1870de85da31cce211497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392d4c0026ac4649315904508dd11d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b18507fe5b34d38f6e042796f7cb9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084afd5bf8a3721ced22acbc8583d24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f7af1efc89cdfc62aa807e106f4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7da34953e9929100c6a93365b8f9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d50fb2d29af709c6768654bdea029103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd717be3c2e1bc6bb0886aeaeacce58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27072192e8004913914a9858344d7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed3ead94c7146d773aa1c184f24fa2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e528d206fc839f347d88bdfc512c37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d3de2f5ab03c7675edfabf33ae34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16bfd87969bdf9165933535de454fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a468a47cc953b605fb0f9f23ba1a7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572374b6a81be077fb14e1b9bc6c30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f08bc1317cfbd93161e393919693e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a9b173fff782f35e7096da6973be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1682bd2d70e143ab665734d2a4981f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca2e8cddc7312f5af64b6d4ad2d509115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e67912e71573597aef5c35471e016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7afaca43164bcce3e1e35a6671a2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f987d2b1b355f79a025389701ef7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700efd611a71454227b8be41f7708e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de17886854a7149381fe6b2a5e3ab6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b200c2e47fa2529196feb6d9e2b88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53913fbee0a801a147b0cf2cd8943cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecec6e8c5e0bc367fc06b926fc2b7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb4071133ad743e325418addf4876124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb252dfd2968bd3a9d6b9d5eb72dbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb551a569ef94ac79f66007d1e837f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa6c90c77250a1beb5e93d36cb57b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323cfa109d56107d228d79eabfb56f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a100b5c3f602b4d47481858ff8bae30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256b412d4187b53695210e9e2dd812a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4f76bdaf4c4145b426ae2835cafd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb3909965c07250c1ead03f4cb688a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a576df85675f5bd8ecd9a8254fb172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb10755b987decb7c0eee427794709134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8c46e015eba853d539e544cdb1016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a192114f4f75ced85debfe18e647ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6634ad359904a33f68c527cdecf0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da340aa0db02a16922723673b83cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f47cab47d670a73ec8b7aad656525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d559100081b5424df6f670ba241a3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9e89ec0f1133b4dc639353bc6cd49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050904089372193bac031a367568f91b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc1a9848e27f0fc38fb8e5ccf433d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc8c25d2563f08352432e1c7959a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c3dc343f413fa83d38941998c79c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1b6f098432424290da3bd2cf823fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f10694905293538d1db75045bdb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98392dceed0cc284ed99c7fba83dea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0b523002a183fb49e9df1dcdd4790149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37259ef386ad4b0c8d296f682f5df6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c3ada56cf6cc6227b3ea1a15ee862151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a090b252ceb3317fec60b69c48efa0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f4974462e643dd3bd71aba4b5910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fef13e6b46cd339d59bb38b671ad8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0481e66014a141f579c1b8f30b217155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1d69fa163459064f525d9df97a08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3540fc4ec6f68f63c1cc39da615b07f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c8e5bb4f64b5e53c33a87de2cfaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71907f4f64eafc78c29381ffb800264159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c0f391b293dc4e2fdad5874acc67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead25a303f67b89e51f3edbb4226db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841f224ed98d0895d5d00ce42cd02a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9adabcf5b1440b0a1bb11f0e1fc492163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658acb03a17314282570dae3f62bead164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92a6eb759907f335b78ab316e4c97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d60279077a209d2f8749091094ed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3031db857b9b6fce4a026cd500baa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919d64451b230b7685de7d6e828c60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce090d89884340d6c85fe0b2376c6fa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666dc6be72f424dd9044e7cb1d1087d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9db7296e25081c25bf43590f1e7cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4dd815a43054a75f4ea363eed64d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6bb8e71756fc954c53c3ae176b4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f749e3162246ecf178b7cdd4dc3d17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed2c66054e2427083054202baacd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af645e1905dbdaa9410c695e1e479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5176e1ad10124cde0aa7fc07130388b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9806066126e3cc16bc6ac21bfbb592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac1ca2165fd0264ad168f4cf5ba3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ceb33611033a85c14cfb91d14cf04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093cb0e12522a873f1e668047fe6e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ff1b186d1f7b67dd9f295eff8ea2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e41e887ff72385ecfec551200e5413183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71462cabc91fae3033bcb31259ae399184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788705353566e73fc799b1e696e978f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184a7dd41efb8abe4deb16a3a0657f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e0cb67f5596af834ecd1e9a60b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9a2adb7859b32b11b6309217c886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911f3cc2eeedd26e703b1e2486b73c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68deb45c6199721d72c11aa89ac188190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac59523dce4ab28fe40f1a8a7adaeb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9db6b0b981ecd2ce2e79ccd895039192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d3feed55265652d6b22810590f0ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958d496f97f5ccbce50c94117ab4d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd548a7b6491d0446a2c3d7699100f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f92b9de4073cb215baaa7045b5b21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bea16a96927bd9cea41115d949402197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2339092fa189d64350b5ae250ef63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51252eb76f35cb93732ba09bc7ff1187199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8f5dc382f88f673d68910948b57f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946049d1c3985cf6d7e547c6dfd48ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4edd2d6f0fa9b906f6c9ab149cba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483c8e800f512afe33c1555373f1aee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bff1d668ce18e52c9c9b5d6d705427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5262d9aaeac339d9350c353cfb1997205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428452544180d060cd82be7ec932fc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865eee9b46371fcc078d5788d82a8c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b80eb955c1c2ca006da72ad698562208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a1f271227d8efdebfd9701017f2a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b9ff5042b9e01c2152fa1770109d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54e0379c933114193d61beebf09ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ddd9739e5c7d7e36cfac1e0115411212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78377a7d795758148fb718a73a5d22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3265dea8ed43c2e76444d15637d1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f36456273d170f37781ee642acbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf888e0c09816544157586c24b3b71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f05fc1991d0736c1e6b9935deedfc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa8d30f10764c2e1928bbbfe67782b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5bf8d20b7f0f32c2298d09e70174f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b8d495869b4b2af4ee0183a7436d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b150b4d5f34851babc54290e7f4b0d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e03ae10b19e258911aa979304c8fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cb32588a4f42c6638ab6816dbd78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75845058d26d8fb50e0a777535972f04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecee31a3e99308a5c1968c599d497e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5359b4a7a85f1bf67e88baa2710c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a39c96752aca875e1819a5a4ba38c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0d482558e1acdb244532efea0767228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90ea1e87a97c7db3e29d564da44279229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27322a46d1187d78628ef04205c87c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128ec3697b128b198b7dcfc2de5860e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c62b7a6a1f4b3b418fd616513d8ed7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91073c6d866763f4e75dd62b4871ed93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb3bc06b8884b198e6713265f460f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa8147b16924c25cc4a09e1f7475de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edb8b0abd309c321746092386fba71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d78405d190d58b6d0a65edcb4da3ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad0e40c13a32c6d162bd36bdad7b5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa3b904ad6cc894a300900927a21d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35684b700382998676b48924d4c2a3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dabf7ade40fb93855d0fda8e0f9c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0824826d9d4eb772c70199a8216c545242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab85d5cba84ed1fa0e997f07636ed9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b584558cadbdc2209d7cb989e90b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc561d0bceb839d23a5b5d5efde048245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05b4908c5feb2108aab61669719998246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339c8ccb477bec080c58a4f2cc16ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb91bb4b15133781772631c0fe2f1b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb05ba5fc4539f447af4af453ea65f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088797b8af268c3bc106317ea962aefc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085160018eb4ae64a65bcbc3abf57437251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3d755af5b3c5a3e8b602f217fc67a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed096597e7b19c74b32aa1e5ef0e41a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153eb4ea4cb5cf1a54f3d62ff753939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4f575a84b50bf7a3e6a8478d08df9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca460e181dd4c86af6092ea684004256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b17a2e47ce11c5de2c78b907a614ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a55a31ea94b35ccefbf77c2d224d6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555612d1d1ff680718bf4c2a36119df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4698bfab20ed7a892aaf3604c1e33c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54948d0c8c01cfed7f40662e36bffb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe8ea64ca0cf22c35ee14ba774247262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875342c7d991a07c53e02ef69bdf0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842bace59b41da03ac1db9a38b77a4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab371ae93d1c2804c3f9eaed60e40d98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207b47010842b7f02c637f39474a04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5baa0f438182f6752d6911756f768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbd0680b0ab02067e0e9371729b5e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6c84b6201d9721cbd84b49738d2ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f820b1512f28082ecfcd937d152d62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139118ffb432992dfd9393f8459cbb18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff1a4c10b65afc9ea938a4b704bf94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae83a96e433a23089b525d31024389273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574806207bc4317175a68d0ad8b6a74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62a5ed100d9c8fd15153637383827f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088760e1beaa990ced67d31e8656482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f80f5d1d21c5bfa87caea0a138bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63679e89eaee842ca3e6fd97e1c698278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bdf3a8d5a7a177ec804cf28de1c81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f00123f48709c499c05a2a07ccd118280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf1824ed4257ebb821757b8683ebf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a56ea478fe65c6236933044317f63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b9c6025bcba06a43bd25fa2f917d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37ca794354d06597f10271a0e2da1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4046ab4be12085c8237ebd865603bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700013d5c974da3514296391f727a9fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1f977208609c47dbe5c61d8d509a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da8da052044c2999fff0b5f5b0514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700d82de9d0d9fe1e6d886863e61ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b189e4a58bbbc478e9172663ee47d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c75b6555b5bf8360f07546c18019291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f73bfe0c10c05715a49449eb9c6c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2221f19300d33e87c66088c104fe39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40a8fcd8358f16cd9a286b361392c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57925844c29fa95dfc245db72189b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93447f94df25ad50e2a4df294aea50ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920fbc58feca1afb6ad861b20ac408e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26006b0314f681dbc97d0bf8b6090a2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52feb05913d063c501cdbf7135b855299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573559af163635953da3064bc2096220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de245c97d3ccc7893289fa28d5515902301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299dcba2ee412be7772df690f7be75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea8cc1b756a4032da3707d600d4ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7d462a40e76431341f62746815406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe2e73da4db593edbb036cbdedccda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e100421912d33324a075af7e28fc608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e534090abc5818385ccecafcce61b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4570ff85af1fe756b079fc1a25c498b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea8033e485ebb76d04762e04ad2b93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62901a7cdd224f70d271b654dc9814310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8574dd54b62137762b77a5d240375bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36459f6030e013739e396bc92c29eb4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18064d8c32e5713ff353d53a45c78865313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabbc9ab4979a3f4cb3e3d6c788156c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8ae259238c5485e5fc3fc07a0525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ebada1a0c2216c279c2b25d7236f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfff237fb480c04d3091e11c0c5641317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147494110449ac4fb7653eedd816594a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6919d14922e6dfd1887dad8fcbd335b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931436d765885fbfc594b0bc264b6ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5664135e0c4f0b63f9e2861b3ba9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca289e6e919d910d6cd4da8733ff4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79616068aa80c3e072e5d3327e570659323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46622380561625376796c2d0701e596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db799f7d277315fc42144def6c03f69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02556845db7e2e359f89ea0c553770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372286e59548a7744862aa5dd62ede41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e097757b6c49337993b9f54291836328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f96edc37a7251a0d6bbccc5ce2051329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810db9c93cc014c67bbbb09d74b47246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b82dc104f6d7de174d63af28d132f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f691af880f3a6f5c1e04ea2504c28d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739617961d85ecff6b7ca443b7200fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca0e9e622df09884f72f65bcea8cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670162cb815a06b4dc14a7b5b92d7d89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051506df63f8446b5e442e05dde7fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34fe2b933c951e1ef6445b8252a35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc66ccbad9dcb2b338b2e501fc5ff74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f63e9d5854815bab4509ee93629d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f9bedad71b8d378fb56d43390f65c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2fdabc4df394b6ec55e1e76739588341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3694544fbde9b1e56f66e71a87d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee35c736fe6c8a70b065d13aab9be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d39c0991a00c1406e83e88805fd58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3598e221cb325fc8de2c9a20c5318cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947a63449e55f547f94649869a910c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e198c2926902ec75e5b69ee0a34d6c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4d93ef75c4444959f5c7a17fbf9a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfe1992e06831601732677cf13bb7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e546394cfd0dcd3bbb382926dba4e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b50d777cdddc945f74f3d8f9654814351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643bbdfe049b1a0b263c7095aab481352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce789dcb4004cd8423de63fe08b46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d86a728e86c331d917ab7ad576b06d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e615e01c0372d5429d77d01a765aa6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadceb3a4f2ea5da8fc165cd69093e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdd6c46d09c2f8277fa88a8167f1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce578ce72c08500edd62e7a1633212de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2eb6b5bf6ed60c1ba064c404a33d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba189919cbc855c3720c1107683f5ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b18c79f68a790ad115679778926d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a45ebc8e219dae263d236ce20cf04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e356039fc0b46410b572f4c77629e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc26d7e820ee641a11b6295d7e2c61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2b3d39aee6f2ce7d83ff6c297ba08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bfe8b7f6694cfc84a0a0cde9805d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc8c07f3a05140689c79ee0feb689367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39223f83ae6600c18005d0df147b6562368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0769548a495627755930765976fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88333ef0762c236d7a76fc1b3492a7d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2523f84275cfe5f8a940afb93a990c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16feb9bd91f617bf0b59a0c6af11df6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa2f632025fdd855263556ba0691ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552165cdc44595e77b0a2d9a67fc34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621fec540ffe6d13db087b771c2cdfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11edc3c8f293cb3d0261d888f01b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6d6933e19388d7bb398503b676721377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87b44c342ccc2266f0a72cbe35e9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45611ef962bac0cbf96e66c9fb0a1ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0b28380890950ed39db5f19ecf9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3383a41a1d2514c50efa881d081bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b463505d81654d602d34f243b0cab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf584a9f8420ee458e11cdeb7f0feb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86086fde3379fa53e3ef55759092cff3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ed7c6743df456125318ab5246499385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002148384d254d99b2b825ec0d1eba49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e98d0f91c226587fe53ab682c8932387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30c81cc9b74f9462d3dd1e4d801e4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be918bef383daae96c26e35c40ebdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a198ea0ac4baae3290fe429113cddbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356fded99b8f22db8f08728d935890391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912ee525c74a9b69cf5e3a955d5faa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e341a1f67bfc15e35e1a8be3bd178393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cebb14740cc4bef53021ab8e9f825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a084bfa72946a072e748ba90a1f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840586d1eaf20e94a6fa2fc65b88a91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dcd743d85613179bbfba4205014f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d37581cbbec8e04a1436b8145170a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ced9d2760f4f1e431bcbe450069ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011588b71553b8f69fdf2e7b5807f24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199ac755c82498ba85bcc0190a92450401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f03bbfb81f6e57c6f9ef022224a19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086aeb1dc1b50ac81e830c26b439539403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6d7f66197f72cbc8490eb9cfc1fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bcc3c9b1266aa78c1b87353ce5236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebc45f0bf9e9a7db2f26e58a49ad4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d124cc5a62b2c4aa0b630b61fd82f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d79d0e9fe344f32cf409474c99e98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f554e547df1d5a37105bb5ff930b43b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912655239417b1ab302946c1cc7304410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187da8e8b9294b3b0bbc3cd8a1f50a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e478c3cc0d9b8ca811f8c1ce00e40d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a88236157b4da545a32bb57cae75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375851e214f9dcd51fdc8467d0c0dd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421fb6e0bf5e14f9ed8bb973f97896415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafa25b585603d3dcc176d5ecf059c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c85b39556042af3eda95fd02634d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b723c494867d649e148a0a61bd7e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997e3175aa86978d437a034928aa219419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f8954251354453cc0999934a272a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b41429d484b5e0224ca1883cb09b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b000ba66c59b1c2e1bdf313bb84a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1160cd796395460149960e04c88bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d32c828255022ee3d23c7f9fb1de9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770837bbc05f4bfbd16f8d34ca29e8bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a928a831630e7f18b36fac0d410ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1663a87953c7646856fae6e403bbbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e78fcafb213bcbed337d3facb5e8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e309309852dec1fdbc119346e80fc62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe7bdd14c56b28153db81620b63f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5acc9dc36697575d07602c7d8cd24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de61a10c120b0fccdf2c53c5df0efe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06d951445692fbe09591217eb28a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dfdc9a181cc86199ef660fef0f589434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcbe68954055d14c08d8d188605c45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eb5224ddc975967278e8b21b40eda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20e68d6c39a3c8f737e64ce8b2369f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da6ced7fa74bf16e5afa471149a14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1805119e782a9768c705dfde4e9186439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac1e8ddf39d808fcc7722ba4d0597440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45717f768cae032e7fdbe7eb64b1511f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbc7297cf37bd935c036a62f2b93b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20412738f398302e34df431bbbd9e670443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec9e17232bbde5bcc6539b7d54d0e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941959d56f386ea318d23d2d3cb310a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f79ddbbb38b39e536924babef674446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ea0eded4364309fa423487201da6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c989e9c789aded7711a90af5990f495448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5dd0221a537e7c841196dc664da52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b704b11a3a8cbd3740f396f07058843450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20489c0e2e05bd2b7bd405392f871a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e51a0e2320ebe90566ab4d123b24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0fec87226d441a8ca616c90e76a2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1d97f8e9e9c4e1c764e40869e57e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059764eb4177a2b17084ddd372c9b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084ce054213b4c85a8b736e05ce51f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ada261680911c58e2bcaeba3004c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851815935d3845cc9624264d4cb716d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2aba33536211c31c1e4237ddfabeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c994a678a37a0b018d964dae2c9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd6513bbfa0ac693e6871b1885f92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10726399300aae1922484f0308346f30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10856539a94bbe154c73f67ce070576463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c784d2a0d5d0344612e78a0f00e41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f01c90d2bf3a5638493cf95be1141465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557af9464b5164cf25de523109827bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7824eea1257aa8d8219fb6739ad05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d717bde2082ccfb97bfd217633c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362236e6bd21d46d6245fbb4187bf5ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d62c17aa7dea32e327ef8928641e3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96616a8e0b16cba1bc693aa8d321c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab9c64b84e8dcb425ccccc86b363ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ee0297a325c26dfb81d40c6b8f46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58454b072b06dbcdb69b239a801763d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb30d33c8ca40235f3c6361d696ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea07dc9adc81687679f6449e736ef2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359463b7a75f66710d27f0069d3b08bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d71463a9efc24f4957c81af4ec75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da86a6559853b22a69665a2c5074ed3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d2295ea597e9201c1988f74622d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91182ea4189db6d4fb248c70650a105c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1523780250cffc8efd30fb87feb2360482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bc1a2db061dca3f364ba29550a1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48470e9439c65b094b282b1e3ed89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c453f2fd091b8488bf76431f33baba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb20d2f0ab81b7e1384cf36070111d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f3af97a3ffd8424e6b80181176d47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9926f5b2ff79fa8434cc435f60185a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ca325c7de37a865c8c927ddec6de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a4deb033e2e37abb6611bb4b3756490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c25081f597c9e00bff994fbbce6f06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78058fd037cdae5ece337389ead4f170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f8a85c1a82d2176ba880676552a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b06d0bcae0851b17586f3c95687f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1dbd6e05d089cf98984089007ca38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2f1bb3404d47d4c7c72ff26eaf62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e2944b72bd4622d6c813b719c766497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41147fc2df5b8f7c865f3452fe62f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19305bbead061131ddd2cfa9a524f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea773beb91d5d02d6cf798f1bb76f17a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80d59139c03c3f7507fc9c685bd53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef3e75834ed285d57d5e53f1c77bb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e374a23b6413cb85983556f9600e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e47aa0d0386c2cdcd22efffd29d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e5475dd6a0ab4c0085b21d5e6347505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f19599ab764eab3760883b4b715194506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580728113fa7bbdf503f4d9138ea4d37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c0136e957e031307c60866821a20c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9814c6507474a5cd48aaabe08397d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4e505ee9d8aa0560deead42bfc6f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ac7a00b2e61dbb250cbe591cc903b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a437667efca7cf6df400ffd6c0882512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61763c3e344dbe6167970013379ae079513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bd3dca3bbb86a062370ddb4a984bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f46be2b402cd4b705aa3f5ce46ad2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe9e5ebe5efe5d70af28bd42f779ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742293a45e1503585387bf1c240563dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64787d879734ba039367457a00c31ff6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537ffc97b565ce96bff10fbbcd3f4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e1fb232e481b3ba15c3c71befdbe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce44bda4abc6f61f91634cdbf718f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab660bc1d20c67d7dc66f7c1676e95c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621dff778375ee17ccdcbf0026bb987523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57631e18188297a6f3d74c3b5ad77e50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6e56db3a645d5c87ca78ccc0849d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914201b8fbc0dfa402ef091c9618299526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c3466a8faf47fabe00a10d4dec599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0fed5de51396603bce386eb34494528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb0ffce582a31fcd83fbabef664e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c68f1117357c74ac7e0f4dd22da52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b701510eb1f0b4dab2429ce92aac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6b1fd2d7ebaa284ab41d154d3926c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de17b08ab34fd728e93c7b424edad08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660890f3e1e7c5f3ad1e1fbcca116d70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad55ee5b07990f205560ac463d51faa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7ddd66912355b23eff7b1a278674536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ba8992e9e3e77cda5f8c787a402b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2fc1c373b198aff7dcdc354009e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1154020324087f19785811ceb3c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e20bac1bbf5478b8bb51df37ad2548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dafcbd75f5c9bcfc106fa11a46034541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802fe4a929d5d3db73d4bec34a8203542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109de81944d2ed3763af263b4d357f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fbbeb307020ba5a50a62b169d82ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d5c2469a9be0aac6a78a6d5313cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55201b71181a569e88c587a24f8f9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982d49df557b7134f396cec64f67f31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e31b310f8cba068be1d3b24e80c29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493d9616ee0dfb8f51d99d0cde31fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2033ad39798b66a116f5bf3780e98c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407969c973796536a271cc098cc7820551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f51aad813cb02c6970d9fcff4e86c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f85015b8bc4defe52ead8db42bf20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781b2bdf7ef26067c4eebb527da66c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bbdd82505dc3f07dbcc30f5510c35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb615b216d9a6b55f0e6fe9d41b6e16c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2cd637c92d2382e4f97b74adf5dee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4bcd09856746a7747e7dd0b3d80ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e424112f04d437c4bcf6f1385a0103559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1b110b03f6bf5082d9d269250ae39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01259470fc17cda105bb0c1ede8e5276561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1bba22baade06085378581936495c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b6fd17961a3e3d9397ac7608b66a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f62eb69aab832c1cf0fc5f625f6fab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40344993e0f5a9768be0318b0bb524565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900d0956263f95410439c6ae7301e89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f554aa53923e1c2c2d39189dc16c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbe62812027ce234321c7fd0cb2a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3564cbb53e56b7d1a8e832c2e3c84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a4dc8c0e7f39477338edd40cc7ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ae08e6e1bc7188c1cd2cd25eca3eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169cdfaf505dba96b188e5d675eddb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc7f014aa2abd5af1cc9409acb3cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb200cea96c8bc4b72dafcb3f7775d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ee9969c5380e596ea7d46b9bde6af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07b7e8ea5064829c0398ecf9b381c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d2a569ae97b230e6ec305014f3ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519d9e3b4847329acb3a1cea66347c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309473033e949f31a48c48b94ee8202c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e526359aaa63653f24d807a8ff24d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339dc5690dbd023f9f0a88c99f62c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d55c3fe0d2be118a600ba093b105d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0d7c1692078ccfb1b83c214da9a5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003bea1277f12a366a721a14201251c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef39ff53700f71c0cdcec291c814b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308bff9cb6a2527b46cad358e205ae0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58b2635d03f4c877a46b0d7ad30c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5677540af8f4c38b53961f4180a0dce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86e36065b7ed728ddd639268d8d966589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee809fd3b4aa6cf3727c9c3bdadf950590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a938ca6f5e206046db207e4a25a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341360c6892c5a97528668c2f5e6123b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6dd61f63e4abc8b5635121227bd02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0297e6956062728c04348e4316e7586594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a836596973a9c8df11a63e8319a28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a829f9474b8d63bfaa503c4d30e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b19894c7bf21205d1bf72d52233bd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e71d7512df3aca4dd44a961dd4265598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51181b6fd1bbb8ed8f9ddc567d65ced6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca97cfcd8e472111a5779a860d8f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bc864fdd9caa71f9d3eb200ac7281601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c383b4b7bc38e9bbf72f175ba472b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831fc41bd48771b74d72ad3251404d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25475a9c8b56c67f78253bd531941943604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaeac53aa7409e2dfefd0ae217e764605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46bdfb22caaadaa74f251a9f9e93c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f45072d497893c98e8aa392170682b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597856dccf5e168b2a7c6a47da9bd50c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfbd4d095e2ed49a4d26aff97bbe45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfca9acfead7e2c4b88ec9b8706f2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c409c04e8d532b3859027e88f6e65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c88c68b96345566200673360579e56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebe529df816e82cff23c0ac731dfd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42705da4052e45653071bcd9b41242614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41feb325a8e20d8e17b82cccd1ebad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda154e7785c9d946efab919e0c8a7a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb9bc8eb57f5f11eec89ceaf9dd46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a8926910ec94409a25b781cb51ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61712b3695e158786603b3634bb1adb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97a8c0d7c089efe3c3618c963213c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d828326647728ff3d3c9caf260e4063621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e3ab8f630868c8092efe4ba4b2988622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aadf1143e045f218f6b1ecc3c1c3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594361201f7e2bf62c31f3ecf04a997624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651092403554b29526190fcaf31a1f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab019cfb59950ff097a657332d8c54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2e1bc9e487600374dd50f99afb6f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f7b6fe20766ed66aaf98a63e35bab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e53656fb081c485814ef790f7ec9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da900cca745787c84fb3efdbeccf255630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef209aa872f3a5e3b97a55670c93f6c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315464bb66f6c6e4f78d481e1a93b9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa05833716e53bbc8fbd29b7ab55a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4005fa78a9637b543c393f7c1add634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464f3730d9185a305896792e48be65b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a11886d13d12cb86caf16f4f5c913636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d7b6fddbf6b365be78b3736c6241637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471516760a61dca5dbbdfec85e3282ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1a8532ecb28202f2c98be8a184f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe077404d214bc892a151cb901a1a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f965afe282386e6d2ce7b91f7cf78c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c735f81545ec0bb189539defaa2a8f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfd198fab4d08809665a31a6a1ab2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb0fb94980860ac64d4f816487df56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e517e0e223bd537648cc538fee4d6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884849b8eda14617717f943c32ac3ba6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c41a198eb4ac3fcb885b88b459e53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f39100b065cbc2bfc3d944b65c9cb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b8277c695a7a896dc9ffb825909c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956a76cd50d4360f18ea1ade87459fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245afef207d01c98f5590562e6c0363f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ad28c443bff6e3177f81e9e7d79e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f97d8e30380a5ef0dbed5616c6c54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e07ed01de7882ef000b4d235a12f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29525052eeaaee4bbdf987ed85ca7b66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a06169c464f16cf1c708ad8ded8f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f500a90e64eaf3084bed797e846e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd944f88ef115ac9cbb7ae02180c1ee3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f876a3f8731452370ad2e33c9a293659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f66050f4f09d14f265febee4b6c639660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eca32115a251c71fbbcabef2d9010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a7d518258649776426f5bcec3559662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367048483a066b1bfc6cb900c406b8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5278d8dbec0a6f7612fcab647cd81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813227a727a6dee5a13d6d60aeb283665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b588c5115f9e5ad278f831981e50f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682dbf41d351d5aa27b993de6cf5ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97704eca1cba71a85a91fed72587d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3e3f7581cc9bdb4e58606c469db7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dca20578289f8e30e968c4c2fe311670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676709b94a37b91c634c087048708c0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75600cb5305283e605736a4ad9124d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b5176b4a75b090cca1f797d1b12b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24da1feb4f239eb30a05dcc9b5053c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460fe04e4ddc6ce536885fc0a88b042675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94d1c61bf6e4cd9ba28da882deb238676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cb972acc72b005ccc49d3d08a7403677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993472dc2ad74fe1469383e15216f64d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abbf65404ee6e05f309f87c531e8ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee4d2fb4924c0c3de83b2eb73a7e4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf571b44654702cc31d569e15315e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e79a720779ed6d5df581ecf349a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbecf2951ae257df7e21a1c088b8a9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7709e9b2671e82dd79d85db692a600684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b195172cec880be5aeef06a438ead54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2824601f43538c18d3aafaee2f9a7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8d1dcbdc0a4574e4ef960ab16cac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be76a30e6f3be2f61def011b5e6546688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155de26e82b1ffd3b6101c744e2b2be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f5f9b38571623d0753dfa6eaedea6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76001a310d90d6aa44595e761f64555691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aaaf7ac7303e07ea151a1b59eb33f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31854f7997bce5a27072476aca46c3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bec487d8183c9b5c5c4c29b1d8bb13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4445d29b5f2edf63bdb19dc21ea5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90025682ac016a377a9462f74956b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943fd306ca6e8eac6addd5285c3721697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906db465b1d0bdb866557042cc6dd3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32e4ef3709763bf532f037a319829699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd9524cb0511b4d2ecab27c6a3b1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2ebcc885d0ee29c89db821437d3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db812b6928d8ad117f50ed86f97762ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ac57590f2ef1a0992cfe852e818e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5804960d79f3d3b66eea7cf00effe9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643cb10f8af085a600941ee1d300409705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7f0d510fd82e3643e4d9e5060eb3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad645379b438d4842b99fb5dc47720707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89693a19d1c9be3edd4075eece59f6e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384694ea0c12918587d0f84d1fb0de41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ccb40d9c8b736f19c36aeb05cc3b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b581a87cb6c99e6b09affdf569efe3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187759660ee057cac70a5deb2b66d849712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a66e979bd6fd2fd668c45cca8d6e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9255d7e73bf6f1acd885c312c32a071714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0ed69a0497f23b167393ef01627f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4b8cec18372401aa310e7af9f40e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606d6358dde25f66d8ea3057a6062c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e370e7d7e0b8b400f4486c07a54f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c0dceda99d720af6267160efc4ce3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a507335d4d6b18031a80389f491e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461bc66280a60e2145442186f087036721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103dcc3b72266f69a210a3cf2c39793722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393862d2c050b80e1a66954d66acd649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586ccb689cbea7cd765614b297c6841724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5931ab14f16149934782403db1609e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1972a3173e401ddbcecfd8a867a959726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59b2c9e7bb72ba2fa939d74894f35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f1ca8c0c979f687da96d5afe54b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb266c2a72f91a8e3c11868efd3f8a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087475538ff20b83449c1ac41528fd96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6cff4e2267e86037eec1f6bf35c4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bbab4bc9e66d4f0bc37a43a7abeef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c529c8bd01b2c2271fd95aae910e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22c1e45b171253c0b8884a5924c92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8f08ea423bc8119988d37b2260988735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940525277e7a3949004a10bfe200ad0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f87707ece04e6686e6526c4a320f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1ff7074c555edac59f5a2dbb6ea8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1af25c4aace0c91bf7a91a1c9d984739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28356250212a3589a0255889c97a8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff7c98a75243f8b9b3972f98c8cbc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041f45f7810e61aaf5139d89c36e9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2d01261ae9f522a6af6a78f98b0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e377e4a4f438146abc4c27b979444fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb112213190f58ce61ca5b193bbbf49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a82f95bf2709a900983421fa9f0194746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d2860de6e8aac19e0d348cbecfba4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e4f50a0ef5b297464831ce1b2249748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb5bb21ab22854aacb5597f5b4d82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11fb9e819cb1baad968e9b8200da71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb7babe8a643dba1c2088b7f1b12d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350e51d7e6c8dab738c15e7850ac22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d5fbfdda2ff2eb5c336d0af4dc0f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf768b0080a25417a952d732d19990754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9293bd6ed27a3fc83f248e7059fedac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04b95d7bf371d5d9603fcee2bf1ab2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a478a0bbca3f7b11e8368b4a946bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18949282723e54ef081b74daf4f42536758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79bf3ea576689adadbb654589e2701759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf198336a302c0f45eb1ccda52480281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a6120dc05fba2023ab359baa07d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ddca92bc0c205e44882e8c1251e173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6325191e78eb655a67c59e6dbe5ceb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127faaa1a55e8030199ab50eeb3ba755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac07028a19bd22c6bcf9b119dc8656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4bd1270fd6d1b2a57db4953fe976d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3592b1b1b7cebda704d8572bf943eac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822fae18494a07ddc1a112d5bfd3d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fe4a3e7b16d550723514aa7868f7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f696360faa98b0f5a03718fe2ef211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315baaa324ff205acb80860e44d3e19412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d453920586106960fea86a956da0fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7b0e1951525f4ceeb6094f44eedab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b4fec260e1cd9885ec2754222efc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e655e982f1cc99df848c85aa634816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe77649583a8ddab35ba1c2668e1f5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d5c11e411a0914dafbdec528288e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1358a3c5a1ffb1cb041ef5ae402d7f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f0827b692dd98ea50d6f7969e35b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484069d2117d5f03c1fce977f7fa7fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed88cb9e9d94d9b07587a1076ecee6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea026ef22429887aedd797de5e56f4c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab37b24601a63fa3dfd4ee6b12307f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ed4d78d9b278c1f07514da383327825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151929bffd1dad6230e87c780e556db726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328770a361d76db36faab2f5c0230a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e599c05a43032b0691eeec05ed3eec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeef5ce9dae4051c2449ecf4ac1e6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d0b8ab178c4f36867b40d33c2fd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818cdb61b06515dc0000ed0a8bf18c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029654f5900a329eee791ee9473a4ac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea1353861723027dae8e36a7345e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e69a72b146ec2e89aafbd0e6b875834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b206298169d8b7e9f8943bcfb548a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13386a2b2148ed55143bcdbecebfd8fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddcecfc05bc34d754390465c93191737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f50c6552d0d6fda1195d0db0b6eaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a13031fa0aac0e1c035925a02cc1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ecd5ead788c64d391a4103d3e9b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31009e8d102d691514f06a7ffcd2727341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119b7953f6f7349893750f9457a1a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f59c8e262d78a5f0ec389d8f34d2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc9bb7d9c97ef811a402fb727891ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd6f83e57b2f6262d1ee2348b41f5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc868c044f418a56644d69aa28e5dcee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c4d3f01a458b4d0f65568eb526c4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67b9717fa991d4baa7c05a38b976b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d44c80f294486360bf0c053f65cf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef21142489225e92e655876d4a94950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283d66f57bc1cb9b0281160dd4969a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be983dad33fa1e414e4e3da19b758b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa04fe0a9d722dd6e6ea6b9a3cea4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32acdc17badc7906a287d1afc599354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810457b53ada57854ace43bbbda866e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac12f9d15068b633dd5b44b969046d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78adcc61256e147c6e87586418f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42658a6902de47be2653a6050c8476158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721544f220cc0444046b01b9128ea4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e751cb2fbe616ff7ebc23a9a6ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46299cbe2ebf348e82a06c3cdfe32d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812891f60c66d17b44280cb7ffe130a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ee27a9af7e7a554e4f10266382b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bcaac1ee3db951e8c23103c1afbb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f51157bd544d6ea54461148407bf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a781f42ff3e29c30f16f0d324de766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5411443504c6577b054889d59e0f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f344583d51354c26f9ea16ea36120c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496bd91bbd66fa581e65df0ab07924869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ffaceeea95430c06e9252ee8a408f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe727494310062c83681b41933880dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b9831efb3a74c74a8fbde3956de072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00675a767a1cab0fa78119b6d6ffc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b754b6aed4422578530a2ed47d8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de6b5684bd55a9b1b46c678d8596875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb604f12c4340f825588eba8eca83976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6e361619c1828fedfb63c0c8b4f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe93c4020f5427033bcb449265d3f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e57f7c3e5d5f8ffe6129f10564aef779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ea9451f7a806a54f18849526e55a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf12d1c519af8d7ac7629174ef445581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274ca27d1087d8f4254d5a273c485e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83baea8cfedfa9684f88e3d95054f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3931a9b0f05836edd132b961648284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6a5556795de3aa6e54ad415e331b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03fdd198746bc4383a111b437f229986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f16496f5748d40bb22bccbc3e67d3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9e87bc7713e65a61e33cb330f79c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9a175b05f62f9f9f193d7c8ad1db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a27afef419b7335618df87c54bfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825278639a5a924ae9b8b4efd7dcfdcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c537566f1a4e048abfa1b1c11f93192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828324dc2ed2d67322260344cb213b6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df45606926bb166aa30f9686cae1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501de133a3f19cc94af22c22268b7b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc17d3cb79543c0374be6d3f018609396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b63ad9714f4b28f6df87c5931f3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce17a7288e4f3d6961a66ac391ddab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc38855c34ea6fd796a55a1030b5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d932db268cb5b83a927f842417b2b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c334ac703ecdad1380c5e7bfd22c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae32f6cd6fa79dc6a75a6ad9bd77e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32afef935af952d022d7fac4794d78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6e7e8ff95ba700882b714c10c967104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f333960eb21a32dbc93c6371d3cd697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd4cf7f24c6a2286843538702743a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d25175d8d6c80ddef61bb453d8ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15c7f827dedad9a3951095a7536c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab7401739cc6e905ab98390fcaa00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ea5cfc331aa39038f2a23c35568a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8ae7f01131c0461821a8b6068c30a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afaa64b2c682de971117d683092db4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90217ee21cbae90a82a94d56eebb5294113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949dc955af4de8cab927847705e29a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d2d282607a78def8dd9f6fdc9e2c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9807fa420440504857d65c72589bf96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08809b58985118dd58e6e397b2432b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232f65fa9259ed3f07ae4c428dd0a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ed1320ef9fd9fc038aa0bb9225fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d61e371d901ac55925dcbf0473dd9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961714a70d302d9d78f6a1619867df5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a0ec5a5e95eb31cd384e461adc9fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ceca456e1ad691c7835bc6778bc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd20e8d9f8e3d1e193f5f078b33cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea07de178c4c938c157bd83ea25bfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1b7fd6abab8b2b51645d306749028126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01496fe6b579f95e541890614a7657127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99804b1e7653ab55d70c8437da8bdfa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ae0403e50c96fdc009d361d88d21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faefeebabc739e8ba8f597cf853caf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6099a642fe492fc6798800132d0fca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3abe3fe62450cc6a59e33e00525bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee60946ef89e22b55d8335c577994133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa137a038ae9f6c86404321e7b24e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd770d42915b2fb62401b7d779535eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b87956af580a466e0455c9e419bdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9452aa651a2e9fdb0dee7273cb99214137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960b229704a1f2735f4874cd4225a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8429b4a0e3a3f2b6440981254072139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b2c6016536a2d6002352f090b53fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b4a44191675369fcedfa10bf6de1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799244ad41dd757ca4d81a3ca76e1ce7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315362e16fdc19667a13b9a6e0c2301b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ca5cf55387e43a3556fb5e29a76fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411125d672bdb1a844d0b5a98cdce527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077f74eb2edac365df744f7b5c6742a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b13fa3970869a87dab93f56ef1b19e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9acc68af76428c7f602a82c45d7ab9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec51c03ac484f88febda292aa5ceffa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc6297970804d1ea7efa743e78f5cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7fc91235992e0ad92c56080a47211151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdb3963882f0481d1b16519a00d880152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bdbde0af29689a205a3f123ccf2b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31b260285969eac2bb3b22719b416154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea886e7c4797860dfebd3f2fc9f1dbe0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589d23bcb686636c103565501d0e8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9982a625c29d0ecfcb1ef5946c36c42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73d66f540df62f08bff6b9374865a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb29023700b7e2f4f8fe8a6941b353159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17826dad56be3c028fba409650ed4f0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe36b50c605aeb53ec4b6b998c43cc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1afe0ea1a286b242e2bb409a862cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db11bdf65de76b68a1a728b72af9ec9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75447e5a4e17aa66525db83de6cefab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290ea24d2da0222f5a0a66b96a0a06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ef36630b96d3b1e155d4551772635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d600cdb5832dd61b16c34207bc837b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1eec51cee5e88a4e61dde523f4f6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb713ba04b50a62abbe90a04a5ff3cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c082e20c47de9cc8e8cc0cb360cf78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d390e10c408f4789633aedf322afa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f56885e43210b3e3052c3a83e336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04477e53a35c4ad040326af14258509a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733c9468bb7d222321c649758057fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15632f28f74c2eb071af58ff8c48110175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545154923bd17c9a4975bebc44bbbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67fecceb7578279c2c4e87be9637f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa021cb154fd91012daa0cedbe50d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d4b6a0efc6a790a01627db14a5ce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c016110fda1081bd78fd6acfaa6cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32f364a16ae27bab3b52b9a9e7acb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a65e23c91b255745c9ea12d44321f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211203c951579bdcb9102624788cf1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6348bb1582fb8504cc585587aa1966b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dfac0d9d9459e292c799ba17f2a0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ccfad1f1c625b4a44a269decec2d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d03be3f0d779fb39980b43519107187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84ddb2afe46689c7252d6714562cd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ded2b525f1e4ff8da0175de8fe4d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ff155609f597169af4f8da8b1ffc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38620553c1a7888a3ab3654f99789b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45252e2d47719f87653421413521a773192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566074f91928a8e586dcce69ebb01a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69552a797275d2249fd223c7f525bb64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad4450cbe2ab69013262bfdd1e35d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d73a32552b7134dae628ced7a063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abdcecbff3abaea36f6c09bafd45c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aeb3e3b689719e02e2faae2c1ea55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869bcdd4ebc0b927e4a0cc52375858199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00413ce68e92201485f3c1cd7539b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc510b34868b12f2f0f956d999c9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275605719b6e838e3f07b74b48eb01c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3526a3cb6b41fd158dd1ba1e569809d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316ea618aa04c8b247f37e64347e61c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ccc1dc2f69d2cde8b54e6922173e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429b5162970ce3f17a229ee2d10f864206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0cff256967648ab486996e0940afa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbc65f64ae4b76d93e79a6503f2211208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740037fefa083887e8948b21d5141c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1c4eda81a1777f1d499268df67607210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2351142ecf42834c4a1a7a962f4788d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267f9ac1de5c49e336f894dafc1aa67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c054e299498cebeb33e4ee9790c0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6b604b0ad06ea78db87ec8b0c50f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ca4162869a0e233801e75d724bf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c6cb22b2b34015635f6a9b6c71cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50772abe9cf1899f2fea84cceb7f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13256d7bd9859c9dc96ee97fd725d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c2493570c02ace1fa178c41f7dd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb658552a8a88690df7999060c337c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3579f68c5bba1a02aa74b138043866221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a788a723531f976fda347294a8d4e63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d1c4a3f7f5fa80944fcbb26b06a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d2ae16e8b5ae22971fe902aa975a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db74f3b11932e627851fd63063361f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b360fe177290fe70bf3681ed5e51eb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3f4cce3fac2853357ec3ea74372b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710037e8c16f3a6851eb7d2e1325b8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58fe28f8ff12b479f2af17199b97c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a41cfd5e674b6cff3b17babdcf03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b9057e395c172b21518b8f3ecf544231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6da7ffb62eb4ae498152d7ae11ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86425c971bf3751ee0c6f471bb97d64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca541dc83329ff7d26a610bb98341234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c590d200f539c01561557e5d9733f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70889d1e6884f4297937c14e19d3c7ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a158a9c2b2017aca23bcb764c9d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400501a6d813a6745099426f4c577f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e39b7777d0a00e95fb9a93912934239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace41e85b81b80fc81a632ce1e199a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafed61bac619fede0462087be0b7f51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f012585be34bd5af7bed2179ca2d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c976adca2eca18b9c14ab30ea171c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1cb503a741f0ff45af4da7655799e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451bf9f7648904449f25423f608a12c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfe886cedad35140dd9f08d908a351246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c653af0db1869004771f50ae6f89d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80d3346c49f3cec54950cffb4c54a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cda50cacf0da234bbd07971d70fe5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe6a32faf14b6bfb416e9ded23694b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f71440065c2189f1e133085a26d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dea02f20cd1ecea99631b1892b11e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643de6564fcdf529f883ac124a28f9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f780f874e411d57acfe17d9220692254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e3b386916fe81b86755bdcbb70e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4688884b9ceca607c9a576344fd9d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cfa9a5d9f948d7377695f0448df25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49f11d8df3eac9bb66502b5209538258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134342f799b73384e8c073a2ed48020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f556c9bb874a30da92ba53aa0b36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be816d2fe329043b79f122d383ab3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5856accd5a007b9acc870a4b5a507262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988c094ed5051b09a980d7a3f7e073f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848b92d97ccfcc4230485d098b9c089264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874acf7bfba0d27da7b52d9c3a778e81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f5430f7b329d6d3c403b7989cc80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9788cfbbb261c54c6b9af6c600be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1f0c63d430544f112f570d9b84f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dfe06458f37e27e52cd9522006dea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570d6b08960b25314d7bc18bfcd005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f83c0976352d8868c9d97199d90b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf677dafaa7e65e0cc8ad27fcc3a82b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ad34f8be24d05415beb415b1530a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b48c9ebabfc9c368732c18008ce3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf11717cd08da9e5d77805ad34656c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dde12591c082fe01fa5899119540e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d789f26166eb9dabeacf045e2f49f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81891cf874a5403098e409510731bd3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b53fbcebafd80f9b9ed1f0433d491279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e25bde6fd22c6c776a853e525494c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c946b1195512bee4f9c2b83c4cac17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609e05a67a34f677028ab0397cb6278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aaa04d4ba0ef6ce8074c925ef6394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3c91730de9c63324b4dc23b9b82b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014440c9454da4d38bb0ad90c836ae40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6df14b2d30d487f4321048010c32df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d142911ebb4affcb23c3cf15788a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ccaa819f22111443b5e1d7d3aabf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48aae41a6e52652d11b0260f249ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddbfeb181a92552a9d7f7724111c55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8809043b25a6dd2b3d93359bfbabbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf420fd1cb44445b8b6112af02f9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5902ca899c07962b796afe14179e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b635eb41ac8ce5cd63df7dc6944c83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654826595c789a43d57981af415bd04d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a81e3f5b891ae018a8487c01ec250296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b6b6b6e7a68b306fc47c97f13d075297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b3c0ee1905e77d4cf14b71a00c014298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895829b347aeb9bc78898747f120032299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4435b1be9de8ba1a0dd74da388bc92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a78fac73867c7596968cf568ffb98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d1cc3d9385ef2f4414ddbfa58bc2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d712a59cf8aa26811273d2017b3743303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fa732d514b9405952ea799adb94e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b582673825ca2e926b0715b6a0fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186ebedfe1ccfb18220b97b141e5d06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef9665a5ce17ae6f26e84893cb077307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05502dbd00871f5c5549d3e5d6aaac07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6dafea6bf58f398ae43088ec6ca8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3f4efe7de806e5abefc38f0b3024310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd564c8d7e1449e7378f005640fa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beda26a9a6a81ad897681113f15c88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c61cd837269e3db6e7d7d0b13b670313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ff1838874ddca69686ca93812426c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc4ec2cce07ae335290f5bfb324eb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec0634efaae6feec5ad97141b1be64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6268a5291106ecf2e239c6bbf3c6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38bf743ddc406552551fc557f55d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48bc0db1eca029bec90d53286f0b5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49362ab02d074d8615de1c8113230d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b917998a6540083faf1f421689e17e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd152584e1bd754e583683c752ac32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19942cc53f8d0b6785b1c3585cb76eda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d476a6d602b6362737b6b8e469a89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0e7190a07929a6b95e19d904b893325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b99514f472b641dbc176690f9823326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5041483028785f826f20ba1ad694e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b817de51d138ca5e75584df99e2a64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fef98417dacf94bbaece90665c13a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23022fcf691d0b7dce11e1d29fa2cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01932177dcdf8a9d32e278553caacf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9434bf0620b1c6f67217fb3b8ae71e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a497508abca26bd9e3ed5af41bda59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e61d303d23a6b4dfa85718e50afe0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a22acdc466c8d771a20f9cb7b8e30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc587653b082e763c60f36e317afa128336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0893e71a50b0007f949e5c241c7ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b17fb34878027d095f405f83bcf0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53edc76e5fb98ad33fccfacbec71e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280315baf00a0d417e3e7c377a0f75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbb8db6aa2ca8b6a2bbd1459610ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19e3950e6280e370c4136dc3e4b96b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b76d1e8562dcd07d778fa19150f57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b48058a8ae86a90d84821fdaa73062344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80294545f0040295e54494bb818b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c531494f3242a01bf182f5c425f215d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebcf25eb54d79e617bcfcde781e5c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcde3c7c7e4700aa7be5a171c0ebda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617445f79a435b254fc41cb03c29a3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f16534a78dcea13977c2d1be4483f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cbe239700cc86633fadce0968fc1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3140aa929875c299470d68f23a4d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7ef34627dae6bcdc385d6621530e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e0d8bd3d7f22383bb9aee4bea9cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ef87a01f7e4f516cc339986dc28ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7823ef30452c6cfa67095fce7bb15e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284425c35497caae4e46b211b5d26964357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41edbdaf8cb10bb61860dbd3441982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4010404a9626ba87f415651165a85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602a35fe02a5b9b637002574aef531f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9fc2414930d97b55ed5db2d640ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ae4e5f256e48ad54abb35395aa5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbd22320aab475d3019577bc6a0452363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d4d12ab9e6fb0a6fbf53e53dacaa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55605f2e62fba6e549f02238849e98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d89c8e787ce9ace09b3d890132cc7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93deb3a41cd971e45fda4ee9f2f023367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae19199c383bcc399abf4c78a7e8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f679654f65cc82912f8879c19a18c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690da588997bdfed901ede6dacf2d6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53649aa6a584f9f6a317787a7ffd38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3dc8345d84aa68d6b20c0317b5bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01526870a90994446977f0eda012208373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a384826765d1c72bb9e6f0a85111bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a2b524c7f3074e064b8c9a821a8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ccd14bd65e04eaf922af68923d81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bb9d7ac4d2a0ba6d6b67ca0eb8e4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ae242fef769921c9ae4d1bcbd633a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee66010fb0a3e32e981e2df1e872eaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df00b23fce2ee54774f5ceafb96c5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793e75d1771d4d54a1edfa44f173737381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66826a6701d0995361cd968558102b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2504a1ca16862b1313f857e80729444383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4085d679aa9df9cf2605e9ae74745384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9441b8988e2eea64a3d47952d06db5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e6f864668e03d70a025c8e539fc03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1fedcc451e9fa2da485a7ab6cb511387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a307416bf6c52517b2dca7dcf97dc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bacfeed04ca971824f9409f8980d4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909699ed713baf28460c6d31cc3587390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd356c111793578ed805002b162c0e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2212b73520174e83d46a6e4863b0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d71c6eedf05ff7aeec163880999dfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636a1c36828434f456280a6cb1d46a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2d3b0257c90730b0fe00e2b71cac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6456b9c3921ba8e4912c8af06926396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a490b15602293d83de1994a89a3ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51d5145adb251685bcc797fac39b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123806da37a07ce99940c878f437b19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625f2f31ae7aebf338f0fa70aa2e4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a90e202c676710cac15bd43d86871401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c020b6dc026fd50440d765c99f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804bdecce3c0b722103e73c2e2f109a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5469cc8d3a83fe754c10af936294404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f89b047b959dd465f1ed07b7e47f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a45fc65c13db3c48f24c9594c2411406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f6a41b018cffaf8b98e4b0dbe4615407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccdb3787b04973712494f1be5c9f88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c68ceb1e23d78f4b8851bf34576b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adfa9411c4a8db81b2c843be8501b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a553dcc1ad01f888a132a7471b95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8882249a8addae1fd21b75632d632412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855644ea81803a6aef745e877cd48f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154741928b1f5311a93778f8de92802414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70cb772dc3bd597bab9dd4da529b3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe910d3cc46d4cdb61cd114a23348416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3fd53de38d9cd058b942e53413f7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c543b84fcaaaf09595874f2bb51f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0b7ed06ca8fb9c562ad1d4eb1ba42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74322907ab3aa19e304a197e145fc06d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2000ec9a563f0002c8f4185e148bb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98180bd68a6194fbbeaf26ef80aa39f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f40d2e066105cff62e5b6da52c08d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef7e300d676cc8ad029a95554aef02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed594f5098a4773b29cfe695cf341e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310f1f2163581751a5cdc986fc540e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333784e79e5690a4380ce2b06862fd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f12e0064ee5a5a25e6ab7088f7df4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96dafdd12e61f86a8154b84aadf9e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a081c80f51be86bf8111674e8cf00bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650285f6a7f6122aa0b89be0161a38db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129914086c191fa70286fa4c0af093a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fb4af421d2d206d8e4d090173fe37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9328a3fd3a8f8e42f0ace16b52ff55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4c85b15c5192b237b3bed1faa1f07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980a94d31615d4159a75b832eca8cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b7d8dbc13c04c2435789954f9bef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae92df7e167c509641d7f2cf5fb6e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad579ccb53221568d39a6241e2698ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c266d1873c6d7c10d21d9e8cc6b04d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1527777c1918a39939bd1cba049dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a9979938283f46e7101d7a7bb974e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880a6b667e0ca1bad6cc919f5e4a1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3926cd81b5526e0c2bfc6050a9015444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daadebf5f541fc83cedb64e92195aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e3cee59ec9ed00ab7eed72d4348f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56df3f703946b5fac4defe7c1efb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804149d47c452a4b1ff9e5d496ab11b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101d7d3c937055d68f667489c0c7c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b7fe93ccc6bca5b2f9b19f85c5bb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78873cff01d6cc64692f80769a5a571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277628c6aa99c9f880640af5ce0812452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5a2200f8df70fd9efb1a90d4163c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46913feab0701c17d245668a16524454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aa072cd0b6d11c8d61bf763b61ab1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a847d2558a03f43b36dfedd400ef736456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedc019d028710041f69a67a8d4c314457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e319dcc7cb417ad4187db4c5f65088458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e96a23160b3aa281c269b6e7c28a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d8457e659386b326b6c6a2d1db69c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49949c004e522adcb5f9c379cef726461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ed73d9d249c01e2831f80d49b0e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2541e975e28635598130b65b3370f41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3dfb6001aa80e10ca23be813ea872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75807d272226187b7a8a265acaf3655465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935d08196817451852d6dbb40b870e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdabede7420d33a3064a51b8b8bcd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdaa1751d6f85908dd1d1231a1cb99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef6ff8b122caee46e73edaa2ac6d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb3ed100c73813cea4e459563191a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b351a18c99773b612431bb8b4a249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4baa2da4e87170385928f42a1ccf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b3dfea0217e01d09cac4fafcf423473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf827e755f65628eafc8319ccb53d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6de04f7726517d5b14731ccb3f4d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919b852c9a53f5f04e59f524c38ce0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702c9558d8b74befe367e1ce26c3c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c38bf98b5675ed8b244ac04a657b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bceb1bbcfeb17cd28685e50dee81a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5c4d5c8d08e8ee39d77db3bc1b3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04ab5035809083ee6638d3689347e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6079b75e7147a677cc2c404e862c4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1a084b2601950157cc5fe0fbd014483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a7b043f389df7cec9bdb6e5d42d06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d1f5cd3942224d16afa6ab11e770e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e9f729ea09b5848ca15e0c3ca050d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08f1477e3405320a09dea7792653c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d3aebd069c25c524835ab89055831488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa817f252cf262593bea50cf1f18aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859798fa853509fde236f6b2ff2b3763490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b8c950cc066caa812547ef5e30f7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0dc7540d4336ce3e8ae1a4c60c1bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aefe1b39cbbcf0d231559faca94730493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde68161340d799e988a4a5b5d7735494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35fa2add050a440ed68524ca6158f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb3b01795d6b26d71a53e1e8348bce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5fe38213579cf7cb25fdffcada644497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406e41229cc29d4ce8b46aebd0f893498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3efeeaf3aaeada8e6b594f7cc8d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79f37f58b6709c58551cb25f392ad0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef28283adb09afce087ddcfd71c49c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89df2d230ab7ff26a6f070581d6f61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b16ef45298df129fbaeb061e1df305503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad666b15785e96a84f1beeae990bd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6d5714012c8b28e1cb11c10b3e56c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d8a12d892a1b206b6e491cb3f76cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa365041f3dc58be5be729fa593cc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29bf7f5674fd76c049e9fa25c5062c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f89f5e6d4bbac58eedc9c3553596509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824ff4961111e9b0205bdd8cfbe28db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e4de90e79d331437696e6a3e2a65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ece3fa0bea25c96490c421028473512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e4a2891ac0d90616a278d2d08c7f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f65c4738aae25ac7ea56708767bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc25c1f7f7f026c13443e7909ec50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557007babd60903f3549efb0d822d632516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512193cc74113e215702837f5b85575517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26506467ae396ee3fc8e200a0ed1bde6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd560655a9fb920310e267e256a097519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a90354c6c7767ed5d1248e9ae8ed9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a018a7bf3b9c5505cfc742f53af439521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5ce7924a25a16ca0498ba73d26dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc419301254034151e1a18ecaa1e8849523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a2e8937d7d3a2c5957955671dc00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991613905b36c88bf906278355b1d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b76c17edcf06292beb9d37be3c3834526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd756ca2bb1d1d430f2de3665a7ce38b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b2a2511fbf28abe82273549eef7ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb82957fc12eadc15bc327ff73b6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08dca585400f64be7b521294b8b7bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8fcc8199fc763369b00fcbdb6f449531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4865e792495b23336a50ee3f6649e81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58257c3534a8a30942cd3f4608d6997a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3cd8900ae63b3256dc9eece2c485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e7f2edd77ea423ba8813b64b776a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cec37939b6a6782bf07aee04ae60b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09c4e6961806cc0a22b4cd74248ef3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1507af5e581b1ca1ffb522b0e2137538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd385b6730dc65d196d7e7a4b19bb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82f6421d39cd2aa6377e01bd55039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e551d9acb620c122e73115410720eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3831205bad57eeb0bfec62a59cdec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa7aae63acaaa02478f69b58a0ff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0ca17b8cc74b9e13afab9021a1ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227f56b024c2458447c61e1715408d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594125c85d7d901a33b6ecbbed540e13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011826395599e8ca6af05a66685ff34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c0f2cf3bb787b818b7db6b9d8ae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658011ef01d5fb9294ccc35840028714549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ec92a23359d5d7c9f92a256af47a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716604bc025bcaf1676e8a05e42e6be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356554ab2dcadcda9bf3787fa7f3fe0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9995c5cd93d3858ef8a179f9b83181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe324a41f3e2ea6ba393069c9291419d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75389db24c9e97a5d9f29f72824c4a16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdf86153e3d261d6548d208ee3b39f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503622820e90611876079e825230f2e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47df6d9d129048b0b3c1ebbbfcee6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc187728518136f68aa91766f9ea917559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3436cc0c592930c52d15849ede1cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb572613a1ae59e5c5b5c3418ec5d4b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb646440c73363b191cf40b0972bcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191e03d32ea8bd97acfc2d70d78380563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a86dd7d09ce39929158e4937e57bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8787245c9f47aff071ca33c1a81b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594543518c95c5371301a4dea66883f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd8e65a1f441d502480a82c99d4233567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd480d6ce3f523490295ea4914a5b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f824156d2776e78b54d831f4bd20191569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f491dd639f790224d5e9737489b580f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3523ebf3f09f2a57c8d764a7644d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b1149b87ad542e2bf75f373b21968572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5a8456a9f91a3be2f4b8d4c7e6de7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270492b0483d1c5b4b134ce57783c74d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e6c62053764e50e159da5be01a54575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b80a62232d62df078a47a7b70a819576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ab52c555e4e6becce312ad14299f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7479028b01463176456d4b36dc69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc979ada3abb343d8dbfcd086eeb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d774f3c6e9d33eb7bfa5cb874a9b06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b63878f6979315d14e43fc1fecad5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c89f6a77bff9973350947c6ffc738582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a7dcf49abbf07079b4641180aad40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d48dccfec627dbaab40f7f1bb4b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e4a3ffdf33425991bbf63ee000b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b633e580f7cebaacab9126912e6af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3923e688e9dd3a9670db329736449587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1515b3dcc43b9fbca58f016e39fd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6ab3e3a7708077ccea53b061ab47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91d6db7b1e7cb31633597a3a35ced590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e4b7046293d21f34d0f35880e880591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae87c1af24d54f3d871c2981e95ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2bf1d70a00e8b33f19214718bb5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd63c922d123c3f1c98f4e87b7227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf64d04ed2053ca4829b92fd8924a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a292412fb70e6a49d4cab28f8871ddf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b38874f283be17ce4ff8dd3ff2910597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a468c137cd9c8f1958873d8f17a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7242724fd1470077c655e422fd2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f62ba589cfdd2707b778cc019534a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd8cda53ac4d9b47655ee57acfe79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8b0cff20c7e898ab080358c96e80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ecdffbeff97ef01d17dd247c7791603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9b6d703fea755b295ccbc1d85f01f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dba92ebde29292585a1585bb9138e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d02c24634768c377696b8a85db248606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251f3641d17c1f4bde788ae28fc6fc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fee7351ad8c02a055d2650031c7c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789939e4fcb0475caafcfc5bb2e68569609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8e287581ace32eb492790e6ba90b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa12515c6ad6f9af24d580829f2d010611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c8bf07abfbf7b7e38d795924b9c3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac08c8914b6ee471b66efb8eb1c0a70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403591d3b773887c5d028375e1bfd7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0b4cba7fb970039d9b473f982cff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56bb7a37550dca51b3735740daf84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9d2fa0cb4b856283d312a64e21697617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419148e3aa16235d1fe0daa3c1f80d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbe5d851c42491756a8f325c1792dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abf3df7ee245acfe7240f5d1eb9492620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a33d154a82a965b7f9874b7745f6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717e8b11c69148c3ec7718ecf494547622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0d7e1171b9a1611c6e1e924d8cf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcada50e3e4fc2fc45b550d88edb7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c226b47ddb124793ea4ee7feadbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be315f6a6e8e83352731a981d268657626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a62856dd088c51751ff86a4d3406f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f85845e6c569078a519feb4c269b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd53550c1f49a28de462d99d5252ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1e2028425ccafe78441a4d2be1ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d1db7505c3be28388215d1cc5333b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffc40e3a379a0cd6a4d4f9b34fb51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75933baf3cad5adbc045d6e95af0991633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12adefd9f5ed19e76d58602e6bf50e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72f332ed8e65fce02a30a5d179f0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fabc001e5cb99aa31eaadb88dfbb58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9637abd3936dbd33363b7a0b81300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b61324601d5026bb076caa57557e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bff6d21b948410e2265a45b5774637639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a63db0ad8270355ce4650bcfdbf3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e0a56f532e113838ecd549c818e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0409f942681946f629d9919b01497c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b2b6d22f4f4f50e90502d7a7e831643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58f6e144011a1ae491857f3f3cc5d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910bc7bedbe2f2443a1ef0a6500041645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2f09f616acc270deca9e66882099646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c1e5e2dec62428ac45ae66c089ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429eac00487784fa4663ec0cebad83d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a90573b5767a8d80b1fe9d0d41c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2fe5d7fbc4c1f96e1e3b53e3b3f60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf11b53faa9a570cd3547d08d692bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e9589976ea7a72267f0bd63f4e84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62392aca0a568671d12804fb890034653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89490ae0db1ab7743996d7293f7b733654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f84c9551f16c46b2397bb3f039054d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859a3aa68806c73210e2507a4422a5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6cefe8b5da620e0c66c259b9f9137657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc945b9b337c361f9d0539867fb49b3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b4884d9d4d070c36b47c57f00bb3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a084c208865065b1fc7cf20f18bdee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09da157085a0bfd68485bb55fd563661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d9c010effacbea1c443a837a19736662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2655f75604e07df014e0cb8a64bb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6422851d51e82c4ac0114719d455d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f6e1bba1340e6a5ba4dcad96c30d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea36c392107d25ab16d3223031956f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d652a902adfd42e993d552c09214a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9486ccc6c4c8372c01c5727f3493c84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764ba1b955379cf1140f6a71bf3e0f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176bc1aa7ce54422ddfab1a722e1ce3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df381d95455fc1eeab044fbe2a3aca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c23b02bbc0e71e20ef9d86f93907672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917105f58021f1ca6b645a9370610700673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102dd16d1c0779abd00cd52bc2dfcd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350848ff01fa041f0399c54edb03e4c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56902f14ddfa1b8c7e9b0e3631ae958c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefefacf06fa83aa8a5bff54989ee5cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165db93703ef2e4377786165566faf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38496feafd982c86e367242993bdded9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb4e260a46b97165c061f7e34326d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de0a8fa9314407ac557cc277ec0c0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e3eaa572fe6dbe62f3241fb074e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb80941b32b73b9e7514075f121e60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a5d64fb2ec027710850d6b1d66f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99b2515f4a080d6d3b84d89d7547a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a75db164807819289ad43a6292355686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dccf5cffc77c9198b2263e3ec1db47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5a5694757c74736505b678cb3869688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938673c469410f83417e51bc2fcb79c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d096b2c15ed34b01532fd8beb93c06d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab60cfd87989ad5472a865adce3a95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9dbb81f4f10976b6b95a49b7fc771692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca420f69f21006e16b32e85b9ae0a49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61d27ed6b80f05c1e6bdd29d862a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f020a0e63ae3d0487bd07c4e2513d86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e61d9143fbc6384461649000415a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf2d260ea521107f2f056b66f34ec5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d399569f56360bc249fc605693d30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119521dfdc4d9bcab83cccc41c324ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634a4e513ebe60210f5d564ce8dee8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038638322de91de428b3a36d2e508bfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634ccd0b8a201570f41720f3751399702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a1b757f3e364c8d7ef9232021475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89c04c73c126a87653d0869d0e177704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623647c2106272366525dfad6531ade7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4920cb07e56b5357fda90e0e6609c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef5c30133e07e674e9aeeec9c7457707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7412ae590bd5e5c07b9693635837a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dbfb7ce494e26668dc3446e898fed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e811d04ac0afa4d4fe38209e62401a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b273a56e525149d45d8a6bdacc50e77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802340560cdd35d0bbbd0bde83fa51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fadccf9a791e87e2bafb8a05dbf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1c18776956017e5a9a9e51a77991d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8d1aefc87f215d9bc4f76f1429da6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c8a565cbe023231c29c6cb95a0537716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db17905928e1c506e0e3f5abc90714717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70263c427b314cc33182f28f4fbe2def718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900dccbbc37d4042bac50629e087787719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82977352bdf30a113c4627c7ea906f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f9ef5970596248a7d63edcb0e8ea1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb95c065fc06881f642199959a1b2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298d01beaf610ae5bf16e59d9b4b496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a2eb6bf121668df93b01e23f5ae32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c2aea4cc3889f371567bb989ee9ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f5a9715ff724a91ef72e787e802a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8acbdabf4e59dc67c172342af0dcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc37f8f085498a0f5e63fb5880a1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be33b280d9d42c12be71b2059673f55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3225a938a3ca3c28f2a8e150959f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230c505b78d33cf5a5b65008943838731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac0d76f3ea276a05ecf39d0a9259f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272714c6db467a7a3ace21d0b121878c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55429966fd600921341a99d20a18154734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e021d1110acbac222b9342819484735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a543e808b174ea69b3913c2ffac5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cab9dd2635a741466a15d858a3632737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ec4096e0e6986c4309d7ac84f8b57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40a609ded006ca56c343648b4a9fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711357be75f2004cf6b05531e1986e2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b625ad1de052c52f723d3f7faac0b4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839291be0f5de2dbc6fd0ba66d10b3db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d40cd2483b59f4b1ad1d3447c0362743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056329cded48e84fbc7d96fa8f80a690744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98e7346e8bc340e151f954bb9e4c64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149e3e62da258ba64d817823476034f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e2c15a732e630aad077ecf8a2447c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11db291b9ff776466d94273f7d8bd7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf29fe0b767a8202eb13ba5e03499749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb283b0a76b951fce292589c6060eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba0d8789fc753a476c8ae5e0dafb38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad5069531fa3dd9439219659ba22b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12038d3c9564fc5e0ed672d12794daf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4723dd48a9653b49fbe0f864f2b2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9983170cf60debf66305b0c4c7256755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fb66797ecfa4bb5390575a3019fb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb7ec070f85794eed055f3cbd92b32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce297abdf5abc4f2c7ec04029d8d18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef899041f5212ffd6fcc9f43fb496261759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>