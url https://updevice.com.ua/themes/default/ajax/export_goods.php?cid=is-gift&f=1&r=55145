--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda7e7ae41559e2f0e6eb587c1b4c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9f8703eb565e0eb99c361905af242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30531180cca68e0ff4a41e678c7b423f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd093cfaf03e3094474f21cecd276ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ae2031100c463b3f45ed788ab66f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9d9c0c692ebf220dc6751eaaad1e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c4e463b3a3eca5eaa955d3ad07ab77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3719c83dab897f764c5e1d7a9fc52b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee3a1ca7f046a7bb62de2165ff42189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cb1218424b3f0bf70e2c41c1ef54310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22638992ae41d243852a17ea3872fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77a19a856f11a9ce9beb6530256a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6f674f0abcf4d4dd6e723aaa9a2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375efe8d520e12359241fae628f62d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed57197bff76d31d037cc29bb5344a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4d874b3941b1a08055c9665a01a0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d9b4af35a9ba5d7d31c603ff76f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a2ba5365040a55fd07ccc31f7b49f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d01bc0e27c25675374e76e9b712019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b8bcff8e9925b4220ec43367cd4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72504758b8748a7142b4e4543f683f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c809019065424dca87da30d1a02d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b7611062f9dae6bcb0fa66131bef423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626d2d19b08f372adfdbd5908eee12a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c7a109415489a1e673b5d85d079fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779ee36c5bd28d4c9ade4a0bf73f0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b0fae81ff86f66fb9306035827e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f91d80cb66095143fba0d512ac61128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d065915bb760b63b6b18a6e92c7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d69b7cfc9f1cc774ab1269797e0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4ec1e7c0ec4ee75938f09091a37631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb60bb856d5561e9db6ae0522c26932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd37ef99e7951fae657c5574e4996233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5c4e3c12175afb14bfe5543ab7a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011ce8e3e199d0026a0e2a60276b94435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef18e7aa57b58e2c444dff62e1b6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa652548281ab57a4a5956b3b95530437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d846ea0024be8016e0de3583df471638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10d22f3762ba00fe67341e0fb12d1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e159bdc65a9f2256d11073484078040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5e055acd17648a2022d1cb53440eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079c0539126c0e30a85c2279cce5f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3e6d1cb3a98fd4838969c082cace843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964575048a3d9a28b386b6635fb0d6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8913c0b72ea592db4938c71d6027545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c747e42d28cdb77185e58394f7ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad00ba971be7b9e1959bd625f354047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22718df3ebad4ce7b4d688ed0a15b5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725d6105cc55ac9a374154410923aee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5698b50fe23b08317f8b37550dc1aa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f70d44d1d78ac7ee2103b60f9245c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a44619e1ee09bc54bc44b73448b6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e411b9bf153d07a550f3cd3e0a372c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d73c63fee7ed0d0b4c7176782bb96154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cba968b232d278559c5ecbd3447fc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7446b4dca0dfb1cdb573cd70a3bcf9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e4175240fb6d6e1dac1ce03cbe1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f8c6e3d40d4da415569f984b780358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa4319724c9c590d856ab7f981f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352968d37b89455dc9baba566d5778060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f939feda300dfea96e9e0c7da1cd6a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c462ff6191f26412a66141763efd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4a9c934b67306e0d0bb9f0804a9ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a42903aee73bcace9efe9cc78e09964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a647c4a69cb3310429e51525ca7f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65126f08517f4742230738f0ef6da26d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25044d98a5c5054abacc5fd59cb4867367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520dbe0407262170646f5204604e82d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985471e806031dc2a2b8a007488d235569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6fadc28500d670d4297bbb8e10a5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3815e32df6c2b31bd64c9368fa9de8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bf63ea3ae37c0cf1a222b3f43dce972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d76d507ed9ddf1bfa77eb107f24a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202836ebcaeef882a558b5864fba4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a2d8aeed07928bf9992875298bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f83fa3e5127945902c106c86003b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b508e63cc6ceba628a503666d4535677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b4363465b3b99c797e250c5b37ec578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28bcd5e800c58e23c3a456d14ad05679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447a73d13eae1bee01a7679618675d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7307a9abcc1e30085a4cd6260397281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5fccbe7803ea583f29c3ab42cf10c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d739ddd09a74dfe8513c16983af7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c3645f9c9b619a00d273d88584f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b6b32f04d5944a3d0897eb4f981fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d92d1806fb06984e3834928df4ea7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b7aeb4126544f91054b2157009dba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d418acddc081e8647da561754c556f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4befb5814500ae54e234c9dfefcc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39fb7f54f94d717d57847e382e669090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e8b08cbe34dce06665f380d7476e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f1a018c5c3507af06d1dd4ff4ca592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9366abe89cd775c3178de4800d6ace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0babcd985020ad01fc7301a04d9a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b56211de57d11a9fd6b7664ecba0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab1c67d212c3b6de88bb5d54462c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f43331deaa0e98e29cb8885b49ef997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad096f62106e898fdc8e9ffa4ea97e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027a56fbdfe1ae87b96ea24cbb03de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6311b6ea950a6dd9094d2a230d22626100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5bb430da96f1946bf8d2a78602342101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1fdc8be474aa681a23cec692604fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c53c519f3f696dfa53ebe361b6989103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600417c01c72d6655434a26495091ac5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71158a1dd34e67dd3de07c2fdedd68f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457f245a8d4bc137c9d0a32895b5ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca95d68f9d9e373b7b687b08c72e3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1a66f28c04636649148f0f2c60f85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1860814ccc99f58fd0175747a7279c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef64c3d4ffe98710c6929db359b3ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2150d83e883079b9f907dcecda82a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808c5e6f1ed14563980fbe7617cdbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9910c9c2b38fd60098955336b78f602113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e711e9abdc57f8af6d498fe7ed98d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4e4fa24cd4bb569bd9ecfb773f4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c197cdd22a047ecd4d54d6efdf37c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9af1175ae069a209d90baede5b99a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1ded8f4dfb06cb752fd0329875a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c8feeffc6b4064ef2070619b6db6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce62a24b0a9f9c4311c717a73703da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e5cb7bb5499e8019cd27f1478d0ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f8a378ba8306e5b9e508f0ed000c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec644538186c582e93e9deb7f189e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ce1f74571fea54b6406b185225c59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955759194636e99515e2393b05d2812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255764a236a0c46e2dc8cde64c0ee5ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535707078699533e964476081a8a991a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b991560c52fae75c5fc2945da40ea2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d857986745008ced4c58f38183d1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8669261227dbddb72f72f751a66dd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6a4719ff93fb7b8086f0127e072d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54af444a665dd14f438c12f64cd5cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccec3b8ab14a1ac8e087e7ac1553e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68bd87f884ef653dd2710660366e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d6a5abc246c2236dd4cdc52bcf076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79093d2d327dad9a069447bcb76f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6bd768571132d2dfea392e596ee42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa8a774cd0bfc5933b791b22fc2b30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e34f3863442fca0a9d4517ba118a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63eb0c1120330ab031691556a05cd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8dce0735774a7f3b2e5a0443070db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dd52ca300966103fb2caee92f6b02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d13aad28963d33132a2109b8b183143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72725b550c928f4fb250fbe9eebbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba531fc49ac9d0149baa9dbb14677145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f53285dc7dedfb6198b0e805df6d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313eb97fdf67bdef656b3d7c2d7ed3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d0a07cbf957f288254d1abf283f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0663c17277af4fd58194b237e2bf97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa49850aa89837211541ccf24f97b7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229a756e7b1f7a26bf8f9f63399528151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a96e573499a09209bf9120fa3031152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3da6e0320bd6f174581fce0a15cbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e300e2faaeff861b7eadee5074b066154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357691b5a9a100033d34737386dd0b12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db824afec5b1631bf25102e1c3241156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2088978985be4452ec2d6ee23621d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79de38c1da3d34f30294c4445de902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b236021b7d2abf58f5f3ffae8441fad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae320145291a22aeb7f5eb1e49ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362367bdc68674b2e47bc8e0b966d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d3ddc08b3401f1dca510e199edfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe144cdc5d6827ebde432efe51553f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1d9b26c8f04cf1c065738afd0288164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bb207407dc9d2e8397090c2f207cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06fa92098a966018f7e4587d13cb6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac78d76b17f36102308da441782a23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5294b76e02968a2560b83cf82108168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f190339780a4e89daf1aeed653df880169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95d5c716d6112dd2d1375c89afee81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bcc3b8461110dcf8bdd74b33d9a32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaecb0606a646c1d62b1e6d4f625415172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec0515a65583d51a9a47be74db035173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8aa75f70ac012816420857837515b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8462ea9bdeb4258e72b87fbd49494175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c22ad24d2ccc985bdeb725a57348176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da11c27ae9b794f8d7d3e0892af452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1daea00f08728c7b73cb547a18f6ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e067bfd46b290762767aafd467838179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35689b904b61ef463906f08fba49e71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d20a71721cd05fb91912bd71d09d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084f048fdd1b2b08c744d3058f9d48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd71773549ca33fa9faf7de376ee11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cab2760636f768a3961a4e7a949fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3dd3f24ebb4833012ccd3b2811d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b6f8fe6d9096f7e0326e6bc5e2460186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d936539266912d8f80dcaed570455b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945f58a57431b8115f51fcd60e350c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad4f1d89734afc8167165185847ef7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bf3ab9ddf139c886c3f46aecffdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddd13d7605a02265f7346ef09743c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c3a667dd913cb421222cb691455cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2c238a9308705ca7e39704428df9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97437632a56b57d69219e31873078d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d781754a24c5dea1e44e0799a7c7d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f58f97f210f5c26156c083a979ecc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31c47f77247d41405b9bf56d911c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159999144268c50310b2671de13f69f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a025951f438f2659657a5b97a9158a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bbf55b39d2caf242756dd517191ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dfe57623762d2b387fe91d212ec18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461bfe151a0a55d288488ef3890aef0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872865d88e276027f6a19d88670c2913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606b74e5b603dd006a610b5f58ef3b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451b53bfdbd1bca559f8cc5a5e6fae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecded35903585b636d0f15b1cee445f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c7d29410792b9151d67b4721208c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b7d5d31179b2d25a0456dab17e23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125352b422024beb4624103043ec5d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34170bcd85d460996d3afeeb4aa4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c56216ad51fa28125e51b2ad0143d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632741fadee275f6b48087c4197dff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee868167daf0a3d1d1f312426ac71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d811f58a48884b911a1864330c09cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570039274c0785a8b7de4822c3975d64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91014ae8a737e1eabb34a858b8d7b6ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b3bd5fa09cfe7ab7d7ac77f29fc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0f4fe2c2befc9e93b9fd8e926e8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d9465569e704226016586c51258c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993b11c7d5e2843f6d9cb0bb942e931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8566f1f575cf20028d8f011f919ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0a1443c9b43d4e2029a835ef16c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6726680eb7546cf9213057a934f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c60371d076498fce8922aa8884d8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d412278d4a498f757626e3e419b541225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a53f5d974d18468bb048c7504614a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11cc89d37badb34fbcd4ea70ff8ddc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050940c0089b35f10ac4cb1f0b47dbeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eed2de1414d92eec27ca3f1e55420229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e34cae2f1585eedb848eddf4931c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783fda45c5993bff5dcd8b911465e9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492bb3437eb7659b6db52c0c523f835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22becbe08ccf917cd848e36b54de8b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a338288ea8213d0fa93aae0df1a92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f58c21bbf8fb667f72a7a56008e9f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0526b867bd83654bc27c6732fe1af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b198b36e05e4578014fed5e3fc113a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662934866d13421d3cdf9a18299c4bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd874a947a5529919eb2ae57e7fb169239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c8a7c5e82785cda754d68c8a1622b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2efd5ce0d0c4fe75527d82d05c38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7027d0fe0282e481f8eb331b90b0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1909b7d81775a41fa02a922ebef1c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee4018d89efbfe56a8740cba4178a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c8e51e950336348ed7abd91bf5c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba9c95d8e1c3434cc296738e85942246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b845914c6b6fdc1a38fd745e14205247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018ef2a6d39efd12ed80a8dca4085c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477318631970c7792996150c849c3748249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e3d312f354850458fa459bac38fec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd063624b35590725cd9976d24a56c80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0189464f2a58376ed14b8dce41a5045252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccfdade79ddddfafa591ee285bfc5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deecd31d5e04fb7e9f69f784447b46a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4d223bb56cff054d44798f281ea7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec08c3290b7036d933c115e50b7ae9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b71ba648cfb05a508c30af6a6a41b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0c75a95a1d379aac7238524d241d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f3c2919207c24c4be5c10bb5b892259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f404b00e4fcba4e592bf425a1e531260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265539fc15fed2193771a112a844e2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c339340ba903fc796b71587b71695262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236b9f0d578eee7718c99ef8d94a77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda91b36bdf7f7fd9dfed57e5c08805264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a1965250f93123058fed9d3c5780265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e47ff1d015703f8a1c822bd146a46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b3a6b21df68a263a17147f91f075267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ee840d943254ad751fd77fd2ac1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a78ccf5b8a87ccba7b64962aa6aa51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92441ecfd8f728431455e6b454988b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca09e8caf1140dc7c9e16a71a3851271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca03717368d571b4e8bef64fa4512e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6c426af2a7185454b0962eb80ee4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac849abbc0abf7219f715188886c596274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8a6a7fafff8bec24f5da7854c128275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09eca9a5f8eb27c5c2f4388481c94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10fb1f855e09494ba63931f773e50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eab2518de647226ca0af8d770bbd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46ccb3ed8420ff714c146942594f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d688b334f0102a3c88534801b304bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3918c7203b0bbefea0864c2484862281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecaf55fafeff52b41800c46f7d9ddf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6973b4582af0c6bc4b25244427f57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc095e80d09257e90de8defc72d461e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7d654ab2fd227a9391741f34866c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a18b2b42b99af8b1ea37df26bc4f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac60226f551eb6db9072fbc4d070e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54ce748d7030173d20a2295004d3d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ed385234080f836f1585f760b68a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9d01f0404b23a80100d94254014f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a93cb5e75d6ecc2eb47870040a675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9a0b977f4c2a0b62d7441ddf7c969292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5363769dd10d178d9805ecce00ac66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f84d82997d9d3e78c4b13a28048d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189396904e79027b31d1d5fc502f3021295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19afe819101829cac2ec54a94ae7ce0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524467ebbbbe8af30a516b04d92332297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff675ffab872d44250d00951067052298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6bfc9cddfcf156dfdae24395536da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951e09674e9082c3a3d6919e6df346a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6cd6701ae732f07af11c58f1f161301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3033f3320ae0b1df78dd3e5cae9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92581a7635bda149814da7ef95d331303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb705a7cf83f3c25fb7a85b08d473d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2eb060da296ca7116627f86aa123305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395fe9643cad176dd28c3100aabfedf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d8ae8a468fd856b737642f2eed6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e67560730305634e4709004a9b7e21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30260e272b827889d7f8a0fa2bf1c15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46406ce4703329a277b94b47ab223310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed63ec2753d4cacdb186075943b0e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c842903bfa0fbff8da3ded6815e90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b7777cbc3cb148e80ab592f5eab8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff78d148cc28223f9de024d4f8f573314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d4a2419a3d4ec4517c67994072ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213173cab2419f58a2d10ad96da084c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69192babdb4d10a316430531a9d459b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e4c6527e1056920d9f3493d70b30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bcd041e1ac5b44612ee0663138b85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e35303d3c2fa05610878581ccd2dc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8fbb5d75c15116005ae0f730ac331321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917bce4d2f60bd2e5b95d25ff13e7e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3557dff79ec32ddc59febfc16d50073323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9f70e27da6215e73d56f5f7f5cba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410e37f59fe2fbbede2518fa4dcd13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf4f947ee02453799e6f4fa418235326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5305ad7f1a337f03cc8842bd61a74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733719a19f4bac9a2ee16b2e26dc81f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f3bb223d2972712c8e4dcc4c6f38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec9e10d524213426c0be96f3343b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5e6e295160bc4e766de8b53e156f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e7d256fb4956fc9f96b498194acb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01927253d5d2072382414b38641c00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e91d4e6ccb113f914d3da19ddfff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e2a611a35ff8a9925cc21a622636f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f21c0baef33bc817259a656a7280336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752bad7cabbe6d689d1933463369f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5536116ff54022750d59a8e4265e4b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a5e44f3f7491c529c8f7b53ca879339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e702ce3c0ac496e813728f8ebc2e61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e65445985c3e221e94edda70caef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b1176d048d45df72972aa61970cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f17744db7f3e8c6b4f3735cd702a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5dbfec3bc5648410e708f6bece53d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce539e080363c4f7d5d12a8a0b4dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26d45aec6f20ec453ea5f4e3de4502346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a11f84a30b070c4822054eeca6f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d624cbea8f89a04094d8890892aac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943510b3a6f8b58ac64498ade1ee74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b454f2a870e5a4b13f0871ea02de15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f89aceadf760c7b52603dc95205b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600401543d95880de37a82cb12987aa0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7963b7fb36c99b78efd1cf07879db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61527cdea42e0a7b0bc4fc4124819b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e8a1a87ab4c0714613f3e6a1008cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92304206c9d2f417a354eb7a41d3a10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877f74b815712cca3cb6776d6d9f0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4086d87e083b8a98687bc9e11a4d59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849bd38857c573dbb4836ccf88c7f2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b919aae08852291327ef53101d14a7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcec7056fd5f26d62d0ae1dde25a90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208946c34925f7b246eeefdc3f19666362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69a2068892b5b8f17449b0866c8d1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6c8c1c39d8be50b083efb2f9c69b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae79f4d22af1f3d959b786a3a88fbe8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7cfd88a890f3c5cb9351a04d4547a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1d5719eec52c1608aa9fd0ca80519367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7474d114bd948f46be94a1d3faf2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cfcc19af16b85b497883e8ee6f9a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c683debaa971e243c0419294866539370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eaa8acd39e93a3b1c1e4694a37916371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d9a39bdf7b882e5df383dea0aec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed5b9b4b9116cb2bcf70e4473b638373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c10a55b4dfc35ef00abf950ff6820374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca1ae640ca205de3d83d432429fe37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23ef7ae2b61d180364f1ba9c56f057376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69916642b475b424e913296c8f2ea8cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6171d0c8358022e2d6fb97f80de2c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70efe753b3e2021d1a24d434a76038379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c223261790177ae929c7451d085e307380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf880fa635a4a4ea6847a1cffb0724e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fe361a1808ad45600d3b8f2f8c130382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066499d319260f8a29dd65380e5018383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff9e2ebfc01eaf8bb3de6a93e4e0d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1a7b4000826216bbe2282e52d93f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba35438f5db1710779d53751b3d0f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8cfa40eb97f5531143edb6be055d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d59422fa22ff480426d7ff04312ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba3650f8b9d7bf367d3cca9d321991389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80ef55797685d53ab4a2a9055a0383390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af810d004bad43b6fcb479fdb019c55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112976c3cc1b929298b3474c448b8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab16e47623734803171a3c32217032393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883673c2672467fbba49c4dbb43528b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5684caef741041992babe493bb1e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396ad78f4e023055c7b97be5b48d27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cbcf77a75ea399d8e2c659e561b4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c39a59c7c5792a72c8d1e7a6643cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0db0854a209284f85cf392754fcc2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c608298c6cdf655e7a1c9f7c0a3732c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca679aa9100fefce225251a9db43eeec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b511061eb3d398043e34d3b1e4610402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ebe1b30732f8bad3109db2057f5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea789b3ed5ab5a33f93732bf61b9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabfa48c1a4587a7a4feefb322c633e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a2e440a2270580554b19a3f25273406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1187aa1b3927eabf92b4d4f1bc9853f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58d4e7298b4f84cc1e8de3af4e54af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce058a2d815af5ec87d13bb8d0856b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29392d2cab7753c2180c10fc48801fd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa35ae2279235d0320ed8edbcee5b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13516ca2a452fb070f9b2127ca18c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d51cc750e0b606fd2feea1337b95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fc8937f13d006a3607904f7b1a06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bee4f2d3005179148cf9ae256420a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506292b066a7a3bc2d9c57128235a06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5fea6f1377430b900d23dcb50b1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1bf019ac6cea1b32f57f89de7c82a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eca6ea04c15fab53f0d8f457180059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6d6d9e5db12a84966df537bcbdddf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74923f6e87d952d71ef7503562267d49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd46e2fbc73873551c983798e1af09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e34b25e887295645f1fca6d129b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c16bb63334a7f539009026efd56733424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df4c289c0def47faa56c4c69d5a75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2b5c17c19db5a45f26543249f26e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c02575aca04a9150217ec0beb9a4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4781e86f6bd62fd1d2cd2df15e6ef7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb507277726e2153035324fc968322429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c52c2de82e848007baa34859f88c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08a81ac29029f808c9ef31b65722d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b50439c867f3c9451d5a2756e91f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35580925bd0adb99a60d104a37161433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a512ce1f6401653caf175468d808b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ba25318da0ea97645abae60bf5c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b77246f0ce98e440c4b207e53c9309436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82cc7415723358ae51702aaddfcfe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f900eb71a158969c24c75fb26c6300438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea3dbc23f532d344b0db335222dd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b7a98e91f623c52624a8d13e7c7ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12df3a11d8cbb074566dac53287ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe967c3d9af835e353f099f4c5a15d1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2d2b0eeb2b05da61687d293538d95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159427fd9bf894423f16aa0a9198ed5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992756df63559f4c9e8b0457f5ee3c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed8cff33319c027376d347aa594446446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008db15699670ff71c47ccf0f8177c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbcb3fc5cebd5afdedd37960437e10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c66714e617abfd876579a265ca830449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d0148361bbd138bb69ad574a19990450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2938974144476ed52c2de90c91714451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4bd34b5c6d1915f608d413fa6029452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076649cf0e8e44658aa52cf9d3d0400453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde2f39b4dca2f1e82ddf1dc09ec72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaad56345ef9bafd002e5d364d1d809455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc5690bd23017957e2e62e2fdb3fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610924039802207cb5ebef2a7136512e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb03281691369178e91b9a9507100e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b580b246d9d97df346b8f94b232d29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1ae7b9668cabfac401f102aba089e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c8130111a2be16fc8724fda3fd9b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7088b2f55f4cacd56235778248adb6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3ead92cf62ff1267d35f76f8f3065463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0c62114af58f393b3d4e89680862464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645cd964dd6cf1e5d5efbc0a66aebb3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589741e910bb58e90e1b72a3b328872b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39fd53d48fe74d405b996cd491b1b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b76089aacf8219af5a2e2cadd16790468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd5635a8f02172f7a8edd75a30373a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0da03ceec7cb4ae9631755ec8132ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8847653f9ec258c4fdb60cf7099079471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e695e7a29a369092b08f8c63b47545472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ad002cce69f4dcd024411e3332a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c81eccaa5408ac8799f476d0d3749474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de3e41973a30e16b5b1219242e6d3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ce3f51bb55f6e85f450a3b7e4500476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3be60d42170d576260dea9bf72cebd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34374c710db175d9d34b01d78995f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a6fd9408ccd5e378c2dedefd12d5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0f039a6bd2017c9f5c66d00b8692480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68a354e1c32147e31c0e292fa312d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616956a23c153e2c0a73e5ec2d920f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6700801a16c317ce079d584d4f90fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62e7d517819a3c8c6a93d6df2ba73a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5c121dbd479647023e2108e9e86b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272458ae6f2ca4b4029a15bbe6e2942f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8fa5a7df1415d84f107cc84f1a65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f74caf688834a7df0bc657b3692f4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a867fc30859253372887d1c61ce7f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea53f6497a8e392dbcd7ab1f914fe9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d664be871b5074f0e494024d8728491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49175fb8d2aebe1a17606e2872adf39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099279d4ba5336dfbacb2523fc0d1033493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f5956b067079824923117eda8b2f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0efe5879f6d410471dacb837f022495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c8d0bf7fb9a5e157b00130e47cda2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c46eedb364de6d44611006b74aab3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c98a759d93286b0d5697c083a39f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be073f71b39464d468f24dfea20060ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322306f86c47d8ca28b35e420ff152500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0d739ebdb730e6e8db5bd6e68b54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81232107d144a455330e69f5a8c1789502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7b696aa241df6258d9212bbe4f25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f547ffe6648486eaa89f4da0452412e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6171be83c57b12d685944fba89294d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21bc67c81e188b192e9fc8cef28f26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6362bd3d325ac9dc061a29349dc14d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c67ba6d9945135f2567fcbc8afe92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b2d8b1613db491b22f3f82b5e3af3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba4a481fba5f87ea9404039a20618510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065cd2dea2fd1c57c923e4781083c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6178092fa06abccd4a9294eaae93218512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593362615ebb359fbcabe2e036d0925513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba7c853dc58c3cf9596d039885ffd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e4ea713e505696c13179bed9c9dda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97439600c46eb83feb7b005895e80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f6ca8dabb6ac26f9c621fc7283c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c571e13693ac1516c5bacc4935735518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457c577af8c59b8fc99f0d76585589e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15775d2d8c027d6c6acca38898b11e8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a6d8a87c99a8286aa26a60e1ffaae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45766f4b5013cbd8d861163839067649522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf7dba8a3f688c72025e5df9d2fc07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f01441f6e3d9ba246d4c6a5e4a7193524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaed88150e93fc74a856d155a3b2468525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324976e00e9fa3b58a3bde2c1898f1e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d03c37fcfd0ff1070042d76d5d48d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9342aebabe8d4373db602e8a2f3a941528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d27858df93139e0804a117f9316e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9778faffce2d069bb724ab469c75f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e8f8805cf9c5d889717201299a1df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7bc5ac33858c4a0c3bf40aea9b3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013ec52dc0a830bd3e012e7643e06d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843bf31148f677995fc837a13114dd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66433a50b67f1aa9a35b04fa9fc7cef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f6f3ba208c9ddab0d6333727c394b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7753b920b8fc88d2dbca9dc54257b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55126c0d0b32e14a08b76a38654d38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17dd598ac2d3a2a60da945f75afe51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4944c07aa8ae487c869bc77d9b8a43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09465fa26d62917e6b73b5f156f57a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff9c22cbdf6b7413a700dc4770951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6a34083b78b0c128b882948993c05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61afe36c8c003a80335e57a1e682f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9785a9b74fe3b5839eee34e00782a28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c61fa50c97e1639cfe3508e4c6628a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dce5f1ee755601ba82091688ef688d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40803bcfa482e8e8ab9e80e9ca2a28d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467625087f2c0209288464ee1c19d964549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5426e2abaced26d8348cade2f73e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef177b898305ccb49a7e6efdb5878d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e61d11d999584c890289f7e926c30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd08a18bf951e59f22411ab290025553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e2e7fb182a43a5a194abea058d65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57818eeeb3d435e6a985f31cc8000e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a28eead088d2f90e5dbbbaf642fe6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfddbc5f7b9abb7594be1cea75f89a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98572029391b1f62220e2479220ced558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14aad84aeeb2e3e3aca1e32f38e0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236fecce75564c315904a59d5a2931560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ebc72f7cd04b1c802cd01cbf837f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e886b69938c81dca95c42ee04b62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ee809274c59319d8cb33b1d6f0cd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745205da96e5f40bba1a313957c025b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff46fff2a5b7f2dc112fedf9da05b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a8b15f946be40e56d7527576335f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e872516fc897cc7f5d099682ae34d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065fdb3e634d65762d55d034b7389b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6682c89e4d3dce215c57cbf8493c9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25cfb324a7a68ea32dc5efc51c34ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd080d984a173d4f9142f257a73b59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77788b6cde963cc0cccf1175f8223365572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47fae7fa426cc011b6c18ca0c6bc4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9d869d3d4fabc7ce5466ac5e2a6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702a4ce0c50c394f49607ebed21bcdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9b1e702ec7dac676deacc80e75f1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd4f46304f1b37cca68386d0122bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ffa6046df868ae4fab4d6e604b77e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c5143ae66e1491bfac44995b251e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33bb4a18c391f5449507cb54231323580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030454389750ee9d5eea669fa703f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de5d55d3fe272b2aeb007d395f4d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a4bca3966fd1813c98ef860c822c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d42d00b1f8cc72b5fb8087bf02160584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d195c3ec81b7ebab126e2b4ca7693585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205e689033e2b8d6882b34eca9f830586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ea866e37834d52a82546c74029368587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719d57722f5a401c4d6d8daa1b8d93c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8c00a75aabe4e96f46101be1940e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1749e1bde7a42f4dba2d94e01924b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be4440f356c24121f88fe2e7e081e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c99aaacbc28a66848cf260fb4ea93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e3bcb6855378e6e0bf176380b8b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443b4286889bd7f7e459582e7053faa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deed152c3d72b5521c789bf64528b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ade92201779100dd673eed3f00ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a220f77f6030c65413463c684d5979597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bba0a92d6107b4072b6dbe610cdf19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c573531a67a0fcae4b35b36d01ba0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c27827bde926988c3e3690507eabf5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73a63147f9e62191ca62be9a71c4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf971977bdf5d1838106a8287bdaec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f5a486c550eb7b275540b7fcc5f5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59698889dc4a04da26e4611f6522a00e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c15c4ca4961dbb01b5f282d83c6db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec23a2a4987a0522860efcc5577183606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f42a6df7487c3529153400ba15bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f23c2298df554f4be8e1b0e6cbb8a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8099a4e0f7e1907c660176bd221a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e069725624650bdf1ce509650c210c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857784d494e5022b010e0d7c603c79b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ea51268d410df6e0e725426d69dbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fad11f7f8b3f3fb453519bbe994a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc382a5e4dadb2e1a4c141f09ca27b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18382d6dd82bc30b7e8b9a67557f6c71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13568d523411d3a9d54a741ea24a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f6ecf53274c62e7d1ffa9b30317b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe97aa987cbd48553c1de3fc8a87ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683214f806e5bd99fd54103eda04ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7279f401b27d80f2debbf2393580d63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a3b0102e1dc6f9e4f31e7296e311d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6388e037bff78784b5e08463560ac3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf3a21b54efa3e7d68336718d7df31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06abd7e5f8d586cc33498348eb4af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb019f45a9b9b357e00bf36833c7722625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dc61427573e8faf4a90b47e50a30a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9927b4a5bda2bb797be072f9e174627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96cb307b0b2c7b9787695843fbbf04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854effd53aaea313bbbe5964dea32a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a7d23b534e8b8120578a165277e41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c52643539751b02a1b103384efe2b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cb848553b20aaeb880f767873a13d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658d2a8c3e0293e8bbef98f57e23db1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dff3fae75673683121fdcab64da2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1efb55c2ff73e017deba9f8a2324635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e1754fdbb6fc711eff744627a5409636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98259a9309670e10a2705191cbec875e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07427def4b637643982c1fddd76eedce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74fab50849d27f41803bd68c4a7c31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee25e1f2efcf7793d3432a26b1b28e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c562b910d5bce094a495efcf780f27a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5194a9f52bffdfe0901c3d0a59097642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cfef7176d80b9ac92933c0c9ee7b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e996219467376fda481fccd10c0085644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ac8821b858701ed86622209474f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a574fd7229941784195aab4cc332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1338e47c308e2b26e0d7841d9e2d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361fedf3f83f5de5d67b5f2a1f82186648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb082ab4f310ce03bc825f9773638a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014fa84309208dd3b362838747d8fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cfbf49b3af2c563e303abe89df97c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16ab23b61c3b3aecb30e31cc99a019652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d4bb34faf631c07985e5d79f058a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707eea8e323bf307e51a50e2c59d01c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d47a912e603a9a87ccd40b47ae3cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49a1bdb27b8a8f1c8ea909b625bb1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f929387efc5c5f7ff253c8c53a60bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf9dfcc12a51138451d57fea913f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc18a7ce6ef0d7a3b45b65038ce7da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f453d35650b73d49a1dfcd66938d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcab4a995463fc7da5ef88fc47e96af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1bb69fdce6d520ddb43a92a182a53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b314d7a1c5a6c1aab09c5e63a915663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d95d7ab6070975042c21b395dfb7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18acc63088cb4c2a9228d3dd8f1c7d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bfb07315c78393468f5944afcfef6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b117fef438d43a7a59ed96f415263667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da216f415d18263836dd67b33b15acc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930015167f1f24eef0e251690a262f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1197e131fe133230c2e9fe3e0a7dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19e1b5feac8613588bf076bbaf00a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa9fa46623f5ffaacc81eb10b6fcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da088bdb3b4d120b30c15521c3d29c98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e82d07a7a9711def706cb56ad1fdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f8ce86fe94206879efbfe215fef6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d04c22110010e469e40b44e57cfd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e95e5a76928431bf3d9112e734b78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7248efbd6be0135f4198f4196e4bd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c791895e941b192874000c818ec13f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bebc4935e46027bb39677d6b99d38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc4cb875965c31739fc305a2fc4a1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a056c50da84d7d2ad784ced44525682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a044c8751e45743e1d10d56aadee2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9ab48bf7c2de79aa2bcaa67de5d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33956e5e6df30125ef9ce06caa70b696685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72680e77f12bb6f9398dcf4a3a6bc76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7c7bc909351e009ba52dea92e8554687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c2a1cde46dc7baf2cce426cb8da8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab04ab50f3cf079bb1ab81b932fc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714e482655e107290fb94612925b7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d880f6f48e5c6acd1e9be3bf7d853691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ae9ae1dff71195d0f2295e6dc045f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42f91b23bf8f9168c0b3602736886693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75899d74096f635d4d256aa1b86cecd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f375935167ba32e4586b346a2cbbbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9d33bba73826699a6009467dd0817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16767598443cf10e218db3247681653697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb6be3b2a67d03be6ea5775aa2098698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0054b237c72da58114adf6a33ba29f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c233e44e23cfdda3d892529a26f43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1fac84bd0bfdd739f7ca634c31a86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb588556af35f29d34acdcf4633ff1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f81554c97942f195d680b87c9c7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd21a264e05c378cb20924ef13fd72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78160947df2bfd745a304ed593de11bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86c7c6c898b1a5dea95c7047aa127706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87543ce7a7b21cbe7cd27186ede9f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df676815bd92b658733d6d88f15b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d3510cee38ce45b33ac86d227ced709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625abfcefce421ba81148636c74d63c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a9a2d4f9719de8f9f88e3397d3fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e365d927d4d6d6e746618ae625082712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f5f2eb1f67e90b1f3a9f5a485347e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aab1f443c652e73f583cbabd3fb3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3067feb42a7e50b368ee409658ae95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64610be875b4b24d73de5a09aac9ac7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4500286fcf84dc9af3485680456b32e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7f3d0cb6aacca49a1dd805bbe3e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc13cb48ef14537193f6e78c42ed07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2ec7be2e6435f975bebde04ad57f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937fa5c1f00192741b5ddb54a8ee329721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4ca84a2f31563aca5e50f572d4eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32ecbc2c5b9d0d18f10f9a72820358723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d008310684fb2be468fd50d150dd1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a15890b78158fae622b7dd6f5b9c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea9516fe6a5c0f6a76585f5ca331f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e99b196a556cf367b6a695f9942c39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36192d0337bbcafe26f1bb5a5113d392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119fba0f6ed53421b2487f23c820ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3bd828c5b8d06c9941aafb9ef6d42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf690e5f299cf72627fb41270dc25f52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7377312a6bc88d2f0e6f50a39f18a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26266caeca468848e5141f3b25a68e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfda09c2f5c94467ea82c09ebec366734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35b44cc44851307041e2809205bbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a026e6249af0d30c725edcfba88b09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec30a5a0f67353e9e2f49dae1ed7178737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0d55d1413c1b847a14339dabc53a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f49c72461a530651d02c1871b011b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466a04def302e7f3f398515bd7aa1fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a72329cd1293593aa2db9db0dd1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f09bfdf4b19d858a352bee25c29635742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9104147295fe787f1e92a973e9c36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097df0f44d76b1d1f1bc43cf02c2f8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e577d4de1923afe30fa73e8a51d84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03828077e3c98e85e61a3813df0ad36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a797e16bfb062663c109f1d6f87652d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a42fee56a60d02aba435eb8c1e1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659317bdd97d80ec75b9c8c46863fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932f8d202b92bf23e5d1d2ec5c86c04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea571e051ba79903d71f44e4b81b7c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a738a99d943bc30583f233105cd572752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e3a9975a5b4d7970b2bea16c4e73d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0352a16c63ff93e062cdca58af99a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622901415592995cba7622829020ea0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc39e7db982101388a3c85aeb27fbbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96765d2a18c6592fdfa106aa6cc1830757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69baf427148a4d48928ebd9d5b307a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c57c622faa549e9d02f0e60cf4ed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ea7923652b724efd20c779de58331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba1e8b3bd50c49824d1c22b4d62ad32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1796416cf55f51f6bfbe1c8bfaf9163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f295f7b81dfc432f3b1f85a5a176f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9b6756387bb2738f8ba480be173255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353183b97916ff9219a980ee2349bde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bbea214646af7d44cfa497816f7d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999311f917321710888702d458051d648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e2b5b8867a6de1687a7559242e5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386304d484a43ca02e9223c3ab54fed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3755334823402ddb65fe5fce7132111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d2f4dc9454c168b1eee66d71792b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d6e33764463d248ea665afe39aba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799a1fb576d26f4082e3feb8bc2675c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb093192085ff991b7c3a436d9db515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3edd37ec3b20e31640868393b51b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d74a6433715b0ab58f84847865345c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f6223cc0bb385633957f739bc828818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78d5680c5acae5cc2b7cc78c5abbe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd56a2e368e0265154adb38d0c5d8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e615fde00fcec27215f1c9d5f30421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b671c7bc436d851cf8429d727101422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a445d6ad1f410770b1fd7711df15a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892157e8b78bcf38b053a021a0ccd1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed7f8a3ee0bfec42c16648bb015aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5749131a29c9032d4c4a01b5e70fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292278e6405f8c295772249f3c1519d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c053a988f986201e9641abf31a1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b38d57f1ba12ddc80db230ed1cbabe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148fe5d7216dbfc2976e6e86023c2a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fffd7a783fcd1c84fff969abbb40331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89706306a2a42ea18ba0f6049aabc27d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185de582dfc93d04cebfbe11980008d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521630776a49b71e4c55772e8d395e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2253ab55fde7e0cda46500f1510235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf766fe2f5c0195978063d4b551ca236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9e318a17abae5168ebee48e45841b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8282b2ccd61e408cffb5848269cf3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5cd16740a2788ad1928b8c3539ddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9c9adef1101bf497d0283f2a0fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a0cec97665a43850722b1c8e159c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c04f9132984ecac9013617ad25c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782f4bba1f0f5641e6252cadc37e6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72824066a45df663383ff7d51e9a1da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd1e0b97d18028e8fb8a75e262435145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46118e94142c4175aca93b0bb95a552546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03013fd2ef2644a078a2e7d795d2f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591d75f37ee339b344d78e9f0a965348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3a82792412635efb1f9eb7a1e14eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07226666c0a8a1af4f81c1da46652d1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849db603f85a82edb8cf3dc5e89310651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377018205cd55fb12a4d7877440c7c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46363e3766c38a968ffe48e9d3af67a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429936a2920de1e933a9f6e5f795f9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff6b07232850c2bcf5d29cc8c3934d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3022b765c21f709b4213fc7a9306b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486945fc100d4abf924ebc2f29337a6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f2039b6e5b1b1aaec47011217dc3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6295b646f2e296fb91ca540632a211a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61ab7da6945f4335a6be84469e45660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df294f5fafd854e694c248fee171561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3061afa45a26c25181cebfd5e21e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88014545fea15e224ab2f611b756ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddebedfcdc01f7518dfe035f59ac1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d038c51067556b0fc624c6a5c69fe965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60494f9ec1fe607048bd9d069c172f3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f743a19eab91f4f0d040e2864ab3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922916dbb6916a6095416b71e54f36e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421698604fbaea5a5b222cd4e2190af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f133aacbceaf5ba639e7eb619b7c4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01cc358f27b938f3d824aa9dc3e43571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7ebcb05dcb345bc7db6c641f4c32072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001dbf0131512748f10fe149ac7cff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f62a4365c93fb384347d269527f7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1793e0eda346ba957218e1552bd4c7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa60eb2d5d7854d48b1a822a22eb1a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8b3f1f65fb02a8c42823f2b7ac7fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010385b7d02386e5227bed71494ee90778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f0bee7ad536a2274bff50a5b6bcb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68beab0beb166760af4c2f79351e8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3382ed1739973b9559d2386e2b7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e4053cfd56b675e63383faaddbe6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df3c7a59ed7aadfa1958e666d764c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426249f8912ea4f714a8e4384b782df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5688936651a250c644d65888a14c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a447d2a3996759438878644308b8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5af7459759429fb7ad493e352cec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebf7da2b81c665938429295f06524888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bda43ea2ac4513f3a03a1eb64367ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d867c2b5ef80aa0baf7a9b2394d9e0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da1e39ed1a125124a2bf07d4a240291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8158bb10f7f57d13e0cdc511fbc8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc54bda1c863808d29d938312bfb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9f6350b7ffec5044bf7e7fffe42a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e952a58d75a3adb5c5ae6a85b833295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3caa12c380f4719ce6fd34006914da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e55ee3278885bcf35eef2d736f7cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54704a4c2fb3e171e1485f4af3e6911998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad93c45272fd97029fc15c8965071399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd34ba8a2894731a8d194cd74defa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5afefba8d1b7b81d11d8d5cebc54e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b818ba349f771c6cecd2b2078fd9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055346622f8a3b96acf128f05d346cb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d2d50e097349b41acf09eba97bd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd1a4a810955b574aa83bbb18b6e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90001745d1625e4bf777db59d0a3d32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e33577826a2958771253902adeb080107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36e62734746d40201e85a00df2d89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1dcca4a2bfb507b98b6932fac866109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf1f153ad12dbe3a26e4a184f40d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51fac275396377d4c17b490fd5b9a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58153d2eca41c30eaf267e172ef1b54a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378292cf6ac3353c599abee26975adc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b0c085ad2a9a402c813f4b6cbcedf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745741fc620848bea56ce05597201006115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e64a306580bee0501a048b97fa760116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62cad28851a8b894c02605f69c50e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337d8400ee90458eb153ee4e947694118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a4f08b69d39b175c2a8db1f0ebc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de2465c496de90d3fda2745d7c9a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe20bb4f27d9a03b548e1306d875b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad2acd6a0bc5fb7051b9c8b9cc05af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b079a7501baea90964029deaba1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63823d62eb0bd485ac19238850f7bb6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e4859c51b5fa24d0f3991bdc429f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9c9a238487836b11975c28751ee4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb889c452b97460b5479065cc4bca66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d8bce357f9808fa2444cd13678a73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff890f9621717bd352ab386d17f13a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0ffeb8bfa5ae9e740caf8a3bf0e05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5843edcdafa7a14f33fefd22aacc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1aa755344e0908ef08889f99fdc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baf4a9b5c200f14cb6e76c8a3d5914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915988fc3ccc9eb7bff044952eae761a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd67731630f48a506f3f7234b76eba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f9c9271813d7599f52574fe304f52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7b967e0f833e084e14e4f82e67fd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc99caabce8c1d744c87c785f21300d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af46241e5148feeb15f746b4713e4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f892f47b535df0a5067eb9375dfb4e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39578a1cab4152cb9cb83bf196d61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d06a8fef150de3bf498385fda68e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed927dd1ac0dff9694f14baa68e43719143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e8836eb99a6564e48cf5068b3ac20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc68176d6ce611e1c9079d242503667145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5dc8d71c980937e54639407052b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f986be7b3e94644d85c424d3f5d92fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c13db2e9d3d979a4f82e9e3fbd55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bbb4f52fcec4cff243c11cc7fed0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8f4ed25c6118a31370d076f3a480150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcc38190680533ce63d28cdfe47546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd45201b278c54b6f1cd0927280952152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d7b36860e11a37f89caa36cbc4ca4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10afe30373e153a1aad9c5e257e538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d659288ff445d1e031248fadb351fea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665bcfe3ee43fe0182931ddea3d2aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37157c35b02a69288a16903f5b2afeab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a57e1c207180bc0ff8fd93f14c84a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39d04a3f9cfb712c62b70f2c55961159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669914a9372773b829f6cc790a28c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574fe27e4ad6b3a4d8c430e2bb6fdf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa3783e63357d379187e6ed47a5cdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cda76aa5084c4f0a4ca8186746f94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b8090247359aca7655051c926a3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b68d9fb0ee65a0dda569697adf548d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7321ecab2a3955e8ad2e15341ba0d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b2447f5bc21e3032fdd5c7d9a767167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac572dc7b55e773c6ea14c17c100f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703bf2a3703c48e0fb9d50e9cd997d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e84011f995752f44e470e766d849e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c65706ed4635dc6984b3bc0fbed759171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd578800f93600d7e9e56849145ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151be8e99ebf8f6a6e8e3264e49a84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4480e933cc78ab8252f5a5f0fff59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79022018513465abf1d5f6ec344472c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be0ac61261a582f0d530e2b5f135f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc889853ad7f57fe6ca8fa62e9005177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133583aa7c464e731387994771cab32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c2a557636242cbbac57e4ff6902a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91195c7f931c4120447d506df25c32e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c4c5531a652198bcd5f28e3f4da7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1934e19530203393b8c55b4a900b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f03aef6417180ca47b032fb0fe8f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef0a0a2733666dc1c5ca018f701b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791f099967636e97b49235fec0d627185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0449b1175a0bcd890067a7495706fc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6077e64f626a5aa5510958e568b2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a04338070d5cea82e3c4e76fe25aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef53645d6db29ac654f9847b84c11a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d4778789e5bc6024c353a79b4c828190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d73d454435d5751dab3256dd9fc99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e02ff5fdce78bc6e96e08858b2894192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162b4efd3d6001a9806868676e30344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee6855f5d8543f487dcaa08610409194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e83fa831f124a4b72d304f4abae91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562fc8fc2639050cb6628c5c33f6210196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf56bdec4daaef44a9ed4c5b03f8556197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0afdbdbc863b0a323fc7a2c7c386198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfbd6faebc306476c4ed03b6b28f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba687476d74464582f57c9cdc1f0ac84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd0602f53f7474ca5a5e8e55791525201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66e92d227c6cf40030a5a26467868a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed2241b2a30a8b72e607df136cb61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1630f9321152ad4fb5011ba146bc15d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c52ca5e56988c4f9286d85d85dc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c17686cbfa8641cfdc0fe5924472206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d53cf6ad45a60be28a68fa9d7547c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6ff6407da80d9e4e32295d939f702208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995738a1bbe047b058e910e0bfb229d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1755c4556437450e2ccbb1b2f1934210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb56e3b567b280279619e14b7612cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b64760a4337c42932735a33ef6c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328eb73927b4d6d75124e9c1e541f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea1c6e54564622183778fc6833258214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365962caa91dfaaff30220ac0b927be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238faca386b071247951507d7529c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3cadc476007b95b0546ceb44df7d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68792887844cefb5eb619fbf7a23ca63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4438c07c5f540cf08ea0651e6e8bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f092fa161839bf99f854e284f86ef2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1806a5fe4df7543a582523cd92bef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7924fc1d21a484fbd885bb88f77cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dcdf59f64d460efd6074a56fa423d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb2e0714a8d3e9287dd8d41a25f45e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbacecc84eb6dcacec8c53fa939f242225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e906370526dd24ae0f7f24ab3f7375d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520fd171f7bb554b783978e95a57865227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fb06098c28266daa0832d6b0ef27c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756b33636081728f73b2ca8aa44d7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd95402e6cb610983f5fc205fc7cfe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ff6badc272244583ac7a4c013288231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bea71571e5d22139734e7e63d878a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc197fa42663676d28739c1623f53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053936c2ff66d9e3ff4b9e3d726728a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdd1b99a87cdebd8eb60dc65752648235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd8c0bd01d6544aaf9947382bf63b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd20387f1f1bcf2385f59ebb50fa35b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e294fba4c152a4461902b9e4b6de397238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956107789a624836c3c66452f5de3a32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c829b94a76154d2bbcaedbb383ac71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4103268989ca29a5788b2464a8f28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f170160b701f71410be8cb4a554a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be4cb1087f858750f469c289edb01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce10e200b6280cb3d80465ca3d4563d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6037a27464acf0da9a5030dc43c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb01070a4ea9830f5aae8e2b28d95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043136c6e6ab67a9beeb1fde54949a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a753f26a6514112e36879524990d2b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406095b89b5076406c5b254f50d31bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e379233625d572fbc7a5892744cbe8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11e98edaef47e82bc007f6c86ee38a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce0d09806ae235a65be9610f1f8ed9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e2fb5b0647441599e30027fa1ee3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660029ac8581cef0d688b51c4ea35475254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260632c672e864c020b4c8db7282446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097d49fa815788df16dfaae4c27482256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e8f7e07ef6b180496dc806e1df12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f58f15b4c664de48c4ba3682d73962258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d1c333f3039e2977265c8c93337da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903ffda5b15a665bf6cb48d43c9ab99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8c9bc5835eb3f6842677ab2ffc2a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabdefef7d799749f4923242a4a6bc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c90958ccc2651463b09de8e74038263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8555171839fd3b74ef73ceb224c4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc10878183027daee6e82c79d3e58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e943dce1f792064645d254667fd428266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38510dc204486788f536152c570d702f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a30780d90e342a0f4fc4f927d84d20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac47d815f538de1e5a806c9b1d2c18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9dfe466a549be86e52c283ed40cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915caae1f0ee13a879d69767ba75f81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bfdcf0ebc5f022c74fe5f4251280d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1b730bb69e54dd67e543f09612b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f87fd4ce2c3315cc45a8b9324636a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c254890e2a9f0412fd7b4d85c965275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9dea9f38ff05ab320f4cd56f8d44f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14abcca5a24cbe28461cc90e4aa4eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94925729091f8fa2e7a2c9a6b6941d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c88dfb350e38b99533d38c78edf31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed50198e57fb2e5a33a2f7817a286cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9dd1821443a5adaaea54ed90f0671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad3b5b04d50ef4010b94fd7caca9a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca5860a8057ea75fdacad9bc40ec6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c112aea43311d3db7ee77f418675284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c3821c7bd5872d85f95e4014f24e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d5928645272e11967e1ae00adb04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81f0a2e1475fa907a79131c5f1315287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141bcdb57a28d2dafddacbdab1acc09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111a9bfe450ed64aabcf516698ddd97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b82e47b15715fe6f0064cedea0c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464e5fd92b6efad9eead5be3b90cfc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a76be7f7719bbbb3b0d5d9bb2646292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c163fde03d2cd1a17181bdd3d51cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632493cd7aac8a60c20a8888e7fce21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956feeff72c2396055c5ba5e7679ab23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf121977a248343ce8a639d39dacbb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68637d3ecad4bdaa2b14e7d4a489033297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a6204dbab56226e4314e19b04b6b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c4d67e2beb425d4e6bccd6c33193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7a53628f3aadf293693f0f31d1388300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a175e2f29e93483123ebc9e1be15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45b8ee071b14350c3446c2e908844302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c38db8ea625852a8cae102447dd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f9f46af8e413f2a8ebebb8c8e533304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f00675a793a66b2565d87b718b47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f013bfe4f674f3f727750ad32b8e50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfad8db61e1d154ec0a1720b13c1f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a870100bb50d2453099c109f0207c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378cd1a49ce29fc54d0b3e740a18161309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bfcaaf0d9c0c6a79facc0fb84e488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890377c8de11ddd2617600d65f739f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d828f8cfac2717192e7c37c29a52d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc36e621821ff8a165a50aa8bc625a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50439e2a670a29e9b6beb19c6ac92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c3a395f7ea2b813a1555eb27edf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d14ee79c299ed41878006be1934ace316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f7f28bec1d9f146e3202e7c40cae5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf87de3c43ce5c2c498c88dca2415318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b8cbdc2a7093e96adaf1fbdf633e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310c1f258d34950ace8b42c2c19f52320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6e6d7c2fcb9f65069242e4675e26f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd49ce4c56ccecd566d37cd454efb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0cf35f9e504dc4888d604731a6b82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d65460443767bcbb733148bbdc791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d2c8b2a66f189143378488a8ddc0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e719fe4db4f500774ac25da0075d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ba665a7b8cd3402c1283a43ac91d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e22a4ffd01a2856404f0ce2c37fec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f6504f72cfca6f99f7054e4ee800329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9a55a1f1a5f928120f1ee6d2beb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a74a9dd3b35c797263dffcb79f76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391da96a12e2d3791d1d0e6bb62b7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d247621575361853a7b1308b67a410333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aacc1af6986c84764a2ca2c7b92536334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40e300adab65368ebf8295bdd499ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3944e3091db55593498787a37c56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8964257bbd300566179c41af94a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c18f0bf490644df6a551fcb566da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099ad235831e22a1377ea3cf17dfd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2afd2357dadf61c16ae1decbc8b35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b20453ef0d39c53e2e26aa4d9d40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76a6a93438b77c4a9b2a896456503f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac24728b18dbf196f9087ae391edd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce680162ceeff50387a0f588fd686418344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cd0a73a11456c1eae93295870dc0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e937e203d3dd06127e4418ae798f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f6e3922e69dec9844b0ef4575960347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff5364c90c4336949151d9fd10627348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32e49172c1136b86a2acfb7062695349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ac5d0d5975f5907f3c0ae2973c9d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd6312b670f903e1457df23cf97d98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40818aa01ad4018cff8571558cd93e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911f14b7a90a7790d4300c1b5dc1ea0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da10921dd0562a33c1342f0d4f01f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e094f78df2466021071247246533b76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0ab22e27a7aadfd5de5af0cb0859f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b8773bbb59cb7ca8c54f2eafc9387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c2875381553529ca2a4217bb0c690358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f875ee8ef2e0b834306d110055f83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44071547699db77cc4cb6ccac27c909360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c8769c17cd39a64da815941d09bda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d9a0807c3caa8e7c52a475753a8d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790ec8fd001b5d21d3c6599efdce7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca962e24072dcdf3feb7cf35b10f43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856fe92d975c38c47b2ed89111ac40c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b7cec17c59cb60714c9b1778b123366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109349c3e43dce91fbd97a6ac74ce8e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f52eaa72b1196e85fd8f1836d5f5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed135cd2956a67888de44fb18c550d0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def743cf6065d395f0ce1c5e3fca9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724f3df08e4aa8bef02fe2930e5a42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54a0eb1a65e405bc2dbfc5d1cde2e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865607a6f0277b0c185059ab4061c44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc86f892e9a0fe213f9f6e10e5102e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76893675f78870e375faf02283df8f71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eddfc788c3d7c9625889cf0389bc4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2595825598c153f23dfe00e1aa5ecf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f577b1ee3752d7bc3c422662fb536b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5010e20ef7323901ebbf419862672379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb29636155e11c03652c7322c86fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb254c91a871b49456b969cf9107f96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973708cad2acec10f0e4361e234d2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a93bc99727963437611b3d2cb2b93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391864f5b5305f25be61ac2b86ad290384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bf6b78bd54891ece89f14389ff92f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332712707fab3cdc6b52d780ecd903386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2c120ff478f0f9be181f27ef4089387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d3ed1e1a82d06250e382ece10a52e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8549cab6608ee6fbc5b01b81870236389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7090511bb46e6ee4a66e60b79181390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29577f417526e0af9fd5602dc5126391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9807da9fe80786046abe84a145c64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766271f3625d6cfa5509e3980453ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153c508ec1aea43bad6d585868e3fb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eaca5d815b54651c3709cf527b918395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d322b060c023b4fd4c6fa29f53a60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d6f7b530450fbafbcf36790cde4b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665293de04d36ec187670548755d86e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c00d59b318413d55b3e6ccd2b4a0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69c6fbaca476f970980908f4fef6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c16edf6f6547f6b8f2ccb0891d24b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675ed8d175310ef695b44e3125625c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0ac94f57e30dbe682f723228f768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a98c53efb9f39c5d59bca74fd0fc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574dcc6f6d7ef2170be5498eb03b9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b1408a31a9e661b75f427aab71f0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf574bf305243f8f3a3a8b3179679407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970c344b6de648cb45a923c144b08b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857457050595fd36e130843cbcc9324409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1267140c41b7b2913f8778c83b6d2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044746c9316fb90907096e3b4d1e9745411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b097dcf5d1e09364bec8d6cfabd9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939212bc9790a5e76cc2834acee6543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c475de774c26067abb4bf5538c9e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eba53c3a2f5b93100e8a4ec68a8f6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c8a8ff92e4458670da538ddf2da99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467f6c7e9cfa63be3bd214e156fc375417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0598a3877e8173f0b4deb05811ced0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb501094d9e1d50c680cf3126116cd2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0866f4d39212848ce64159a90294ff0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80eda0410756e0b250915c4a7713e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf661e21698fffa1ec05e73dbf30bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006a4ead6d243ecef455a54722f28c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0fab6f402f2c992888f008f11d4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60207769ae1ad4f49a1d472a57fc992425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96242f95d474a10c55739408ef756879426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520d435f8f7791b5e2e5a947f64407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83d3c46a07f7c616913a49d62a91da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e82c18f95512a54a30748426fc0e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc28d02c0be18a562253bf2b47ba23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c7b5a910b67f543bedc8ff99c919e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4673203046443325aba0e16362ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c03c48a5014e0fac33649fd9445d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc804f58220beeac7723b374c5cea4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f403b21dc3d4b1f28086130f96f99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63d3e0e665e12f93907941748f5411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f5c7422b1762cad868aa8cd4a416437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b98689eaa0bdb3ace45c05b85a0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca701247ba93a22375214040fc957439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd594777fb726ddc70224c1f1a6d8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c943ae04fcc81f56f03c6a332a83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8cb6b69b08f655c0804692d116056442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537b72812dc080538ee942aafe089c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda9848f4e38c6fb148693dbc39086e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35442facd5d986df34b331a9a491af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd883c2feb9b4d7c926d231b5db35b2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675fd550bfcc3d81d37a8a0ca0c4ec5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac95ea6bec42059fe753711a222f18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d379c19f2e52c9ac28a153bd987ba1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280619bd1df21cdc4519799d3fe12473450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036bf1b31fbca2687e71a5d68db6be4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a109323085e8fe438ab99d5bff690452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8bbc4d80fd13eb7e326247befca32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62886c8ae039a6f74efa801ca2f3c108454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c4116bfeb33dc594c52a93a66500455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab736d9daf340f2e960a131441684456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518210d3634b3a08f5eff4a37678da59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5444c5cf9cdb5c6da090acdc33b2a55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2583b0cfbbad0cd2619cbb6a02733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b17d6d661723366c1a425250ed018460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b117ca2b8520e3d2af1dfba6b527aba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79488c24d6e2c64c71b7964f7b3161462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3d05e84aa687387cbccc4f7d86d92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05cb8a7b8d9d16e88b7e56056c6a55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016674c844a4dbd246a9aac74ec20254465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110232c4687993fd508d510c19f20e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041f11fc763b4bf866559b770003791467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cedd3e5b7e3fdfdc6a3d946ad6af42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784944046c70e4b5cb453f1599a61d8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4864062b5ab9ec5470ef1b424e1cf23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbf68d2fea866cf7696f517dd914db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac292dd5fb69eae5d05d7c897e0197a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb6a2ec91faafcc24a754af4765b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09358252c89fb6130791d5a125ed7a17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843c9ef4bf9adb6a5e30d093a6a2ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464b9d183c4f1882131210e1b66e131476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de15865f51ea53b64490c4025d2262477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec05e5682d1add121c4eb57019362a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c3e52632e59e73b30eaf69a09cb41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9903fd36406a0bd5a76ca1944028480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50ac96338af6f6e6b2b58044df23ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4540c80cdb1d47f0bbae00ab8b1aa52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c255edcb0752a9caa05247ed9d91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c04265bb1fe47d7d6eb679d9504081484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068fbc0f82076f26a212a27d1615af6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f8b646ca68249280eb11d47cddbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862b578555e2f58496083c2de07fe79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438a7660e0976f6b099287788894aae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df7d86e888fdd0f1f4e78f0edb0ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07de12c55e6774a62ed37ab6967ea3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aaaa86852df26ea4b1c8481766d7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f47f17ab0e7cc878d19af5692d92a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac11c58733ae2b4e44cde041ff240f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d47cc3ac822b76aa578c63f6e86d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ba2e5a2ab680a31cd37a11f3e452f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ddc10a210d728a712a9a451b14a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b680259850d7275917ff9e5bf5cea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338746cb414ca6799e2dea114de4522d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00c4cc1617da5ae161856246d25de8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d9840394c0b38998130f87bf1c20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d818b12b51863dedd71c7a65268132501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc67a2f52dde33352758461e257541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaf8548361b717c01bf3e0d91b1d0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d4f5fe381f4f87785b7261c6365c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cca057bb96e12434a80ed78dbfcda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e42b4227280cb64fbb2585fa60e1ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7508b569a171cf1f4f1c6e2d8508507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2837a258c3029ed53e700f519a0683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246b1eccf6d8a36486de44e10e7e47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534995b42bafcf4c5a15bfa8c879b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843e5624356913e787e413bec3563d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d9c984d4b8784186992c5cadb8ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c960a85e03b11018f6651291f8bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32400511cb135229d67af080c193793514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6148084cd4333b8a0aafae80e317e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9278c6db71996e93ca39c5c8d73fba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989f221d9c7f754de15178fe33ca5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739162f58f74499293b2e778bcb463d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88cb34c0331749ccaaabdf1be729a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edc5bf2a1b21787bb20e95b8450777520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179acc9dbc721fdae9a985d6015a37f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8576b32e4bf8a72b3cc110daefaf37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431941fb3821aaaf71e0032b948b3e1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b4b9f122b398deae70a3e2494dc98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a5dc7a95201de391ead021470e5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c03c6bccf0861c8fd11c7ae754dc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0de236f345a77da0cfba8cca2d61c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d02df7ce5e391a847a15ec09a4c0d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0efc6c02edb73dd9c829aa8e1aeb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b248733c9aa9ff8ef3efc609dfb4c09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc5ab417684c9387c012bf8a2087a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01ac40477e2390d797e7f706c32db1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dba342b0f12fa19173c6e21bbc6a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f2879358b6a6993d8b82cac6950a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72b4eaf86e628af838b9f28c78ddb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca0ecf96a404deaf70ede5bf932478536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8d310de4b4097af36bcee07fb4f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5aea96f1f383ec5665b3e570c4f5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b94e4c3153f184e001737151dcd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192cf396f099dccd4b1c4134b74d8ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ef8b9fa889d3fd4a5a9bc7bc74aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae53fb884777916d3460e9959c865cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2e67bf87fc08eb1d83be69d78f61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d704b6da7cb140384808c047ebf9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f9e29c97c085660b1b6f1473ff24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec2f8f928ea24be334861455abf6de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d69f873f3dce5d5462cedeeaa5b94f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5e58094ab2a1cde2797064fc4e15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db941d1af5c35a2dffc39dfbe52bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7733163a03cb46ae156cc4322c9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1544937a2755b7c9fbbc01cdf129551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5953755cff29c16465b79d9d79187552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed252cfaaddb529bb375fe5b5e157553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17dcab279f3b022243a92115a7722554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096d1437fcc98b7cf9cd966ebf80b93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b38f5775a833d3d9200356d7062ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d42c48e6da3d19a35d7ce5da05a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d288bf5e78b38dcd3bde730b0909558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17b44a6a07ee28413e7e382b5b4a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae55b3e851a396d03bfa50939281fed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc410e4d515ae0537b8872fccc51a06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca114127d72bccbb132c3b9a207b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4bbe35b275594017cfee69919428563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3cfd4928ad58263479904097dd40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c36d508acd4d48606be336cdeb27c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67acbe37488f871b6279b603c55f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56bf32a947ec8d7caa82175414e534567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193b15bb4a44c410ee9d8d7710dac46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e62dac1466b26d88169e6d17f8f35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ad9f2b24c5f3731b1d6d6d9196ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bb098b811025e29d373955a2c7ac6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053078024e602d4148b0de29d9037fd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa778d26e6489244e100f8f1a4412573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e1a5d3d92b9185e2a52df93519027574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b641845cddffa67723432ce8113a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eafe51d2f090dfc12317e20bfb55d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bbf32f1b1b3811aeee1be2ba261d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54df2610a7234697979690e32a88bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302119e22c76c2ac111e838d55d384a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0008652e0db80a8db7b8701608390580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5882fd7c1c8a27137e123c2aa69c31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92505b628efe656485c8cba3b05adc3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea828cb657592ffd12742bc724a8433583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17436345aed9520cbd796cb478df4d8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4feb81ec821695a7d9811aa79b818e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaecc6e6acf945ed16a16c9e5d86ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ac6c34ed2023fcfcb5dfc59ed59f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd8db14b5217728ce1fee1a0cea74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced5e05f3b93139034b6c407ce5fd17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d822a5daad367b8200f66644408cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca227ba292fc9b38494a232f1242b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43500b47e45d3f26b880d7add4e1fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b69e60f6814f15c10bbc814eff1bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4916f6439c60da1967f985401252c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e5626006468ee40ed27f65c883085595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c9eb31608c399009be013eb27846c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35bb65724c75f26287f4ed1cc0500a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af2095fb128324f3a29049cffb0a8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4da0dd0676db6058bf2cd754fc48b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c1e7219dd2924d2c620e8f053bf1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213c847989d5a1539c107d624a1049a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4619f12dc438db31dd022d3e70eeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597972f2f5dbf5559086f5f0da83d6a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ac41c217e42b78d12cea32d4a649604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7b613aba19f6fdeada99ef6fddc1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd945df2cf727c8d0008915bc34842606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0c53c6832d00dc54e7d10c7f42b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2437f5b95f7b1b8abf3a0599dde934608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f22cd5e621eb06f4a243062fc6b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b56ccadea921d2a1e240dd2cc5e23f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7418ec1b20b05c25116f56681872611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad5893e2f127a058049a52de197667612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779157622868a9622fa1bee531142040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb59e3eff51a9e5bb1c10339bd24f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad75a1a214623a157fa1d67824c54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f35ca786db9045aa28db76860e284616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c2feeb23786e7b58607aa8a5a3fb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a247e0c03c1b532bf82d1ba7cb6044618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820adf7dc0220a5aee0520735a3a9c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b6d47cc24cbbcd5506d8192c6694620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1e033e96dda222469e90ff1d4a48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f508521a1a9b7d2872a699f6cd2a26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eb9c2eadd010f508b7f9cea7ea651623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08360bed1708b08dfed0e4284aa62fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee89a725a4fff70439d0bc21966ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643504cbb6d301789256dc57dce80c87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace2ba9aa88adb70c64f9359d71864627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a3d4face2f5bdf92acf1992a8b2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea71743ecec4ab239c2c4ed7382db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a429d3c0e564e22083c37633519ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928e9ebb8dea6acd0028e853fd96fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ceb3877898528eab21cecdd7d4df6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615a96bb5c8c15539938727e4c1d8dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35663d62ec7831cc2896d520f22c0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599257e9e68de7c5ba736b2d7b34e8af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193daad4d04bc5ac90fd847bd9ecb8f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d5808c3dee0fddf5f7e0e5b5593e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86305ca0f57440b3569a1ca2610fc4a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2b7fe20240c2791acdf5a0f64877a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d35ddb24091e2ef3d58556a849a5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6db5f55f90b5e0aa91948c1525ba39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4941a22c7e2a56a90199a1df900fbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e762dcbf6bd3ccf81cbabe49909a5ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a5e95b46cd82220d5899e300903d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e211173d11b00a1e2f339f5dfe7ea1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01840a74d7febcdbf93ed3bd617ecc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ec60035e18893637833b3691e439f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f54710acd84446b681c6f9d7afdf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51074eb9149e05542de8da8cee17041649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba8f1014c9c30446cbec3f8c520ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862357d863470b45bc7cc54f83a0b85d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfef0c42ba879be49ec32435f8d8df8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1774c5b1f789cb076eb766000ec1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4b929ff92a8bd70f7dc89d9ff748e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19609a73b0875091ee22b84528f06dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaaa6ada1640018926aa12815acbfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3d9b649d431c6e1653e9fc1dd5581657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb46ad5986a83fb606dcc7429d628658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7982bb535756cbb976558fe04514fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e5b2517e5f9ffdb0b818eb860f8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f8c57df1e31e3c5847b38f93ea12c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e1b048bfcde60ed6881cd0e635971662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2012f388e4322d4d9e0efe690e6c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3a39d36c3a83fa6ee82729142477664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893bb0dbebfe74678c560f452b466a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe906e968432c81990571d3e08d6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1e94a10a9ff770b23808c2fff418667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06966d82ce0cc4faa3a10a065fe3853668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71828c9ea8508b59a704b9e4b40b921669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4142bc5e05ebaaed2afe62d6b7b69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9284a4029d5bf546f8d0b8880ddc383671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94e741971d0cbf30c07fd5dc23119672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f4416d3683692e6655d3681717b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910fe1153c57257f4000610e249d2dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee774a452b935e320385973d7818bc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ebedde040d8f6c92cbab889a3e4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc183cc4505062999ffde3e501e022677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a34a21f7dab07901d60bc852678c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f43d9d09168e0d3fe4725fcdb2f6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4295255d94319f4a1f5cd984a83043680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c821806d6851ff410aded0c1b20d17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33547713a166a3227891f8e3e85fe28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2af4c80daabf132dbd2088e1ae33c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e628a110d41d0bb4d8dae250fcbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c1fda34ec2ef798a398ee0418d29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e00a019f8709711067d5fc11dbfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37b823aefd0df6d48825df4ecff30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43cbeeca8cf64262a6470b9430df2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3b0162cd61b131dcfab09ddf51796689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed87dc3386b6bf5c04aa98a1ad8ecf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2816237f4612dc7f94e5a79b7de39b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad4d2e34b078a42c79ddc496a8375e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036956c6cd8f30375d255d0c1597d0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1e4befb810ad23ad75aacaa07e0ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795f81f0d44494d4116318da44bb87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7441c9e406934c06a5098b5b68ac6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3494698288b1f7606a7a62644ef833e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d10a261e7a9f096845fdc3ab55a2ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ab909b0a69c4a57102819ace45d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0843185e67278e8685b4fe68ce44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742da992c605aed4c770e5a73dc619d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece10a456230c55813e8271b4400e11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832c7b06e34e8c98bc0207f59791cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1458106fe30069460300d663a538b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a64656a590573ff6afe8beebf27b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e8f1c55677e4943cbaed28776c96e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ddd9ae851d1ab0b1e9b726060978707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcbcfe4668558db03a41afb856b4f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cb63bc42f556ef3027cbc97c06d33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c5f13fa412bacc2abf2c990495136710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01b74fda55d8551ad5e052e31a20cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbfe34a688390066c74625334eef54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a2924b93d34b90be99162e5a365ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6be1eb04ac6d64dcb2352cbb063d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de083e3cc1d0ceb8ddd85a476f37c145715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb05f731700bf74c0f3a7d72459042716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edeee25b4169921f9d14ce08fe1435717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68120435bab23b1a746ee6b4dcdd0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705c0a442f76c73f459616fe40469d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781491155e4dc9bbff485f22e4ccf31c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe3f3bc5cd70c76777826a60631405721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ad2208b00aab4a083c1ce99f8ab5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea0bd42b660c623b80eeedb9d61789723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a410c1e191b7bbf030b556a145895724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4decae163713d7ca807ca8fe2f44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cfc23555a93e040cc23c463e93fdf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300da8b6a1f9fb53d19a4156f8b31e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca4f5a0d1c9b1328097406fd50e868728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338a0890cf055fd1134493c134e82f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c4629d9a85e8ec1cd160c370905c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d7c81487cc82cc049c50d1e452dde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346d20f8f609ce31719abe398a6334c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc036ac0019062f6266a309dc3656787733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95db2ed3481e856b556ba36055a15cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2ad8164bb1456e2d71d69608fc6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e83e022d9da85e1c1e9cd7f47c8f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620bc8151d4905d1177d8d2e33683b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b78f60ef48a9998fb7f4923d076b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7768571f232d237b62309ee2d386a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afbeec93f1f6708b8bd2e66e527a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba68220487d3dba3dc845b5e6b744741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b101f6a7c9ab0034e3a750a347060b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec7c2a9a25b2715190628f9d5242e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe981231e137e3db7d1a3b37a33de6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455d48281771cca9039d6e5ca05071a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b651623177bcc728a849db2e78fb3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367dc30893d2ce6ae6d7835dc009182747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1929c9ec844fbbf63416b38db92f926748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4df526952d9e02920be41f1033888749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67d322d63690af85e38e70b9bd3e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799e2cb73dc3cca62980615b1e0162e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ed2c329f3680c1f05f1cff6583d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ff555a3d231610c6c4aedc7be02e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1558fe6973d3b1527c8b89593866a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166465d23462e43920e6068e69d65cdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa70b636ca9ef1e9bf64567e8c45c9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40c32c355085f5295888e09c1bc92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb28c45a8a28ac172f645a3453172a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc17c785faedba32e9d8a064961320759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>