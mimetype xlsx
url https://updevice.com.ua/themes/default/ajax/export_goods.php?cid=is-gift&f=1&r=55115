--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682340b763623236b2532a4d044cec671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b49659b54576d5791e70af58feac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb1a14752edbe0012bc5d585fe04c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aa7325dbd73aee552454a3bfbb74d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac788b037a8f92fd299c266fbe4c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d42f527f6b2067dca25933596fed5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ac46eba15fc223f6cb459c8600f437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba905b76442d70b19654bd3c482906048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a320ee85fd04f57900611f406206689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e70e0f107031bec5358bdab0c86d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558586c00eee26343999a9d2eb212d6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4c8b8d96a808f70f23c67eea17f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e273ab21919a49c31f5b2e64d97013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a863af4b0b86b1fa6e04db6a0f7da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbe84527fcc7a939706d5563092c1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a47483fe6c53d36fdcff6604efdc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a231ea08bdd51c2bb8e41ad4e40e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71516b2deaf993f21c17741c525af20018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a0e5b2fd2dced3a449146e2493fd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc15f4b9ca3b893c76baaa6c74263b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95bdd2585774363fb222a6bec9f6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d79973fb1870566c2bf4ff974d3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360809e1bcc7f2464e563e276e9f1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927991d44c5a227c4f9de5d4177bb53124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7f32b3d923a8cf9ff16609889db9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adab025e40632750e9d72577ef4477026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d649c2c14f830e64dbda6615f548327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c93e3c41cf03f3ec354e94a081d44e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57784ce10ce980ad8dba1420f24ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60544f144eaa791b95fa2b4c72a970f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349808a68d279b63728838d2da2bef6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d876959923252cbd477e72625059532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab15cc8cf7883a5065c88bb4e9768d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536251a2d3415c16d36ad44fca2fe5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85c487a44f5923c16b0ec6890c34b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb063d64bf297933728ac26f524a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4dff7eacb8430f1e4d9ef899adb8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f105e0fbc21443b00ac64fc500744138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93851be6226da025896d6afbbd4a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6acd882ea46631f9fc510d3cde1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cad452c5a55ea3da65d38fafce31541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa529cae57d2f97875116f4df9853e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc10fe0565c414066729413936fad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70902a76b9424576d3b009cd879738c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c885aa068eded6c80a557d3bc4aa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95553655f0afa1b2eab9fcbbb71c0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141166d8274cb19bd554790db1bc7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf8ba4dc111891c9aec42905b35b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb85bb0f28bb3e91b20f82e7b1dab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab2d3bce881547818a08ac55da7a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3720595bec81ed4b2263e7c334e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3740c3cfc747456407e3cceab3a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccdec96b7fb8623e63ca0cbff34ef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f3cf47eafe39aef20f8771fe8fd5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a965bc40d56e68de95e6805d59a96555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57a9e8b5e861f40cbce647730ef4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4ccc85bbe2e06edc79a6e7901ee4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc3cb526664b2a2969628b3ecce2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5308b7f028de3cfd432a9ee473290459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef979076f214f8a81602fc2cf8f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad78c26bb0d88d8cb8c202e3649da061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4a5cf22917900298dd9c083d91d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab647c2ebfb5b52118c342eda76a3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1817c21b1a7926e41a8e1f8ab0abe3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6b8b6963a35f88edc604750c60d1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a120ed5f4c4249d2df1242e69bee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf93ea724836aca6b3eab3e1f05a01c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067a2396db669172f6d34490231d4d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c5330364d495ae767bfac189ad65769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d90386dfe9f175c33c7f3eab3bef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8a34c97e25fceb78cd9ed5fd88a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc537857736d9c45b7b47339f074e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbfcc43c588171b2345bfc7d4706aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5056acaa407ffcce23975a466573874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f65bfa72012f4801cd44c8be97ab0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c6fb87a32dcfd4a387f5ef08a62c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417410bd15a3e70a67750a44ebc9371877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50837a5c0f60f62485519dd5fe98917778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379fe0921b7f49cb873a71d9c60c2e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946c1761993220fe3649a1ebdd48b3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856d5226710bf509b825a6f19520ed281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bb51ba1f5bd52d6e5f5f19248644882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4372aa74313faffb42c85624d96c9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6946bcc10acba0870a9b79d35c5ba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3ab2998cd9e7300f99d91622eef785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40bdbd22dc4611ec1e29e657de760b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b44d94c5108c0c2ca9d7cb1f33a3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11a65f1db8a60243bc5de43e9e81d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c2299d2c561996dbd274330f4afc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c5ed328c1fa1a150b59cadd8ee45690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69faac9ab9b062c4ff8166ab693683591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cefae6b2550ca0671a10423c55d7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5eec446470adf46565880d4f198be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66323cec9637ba950d0e9d6b2e3148594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f068d98b3b45c9aed1e5e20be67f0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffbaaa01b4a1a8be977c2982ce860a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3daddd9ed47c2401d717f519c8dcef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7787c7f1f166187281b60e202c1ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397187dba7ecc5c66e9fe127ba5004599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a961161f7a08af5a48b647cd4aae49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2ed61bc6ae9ca97b15fbed9bf42b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620fd7ebea2ae4538c4ee54dbac35f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478224297a72ef9a02cd9c38638d428103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732021e9048edc751ba01bc4752b605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5c058505097e9b439c29363e445dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6850b42bb6013d66123b5e7a8edf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f93770da22c7ef057c97c1a680db5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5b2cc090331c4c8beb3b62a60aa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110b233b6ab85a44a8dc0acb91cc73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7919595d1e007d6680ebabaa3e25e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54f3b15ebe408d4f3284ea81c129a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f21aa6c40849773107b9334929468f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43f6c408b65b485d3a6aa2035e4a15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2e4e8485da58f30c9a209f5df7cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ae5b69a9acd149fc36ab33fd37350115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2beb0f36175e54c0b97a5a753c1fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930be89f977ead483e6761ed25b0fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0eeda2834eeff1b854d3765f2bfe9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd7858bd3e34aa3ee026bf872cc98a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca6045e0eb09d55d9ebff51f8757c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f0db637624b1535a692fa1bbf2a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ecf99d84cf3ba9d6bfa430e3701c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41ea5a9a56dc7cf3455a741dfc68b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ceec74ac91d0b0adcd0790ebd9ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e17a1d42ae11257b1ad68681bdb4fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293a1f6e4bb977342dcfc86c791ebea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbd6ff56924af9e8d94f63be74cbe9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264474fcf7565733c12d2d6203e2249128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aefe1c673eacb33b48e09dfc483489129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e06e01d717038f8570aca7ffcac90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa87c7eeac5a56c90b992b1d2b4762131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce5f39ae74a3adcda66f636bf877c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9759a8c1e4c2e129894f5a5bf3051133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92fb77996225a885bdf4c01928e02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1675004426265bba3984d2f2c0b85f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a011be00e70d39dc797acffe380f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf69a4d56ae1c493156ae40b0887076137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06210735c9ab715641738dda631bedd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b7c43dfbb58d858f54f7d399d960c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a6856336c620e17541519b6fba308140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c6763510d27b0cbd7bcf4f5de2035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819ca1d05153cd11d77dbe32a95948142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ed55fe537d0e46df7be8e881921b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3f75ae7236e3685fe718de1e6061e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a288b83db341baf1f76378c6675b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820b7d8ed0ca8295d69dde3a349ec2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e138fe2f479b3b52494c4329f8c7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba11a4e8a0e2001411a906c2128ac8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cbc70044d062fcd4d49f1d6c2343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994d69aa9add001c07889b5bf73380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373705d1a8bdf33ebf07ff87c9aa52f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43ed6cd3960796b3f705d27cd3cff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6a7fa27b2fc8d74a08f05b9dd243153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53595a07d337d3498951b15d0ee2fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9beb8e4d999135cf8ef339209e2928155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f8e84ebce29dea5b1fa4c22b8c7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e46424853ab14aa05e0b28225baa2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6bb7cdc570f31a0e2582acd5f6973158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46379be9dcf4dcf35287a7875a4d972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e60328df95421ba80c3544054896f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22759048b38471bdf292d914e282e02f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba971ff75bc706f4402a48d24f55a887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ed760a8b92daa0116c96fa6e1506163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6bcc641e7200f011b003ae6b15d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db723ab07e2e26e6f54822741d09904b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e2a7a793709e8c0605deed5da3c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641edc1bad6c5da08ba8751441c7cae0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6391f3ed4de89cee094165dc5180b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1d9086e859bbf90523255e671313169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb0fb9eb9033d96ebb7075874b7fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca94d0901ec4b17f2e4c4a1f017356171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd1ac50cf6e05f55ab7147bdcd7a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf4a5263a878688679d94dbaa20960173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cbda19924f0bc397e8103f53e47f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb98355cc79ff686a9b7b040eac9aa7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad96b688a0d350e33f3d64f9c60307176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f1bcc31fc311d1f8664c77c4a98c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4b54a8bb1b6129c346bc30ff3d4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3da89b500cbb1b8876ee41118bead5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d2239f32876ce95177dcffbd4126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88181ba4149c545fd1fcf378b56942d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1899f06ffec97d8609409609f2a88b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e23be0ef476a0871f8e3ca7834df2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6193b6d51e4b3701592d53967de8b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255564b0ef1d8e38ce76269c2487dc6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106091a9ab71bd464ac9ec3e308f3d41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1dd4231ce5a4d73c88e0dba824d65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3f1e3a71b832152379ffbb71a54d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243355bbd2478717eb0146bd720e61d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbc895dbb82284f0ad4ab364a2f753190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9461bdb84f1141ffa1083e0bebba43c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e558d08b72865fcd196a5a3a8528192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b872ac817e1a6d948d5bf5356b4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820123e9cb3c0de0c58db13b92fbb2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229071db4fb167060b787e046df7e0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eaee2ba8c5762fe87c020a8f22b1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99416c34535d0dc048c017d525216bbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0517454e743e3cf55d1e304279a7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04628e794047706194c45d15c9752e2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145789961cc2dd3099bf2eb2ee1ac73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b88d13ec3bc55f6d94827e8f3fecb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c9d0aa4ca7ad9417cb1c8e41bff86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18844be6f582fea70f1a287bed909203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d2af8b2c66bcd752b8ce8ac880b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdea920161afe2a29b9551df016fc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b5c74ac6b85240bc7df0b8b433a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c4dfad1807fe08de781a6245c934207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a308b173c7fadb151f5fe86e3d5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f6c7f2886b82189114d91483e4aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995dad55e03786afafbf7c2acd34dfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f035a8cd86bcdf063e22e7dcbd72eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb101bb110d8df0b82d9eb27fcac2ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d57077a526a215cf578e5a4cc74346213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6bba8e21061e039eb6e161111d5ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138d3e8e3622d5f82b5d93d3a23edf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb05e4c2d01ba4be2c7042b45e52e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129bad66e45c5303adf7cc1ce57dd44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ca2e926e4510182701f0cf754b44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4ff84b0e581906e22489202697aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43a816f65a47d4362c57c833e063db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bbe1a61ef0ec26857088efd8df4d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578643e43949e6357f2124147de3fe5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2a8329586b34855202171981a0ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e9fede72bc36e01fd8e5e73ddc446224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fd993c402b889b7efa8d79bedabe8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a83449415f57d112451b07323d9d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37a7ac155011ba43d876a8afacaa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9425d9660400d1bbece7828fc9d2a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909baaead23b94ec49766800766cf1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337239b00ed0336b0d0b93ccf8591d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e4e1fc5d29a2d66d9c68455349a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde2ea4952803520b23cb8f00fae7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a5f5911ed21db8fb35ee520eb2007233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1896699b9684b4c6b08603b400c41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eda0b0d429c5c645b4e814588bd3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293d173109c7905b9e6516139f5f5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c62012c9c003c5858bdb8c39de5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3c2f6679069f427dede037b878213238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236a4c2fec1ecc61b15acd98932a67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fadf7f0ac08dab9056d4c8116f7cb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849de42258921ed81b289d9846fd1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5f7d2fa17db4a2b0eff6894b92e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db425ed3c29c1b7500778a561f583c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc02c9b7b83cc393b25b5da0ad72e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc34722e709fb6b22381a90ef466fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080faab173af97f617cd32225fc10ae9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4503481c0384699127e587bcbec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee85630c97f967f8b1b26035dde7bd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a4c732692f4074932ea2ab62c480249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1e81814f51f326c5808181711f032250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644d59c3a4ce23769034ac35291895e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d81e53a5df36a9a34158c6345ea3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd6df82bf526596a3a9cab9f4dca5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e711d863d44917fb09027685d19856254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b0fe652fc0cb1479eb49e85b236a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5f415da0ebe5ca125a913b305ba4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e14f585e1eb9c9241915311d6b4db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594996fdc72cad76ca75c30313770af5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146d763277cf6dcb3948c5dd44b92c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e602808adf8732a26cb051362bee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7a99e3ee0800fdfe4924e64565b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29afb203acd22f0b69d6e0948a132fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d6cd955cd1274c257df479f8433a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76408c5c4de72f5518aa05d4271f92af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fae34775ba9895937360be8e862ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f0c8f11c7152e72e174ddc7eea96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026346cb0df019e5d05065b67e023d16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461e6d1e8b51a4cf4890ea77df0ef7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04393b892f7d153dbdb8e1f45bdde65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd28bd3a9dee312b436cddd8b3864a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499cb171bcbffafdba2ad2145d4b2a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671524983b1457b5883b240556be00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6d26745902acef6f68c217d82b9c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde53e027f108bc120998ae52a097371274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b7508e21b0655158cb16a1aabbe8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a183db740a6be04c761e08b01769cf1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d66990cf28b4c175616ffe9f35010277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe99a04a3ac250567a22da10cf10d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf475c979f106d6250c2405339be7ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381141dbeb26980bc42a0ec5df606b7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6c6b61f1c2f37280bfafeeab71ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02845c9444d0cf360f12042a99e78b65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7674221abdfbf4520686a37f11b8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8671243e98410b6624375166916ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38996daabc153fc5b83091d322fc57b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e9593c562528670319c5739d79ccc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48248470ec176f1ec37eff92aa6862287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c323d8c7e10c7c9a7da5810331edb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87adbe7471accd81529be3e06b1af6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393740348317edd54265a66788b6236b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ad1d5e2bde1861c4d158f9fc7285291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f08cf5b871ec8dc54ec1f90438734292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8316b2383afedba770be4bf9a5d8687293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43911915d4c39c0a48ccf8a5592354a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fe0464251428131de921f2f0fa39b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e8dcdf54f7ad2485ce41c2b938e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6fe6dd731ee5fcd68ece8a9296d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec93ba996a6043fc577011b2e0f7c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32918ec6760104ac574c533532586299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e112b9665a36395c9b67516e3f98a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e8bdbfd4145bbab6b6316adf385e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692979c9de262c763c4fd6a03c9dbc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f89bd5d22d9b54ee26704582fad93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421056eb0eb4bc4162c099d174b1b8e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44f2ece26a58df4f5d766a01b416ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe696aa00aade852a56ce071cf8f2c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339bd556560d33e9954f2b8dfcf7643307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925effa116aad8c455e79d5cb6f6c0b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec8c1ac61359ce2b00c56b2e8bbb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a2f2e3a0a544a97618a432b5a1ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8bacbfaeef1c0cd2209f205eb6d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674c736baca46ef2f7b5446c52d5dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef1dbd177da4ef034ac6973662c1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357569d3945974387d0d7def91033c95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd37c52e61a5577ed9479dabd965b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4f0c11fb26d7b75fb0d809c958d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020405bc257170f468b1a506da4b95c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c516660aef71f87a9df45b810c017a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f213f55a4c07bef55bfe06e23e0bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e023099fb6ce1163258c3daabe75289320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e69af9af53d66c6845e7b039142141321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013402641e8372bc67145a26f450b03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a472a4b4304b95ec61c93c7aa5237a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7f0060e9aa1816d380ba6fbe150f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8664f801c4c4d65a4d3261e8a5194c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b626b9affdbddcb2521b6abd7c3af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f69693afbb230e4e125252578b4969327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee5608ebcd97029b4ee30d69e436c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719289469b31a0bee0f571aa2e3c253c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb65f97412196198c8df6d45d1234330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38386826f77adfcf2d8ad7a8de038b7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95800cb7b412925f45ebc5863da78e68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab1e125a66eca156638a4bbb0a4a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725627939047c424d222569112da0944334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3edf860462930d4c030d35c5f96e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c6387d1018fcf9d82c5eb9f241961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668839f5b5715180146fb4923c0e72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab566eac81755c1cfa52a74e95d71ecc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e59a2b0bd79a4d7d4e673ce11c6f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0d124838c4dff37a15375f14c8aee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea5b34076783fa19d1ce589f33b45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aecc2079e30a7a79f0e4ab71ffcc55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d5c9aab0197db92736b0b5d061621343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e0ef95dd35932f7825acabda02fd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b20e4a66b31c42222e7936afd134345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b91cc0d0019a2db0b915a8c15d291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99845e86cf9adc2ac55a5e3f5c14bac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177de8655953b932deeee7797a4f80e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64a67c76e87331d1bf8f5da2e34025349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563c2b0e43c6f14e650dcb701805e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2faf29143e3a209c60381f068354ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8136157934b8add6c2529d2303f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908192a1f36ad9c3f519454c1a61e1b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7638329008f8f6e28d62428f340322354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba57faad50964c55708e8957bb8f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d022b28b347a8440903cc32b7d04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7558b04f7c91cfc66ff655da2d7655b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39827b7ea9203d1c0c6995d0c6553ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2565f5d2576b8ac9f901aaac1c9632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f769efa0ed697d5c21cd152f7d55c32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c60536a0ce1ebefd7dc28ad44647f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b40395c514fc60bd08e53f0d6a65ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d799e1e00b82cbcbe5bd58b2a8697f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f977062b55bfb6459b68e9d1b79871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30c5eef19409bf25f73df685e577d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe2b243202d983e4cb44213018d027366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a926315c5e58b533f458b47eec1352367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80cfe64b2af758e49d649b60c4fb49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2007379e6fdbb630549cccf376aaf82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bb5132f9cb96f1cb796feab448fff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfc4e3e99702a49e8271f6894817cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304096bc0abd9478eab7c2b754b5f95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a018f49c53da389e20bd99e1dc54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ebf761c2dc3c9e8a79ea60a98135e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7ba1c1e3ea5d3fe976f8f1fb1f4f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2689aa1f73d1a9a6a26681338435d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1abeffaf1778101ffc2243b2ce06f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f81206cbe5cde1d01237030e2a1c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b5d8f93ee2b970a9a5269a7a42f19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b53cf1f6a930b920e9e59f4a3b94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5708e1dba520dd09b778c387b7bbaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a885312d39205abd732cde0476ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102319482e17eaf36f9314df14dd014e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10eff9018718b94222a06f2d63d4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a5d420d9b05d787abfeb153c2605385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842af563c407e7a1f220e771a1ddc4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726ac04c58e592004dc32e6337c3e80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814c59bb0aea2c0024896aec1695019388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de145ebaeeee51f8ff1cb75d20140b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf55b5fcf967ce16c17ef40e375396390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf789632a38666c36fe1974ea57f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54b65216f80b5a190887e94aafc86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908e1c9d43244f7ee4f1b5c74454d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5c61c55240084f0b24552c0674ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638db2c969270cf8d9ec17d7a5770e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a542e91e8305a685fd1173fe96b8d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ea3e81aef0758beb0ca40a60905a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42b60f6af9c6b2c87d7780bcc7b53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1924350450933546a8ff6b5a6433399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979f9b0e58aaba5308670b729b7fe4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b14e5313e77cc79cbc84680ab3d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277450a63eff80ec9263614a578d974f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb570a652eb58fc1399991b430489403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925b1a3c043abcc8b1de5c68a036f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f4a144100ce6d0cf94c3f5af2283d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a23d0a38549d8c9045bc4b384826d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605873db9eb0dad12cc9c7ab2dde01e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e7be90f7cb1cc8a2e25a36a4b650408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e13ae7c53a733be7b8072b1e3bf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977aa1f7840376052812b1f6986c466410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e22814a98f638771fe06183ef1693411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f63a72f9a3e0aac94fa3ad6c49735412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11f79a7366bbeddaa99fc9841f03e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ee6b898f89486e47dfd6e13f522d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d0191a15bfc9e37457bac183d993415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a509f8d3c3373b37a6ac33bacc9f669416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a394a3de63f6b20aece50d3cce8f33a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a86b7ce7d5ebd0d5bfc749b6365d88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07e6c6a5d6a6a541562fa86b890c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9f373e4efab2a15471723d7f5f033420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a6f513e4535dc72403675ebb46db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140ae2737f192ef99a64ca1bb16c665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03d3c015cd68c4a965aeaa5857714a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea97d4be0ba962885d7b97c5439ade424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aff4767b3d8c888c7b19c20cd3b0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd45dde067dda7fbb71517dfcf7407426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c830653f29fdb5f66546066651464d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a70cb66a0b1192dc0aa0f7fc632ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4612bed11bedda23b4727af68e7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302f690cb197de9f3408376432b4ef6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3abbd992074d759981c47d91350350431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe79ac4135938a129ddf855579c30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb0f5977772b32d71fabad953c254f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3125147290f07097abbb943ef9db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4673fdc4071f60f32fbeef888804435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2695dc238024bb0c4b2ce0d44b8c77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23be454011ea71d681dff1c744c0ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb52027c79327d965251b44c3ad3e7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b1a7eb6d126a487dcdc617da512ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ee6dbd99aca44a24289a67d464a89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe8173fb32b3b6452bf49436f39798441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa16f5e2b65fd305f3b41eff0430db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd2a9f99486c17b0f145aa11ac4e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a7ff56326fb1cc4d96d40ba5f5c66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35764419ca5d9db3827bdcd1b7ec8bf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a7d38a474a34f6f3af564d763fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8df4a308927cc35b0b3bbccb18b5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea6541d6d538195bc608f98dc41999448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c301c471d0ba6518b309ee9aef4cf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2337a54808a5fde80f6a146c63d48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7d4f2d2aa88baf275b79c6c75cea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b9a86b18caea88fcc7c7c85753c0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a5528bfef7b7e0958b625b799e88e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ccbfcf8624707f45afd2ea5b174c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838413119fce54a91f71dd8938bb3090455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275493f81b34097af8505df9c32aab0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c5b6a92eb822763cb334655a23a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e4060476cdf7ef7ffbb146a5b2dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f72c1b85177a964c0b4e5a61c72b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b9850b5b3f76baa4bbdb00362af6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d43913a6fe5671716dd495a8795f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf75de69686cb30f1205b59fefbee8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ff410aed9258856944d1dc6bc11f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f61158068cea31f84a8e0c12a6ee37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c2a27ee6852badc0a648b5274a65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d91a04490067ce37b710d6083f67fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be407a36d4bb460ed191ac22af461467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634416059d809f6f14690c18e7074296468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b332ac24f324164223c29797ce82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f052ca614e3c3f424d80b0d911a3b64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0cac132d1098902eb1c241182a957471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797e4d29e3a25b8fe05755445ee554472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0615c91e49a8ef389cca71b84501a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3ec6d2ac983c13cee440f0daf126474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c31f737b1dfaa52a89eadf04675da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c79f832e1e20ea1ba4eaf399ceb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41097373b6f6cba11c830596963a92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c020857640515f4cd3694c32212a17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89369f8822613c3decd39754b38fb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de3cd49fed1f0a66631451bdacd1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40954a0a42b74b0a4199d6d270ddbcc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2560e65207cd5186b64a521e1b02f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7d85e9c2f20d093ec89704fc7f3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c06443f6d3823b6e864bf15205e89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72473186d86ba74b5d23c9118f1f2332485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec17821d6eb5a20ad41d0181a673775486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f2c5c78689f8ab88943f4b8dc186487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1ad1ac44ddc5fd1fd26eaf93006b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d2deec8b79d56f25ec2667a7a9d97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63308328b35d1c3d89264f8b04da1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395259e9a00efab40f0dfebdf8b582491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bce83795396c3070922de0ec327e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe32f029b22091f25767a78f62a060e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec607b9c39b2ea73f679b9f3f8b82a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09276e0d189f5d841e1dfbfb54507e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6fc1b56c71138fe576aeb98dbc1cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c65a0bd2e1b77ee5306264663210f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c869b83187452dfecf8dbb2ebbf0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eedc48efa490d7993a21a90c6819d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c964165917d0b559b8d12051eb55ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b05ac6b1fdbdaf671231950b2615501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3561595bebea40bb576f0b6724f589502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9216587ec2eb0fa4bb6068eb1c83c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fc6eed06b580e5462e1fe808807df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e136d696c67f3f3e860df619040b27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab9095561dc832066e358c1febb436506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e323734030062297d4624627668b9cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d805b1b5bef3b0abbb468e95564b4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef5c7211e3f070e5f47ac47b0e734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556820dab5c5152d1f20feb7c55ff74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312172716a52a4ceec04e482a4c83b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e675f472c5ac5001a3e29fb8425afd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa41f575fd3af24faf8af998cda30e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa374d30e24735a33547d2c5269bf5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2ca0cd4f996a797125eb5a4980fa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bc1b2ae335aa1e4a8734360f64c3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d82976788efa36560a951daac47ece517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c826a1113309c8fe3090e308f2661518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74464349c95deebec0363cabba073cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36899dbdaeb9527d46583b0ffd63b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828e2631b13ce713e7f5be2ee9d1c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f196c356ffbf6837ea213bf643da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636cbd28fd6465e341316c508623ae8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883949a3b417345441026001e98af3c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc4fdc8bac7e26708ffd8931da699525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3f62aa12001915b94324b722c117526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511557fae9653362cd19ba28cbe63ce1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830e29195fb3eb7de23333251998f2d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0890ee4fb06f73f6872a59d0341a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0ac37261d8da3c01518ff664b4a16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3df26cd3177abc526f44804d6589c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339833fe2486a32ad17730267064f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8493d73d6a9f013117d2feb03403cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75d66af98bb1f9c03f6a3e3d1bdc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728f15d71a3c5a4799032dd796c3bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c862ef6b19f40805234652f527233536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26927d1253a8b592725c1cc456efb884537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f191d41b92d1b231feb1d9257760538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998403c54bd69f9b76c8e6a89d4d4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76784a83617a11881d4d592213c0a7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95bf554506843a630c39b944d49429541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bdcabaeeb4c72c3b96fce9527b0eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838c7ee85d20d7c627d94544c439868543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fcdb93268a417e8e47cc8e544175b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61aa763bd48e30ef8401989b4cce7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3591e002d2d5fce9786a66cf726f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600108ab7c0ca3216517547e9dae658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a9653288d0a6d4ae46626e6b0be8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b61405e26c3a440ebed3a17b658952549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75084f0541a08a0954d94879a05f549a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273195b0f36a2c42894656c50afb0f1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e0174f91c462fe5605c61ce0c90f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cd7f05e423a89a8801c980423094f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cfba48eb8027cf17896ca57f7bd97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad8e0deaecf52ae8454be3d6443514555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916948997bfd5882f06c22657f03ff0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f35c80edc850a854a776cccddd74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5079f13ab2a3a36b677e2ecdbe635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb794ec7c6f0f975296cc2f5f793ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90952d23d219cb5b558c61d59e88ff95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75537ce3dc29c2a5bf08f8b9ff62471d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac9b3ca9b5489f7b1574c136eaaf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc5af3135db63f57f1e5459908f01b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d24690a42c1359c398d932f2438c9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d543b7bb3af83ac60146d73f2eeb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d41ac6a88110688f48408d470f95a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac0ab59e08e66e9cd7a5b06ed56e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7fa623d5057815479b1a7984fcab9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1299936cec3ac91a64e0dc3f61c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ad39f3449f7c04e80185d0f7f4fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3445bfed45b79e6bff49262adc675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97cc533cd1581fa3b9dab838294f45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006228c6f307c2352cfd41235b03495a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e59aa341315a55f6a80a80259406b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ef27350de87835939061b7d42caa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a312b1182f0e2b92ade346a33ebc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f685f4d0074acd896d6adf79f207d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9bc800d99cf118189835c56b4daa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15cca9c99bb0bb4ce8ce27e44709e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02002afcdcd0db700cd780a17ad3cc42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70378cfce66f0b05dc58f0c707bad59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239087de1460acf4264badef703737ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd6b2f2610b74d874815db10acc56a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d935da9b156964c4db775b672e71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998721b6368bb4be703b37d8b4d9110585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e5dede8513a441aa6ee202a2397ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9807650900bcd8b15974830aba5e511587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68b90ef290827286bfef81d531c9f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949cb5e1706277fe7e8e7506393aec3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9a564bf64a2955628df2830bd572590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0af45c02635f0d87a13187e4cc447b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ac785ba785930fe49566d6e84995c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c534e09246738e5ac8a804fbd783593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd7ebdd5c93fdaa6954acfe55c124594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ec9ff04a2f5846fbb825e460ddb86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb486a3f18b9b48207bef815fbad2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d88e3bdd64e5abe3f832bf432006597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb98729e13194f5eab9d2212e77eab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce54af4905b61fd275a875d6e88134599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44d3c5b4e75d81fdb4a308cd59676600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e36f48243706749f17737de2028d50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8446d15d049d9ac736df58dd16471602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dae22b8f0d60b6b88e9eb10db88422603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6534c0e464aee5f183b1c980448cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b120f6bb14bbe0c4d78f6a37a8df13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7c6a2acba9b4465ae6c430b9463ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e046e4863267fa75e9c9f7e9d228653607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c4120dd760ff47b0d4787c2d86483608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e9f1194c8861646272778cb05c978609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c06cf99f9acc2c021c034be93faa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e536142c48d30f61f357444e5d4c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8eeb2e55801af8cf27a32efb13d97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaf7fc3118305573fcb1f80c023572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705744797ac2210446b9c14ac0f2a72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea64c1e76d18d927180519a7378c5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d4d6b6e48916c1354d69e6dfdf18c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4ecaaa6f51aecb39ee6cd9d1d38ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1c684d35d8bf031ce698ddff4b608618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5af447dfc0b8b9e8dd75dd0ccf3ddd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d8d0a409936220999593ef4d052c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd513c9880562809c8766842bb17d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa5a7470cb46b94171c927bb497076622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190ca47bcaada14d1895a1adabcd98f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f9cae97bbed9baf7cab60379ecfc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5f7f3a955f2a9451f656f1761a369625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbafaf18705c3d685895bc52afa106626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3941fac5cb98c8fe1a126e365b48f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e602792af6cd819df027a0cfb66d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e4eef778067a18d5c5a2dff58e007629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931dfacb9a0a01bcc101cb72bc13d76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942f7b44ec71e8638100a8a7a70e2df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7a8f9bcfbfe72c05d1b8e1d64e3d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b644e4d43905782b0fcd8246078f94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2033c03b9eacdab36225957f546761634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969bd7836eff5312d335f48ef4f829a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e23fe243ee576e4ebfe4caf391761636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125a99e6529b161670335c256bfef6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d0089ee35fc51236a0fc18e5240b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36597b808149889c658b5c91dedd45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c9151c9ce1a0d0b29b1b0c57f1b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b99a254b767e3850e5370ffca964d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f52a39249419e541216bd45686e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd99e2cbeb8178bd5bad4885e0264643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221ef672749baf286ef7f13f2f6d6bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328399df425aed861fa7519137abf88f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a45eeadf2f6697efcdaee43ace211646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d673326fdfe1e409ca989acd334d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3c322c6486a97421e8acb76a106a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b3d6eb7fae0e2a9b692c3913ce88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e450f72702ba7305fd0e8c8a56bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816253c6118794993bee5e567e13f50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8f91849742ba43ffc1717d1dc4505652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4684545ca5c66ac70c74ead398fea1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af8e57d0a428da37d277b85b5e3fae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143c714ae545f2da776bb9f5e8ce72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14a8945f67d9d0d56ec5228d25e24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28939a5ef562d2cfa24c16671e61105657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a234e11db92cddaab246496b9bff1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86288504587fab1f416fb78e6efd95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f7b703f714fa27a471ff16e048c24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a462cbdabee2877b1ba9017deb87c64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05760cd9d87ae08d80041b3bbb74c669662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a748452acdc80c978c010c5fdfe0b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b9d8876cdf4ef9467ee9330353f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538634744335d3350d2782134259d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02f25903d10533242a1135387a6091666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437aed044437eda698c154c22bf5637667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa576849355a9b2979b1185b8b212f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875113484d66fac4b4a77037a48cc4d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea30f165f89924cdba6a347f9f29ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b036e7a656f1a489deb1e0560522de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f6dc1dff36ddefaa6757717c2e171672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf38bd29838d1e7672f71edff5c0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed743c5bd80ef7835584ece9c51df3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5778a6a351db50205bf5aa7832822d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c2ab891a2917f3e30dfb81c4d12a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078428c4956952b8090c9f660484d07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1731dee680d8da7d8b79660741a18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe9e71072b2f32f34cbcbfd2952b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925330f51e1dd1b090c8e8146d71979680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acee2869c3fa2d2afa9649f690ce6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c092818fa2a4aadd9ebd8a79b4f2bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee329cbf99a27225343cbd235f63690683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a300133f171bc46bfdd437d64d10a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b297d1d6e7d30affa01434484694c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91950ed7dd1a14330825097616853e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff79e24bd33e2ec5abc997e97d694fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb67f28b98545e51358f984ed153c58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f42ee909f0fdb4b4edeb8341a025ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ad833ae1b38fdf4b18cec953baca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b681337fd962acc67aee40693d00c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f568efa5318eb70c49cb727e2e9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa747b27ef620f233a1368a95effc9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ed876e75b1d68c6427e1d56d281f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374e915facae7d248d8d2bc035ffe0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66278e2d8a9fa4e224d0196340c6ec6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063867bdf0d5d4521d5f10d723b7b9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2e361bd8c5f1b24bcf68a9d67beb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b87442fe7ac51856e176e14e248c82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068343040607fc6a5e9f04be58be1162700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378f16371ad8dbb875d794cf7243e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655188342898f72259771c041d5e7bce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d993c74fd9f676145d269f7e837db7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6bde4f2260e95ca7a77e27085eb54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b417aa69906a8b4c3526aa2989503705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed27d80b24c57f476fcbbefebdc9ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39096006e26332fac01dd3049850e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a18d7c1444c577c890874741d07661708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ee9475e02a757b0ba48ba505689f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c5b4da6f2487f37440229c1a906be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19fcda54cada998dec597194779212711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6febfc98eb6a9aac7f528743c2fa4fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad505288f587f3141db9adb94f38b04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd87e1aabfc7b569e3e208ac6bc394d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2676b4af84089f32de04141f7e8b848715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db06957b8d9628caec8d425970bfbcd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9656ce39a799d2a87c62717340ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6db19924965f5ba39febcadfe97e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d9b2e20159ec23b77e603fc8d6fa8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3196f37548202827813fa8334166465720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3878d1329004f3ba0ccafc8951829721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9611c03883e0085dcd145c1399fe5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc1c8b06e9cb936ea10d60e3b0cee7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee18a6ae9c1d3bce7044cb7d7ee8c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c9f571e08f6906fa77063886c0140725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24fdd7bcd4a08ae603d6dc8c9cc7f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58006cf6052b33cf0d6d711380b7e04c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c838b04e12cd770de0b2dd4d826b04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee68964a6200b1a809810466b4332729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acca9bfc0eb441127295f2cc4148f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5247d5a8b5b719cd46aa90afd85be7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1db0d27ee5f7b7f648426e28b4eed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b07bd5a4f1de5b9c480bc5a0ea6d04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e5024b2d24615114040ef73f0bb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb4bfc61dc04551de01e4b04987337735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eacce7566f077237f2b1e05b89b34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be410330a55c9d921069e257d93b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7c85d4cac2d12c06434408d6aa75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db679a866cecbfb63fc63b7d98f1b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb167b6c65cd5e7e16ba2c0b2a233740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952b9713d486cc600dfdaa140858b6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286dfce01a0ccf60395be85a4c9bcf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6ab464660a871728b02085e80202b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f942c99facc55b99877568bc4f05b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e9c14f73df497ef50c441c601f4de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f973504a2978a613e60f339e4fe5234746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3b06e93bd6ad2e671bd75f6a4455747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f75ab49a932db1ed736783346912d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1a7a6df7004caafd2e70401452d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613052fee389743411659636f47883e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5c5906b6368878e13041fdc96613b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad37aec18af0b2f793562c1b51dc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ade27eed1075ea7d26d20ca4f417753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683b5567b57e131446dd2c9472edf7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc3eed80bca1ccea03e3f4103828ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbc9884de84346cd7af4249d17ac09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cdf9e561c60190dee2f4c6629a306757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f64b7a1c66b9fa22ae47bb49d43a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb239e99762bdf7f62eec2783758f62e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042739374422c641761551f8f7e5a4de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d385aec946c93002aff821a086538f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5be679dd676e456f21e3d9fd37e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea6adb5b896fa8b618495e3fec371b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deae7209d9ceb889529644079b55e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475216668b87294e3995b46578757fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2864aecb643492474f165861c62a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b5ece3c3c6c716b2a2d7719863d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543d912005c43780e96bd21382f48069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9133c4409f0c5dc7c60e6a10d0cb5fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a806d83010d3e1c478c5a549fd944211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070156499dbe53871a8ac48f8f91e7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bf532469bd6d823d083cee82fef5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a76ec8fbcc72fd84190e79225fcc9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f63a82285ac9fb42c3a4d05b8056d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a3c760b1726a17ac35e05b815e4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07ea5f8b4dee5ddf50e85251c4e1ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607261c2eca04746d0510cfd9ac85918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555378c5712767c3511361df995e98b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c9fd6b6fab3a4acb7afe61ecc47dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86b88149bd03085ca5e27c2baa2d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558925469b5a45b920221b1989f6b3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81288c1a00abec7504491bee0192ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb47518d7b85b521626a064ee65509324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5bfa327fd23f5b4fd1dab59bf5f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ab9e4a6a1b53a8649b22d740672526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21219165396dbbebec900f882c95527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef31f09dd156a8c00ce944e63567a6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994545f2c2453c192628f2089ceff21b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8afb4e71033a9f894e31ee595d9c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47cd6615e35b0b80c70612290c11831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47724738968e017170ef57cc57f9cf132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500511de56953a2e86ede7dd9da7b87d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bcf2dbbf4e260ab396fc8582a8e8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8e07634bf32a6f788d2cb386d03a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5619bfb5a6d1d21b9074ce7803af0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924014c0314bc53175f5638460083b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf8dff1618e6aaf589e6f6dee00b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a2a33cd2647f2c855bbc54d6606839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc277301830d1e370011624832bcd22b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753036f1e12409e1aebc7ff197a5ff341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aa873e70745f71f58c248e49be27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d17d81169c67f7fd5e3d32df03d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d97f8a2d98fe61fdfa9173ef707444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc12eaae848443ec1ffadd0152ff0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c979f3b1f851d11a6f94fff46f1a1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f01cc9ff01fad65d1d675f0293683947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243836e62c2cf38bcb004d15e3cb7d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3ab181a501615cc551efd4429f6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d9ac1b8f8efe79a9a19ed8fa32e2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79fc36ed24f438822103513ec3583e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d40ee516b40580654d7935117ce5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555329c288bf102d6bb6cbde998d006453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1468dd3cca2c9c6e231a3dfe4a8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22148e6692b0d9d0bd8974f1bf3be29155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48570a79a490053823198c3461c430de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8062c57c0ba2b570c1e01bda4ac13b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fdfe21a8883c5da2d2e54b8b471e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98b09a1367c3cf972c6ce0794752bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b034119cf1abee383c035d671c7bd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978520b86b132b199dffee57b223b7f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef73813fd46b5d087d5e797d79c84662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4390002df74193a872099a8db2950aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a22fc018863ba91a94d68aa6d25f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846370f7433bf451fce22c6998db2e6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27521b5188c8b9476b944ad4b0156ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da01890742dc44c2e647d454a320bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f3a33c860a4b1cb5c9ad32389b92168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef12e50a9bd14f2d01666ed8675ed9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad993e3198b334a7fc4bb809d2ecc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4202a0981c880f0c1fb2f0a7b1b2b8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebec6c22763da48321383b4ae657a1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cdb2e9776e88d8bbac410e08a5aec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288442f134a792a41c30ab33f9407a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce8faaee302576cefa36850d9308275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575a10ddc7f339f826cc58453f8659a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05d91a3aff8b9a6d961ab6891ed6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e048b32eb5cad3bd4b09bdc97d87dce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32163c7cc9a1df8f20affc0b3c4f6c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b2cc283269f4928064bf3d484fab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6ca0764c1eeda6ae3131094f907f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4df776a917640b7ebba646853b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b193adb196790ef71fdcd24ae16a7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e32f91a0dd4f4eb886df58307117684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e54d10d0f382e5b5daf7e4f35e2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00b158819d88407f617ee5d04c5c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b30787f8257e84f37e65435d3e0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39f6c6f7dd55c72963a71775e4045288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301cbad04922492a007727e0782574989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3bc39e87d3bfd9af1924e9408a1be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7b66ce2b38f12308598fe18f1e06591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cf8b34cae64c793818376af60378c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b38ba4b811678f492995baaffc2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4677abe96b33dff400f7324bd83d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639a59b50a5eed3ce2d8cf4dc0c316695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a21b1087cdf61200b51c3d5972b4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78a9a75ca773f87de00f54cbe179b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abc526bc141243d1d73356bc65112398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22df1ee3b76603b2e35c9f1b2e1e0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e6f331bdbdecec97b664a40531ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248934784fd1a26d0da5dd70694b01a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890847b05c93c76950f233b973d25f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab065c86bc15bbecfada9fa10a9bf6e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf67cf40fb6aa6e7fa1307b6d6be8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f092139f190ee3057190aee6c69c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813cedfd686b62a73f6659199879d13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8cffb901968ef1e90a23febab9685107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797493f4a063490252289a0c41db41a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca239dedc08e59765ebf542d26bceb39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb29b607226b5d88f807a9835ca45a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836fcf25ffd1277b34255fbfa5efe79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3fad31be7e5b687b3580e37347229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beab66ddcd96f626cfa5f7450f5b2e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4377c6ba55168c07dc48d42ef8479114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be446066f70cc7b152e48bfa66125e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda46501e54b5e6fa761ccffe32384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d32e3c5d840c64c840004412de56a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a4e6fd6dfa89838075982e3febe78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea61c72fd80fa50ffd478d27aee36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560900016b3d0b28b2da12cc2af4d577120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03519b7d5dcffc4e4adb720d60ade3af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc94fb067750888e31452e401763e7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a980ae773f74c78f89e0fc4c087cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d21b5537419b17fe6f6855434cc26e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564185eea051bdd50fde6d20fabe996e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13f0002a0b9fb1e0706c1236beaf24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7e55ce3babd235d183c74cb85241c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759e51240a41cfd7daf09cd7ee3cea9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfda53c2b356244d6a354c8bf329e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568df4ffb2c5cb355c1e6d2e6e697d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0bd565289d6a8c970334fe6d0f1b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddcae6bd578b2fb89b2cf7c1716d35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c6485b5c73bcecf3d2dc40ef842b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051385460d7a04ddfb6f771feb8f25e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae270c06f3abf00aa94460ea0f27f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6bb006853f73f3bd34171a4b4649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1837da7333e4c20e879824b3979b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d3798b6b612cca003c32d1a1d1b1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f851270621c86c411f065ab0513d7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c05d4e923fd5a823c12ed57c6e8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e46f3f20f422efee67535681839dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935df17ac11a087c316d4449fee107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c69a6993cbff1420b92b34c4c772f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4053f506376cbf2a1871c158c2b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e25b72a65534c5604aca6c0532bda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27de97cfc3719ea3b113894728fc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580077693ef37b4183d74bae4286602147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3d5181a4588af1a683f1e9e91ffc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb163779781d2b650b1e0238e219a5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6e1facefccf4578a2d343df5e4aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385c1bbca685b0d73f92d10421122ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728dcbf9fe8acafc394cdaf853eeb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23719c7b285daf2739a9b8645fab96e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652f34a151b0e73ec15d5cd4453a73a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ef6f70ca96ccd99f5380365c4622155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7bf97ddc7d17d9eeca8f945c345e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7567a725f6a9539e94b9300e639c945157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5f6fc5b49378641274b40537dee57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd179a38394ddd1e0912d5e84eb421159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bdbadc1cc67e61c30976d1454d10e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb464d4fc1a8fed8e51dd8efdfeb337161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad509543798386a77f001124216549d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264823f0416fe2dc6f28d6a823bdf70f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a64370955d65ea778f6f3880d8deb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647e832a19c635d1d53fbe66240ed81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869863c348945e1f1f2604007c43d1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ba9e6aaef2b30530be30df275d888167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf50c7bd46b5dbc6ca09cbb6062d48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e48bee9aff19c511173fc1dc6e31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef48e3325d0ea13daed2cdaa7e12a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42eec12bf7de4b47f116d622c4217171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa417e565e98ed55694ba31432445f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698021aefca5d04e30a6bc3e6de4ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bcd570de2d75a2ccdbb8ae7e54ae3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a32f67ba5315e6cf3ba0a3ab9a73d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f5a46882c3cca17a63ed3d408136176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c5888f4eec77075b48c83311df1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42ed620b23ed4f6fc5d8c9adee181a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec34b7606ab4514fbd62ee5178828179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9244eaaf39a686add569fbbbebff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce010312c4ce116fff7f9a7c1942bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d3f1cd79d7c682dc3eaf414ef4474182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f5329a06630819557d8f7aea5b99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d8dd68f63dfe1c558fb406312f0be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2071eeaa69fcd6a148644b60bce8b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9b7dc60fd01fb66adaf9c3194c91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613dc3c4a1fdd426dc10cad363a50a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2abda16d16c754fa732227e3663c7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f195b1a6e7c51425927682524985f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a984261b8e0b4d122133a70a47f15f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f13b67850f8bacf5e7de56ff4d6252191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c37b6cce61b067c443b3b0899cfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89afca33c0ccac919ce1b5c714c3dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceab9ff8d5fa25ff1ef6799af3f815194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c5bf3cff7c87a15a0d825f7d3aee5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1be0322d24864307529ffe28be6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f61af161c5f7fe482e1596828784197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1c11dfc47c865381e8ff5aa512794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb828808ee686b666d4d26a7a1b0980b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e630b6ad7c1c94a471c2b575e91a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782769da516d58e33067fab2ce7a9b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c146a408e311ec2beea7a6ef43fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd716b00138f577425f6bcece917143203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd293c5efa49edc7125577bf7a3e24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b676fec3534815ae12aacaf4930fa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c9876a5b651b009c4067696a2f218206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1f6652a53e1afef43c39b7cbe590207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b62cd72fe407bbe15fecfe4d3faac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4281dced83a36aae7bcd1d47ab59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fb6ac469d968e4dffdf5e6c86f25f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ff157ae0de7232e04a965611d6a26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21bfe51b9abc8f88b0c42773ce1eda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eadd859c92b4a4dfc406d2960b539213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a6d9316c14e7e0f8e707ebc610947214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4bafa531d698b975d405a9a8ef582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944346ef9b712a9e4353c2132f73ff3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4801934175621f5ae74f8cb1a07a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f1cd7a6be8a279e7902b4ebb1ffc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96e6ad98011cc1ed7cccadab91823219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8fe139417e7760bbe8e3fe05d65e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734355b000f0f40a8fb5e503a3c6e63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bf9b2f22124648c2b8a2d2a7729c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12396e20547f175db9465f64c3cd49ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6802137ad9fa27dbf1fbfc63efb2d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619f2fb5a8178dd1e89f499227ceda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62259483bc092632a94026e1f5076773226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d6e2fabed745008b9c59f4e5bcc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4ee2545ea9c9524e2717aa061bf5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3f74fbb1baf92e0e8b1d93f384c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40e85407ece2f295b85f7928f0c7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90972618663b931e02535c1472d2cf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194cfc8afa673a06cd9c54f2a15bd56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abaf1bfbc3240d39e785309ff5c2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173dc2981fc0e77c7ca31df5d196a1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f5be3c84dbee577b99dc7946d833f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595e1586473ee871b1d7208d2c37cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c724baea3af56b01956bc096f8eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661508d381f68228a7a27af6136ab384238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724799ca87e476cad46347021995b7fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd33f25a0e00c2af2da2113b1ad3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1cdb2e490155e83dc19bca0843929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afdbeda31c07b7f760e495d1c5f82a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb64809c11e9639cdd28eec58e2a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf53e06d0fece3726abee3fcaddd57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7e14975512b67c734cc78c66a961245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a73f60998891f6426ebb788ed1bc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2022f6f5c20bdb7034f89e1e6b25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8175146f88d02d31ec85d37f6a17c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b50c13b5936aa8d0e22facb4d90f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbdd4c43945e40939c22cf85634c54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f581fe8e00182a72224d19571cf5247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e83faa688f2f155db3092bc6a773252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f44a5793bcf99b0e428e8a93a743253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9556f0c6fea5aa4d6966c568b8fdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4367e6734adb845e70d175724084255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b7c0ea19747cd0ce8ecabdbd7f10d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038caa42afebac1d70f5989e2a8226257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3013cbf013b0b264a172accbfe605258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225aefab8249a22f7ac08016f8f6ee7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5f3fca887e7e33f7a0ecd6afde6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beaee74b94f589ae0a25406ceaad57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eb0894b3e171b01d844110afa35d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6263aa32475dfd84300f285d8d9de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b96ccfbf7603b8762c81136c87df6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d2d8e47e56270437f342a25957ba0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b182fe334a21ce7af3f79381a9910f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e91690cf1405e207bb63d0c39101267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38256579c2e22f84bbcc111eeb33e20a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb804e26d6dbed5fe92c16fc2b0b1f59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34616b24a3a7c1540e94ad610d90b49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5016048c1bbb055864a30c9160b9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c0864ed39cf302c49ce60229143e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ee336849f1f4acb76d215e3b3f9a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af718cc7e991f728626674bcaa0e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe74e8b9f8d9515fb36c5070a939fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f5d21791ed3afa1c336e0a7a6815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f81d130e5fc13a41b1ea456c12626277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bae5d8cde7c25b8e23f313a968290278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056cd915051d2401ae7880c1400101e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e35fcb2e701d0fa01c49220504aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f99bcf02fdf15b59762368dd7cb4b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb648fafd05346ab66356bc621eba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481136de73324cce402b5f17d7d03d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed4cf1aaede520665426d2e2b7678e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc056a35ed6b9508f343e27ea6876b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46086a1c34ce0ce93542c6b181bdd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33234d4cb34c628e8292ceabe38ae0bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c06208a36cefb7fea7d1bfde29d0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be332cc0051870282889e9c8ab2e5e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b96e5b4b2f81bc7879b5787a91526290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1baf59d3cb8f4e2f5c898d400f44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acadb9f60aa33841372b1dcefdd6f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd98baebfb73ae3780d90040a570db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf07d54dd09c80a0c333f4556b452a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daaf09117c8b919c79ed33136ad6aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de68915735a0d52b907414dec9d80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19755ad5287c80461f0331f3b467884297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b8fb1b755d2f739b7f2fdaf89f201298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2ca9ce99f98bbc830db2aed0bcf0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5e9398189ea919f69f689c455cdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c22c7d8814f7609a7a7022344dbc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39dc8a349ec9cb2f28c89ccbc51a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b50be5b2860944c603146fc49fc92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0caf766d5790b46c7410cd9b3c0393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde64afd097cd697652d9517111dd428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77215e8b8121715d782f3ae2a2aaa24a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7bbf9b822082beb728ab2dfa3008307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a86e28316a59ebefd2b25706a9cf82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e152fd37f7c0f097be7896148b4d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198292bd6e857e31c7e957a4fb967e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e80f7f88ae6f95b3d75977123762311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97eab3dcdf9fbb9a6f9619df6b070a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc278fabed8b79f418ec2bc19aa52c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ac6e0a9afaf22f9a1bdd76bdff63f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2300759faf2082566ed49b4b6b2a65b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc20368e5425f8781fb8647b523e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ffa8f3f80bd84eed708e0ea332e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d48d30e396314817e547ea7aecd00e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3c6253e89f7b24e7469b9bfac7a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453f8928f5343ffc631e6afdebbe4ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ef646bfdb0ca37f09a3b219913ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b28e57e03f04e78ad324983c76788322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9e82240f73146560fefe3bd261a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5e6ba14cd77eb006be998f280027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11b0b552f4fe60fb3c8d3694cd7519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced8f7bdce3d0a0ece22ce4c40f6d2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f016e35f71efd2da30c59e4a4ed2de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e25c22a79a58e76f3d58e5221acb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7562c9e1d803341af8c69b84f5bf2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe86ab1b3dc19fee302694b61ab3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77becf3b05d2d7f8d38ff33048c6eac6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ed2d13346d7ccb393c888e04138b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba09c56969c38d8e9d5f76e79c46f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91157778016e499a9c783c3e60952a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a54748d01e32d5d074c005e23b5222335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c302a126c2e99282cf69618a0494336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a02471e6859099b7f180eece572f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779aa89cee23423fb8a1167b1431a49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c60ee1389ea92b7eaa496731698756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756e608a44a5a112642a5d7977a7fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed780f725e7ffe93880a739eb5c71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b17e6006b103d4b23bd7c920169bab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e982c7b4c20cf5a374e222cd5870bc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc63efe9c1d3085c2bb9cf6e1ee18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260604353efa66eeab065417346b5e7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282486176a08598bbde769418391062e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edaaf638c939a1be5f9f0d8afdbc60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786779b17d3f0d8748cba6df14a290e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0c113f83e785c62a4befdfb30e1d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b154999c46c95344640c24cbbe84cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3278a66f025b742e5f4ee69845341d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfa99ea0d263287f588922394ba40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ac61a608545b5ba42dd88801277d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07cb9eff64bdc811eb2241d63a70b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217d6c056aa9410da3483907886fb98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196a10baaf319f113507d11307d59c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091434720c25d528cb1b201724d5856357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b7c29c4410d88acc1a1a7cc8d1cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e3ceafc9e0a3606165babcc15299c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820371be12a09caebe5e1941437d0ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd2a97476e8321a86079f3eb1830b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cbec08f63ee19c13b4f425a70e985362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd61c5b518e2fdcd632ed7e354c471363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc6072f1c69d873a6dcb55ecd82873364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a749acf718478f70f6f7ef6fab0801365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6e95da388a9faa0e40518152e16e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14d99c12d1685ff170f83ef973d382367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03f0b68e07c97ac4ab47f10c2466ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1a63fc99e1356a8ca30f463d64f5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b0a8af22962deddfb3d93e1184959370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a54b35895038e09b431e8d027579371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a21a4afd9aa5d345691bce884faa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb2b2df1b0012e749887fdca703a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464db60a290f092b68e42001e597bae4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e071dcef743ef29a8d841accb016d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca91fe601b7f7bc2a733b72e4f33691376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869ff0f0402791a20a72108a0b56f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431663fa26142061db9a750e677196be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa7be310a9bd6dc7578f07cf2e3b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1e9fa28fcd0c6e1464ead279e0177380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35406d8fbec09ee5e58480c446b74cb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562e16b5b4f2e24d680308eee0e83e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9668b554e4e82176e2822360e950ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2cf9f2877ec3e6f546b4fd305aecc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b377719fb3e5f09be86014be6e3e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328ec578bfdbb2923e9fb2080a48093386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e95697c4b06c35c5a4fd4a293278e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc03143146ac1d2ce74d8dacea706ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a03b67616709adb42c3b6798ee9e75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f5ac9519118b2c21d15161e03ab0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a4eb0ced9bb7baa79bd9c4914346391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016421540e15cf5970d3873b43cc11ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4caca8b8b8c64a90161050521f4fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e5c226869ece30640dc4846f2a67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23dc218e2cecd3f4985d8890c8846395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7fd06afcfd93079b0dadc2cead3d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07290a56a56bda95501a76d43d31ace5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22e2dbd2a389bdda1a7e471da7349398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3798955669def1c25bd4724d393c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21196c8b91fe96145048fa8e3578f287400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee825618c7718411d81e168b67e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176384b547b8513514564b85bfabdd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79f6532285697c761811a3ec2aeb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c307afaaa30b694ebcfb53dbc0a9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68febd062155ec7a214eae60f7dbdab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a62d73154e4750d9ee6ffbbbf33c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a52bf33453bfce7335729efd011f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deedeb81b4a0fdb71efccdb86839d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce63675ab23276ba9183ce7b27d9f8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc782a1a46c78af83c12b2818443a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ece08672d511b24807e6fb2df9b92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b06ee0cfe66bbc594247c1e968af9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b8c6f2d5b010d9dc6cb3af6577661413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7d13979c09856604b76f1d96bce8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454eacfed72fc144c8ab101aa76cba5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980280e54cdf45e64e206502a4bbef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf0e430787bdbf176c98de7fde3af9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79a0d265e7dfa5319b9c5f45db1efc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541e817ff2d39e7550a93510cf59a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f2331f6e3a51acca89fc4e579a70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08387f77b9f607df8ecea98e73bd5b09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093313212e7911ea263b8ebc1aa1e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee21c5f197dd5b4f490d8e28c942e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efbd6e34d9116aac02262f9e405ba5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aaeefb4c8d90687c809593896956a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41566e986ad6376395050e357e974521426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1262553b780a98459658979cb62ea15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848c3e94d62b7d18f1f27ee1a4bfd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ed91fea9e043c8e4c9810467c2f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f02694670db9e2805a523722fa2a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab257389b293009fbb0658bb6e997978431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be7aa8d07ba5f46edaead2e240121432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7869114ba44ea92b32420ca6ec33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff18147bbef22c2d2cd3fb04e8bdc1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaac094259c247ad12755b94026461435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac26e374f9c9f63941f550ca81950436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f67dde856dffa32db5d990d6e3e55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e355c1d33aa8821ab2669e634a94f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ead65e1435f03585d1927fa7f3a22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7064bcb0e0cb9eacd6edb9dae4d706440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d2f0e9759cfe055babbcbd877e03c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb700a9317d63ddf515691afab6b1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a3a1b5d7f36f593084bc6795031e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000358cea0bf7db295af08c109b09c15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636d6e0f14f82f7ca38f0adfd98539445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f09e5b5b31d6dbed78fbd09dbddd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dc2f9d73eeb1d71555b84591ebffb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a37e4314050b96c0500812650adc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39f87211966e2ab3dd2610e795abee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ad9084c03195bc1a97d0d35c12e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cff17791b5ec186e8c3868ccef8662451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f232f3ecbf784c9381c987e672e180452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb15224c5fd8b5ff6c1b6b73d9f013a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23c2f2ca23daef12c4b921fdae4a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5316363df25f949a1534a7e39e219c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3e115d27e003487fe366b8d85aca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e08f48b65de5e40eb9cefa3cf20b3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc8b4080371d8252ba93d848aee640458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36218857ed51241a1710a24e41b8c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed764d62b377c7cba827feaf0cb5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747c73271b3113cabb3df033ef21d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe598cd258d4122a4489977c09422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3edcdeb3f82b5bd559a0d21b7f83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba60fae863adcad958446456734d6f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32781e567babc80f30bb7b718d36a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f76fa333d5fba65cb6684d51a9b459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa01f615af7e6bc1f5aaf94326915a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428dc51ae11b6476be4905545c18483468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00c09465076f1c11cc6f7f8ab48939469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb93857e4e0553f8c4cd9dd66dc743470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ae66854261bea15d5aed7a5ded81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a090bff19e575126a0688175db748f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00a31a77690746309c80c23fa18729473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ceaef94cb00f9f67314e0919a192474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22b9aec69d996b6a1d1af9862aa1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b09be1306d1bb45e6d1b709bb972476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5460e090c701d9d6cb353ee515c83e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e7433146a3e23e6f6afec886986c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a49aa9b5aecefa8d511d56270ce9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60885ae05cd8f5c93c47977fbfea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c2f522d630ed8a47da4d7ed176a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64584a32cf9f578f87475cea3727f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9850d7c3ca9edfa66a667588ab47ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccdad6c51c24ced58844916314b6a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2d78569260eb210131848bbfc805485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1fb56af09336c14784cdfee5880de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210bd9e9559d74716753a62cd593a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7655724b48bb545d1ecc1e40db5c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e71be6c9b52349d1ed81ee06ba188f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6562480b987f5baee92089c83cab8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b69825f9df1742b839a0a0e80595491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0f175e15ac5f8649abfd86d0bd36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71880ca988025f44baf1fdea59f2d5a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a289442e4ecf3e24c7e926b011d80c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33f501d5cf175bde15863a358fae2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fd31993dcf16ff17747154db9d017496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ce5ba54634e69d6a3c166c624d75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f47be397e6d890f6aa4486ccbc94d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef347739be20addfc7b01e54ab88313499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c73e3c4f0f60fdf0792e535ca757a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300aa9471327288e0bbfbce07b7487501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072bb5ba55dcfa570ff292a99bb9472502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1c2f605958576825d98d33f670c84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13fbfefe661ee2be605ee77b3c7cda504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11b0b1bbb65778f5e17bcb3cd81bce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a492dd826b9f6da0b57c9ce68f749506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341b2c9bfdc0b7340180b1d3508dff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2d57cf61d9e1d1797ba18a81bc927508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932a6cff851341ceef703882e01f15a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc419ae338742da896be791c9fac29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f7a03583c946fb52c98e025ebdbc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939364edc06542151b2231e3850a8b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfbf02ef0ccbd50ef2e3e13fe3324f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c5b11aa101343304a8c4246409a34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200dc4f7c44d41b9a078c95a272ac04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fe2549c06ea0ef1feb3381ee66b63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a1dc5851f5a4825615742aa0d83b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46f9187478731bd9946b161bf7157518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7f623cdb23b0431f9373ec5da862b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660a1db911e586ab0a444ea99b3b523520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344ead48116a83526d6be260d3ef2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049047baaa7c8c22588586bcfd1116a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd8de00515dbdb85f2f27f3578502523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec53cda4b4b243feb80bfbd7dca996524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c0deee0bafea9cfb11b88fbaf893525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2de828c4a8fb697ce3df1518f83f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c3576c40173f28197f822c121c29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b980dcce8f5e68750f6c03bab9a11a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c013c02ef0fd61f9c15970bb8bf62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a931098626581ac42308971d2373f35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444f1bd448b364a31a78ab9d862b5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555545d99d5f0ed691461225b9f5972532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909074457c43d70777847086f183f98b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e34cb3eaf6c803d3e25a008da6ffa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badae98620a6a1209cdb8b071b9e7649535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc2349b2f8e6b02ec051c568691f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947566d255f5981131010fa73661750537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c83de97b7bcdc47167d1f0eebf99f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1838ea06e2d61ac9814902d673fd12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446ed6246538046f07376faa23270e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59679cdd6a3f570e3535b284098ac12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a81d96b3df1bc56370dbe093c2a723542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee559533867a1fa197a78c490e8f9d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7524f2797d0f950e6dff96b5b31841544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e5337e052941ee8653f363a89199e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13de65446ee98f5b8ee1d7c01a9fe8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ba517a738729264dba87d02a5e562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5ac6109483ff90455755ec0d75af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593c4d16fd9869a691fe7e9cef2410549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4767865925afd5fd19a160d02977794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b8639853a76e4f07d11b7f258749d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22281eee5bfe641ab76bf88a5d48b111552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b03512ed54d41e26c008ddc99f91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c548b5d04b353bd129cfcf64ce5270e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81161a42697c9429ca4e779ae65e2c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09714bb755220856c58090098ebc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437593e886a87d3f6505a326ba27399d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c1a712ca7b0139f95b92937fda9b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed8e7c081ca281054359812636f13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daf1268f9e5324a9c32c7659da52ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d67c1ed2c921c4f5b5c0d3b047e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f43902d9edafe379381887ee3340562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536b0498c8eeafef9e3b422c6cc8ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439df4a718171c02d0da76fd2f5253564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6161125501a6dac3f310c02d751d92f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8991e923de86d2a6425a95e957e2a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dffaaca99d4b9f8b0071b3bee86c35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324690bcdf7f2228d52d75b73543b706568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258273802d64f98a72fce83a0191845d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388498745222a3dec6265fa781c1cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0de09aae3c1d7dc7a2d920bc0f8b6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df122bc1b2d5e9adab5611b503e659572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de85f3a443247969fcb076b2d0e89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009cf1c88410b044793fdf4ede51aa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b204a915d65e6bbb619588ca7e88101575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e034b42abbf4b1d35163dcbe712f28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851be083b4ccc9a83b67c83371ceee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade42e21ec91422fb265acf2d335113578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab4c6634f27ee55f8b8a2695e1014579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac973a995120533be8de0adc60d355580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b8f2b3f6b409779b4e9d433217d88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2eb9efaafecd2985bae131c2147c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069446156ad4985361156647cb024648583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7282980701d3bfc9f8315fa3d353584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e106b209e2ae7b284760cebbd398585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e752ac5971d533a3d2a5c8f78dc6b98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a3279c60ffaf8bdeb51f228a721e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb5303bb9c7e1c4292a52471d0276d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808948c1fe6433f74f8a0e885c35acb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402529a4851971becaebcf5bb79c16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6cc366c583c254751d091be2815c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ae7764b904aca22da100a8359e92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3830a5f4993378ca7969c0e5a3dd9ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b9fa3556e19e4b5994478f178239594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7993b1612e61fcb6ed7fdb26050b45d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1346fba295e3a736cf66612f28e8e24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3b4379a6dbe9e8ab6e72f4c2c645c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b451cb84c498de662451116ac092c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a56bf6c0cd02b14da4587b2455ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39482e7333857d5ffd15851f8eb718c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836b385b6946dc22c548de408cdc034601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9442a7719e33a2062a90ab98c03dc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc20d1c8f6b7f8350c02cb904be38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e100449146bc563a3839956bd652f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3151935d886ed0c867862396a50947d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210694b170318c8605dfdc56a35e8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab281c4ebabc88e702a60d341713702607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c546478aa46a30343ef331db7e03bd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0a509c21381167eac3a85bd83a2e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3303e356c4f336de089a47f288b47e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245c0e020f9f68fe2e07b68477c2d2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6095d041be2c7bdc1e744d016005be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8f14d68b2523d28643d10b344d2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc27394be8e38cb2e7fc2693c76a0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0b9c7b2ae2df63531537b9f2c54f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7139a935a0d6038c99c0629e1e60b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8072db279c6ca8fc4fc03a20bc0bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e4bc38a6a5b3ca9e677e37beaa5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8704db3a1c786abb835737ff749178619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c3bad6070185ee985f92d64fffd73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c0704ca23ba78ba80b8aba73c4717621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47577a1416d4b10e99e6f8ff970ba99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2d6e15d2f22c9f1f201df04344397623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9ba6df530dc7d998997c49ed0652a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca59b33a74d8148ea8da0589c5ac857625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d7736754ed3f0471f4a05748f5b6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520d08cac533f506c96ff7d939d0219627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8302fb728ff53378447f7af2140d6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12252770e559ef8a9866ecd43db61aeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ba80e39c00c374fb168ac47ae7bb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd160fd42a3f23e15d5400ceb69975631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6470128707bc7281a3b30d6c9f1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01f96059509a6b1a3717f0087a6a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2bfbf17b14cbf072ed7f1704f96a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943135807ca6023114570fb06b6e41c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b63f677b8661bde0fbab4b43f5e23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe04b8dd15d08003f17f54b3af34964637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7de6563cca0423233df57f7c854c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042042306b7802f8fdfce89c4faca39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f795c31f7da5f6ccb71f5fb7c7c1cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6f3ed780efc7a5a8f91be7def42d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7df35a15f091207e43fefe368453642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e45afa9d146e2f2f29ca2b2c5b067643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23be9f4c4004e6400fbd1758a29aac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309661d1c947aded8f3089831f4004645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a63527fdde8391d94e382d6e0379c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b5858673080e97d6bf56e72e09c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12e465774d0ea3110d24cece138f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac92fa4ff5ab5d4f277711d4f4534e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02453b978171820381a177a83c9ac853650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dbcc8fc8b7562dca6094ada7dc30f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550ae4b51442f5c86f62585eb8f99cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305da879f5e617c6309ce2a4dd89bd44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0eb21cf7599a17e2a7ee8a87221e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95b83cf1955a122a4a55e1df902a78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9b26c9dbd8b12d29913d5b57da52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6bd5cec6c63264be14b548506efb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d58049d2e2c4fc8c28a52e8c6a6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bed92b99a6471146d34f0a7a81af47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e589af2f9654da505501331a94c7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf9f414507ae4ed6326ff616f3eff1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a8fbb888abbdfeb19a2c6b4e4572662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463558f8dd1f34fb233738d98dd0d193663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb3962dd12c14fd0e434bfd9c757d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3addf133eeb740b4e39f0387c5fc23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeffb09b082b03ded5010d207759f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac33d1ac802dbf62eccc1db99e22bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e11c6ac396ece19def78afbaac67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d290eb85361a6a26c4bcab4fbe0d00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5e595c9374032efe7e003f6a666bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf5be372df6b27459c1e7dcc5a4fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d16487d581d45184b2dfc6c913c8be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e5758b8fd6b3b24c29483f86f956d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce384d6dece2936ba2ca9254e545dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30bfe8d869f1d43ddb764309cdb63c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc3914f5437bc1444e1fe5051e7e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a221666cfa2f8e2190288fca3d5257a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c90bc55b25e891e3508c7a00a090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11263f82310e58186da26c3303f5d27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bffa89e5d088b3ca15880f98174f08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe1808834fe6d1af417fc5bda1530681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f119a921310820a7d40f1a7c6282c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c6a6bc2964ec19d590d7efc5986f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5860986e8691fc36a7ab9af9464c60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32483e1fdd55cf5042fdc7db1da17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732f4a860a42ff4d4cc771808c59cb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb10c772ee5e9e7b57c0c4aae0796b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78145f13fcaed6e9ea4766eb82a53184688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9cbe31668aa6e1f76713ffd96510689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bbb44a373e3d36df7f5791bfd715c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a04c492ab6a4af733c2f14688d2f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a63a341fb8bdced0f874bb2cb9ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b05ad69880278ce96a4c92006dfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f1e6c0d31e56f73f3ce0d399d5f13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4302692380ec6b7ba239c1e5eb3c6ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35197a6722ed1af957a7fccbd472508b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91308c34ec2afb5202bb414d74d112697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4c53d85f10181c7815021c78784ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa63c43c0e91339bea5704f120a5abe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52476edf2f610611c017b2fa72ac4db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea15646339314549ef55f0088659da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198fb08d09c6b92e6ce6fa52366b546702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2a03436375b26fcb54255e1cf7d77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dfcc218076c71f2f7eedf795bf299704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf650f7019dedff6564934bca41e5e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd102c74fc3db1ac1f266cb370ace02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041715542a176d173e72991245ee07b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41867212cf319a248ae8114fbde716e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa91098cec91aa9ea06d558dd6520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b381ee4d2d5ab8748049bdf0c856ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327c50dd4ec61664c805ff2c94932d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b33240eb90cb101ca807b19fe1d98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ae4c772baca4d51684885853af53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666928445a1691596a63b243142c4850714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979ec6020e1e630b985c90e4d58855f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556861fefa1a7d153640b68f90c2b6d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c8d5818532459ca7f61f1769958c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353b286b5cdd1a1223f1a20e316384718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8909fbfd6a7034562c264567b4b151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e38c5485e6e269a7d1d317feb2c99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6672a7d30dc5f5d9865738db60b39a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d7fd47602f85424b009321ad59e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed6c546c6e51466037d5578eff2f72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb67cbb748e77879e026ff59f88e286724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294ac5aae96291f2502396047b2c0e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d137899b53b1dc161ff0e22f60bbf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de47015155655ae8bdf4850625c6bee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5fb8a361ac42ffd5e73844d0ceb6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ad23711239645fa5c78f0c1ed95c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296ec68c9acd1c037fc311c02ed28a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea066737305b3fd075ab1f8661cf5e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77529450fc30ae8b3d702e4bddfceb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aaa7b8238c9efe1fe17cf8f72bc97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d26425b9b5c81ec72abf0c7f7b5b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae8558fbaaa12a1365e200d9ca5d74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce50021904c4babd91ee9f2beb9fea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd415d9279672d6f61090652dedb0e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf388c72d9120f1d23dc470a8f676283738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae20c56b0c32a316103f31bf47bd5dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4898d57671b012c9bdc9cfbf7f368740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aee8c5d0669fcdbbdf93b13c534df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717d9fda1d3fd97955b461eb89a668742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689e3176a856d982328a49a8dc99ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14b2e007704acf539def879a51b7f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f28665e4bd16ef888b86614e1ec8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2eb18737145a3924cd19b1d3f8085746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32051a7f515fef53a88d00c4fdfeae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3d32e81cb5c092cd3b94bbb0ca0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935019e653cf95a107011fadb10979c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf9ec4162e622e0dc1f90113f2b59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f5f7459ef238e82a98dfb32b3be8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db9107cc85b89120831fb6a82d0e90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9e90a4bbf00cf5332e98cfe38be23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7c962ec384c14d025da7956bc020b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83e48af03ad8482cb4770132759a57755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea67270a9763cbd5fca5d8707e1f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb005b535d75af3c3e9b3cd45f7161757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4a4c7203857be719acefdbe08668c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efea745cea004f98c741b91319d3c4a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>