--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356205ede05fdd144759a45804f9051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f7752cd88f807e36587a0db2626bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f701c1c9ad83b4d1c0618c22e4d8af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ab73d95cadbf9ec86b4ae7ed4788b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91df1fe8baecc5982e626a27cc7275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e948465264d1eb89ebfdf27af80e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb98a995c041ecf4e2f36a3213fd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715823e6237b137db754e3b7fef161128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0133479436f66032eef013b18ea1769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407fda42f3c41529d32a829e679938010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d436ef27e73fc89a197ee1dd0c6ea911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749e75d2e8ac0148b011affafe8cb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799c5afddd0c5cd41a5f340e97894f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfaea7e88e644cea3f1df831e7e05b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1694261dee5ef8036fd403389a94b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10eaf497499c423511f07a8f44aad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5e784793c04fb703139c5e0db697617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb9d2599cb3428e34cea26a9395c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08e3a0eaf62bb8f8a727389381f46119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987e5f62950449ac759511eaa944bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c47fabf716d6ced72d92572ab5a6a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937372ea2d0f3eb5762614682760907122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350943b37820a8d3784a77d8c927f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5331ff8e5258cf640c5cd84742c2aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fe34c4d9f48007e2a315e7349665225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a145266b2bb1aba375268c1d089b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bceb548226f2a12d84d67494a7f5a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a4554d624d39383c42e9599b77dc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64e00bdb0423204c6b84d251364a2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4924be956861d398179c7be8ff05b3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d4047b016e9b95f324e0a9cd71a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15b2c3311f9681bd0e27209cb7cd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92a0e9191af2db8a33587bafe37e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592946aa43f74e5cd4cf1dd118f998434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043a66eda61b938240b3bd1c5c0d20a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c80f89af99910bdae2231455c360d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c50dbccec5932150c87acfbbfd0d1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2677adb34244343b54b12d5bb5ee42c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a45688795cf1340445faa407312ad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734b0e2004e6c193409d403a5e2cd3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d36528de16480d3d270fe513ce96d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cfe11a835ed6cb9611d89fe59990042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c01d3ca1ffefd6cadad04458428643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468c5e560865f065d8cf5370d3112044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e408f9cab033abe7ada4e81f605d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9524620c1ccaeadfd4ea4e8f3a77a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee91340ec1f25920bb91ddf84a6ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af7ba0a337cc193a6487eb76224c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b30d4dae97ee78df09d257319b3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee209948c48dda236f0c9ae7eb5262550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9b7a9238d1d7f0ecab3002ea23a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71065c6156e5d664607cd67e80347d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20175d61d58a086d9e4291dcd3771753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347c2bcfd4d6a1da8ca1fe8c13af37854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852f6e320d70e958d8d8b05bc7f50d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631012f719340d46f8eb3408b12ce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98323303adf69f849e3421afeb26bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f655645716b645b142e5be777988a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9283e43151046630c3ee3475829d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409d418756b3cceba38f0bc18c4871860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da1657df52a9771b77151be909356d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c45191570099cc9e346e0313dd7e3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4250781a14c564a4414045e41039c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272fbd925b2a95b7a7ef04f8b61c04864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858679b6b5a87edbcc4f043c52df84d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003dc70ea0f5968567257cc81e543966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72361cdbf1a746d622e7f7ea38e173d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c821366f0fc2adf5c1e73ab2a13eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a8860812e668448622fe70c1a66c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774567db78ccc2ff53d2447087029ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4da90493052641d8c2f039bf67402671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bd4667d5dac4bb69402daf308dea772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b28bff5e3d7c470db8e97797b62a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaef1eef367bbe87d7c5acaaefb1ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674818bcd3e54706c22476d0dd86c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489415fb8e599c7285e24bc40c12c70976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283984ebc9023501ea2d13ab7e8430777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc67e0dc40566eb8064bb47ee1fa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786935cecd361cc3e3c4fc321c8e7cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c900efb27ddf4979840687b2d52a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa48430f00372e8adafda6019ce59d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362dd1129e8eaedfee9b9ea5492693082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81660c55efe56853f3408eaab859e5ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293b09e79a6f835ec266d8461f5ab1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3be27638a2acdaf8a11a15b1d281385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc6644f46f863838f89899175df4f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce6c98343ead7253a7b22ea76816b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c4ac0182b7b439bb26cd6fcbb23a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6961c2567611a62730e06d02d21d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7876d2b32a3847362a755e94703f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926700c30cde3cab4ef8cae07ce42da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe29aff3f305aaea50f7adc5e034eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d686846f818bdc0a379bc33c2e7f2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f17633988259edbf7ab203520474b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc94a3fedb5bfa621ad255ae0ee9a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48769400267b49f6eef513df7b9ac74496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50580ca923d7810ef5c61fd2d88ee58797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25a5e8356b10f69890f2a12f89069698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542e325b34232715419ea971ba4f6db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da82477654d65f3937ae50c51a5dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305731b6a479579d608c891aa579167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319006e014cb3be20e1adbb2ad47027102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbcc750a48979e6b96b6ccdbe96276103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed29b0dfb0840161795f2cc1170810104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d9a7e8dfcd38f25914d523c523b52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a766507d1811066952ebd3eb37b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9928ad87f775900cb93fcedd397e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd17a5bd01d5476d2e90f862f06a98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd0f3335501e1d3fb72f57719c42d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6539c33c9277c91735691b1ac1f0a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7caa680b83d036ad6c6cf2bb31720111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db42e71ce9822ef27ce9b910a1eef99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b290e01ee8c7ac79fa32a6185f57c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75d547adf1ef433f33e751a2a83146114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d702abb47ec022907896d529b82603115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b99199e44b98b658cec416bdf36f89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5f18af57dd54e00260a22c1d4349117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862b19270ca1f0242cb5210c09c50cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a67804d8c74ff65989a958f15710119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b05968e5c98348984308c218f12a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e68ddd3c82a49923b0c3021043929121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f232be2dd6b7edea329bbd4088b869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a512a3fda83d9d05a3399bc73d7f065123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f884bc572f1be06665b8f52979f06d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627839d9f1c424b824980e4475cffa5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315672953e3774669ad8ac5d31395982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937018179cd346994222c4dc05a7fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfadde49862376f87952f6ab23dd02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d78ebd7f622d89dfca9ef96d4133129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65154083f4539ce049e9e2cd5a6fc5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a3044ad5a866ef4eddf63a2f23445131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c42e735a5921fc4854905acfeaaec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d2d077f887a58f1153d85795db86d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a8b7a68ce90465c4a5262acc7463e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d870b6234bcee9b55ca325fc3b88d73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32bd8b52906236ffbe4f150556ada136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1b9a7a5300e2c2b0716f1a4cae7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637843dbd814390f0322088553a76b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da067e2684e3c99832062454e4edfcd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6254962ec5877e67fcbb3a415a68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ab2f968c97dc03f45889f8f79be7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652cf81aaad8e015eec7d73bf0a730c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bfa6c9406371bb03b8eda07b3ba7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b3f363e636ca410ca5004cb441820144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc839bd8b79d1e4887fb9bda0a0bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c2560683f4902c51cdd4557f09d26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a955ffc5e452a43d7390e070016ee6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d40a487741dd46932b81c5234e3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a56de7673699fd9a2eead8a8ddac1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c47f767a9abad316665cdead17031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b415fd29530a57ab8407f842a69a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b859dfcf3cca7fc6b72daf01c0b115152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c7b64f9c8ee058277a3e83674188e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8867749da318da68594f35ea4dc42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323015c7d9a4353ed073aaa73c7e772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4d7475f8cc19733da0dff6f951e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388992d91a726a085e0044acc7a07e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce882e218c59a816f63a0490c0447158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb28342363f6c6d960a85a32aad09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a0b09bcc63c76f34899477897ec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443987a6e79ea1fc5422ab7c735822a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83bb69f2c13655765cb0996fcfda8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817ec3a2fc9451bf430a90a013f688163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d5527c44aa054de7f746f8c4fd3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed6bc1f798144f537da71eb1cccb15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc4f7dd0251fd8ab3a84c039c39dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fbea4e7d884854ea35d256aa20ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94837c674195d5f24f02bc5a37f690b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb36b6644ae6b8d537a2f997ec127ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b3977453cf0ae4d022a920f40cbc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a47fe0e6ad00769e39346db63337171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e2a7820be12312c1ef589a1bead90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc48807e72ebb7f7cd3cbba923e275173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fc75ba1dba00d7d7ea94f4e3503e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b666589b3c15eec8b57d750ca269175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dd7a36761a8359684790e3768d571176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994cf37134ae0a09aaaae07b2e9561d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe18a7f4dfcde9bbf1fc7be78a884e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96bd7b98b40d4ceb7232694ff4ef7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a5e161e6d96db20c1150c9f58d39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d6267f08a787ee02969205814da2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead39c3ef1c9c4d4675418f451972fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e2484d6ebdb134bba1feb638df7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df0020602aa6baa88d86dc093a7ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c903e2c1bb0b8611ed6b8fee30b1b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971ade7f14cdcaa562509a5efd70a12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a63f98725551f15830fbb4eeedff06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceef7d7f5c74bd735c2e17a612f8f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84fd2447df74ce26263d2e55b75887189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32132df722b9fb2460c6259a28a82a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22ed19089847ea1cad208fa68f13c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b78eb99941894c3dd071bd5c62c03e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749b61452c2a1f45fe14d6a26e7739193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e537396045c01588e5e4b42fc48eca9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16b60faa594cf6c70bd4d908c02f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7b376eec4c356c10cdcd4df491b1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2224d4f36127b78222424a4335a15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5bd9c88775717dbfda78310b944a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af6d1c0e8a54d3344ac42c479185f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d73e148d5010adefe9a0a96916dddd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7db1665a1e47a11c3cb5323ede9b33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e6aa481d28b6c5f4377b4a60f7ec4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8972c14196114493d106f426471a70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1264709b21806734bfaa4dc014584204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645cb4cc1125298f41afe701ce93e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56da82bd2604ce3ee775b1f69e7890f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd64a2f51544dcca8a3c5b09243a51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc92f31d0cc7139e5192e49c10759208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857a63956780331f1c13ce68252576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20681563b231480780b3be220d86a48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537535fa6be340a1c7228eb40781a6b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090386e288715d661e85e620e2e4984e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf13ab5d0ff27c6b73d923766a3d35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df4b18c08cf3b854a78b21643ee4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102885f9f2a39c0bfdd355e9e95c038215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d240a725317f5ffff8fe7ed50c1423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b403cda75d4c538bc6ff5f27f7c8c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6fbdf78b25e67ff9fae54e7903134218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b72096349450a66c86cbcd771eb3f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5651509b7523bb3dea65f9a858da8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2be5b3d99cc449bb1c7090dc2a239221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a860eea98d08e724e21df2af6233c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43702ee98c18e9906d1021e578a9498223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388038242804b71cccbf4ecb1382d8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24b15395051025b3b0053dd1d85ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac765aa0efc2e366b2350d8d3df72a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26336e863a817b061c1cff04a7d2d067227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085553de9a5c2a6fcfb7933f2c5d945d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832f556fbe9145e37fd2152411da0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ca6aa8182a23ddee625a601839b6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e1b6a210b769edc0a821510cb9f60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e831868a1d9526e9c242806e61673232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6fb0de18d52edafeb35a4b7a8bf1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50568f75f59fd4b4e2d0b0e266537910234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e94c7538380fbfdbd8875cc7c4964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38258ba7cff062fb4a4f53b84371b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f2369c2fd30328293c560d6c0dc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d623d863ea25ce8008a66c33563b5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e8fc581439ce7d81c63c571f1f0a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524a0a3f7a784052ba1ec9e61cc61f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165694f0e5d0435ced52a0fd3c69264241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ea3bd5c5901b384644c803e1695e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6173092bcf429ab0b918bc390cdca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5249feb0b3bf335354566aa5b3dba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11732aa250ea374e702bcb7aad705659245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554ee74c1b23379886dd2b9b12ab6a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c635f3eac7c0fc2f9fba53bea61da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a463918cb7c9fa0965e09d46814a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d2a16cb7d5aca8dfec8fb8fa4ad89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eb871e5515a4c664ea5b2070d4814250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc07bc384ed0da0d5f5e859b8f299251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f57b6d513d522855d657035364cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e22301318d95e4b9d0b16f9c563a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095880e261d52920a4f07350d077fb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97561659ff7106b6b57e39003c0ee6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f826ba77497201d13ebbaedd7d7340256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43168d23d81362c6f2435ed29355fdb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb6fb622d2ab1564515594f95e835258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa87c1605bd3511f099c53fe4f6d3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a644ae103b9cf908fed9400cd23f57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e7c2049b30589c415591d100b4e55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb7eaee6b82a959786baaba7cb591262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba4677b42096f3209c3ae027ee296263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c555af2b2b44067c0ad35f0677733cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3361a2a40741a10bbcb0bd81c4680d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dbe8a6440005824b7e7650e1f2f8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ba3fc3e0d4287e50c23470bf223bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38168d68e21579dc234b1df87a0ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf586feedc5865e1e5e30f63756e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a685af7380257a9c5e7b042f7f081270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d92aa279d5e2e38c8d4883795d5475271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c304c5d435404bc59b2a35a77b2d2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462468c1d6081cb31fee836937ffcec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee4e7fa682aefa225aef2e37f2896274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ca475f2a3c059898d21f2849b104275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19360ac8ab897d8aaca2284daae8b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880dcfd9d5d50ae5a37be57037c9b0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ca2f764ef4aca711b2c8797b11048278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d036780cbfbd33bd446771b14e7d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d82abfdcf2bdc70123abcfb3f03ae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8f6e566b1679db3ce901e3f7e8b9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d8676657b58c8a4f745c6dcfa2a9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf707d592ceca7a81ce837a317a9e76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e1f8888ba24c06a4b60a54ac9b0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3921ae79322f020477cc516acff95c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb8ce8f80de8cdfb046011b0ea290286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb89a56b58ab7547fcb204989e4f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca76854c650bc4eb81528eb3c2c99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d022830ebf528e65d9bfb0ceeac6b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17a9959196cd16980aa2368bd6de4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670dd546189d71431dca70db7bf5674291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4f5d2c3cf12730eea2e0c3074551e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3972e51b134add89f3159d5f59cb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339021aef527d693c52d5b3c6a5a1384294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd4cc362c34491212e1a18ad6c295295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece77a123b25d727c30c8310cff68e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a83d27576b8f45793130ffc67f7b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d457db388983928392fa00124becb77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2659590e26f9a1806a8f300aaf8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed362d9f30077613b076b6060dc9548300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643db46b2f0ee464510b02096c949235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3232088e71b822ebafc06c534a3229302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6489428071c5fb98d6f1725194236303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e42bdf3cec2a56a9fbbe678985574304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda0d45297cb8a921ec637420a9bdd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf50972d4162293a5c5a4fa384f4c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ce8745f7e032c462b5bece852ed3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceabdf72f3ec64627a376b7ceffc61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a16b01ff0a14c4e675e3814afb272309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c25a97d8913d4d1a7ba693f00e32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cc95ed1ffaf93a1640275bbdd0f81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb832085d72fcd6010eea3f48b2aa82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa3b97d01558822baabf4a86bbe29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72675d56c85a6a5523ac751752deac8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9167c1278d12e47864ed0153ac64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c519140c559d2d0062598cceb755e11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809eaac6cf01e73bd5f75a3c75e7dd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e13fcd4498f13a912c20b91189d19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1bdffef3f089cf4e90f56ae7bd42e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96c55c67000d689e85abb2191016e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c3ed2bfcdd469492c4dcc8bc9fab6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10015510de8a27e0ac76bfd2b545c973322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff070cf08bc7290c901ae319db9a4b25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb914ea13c73a74e64136f780fa919324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b2817570b5183d6672829562e0d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2eeee6fa7ff1ef379908ec5550985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1412a36e5443d5f3450f4882a0052a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5818c6a3e62317a4194d01c941582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692aca76de2cef49f5326b9b2b1348a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e863c939828a9a4ba9ff604674c99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa191359e41c72fb1590720a89313d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a9b280cabab373d2fdd1b60b6f288332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee33bb6f32cd0f6e0c6f9401cbb31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17e5ba95d3e5a396c6cc7fda7caca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe747d912ccacf29a336adaec6984f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c219af5ab4bfe40917f0eea0c3e844d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875f88793f4463ff5577af2114c4ca0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018afbcd713ce4946d9984e72eff2490338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561b52e5fa3d32d3ab19ce84f7d7a70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5713f9b53dc0c74dcfd2e1ae158f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b6272999bdda3356d62577b99342d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beded1da6534f09e11495fa01e4a8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b22a135a7452491d0ec66ac4f9a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a9de086a8d313f78da5ff7486b704344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b88e0fe95afe86a056f57a3e197a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc0acf41e1805730b3f507367bed9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3827c9c04611259581ad921959395d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa953e137a60d5a95551ba9347900a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b6fbe5b2755364e086ba8d81baa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d9f5442121785d3cf76b80da9802350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975dadfbafdfcc983a194d699422f65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3efa531e41309b6ecce3177dcff26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b51eb971c547ce8e2097ddd3f18b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dd750ace36d9bebe199153ef95917354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63886bc4e6b7b09bb8f60679a713c3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84c0dcf29f4e986c4aebc0c848116356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101346e8c01f6919cfa8d07c0776801357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c269defcb2ca4622e98058498d5bd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e13a4a90aded8a17ab96bc5a6c116b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554dc0a043c66cf8994d6a851bb10e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446cc7bbeb53e8639f960a56616fcdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae04933904143903270ccd23652e1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c5eda9a7c41891f361bdfcd83a7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c019aba72ca6dadfac3b59d5b85f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dfed2bc454a04eb4f393742ea2b92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6888f1850de4f3877861c816fa993366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2fd3de4f3bcbcfd1fa68abd3722b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff08459926b735e28f222ea6f82aaf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df1edd9b0827fedf19ff7147e2a13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75917eb3c2cdbcd78b42b03c719fc6c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd6a92123cf2fc95304c3f819537d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e76d1a57f500c7806e2fff88af32a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e4f6b559fa9c1945dd620a6d8fcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea754e7acc4641538e29749c9cc52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350b840865b317616acc3d1f7488c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820b05f959538e392cb1a2d7e4d7fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e91c6af117bd8342325fb1d8a778c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e26e26923099445a255531b85f3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5cacafd5c1b56a9105d21f09720b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051cd8e64cde51ab8b56329e040c49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a1cc49ef25445196fec307ee0ae5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11489ecbc00f8d2b336d1729de613bee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf43c420f34de5ae4fdd5220b969de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db611cd0ce7ebcbe750be424a3ea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c61e21234fdde7bbc2c65edd316255385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2466e55b446cda5329fada7e6631d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257ec727bc5131c37c6c1a008d56481387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e385aead16d720ed68410412335ce28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f18433f29f6f3b5bcb62674bf8077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b834d560fa0e58beb8543c3f343d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730789746e1e61b8ad5090b584bc03e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43baadc08686a50d4a5bbba787c23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ed82ac2339074385801fffeb05df1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ba37893883b980d9e3812ff381a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5cccc15f6165c19897a1c4327051b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853878b88ecf1f542c52a1c24d297984396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb97a79f3641bc1ae7fb214d9fb71f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08323e30ae66c0376dd7d991210e2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec9851e3a0570e4ec70f1c5f01e642399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12fc833265a121d3bca314e97f5fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391015cb4719e011a526f70453399135401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7ae9467d54115d5182dc6f22a7e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856b3fc9dd2157219df22ac7e2234b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c6866a20fae9dadaf6d69e1c1c86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd56a54971fd463085495cd7659f1af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62cfac2b8b616ebd5fc85717d60e26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2541eb820679d5cb76dfad4974d57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c6862de4b3b47b547fa1002eb40d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93c7352e5c569d110cf032ff80ca4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce35d36352b2cb0ab3d185eb1f6ac8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823881cab479cceb0e1cbbd37186be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51dfdeb3413f7227f23150f13b3d0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5abe98f17d5f5aca1de71d7d82a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fdd54bb1c48592095d8f5be614cea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de360ea8b366be413620172fc1026bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a495db214ed1e44998e958d0eccb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c6a375a4caa1998d4616ca9fea2b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205829812806e5662f75152791ed4e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54f0bed26d1cb81fb5f0ab280626a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbdcae2b99b1da61f8a65517c15c4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ebdae81c2859cf5fca4863b9cd55b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3613c7eb0332e0e5e185a0a8df91c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf34746fc81fdf6364aafb2fea65c22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228afaaea021aa6ffca917d1d2e9467a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aaa08266367f10d47df06832f7cbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703d49dc39b0dad8d6e2bacef828fb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6086371bde64d49654ad4d9960fd3f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854104d3a4c9d3334108ee800e9cd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2c88a8650a45e26d5ff4d0e9faa3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d671ade36f8eaf952cd465a80c39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23523809848384f17e276095ac7fa75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b10a8e72a8e9e71e104f660c5a67e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752d0f9b9fd4a94f603163f42c7a05e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f628514d9372db8d072d46d58dc5ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df02092d686c18d1709b3dd6f5842bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f24bbdd24da6facf5e51fe485fad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860c2f06937d233add062853bb722fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ae6c64279fd3dd0e4997364cc6619438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730850a76d41d9165f7e8967b8e72401439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bb6c270a2b18e7bdacbc0b67ee253440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6d9025c42e632d1b2c11298e471d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e43362a85bcc5e227790393b525b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b46c3ecaf40326d59827021c7e05a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d24429b2e9a60040e75247e412574444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8639e853d97d1bc77453d983a613f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a493032577c1fb5b2e0192c843f62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595451da1e02887a7c5654e948d3d19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373998bb3c3f9aa7716687a1a2a05847448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0824781b5d5e3cdbbc9e24dc84c5df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef598334c88dafc94180f44192a03f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe468b54ae98b34d0a8965eff46163b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914b549bca865cd022d4cab0c5d340f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670857cefae66b2198a84a1899c3358453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad62729b111f6bd4176e06853084a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed2346fab275abc3651513f088ff69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f5298b4f0563b55aca64d143f93df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499fb6a3c68ee7744a0bf69903bb276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c4da5ecf260f6cd84176a30598b3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12041222738cf3854c42366c5b6c8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b999c6995196062a679e3a0b007988460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb4928f2559f257bc978ad9cb82c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa79fe13d8a847118de2fb2fe29207462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3371708c5995fd959dd71b93c06d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198275048e4c59c6bfdfb631a255426464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ef89d033580d564d13e987331c2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc63172974632f486ba87db200c5ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f930c88839da68fe96d6a363d480467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3164e2af108ede9ec2eaf81a1aac94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba06d30a6c6bb347b76bce14a13f54c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f303a6869a21ef5068df869389e1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afec3f74b278557f4a1fb553d4a1867471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa8db88ffe1aee1de4e6071125a836472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fc317673533bb8a664f61ec9db5cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f93b86ea64f743bd193bbf52a5b35f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c297741ef6a56c202a721e9a9994e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21650e467e6df4e51b43a3aa6ceaf175476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078d1c06fd13fa2e71a3a4a0b70d61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebd3bb8ee5ab7c5cf4b4e9f916bd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87ec0639de869c76422f1d90e6e42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424301d8458290e1de910fb3159b484480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d38999b115db1cc60baf4952e17b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480060b0e505709d9e462046f6a6d6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539037100f095267e5e2076bad9e5c10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482c5eb4e20039480b3a8714f89f8fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e8d8cc09f5b02c0b05926ebd418e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6995c60d2c2fa698a2ea937e81040a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf293bd673fb720e107e840aaab526b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce9aeadb0af5777b79dc00e7d3318a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb397b5a03b5fb33042189ef1de4f7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3f6cc2c9846e602d3c34405e42ecd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3031c007e6ae7fd8bb02f8a43c50d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf6b6d5a98f8fd70c98e40570b283a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbf25b7f15251ecd0da55342326a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6931d50fb060107164ac9ffa9a07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49775503d85a9fe48fbedb9cc27af13c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03e946a8bcbd8f1eedc40a0f215963496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd00243e2dd006335b3d5115dc94d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e377e5f971c5a95594995fe374d11e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d733f071344df6f0e0b9817e99281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744caeea4d920e353a2206910774e26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f9f96a4cc75be39f06a8d6638ca9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89258b2cd6385fa9ffe7b23decec9851502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e37241921dc7e6ff6991dd5c44983d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a85ba277a5af44f44b8516b6410579504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc77e49109f2a058f9d0694b60e08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b9e72e9068e5640029b6751b4ccb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2cdf4ee3b3c32c39ea536d2546880507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bfe0a1cfcae3cb7d4f753772f5af5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f7be662bd80023d5a6453522d976509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f9de12426b5fcc779a72f827cbe0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee98afdf9dfb84b29056d8f797dcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf2894becef3fb20de6977e81f3b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac985a018628885e9fe8bb1336a670e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215d7a650db31d4aac51fc376f0268d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4be96b12feeb154b2a080998c4b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e08e8ed0b8f8a1e58b4e2a2827393516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6f1bbbcf747ac1f770c24024fbb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943bd6085021812112737159a829e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f882356d70a6747107e3661629e07b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b44dad1b11be4141a1148d9c0e856520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87880855b3cb9bba884fe7fe9eba99a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1aed00317af0ca870ce008b57bc22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ea9b33c67e16b864271b2dadae2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea79b32c13720616fe4aed0f0d98f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4dc42fcaf012b78703cd652f19f5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f0c88a578e683b5e78af6be214ceb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436283baa6b785b31ad812a34894ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c9ea882a7fb35cc2cda86be2e048528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4bb340cc5a6c0ab9afb343f7ca55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25361ac7003c8c147316a8a41d069764530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a9626a234c32b0984dae3091d69f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935acdc85e900098aee408d4cce9429532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed756caaafed23d1f5680c2637842a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a45ec729a989ba7ef0cc88a779eaa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39253c94f32875b4828430577b22dae9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677842345a2e8d156437845b0ef4d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8695f2485299495c568a10690c7ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f3cf18c5888c61a4b4f4bb052a79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb88404b7013d1c44a963046cd9d2cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17c2b39015cfd29e3da6f54050f78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ea3714f2aab53aea5e96f4a15d3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c05ea759380a372eba8e9fdf1fe6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908562204a5a17003144a9a28dc0de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e96fd11f6d3033353db9b9eaf1d92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c3d8e684db9448a33cce1969ef4bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764afa83f9ad2e635c57a9bcfb9bcf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf5f7b556e83003c5d73bc1d3d8f09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973411bfdfc738d407d7f0b153ffec30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb2dc3f28d4dad123d8c89f41b7c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c77024fa2241593498e371f3714dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772bd0e266001b6da24aa6ab6640c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee8d8567313ed4d3aacfc09e10bed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce065c461449ea1d525eea905f713553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a4f2f56082890715e6fd125d87242554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e1e3abac33c7d2426e7d1ddae0e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d4433d174f75f3bb3ec578a40a499556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320ab21255a9c1b2659c39d29b6f60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445c020a131ce37d94cef2691491a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc164e4fa3e19681bffc06175e5715559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10639642a920aad0033ec8d24bc5d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fecd40658762b3d2c629212be41c00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450174a32b7acbb23993a401795f94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016630a16c04221ccce6e5276b87585d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf64c92ee445cba9f7afea5e52a970564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf8edf3c93dcf4397287caa77696c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc64614e11d6ec563c713ac8f8757ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee224734867d3931a3915161afd449567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97fedcd23d0cd3e72c2db7573f2c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6187a28e43c3d4da901f4305a446c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9a306c7ba4bc2786d81844d6f4305570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45f1be5816c74ff707bdb6384aecb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b20ae554626e6a5c3bea1d7f3ffa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352230734973a96687dafbf8d8590dc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2216c973dba18cb90ba7a9368329574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752c0aec9489ec19525a37cea11364575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ee74555b997ad091c3b1237f41c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020978d84efe1391d1f2ac3e1eaf8169577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a6fc2fba3176f591a6a7c8a476f5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9911871c9d3031f9ffe38dca4eec11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb74568591fec8ce35b44f7d4fc640580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d7b2ffb4c6aa91ae15af6c5d4831c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc68133a7888867cd9510d215df72c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8396a50bf3d893bf18f945f52ba2ed7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdd7886ffd3d0591f32d504826f3c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c157ab1e6a4d2c2f11e88b8fdeba9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3af9bbc2118f75f88bf87c7f161841586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3304e3a333a59097e51beaa1c9e4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62fe5583f830482b37eff9adf328e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b2b7ec7a7ed8c78673e95f96cf54e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0091091fddbb412ec81492f989aa3c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d9a8f2f59102d32f6ea21219745e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c66bfa0eb5c6c847dbe52c72e5e8e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946815977b49c65d79af4c8c2add43c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1406519361320f185d44a6acb1355594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95325a5fb5a265fed401fb0162f59ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b8fce770b5e8768a9b3fb7ee35a30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe106f286cd86ba978a00cb41c21cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a643611c294896c5c104588e2bdc1bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc7a8080b5848e69560c20b0ad3e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252af3fa9ee320014c198d69c45d5437600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c497e4aff1a89bfe8ea10aed9a4ec3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9834e36e9159fb8c73628ab616c16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b2f03bc41295f27bd4e471cda634b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c638be8942eb47af4b5b2947d16c37d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bbf825de48838545a77fad249b535605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab18fc99fd4796b11f02540048851d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085463de24cf50055885fe51d17e44f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1416c31fdbd5d6e3f12178b9d6bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a35ea7f84ec0bc68b2b9429cc2050f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba1d1d96161846e725a07c8d5f6227610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5836217dda90f4efbcacb1c5eb2c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82c3038ea4308fb8e805e034b7b7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662fc22e404c3bdcbfdcb5293ff60b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4a6f725538a5ee0e96b820e973b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd9a3620913a5e4a593a9068f6b2fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50c89df11a5aa49684d05a75618338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6acbf1a9af4ebbe12a62c086413875617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338d2858558e1087932c65df33e568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c6bed12c13c3f9fe0368e3825e345619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d78d2f444e143643baba67b6c9f66e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9a70835da4f2ca9b4ab8c5d6fbec9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369df5d89a53234fa6f6f3c69f24a2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab7501d5a495141c8e0552ea339867623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d4034e25d9afa587bd348fdfdbbcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a0160ac2d0c8acc9316d591a06d79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92551c993f7f51c568fc0e9e680eda78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa7b8cb5b24d43c16711ad465946f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c7c3793eb2c5ff3b001058413de32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364ccfef5b2d725aa47db0df8804b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850e48dd342820f63a45e6a13cf5b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082a29f3fa77b883365d4e7b79101d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307613f6722660c45cdf42b878ffefa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7cedbb49b50d3c8d6d5c8a1db69e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb6f7fb8617d895281e3675ebccaa5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291b1bcf0dc6abe68147713a2be1f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c8ae89272b409371b1079d9c64ac9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e942d1770e9b3e65b10901535748d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b35a39e4140cd650e97a48dab7bd50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faea7691078418da7957ad115d852d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2201f4301a94fabaa190e74c07a98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456921a6ffa6ad4de0b39b0b50dd15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c8295bcf124365623295645815191642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933080164b169c5b79e87f6d79f2b04a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407002be96452941e67913c189725e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1380d82fb45237537ec5022c24761f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46adad444fe114159b5864dc81e05b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb0207cceaaa896f61bc2fd0cdccb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f0c57afa18739c1453c9b46a51dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb78591fcfe8732138d8fbd123374c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ac52063c6259b4cca4ea467e987a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f177ace9d90dca3175505fe680dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1691816c97798a25e7a57dac7c565652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde5be9255196d775e33b9847d2317e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466a32ff4399aaa9533654b2eb5037f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234078220b500b83bb7f2c08c4afb789655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7279dc20e453382b89214ff381b7ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b384af0575da388ace6350e8558ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8eaf63dbea389e14f68dfca110023658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa220223db3eb1406a50b6dea3329aff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cadbfafe36e8b8decf906ed7895ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad17dfca1cde77e4e0e7b57dbb7a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f324f475aa1693ce0d4db8a7fa04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9d56727aaa9d73d9b7f8f00eafa85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244e43a31767fabcc33d127f088eaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a64533574808a1ec3490c5a5f2abc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3f3fc1930106f6c97502f80bd7d4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d7560ea8a0ccd6c037f57b83474a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a508ca35064f23f22dfe4b775942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9ed410c23fe2f9122cfaffe967d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ae2affe6b26e8da8cf9c414d0263670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c36ba2fc5c1bff7bce6716da7e1836671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123095eccadeb688f27dbea4589e0ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1de2af9c1ea31d39ab63167ecf2cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c28f791a7ed4afd82f2424a3e7b3c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d748d4586206ed7ee442c62f38e6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5507d0579ca10eb03be894059d6a1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f16a919a55771909818251abaccbf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220293534d3884af4fca537c2194c03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b58e19f0fba428833bc105bd8aea27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7a157955360f6198df2e5d1ce3c77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205cf611289bb8d1e827de87463a35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c85ed532ebae2a410e6d429bd7f4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa8c90f0b8b101dc2f345defbbb101683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842258c7780c0d42069e5c96e214e67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b84ab56da8dd4d8a3705c0aea96f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d09fb0c0c849f9256ca75b9610dfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc20e2c8e10db5ece1d4219f5fd046a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d6448e6cf942b1499b1109e3c0da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ef5bed835978d58616b5ce5748a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd3a6b2ebf24e0b91ccadca294072690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d72abe69bef9664e0786568f16fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aac131ba8eba16a6355b0ef8e762d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6220a5340b052ef7ecebdc66c1ee8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5aaef98390745a6bbd4b9176035f8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac69fe514a21b3bd27edb2eee37ec1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a9ff0609bd18e08beab0fe1f40567696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeccc5bbddef218f7771a9402d90c98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ac8546c9232d3b00975a3fd3a04b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068460693eb1a9bd88b5e773d947c281699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959ff211e5ea88a1c6c9b797905af9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaeaebc4910e75abadd492701c26b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793134d6288976b94211c7763c86682702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda22c362fc7d65508a4574eb23e70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec05afc16a820bbeda13836b94703b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84feddfa935e62c84b1e72bec7c261705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa7ce0c00a623db1db9b85e9dccce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f98d99927fa883b0ace0b94a843d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687aec0fddef9bc407e63fadd40f4bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843666b71848feb3c4688668f3514bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30affc0a43202b124a9dc649b1c36a47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e080a6b54be863406f6702433f7103b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78fd66935e2d514bf90b4ee18afd71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd136a36cc9ce8e6e12fa39b46228713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc52d39df6114a17f86d0789438802714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bb71ec99fb03f1d10f6e3bcdaf15e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f41883f0ae7fa07a62bfddb4d4b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c113f619e46209544ca8eb365f3847717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7199dd9ac609553492c81b7ec40761718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a822d9367a2516059bb7c0e09852ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6cab6a53c6bd133be455035e979f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8457509b1b64a14eedb701a32b9009721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148ef469b3f4cb960978f7d978ff21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea43d1155594689fb2bc010056d6cfc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2b52b5bf6fef6e794f8b1e88e387724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d4373d5f644f313a288e34f907e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c4a7ef5dedf1daea9f0eb8e742fd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fbbdb5752611a8e61ca8d205e3f79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9656f0cbc394c52d51c66a7a596564728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66829220b5b05ceb5e258041e89edbcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c116b689a622684e033dee08f8f8e9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eceb7df55b6d4e5e7d7ac4b69d23dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb8f6063074c3d46fd667ce0dd9e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f534af6b9c0e0f9b1b21cceb598e10a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699d046f728beb75cfef308d95075e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506784ab4faee0e34d3e8623fe0dee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92421301227cefe1e8334047a8c96b76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303dad7e324ed599bc34ea5b1fd8f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a569193dfb6ca9ee688a51a4171dd0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8be6035066ac60dad567fe45b75eab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3717f9054180bfb31b96d5b2b60af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88dea3794754b8713ea96cf82c1b7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9b7b4e7ead961f79a7590cf62297742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac97270605356129a3aa2fad78be5cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20099b96390817a661eb65b7a9512b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4dad6d9a4fe9d1565ecc724a39173745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07e750d5c6ad1f65c21aeb923fcb22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8f1d60548fa231b6ad70c0e16884747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eace6610c13dd5682f50fd0faa65d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0a754f7d72a44242f9dfd14f7aed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba8b2fcd7cf1dd4c1719fdff4165e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10e8bcf466363cab280e7bd7942cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383bd7c5f887d3cf3a1524d93759530752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fc3ade8fdecbba2ba23f51106d01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c8952004f9f6c1cc36f41f10c3d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bc94236c00e6f1bd5cf1b2c21284f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ebc5a78cf5df4cb9e9b04abb8b2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d156bd4732a33eb8d7d577ee4715757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79268e9a5a68cbf42947143045e046c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564fba26217a864b078d72234f2662e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2a8a9b87144d55320baac88fe4f911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd53cb10885d030a908ace2c770562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bffa0686e0b0bf94b1dbe35c8afeb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796bc193580ca18158242af9a2bf4924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de99b856c69dbaca202dad601936a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ebc63d9bfc6f779bd2302691e9646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cdee3508dcfc10b976c76270274187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815ddd95d3d57bc2cb5ade8572cf2ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c40d6b35b45c2c782a9cbe3e85ba39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fef283befe3c56e5efcdad2ff5a59110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd676ee160c64d21043f1bd2e8232d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9bfb7113342f79d112f158f5f579e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e1bbee46ddebc17787c9f469a92ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761982391384afae4722449b3746e1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c82b74f1e4a9d79e2808a1c0e7ef115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a825f03f8d5ecf1a1205b8206d00bfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248208d8c61a29926616fe8733be72f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a21d455ec465a3384859caf1b52ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7727654f6462d4ec25f128813879719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2fb9e5e63c7597da276e8e04472120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29417a77d3c8ae1bc8ea09d0f8478821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c89d92c47e7dc0f7ce69ad80e36a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da048433285be2e75592b4f98f4d91a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0519ae2eeac3bf9a202acd2084e2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428857cb13ac1c2c4632621de033345025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14126db9c39f1d5cdf29755ebe06b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9fc08607e841998a34a29de45b08227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91be911984faff3f7bd1454c36f5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34a8dc9ca93bddffa87514852e8d9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836d46471df9893a49e6dfb05def52c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88266a486988ebcc2f0477838c3b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d10d8d4c5d663a3334833e05c01a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e383f39e535f944fa6942b80dc1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ad482705d0f963466d3bb50f2dd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595e248f2e44163bc3948e4c398b5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c699c10f32c1729d5ff6ef2108b21936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b37e6e9f6f05fed38acae15373716c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1377b689b65b672852d4f94d10dd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b63a285a337bb89b0942a2fc60d6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f9aa24d92b8eb8765c0a76e46f3c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3fc7e9ce51118798d3c08dd601d6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468ce14af86dc07e50443f97df5b6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5436d87b53a094591f11e7618d3f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a026b5ab1d6dd5ba2f0dce729dc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33bfbf3c1de2012ac6960f600fc0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd98b26ad408d2b9001f9fc0c2f7b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bdc592e64eccd7f89eb4aa4f3b45847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b8a134712df351010e9e1f94f2b3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81342b4f37c46900a432deaf03a818bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9989bce6b041fdfa8d9030e7312fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b8674e34645c65053309d836b7ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a553ead2fa6dd1a68b039e6b1641252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d4fd9ce2731f051b2e03a231df5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d29a347d3af2fb02c53d06cf61d9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b0547b1abdcf011bcdd76b63f47355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2843cd8e958646263002b7ba18e6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde1dfce0febeaf3877a07f35703ec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef712ccefd92f0d56052f5337eaa7b2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88952c715ca9afcbd31d569dd77f0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b21765162d3b953d1869c49a5ce46060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e6884e84d42e432efc16c9d6ed2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889ce63fae16d10ae7133b3b98d0c0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbfbc7c69e84e9d2e3cb7c389e9ac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fa71cba61d5058dc6c391a2d2f84c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60176d8676f7d8fa6cdf8f9acf36ddbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d663c57794ab66028ae47ca7f773d9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64b8aade7ab478f9b025a560e7aac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd4746887998f325c518d19111a8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c7f127d1f5dddb793cab29feecc7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df48c4e80196885ccf014dc0b04d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e36bfc85b77086a0561eb344f2d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782be1d44c79a2575dcbacd7921a9aad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aecaf6d267f1e1d0dee89d3b3829d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bae0f269bff8b2791ad80603d1573074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45898b6bfc585bf7b99460eda982f21875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1cfc4d9660f9abc6acfdc38d434d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfecaec82e9ba4b32127d056fd88b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3d9f9fa72ec9aea5969d6a26576178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053612b8961ed8a043e1723733daaab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e091717e904bb9f432e812367fe4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a3f55ffe0315d8f76471055b2b58e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fb33c6263100acc5b3c1bf56b3a3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b64e403572032ce4d533edbb788de083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ac26ac9aed17b0f7ab24024d187f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a92c55e3cc791bbc2acd1a08a034f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59befc371842b991a96896bdb336910386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df4df47615755cac7c91cabee6ac187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eda31dcda040f7136a721a1a521ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c4562a1f2fcf5557aace3f70937189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ad733ce3c4d9e7140ceb66c67c62390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cdb583c476eedd36f78cbb16f0dbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030009375012b557d6c626c881050df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27adb3828a9c7fd4ebd775c5adf91b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78c30612ebc30fcd679b2bb1304b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838e9521ab649b4134bf211386da1b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4952afdd21e92f7ab57facdae9a7e6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b42c74be5623f02db9508a3f4ebb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2eee0682c67f04ef6155cd436d75e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd6b5f67470ad26739e33912b3b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99cd977b6fd128de63dc5b9aef851100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709a8f0c8e4edbc30e03dd0822154e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcce195b1aaa95e413a9137c221f8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b62a000aaf3f6f0f50e7587100afe6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1910b74a996c22647a9a73204d87f28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c1f1f0dfa82a815c2d84c9795848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc2bf3b8a94cc0ee6f14b92fb97b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6c9c6072960af7d733e30f9f7afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f2227297c93529aa17d56983fd86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631e8b7101610187af29bfc50ac677109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a88dcfebf4e4981980889181ab9a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf5c08afa1d8db77620c3f3ad6d670111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a5ab9d8a3e698efca2e6fbd476a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784785ad6059b5868063d56be90ae393113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98701d7f4c4106dd361103d249b7e388114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f75be638ce47ae6f58c73645a720f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11126d935cf377dfb4229efb0e0b03f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ad3ecc40987497b4de39f3d95b9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b320b43719d40494b805eb6cb40b61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0490cf1becea6567b7fe56b50abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62d8dcf5f16b0f3c6fab1aef4ffbfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382535a650e5329f4a9e0c789abc4506121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01ddf84ddb4573b7f6eb245bfaf39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7450b6dd40323ef00832eb7900fd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391faec77c6e942983d11a3bf174ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c7d1093db1ddca233b66e163c4763125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb52dd6cb8b5adeb9804a0819fbd4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af195a9860abdcfef845ac4885403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8bf0352f0f1e77c78dfc9a04b637e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0643134a0468b024b2dbf19e35170129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63cff3395ac251a0df439aa2bc4998130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104009bf401d759b2af77b7e8484cb43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6eae0528f120328da23b0eae5440c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4689864eabbcfc984c3b7e955803b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f3f0cdc41db8dbe71a10d92c4702134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6d00b94a4b485aa661b01b0b61aa7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896ede2a016d9b3dac4a0b9bc93bab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce890fd458cb9c2903102f22b61adc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce04eb81b512f104192c0d3d2d188138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e36a5f9740adcbae1de6bf07d2a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a636ac6d2bf40547fe1156895f9843140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60793cab16b90df2ac129f4dc72a93d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b88a6e9b427d74f9df34f1837ac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81846daadcec92eb8f99a740e51e4bf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870984f26421613ab2e32e05e167f84e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7970419455e8c82311dd46e9e673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a115300caaf56b95c283fdb6ee4cc2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2764c27e4312468233bab27bb5bc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71c1c654e933af77a603fad433eabd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb09a59d519d8e94978e81da5afb1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49486e25936788238184879e743480150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eff411c3dd9459e085e9fc7509b18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e653539820a9d449de7b55e189d39a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0de48e96d2b465466449f07976bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df9d0a5c3aabd95432457e6e94cb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8264d76c32671cb1fbc56b90cefa69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5832a6e0e7c7a174b90fa683f70dd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c90afed26e9e4ae528ca13782ccbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e215c96ef7d06b6c0f719d4d88a5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6307feab1e00c423e22e717365e70f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371088569e598c3f952626eb3c7959b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db8795979b0d3028c1975159a842e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf0e1aaec7058d05111da96b7c56e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c97afcad8ab082bde766633fa60a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ff87621665da519f283e0f0200f31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124800fc78ef10bba5a9f1b8f1e206c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46d774a4bd4303d3ac11918bb8a677166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bfe81ef754ae83c6b9453409a15b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8781c25549654afa5dc37287c1e47fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f66dcd556e45d282d13fc25b224b8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af7bcf33bee180dd411fbe9b4c2ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306218aab8537884ee5489228a2de7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e665314d2b2c2bfc25e455855f7a11e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527165a99b1708680e00bf2f39e6025173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ced2621144e08f616c039fc0114ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0110ce34a4ba6eafc88188ce101d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5eefd4f1058ec3f109df98a5fe9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d48a8c3df55d905c26d4a3e7b14f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3994fef2649058d3b62ec86799d8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60140f87b38c62e0dac57bdd58c1743b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddfa46d9815950077195fc3c0e6225180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e9dcac8e309a5caa770aa63cf7485181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ead967e6e4052bb4216025e5ace6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e44456e750e158a854163ba196564183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f24773097ff6668e63aea82485033184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94047ea8ee54eaa0fc3c4342301a133185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a723c4757549cb030f129e7b22054186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b677921eb3a5e56c4576d24316ca31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42533a97cdedb8b817a4bb480739e98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a58721336fd24e32b62674a05d0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1e0351c683db0da95b6c58a7dd004190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddca7fa52cdd220065dab627b87fb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f733023c6f5d7b3695cc6e3e8f55504192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e0afcfb391eb52917e32b0eff01d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c762e9f4495eac8bcb077baefc3a17a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88adc4aa54f3513675d9d8d8394c5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdef3d7417804615969bcf83a28875196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67e8134f24c8f24f260df22bb12b74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b66072e0483a34c59e470053b8db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d447b395b13ae2ee29a747d079b8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dce7228e797ea20600b29ff746579200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c78fa8213ed968e3d6a4bb5fe0bcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8cf3c28e0d5eabdd7afa67eea0e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53139cecf3f18db813337ffbda145203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c93e6f4cbbafd823399ddae8cb69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471ef0f6ec5d87eed37f952e179f718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a89465bdeb773b8ead03ddb08ed16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa443c142e11f4b063652a33c7c709207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b280ffbdf0dfe12dc0366c503516834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68ce57edbab8f29e7b291ae3791c25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3860cb448dfe46c9394a67876d4ca58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db198bf1912ed4b37ea260ef4637e0ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ce8cb3e88f2ee43323f7e4fb6e50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495e3be38a6068e24a1c7e2466c858213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f5db31173416f68d8dfcf915352c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a2600aeeebc08f50604fba258554215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4072690488a16a8208beab094a36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3694aa37af3ae665cc1d90e5b230d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c6f14108833aa3f789643cebeefa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a9785e97f1720dcf45349c26d339b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67df47c9a5eeca5f2034fb573663f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24dc2b2571a451623c41e991d813e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca089b975a4687a32c5e635cb360425222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa46e4723ed81369b2d2256b3a261223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65135f76a1cfa76d494e7e896cd0078224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad4347d577894bf8c21282b3275c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da003362dc902543e7c6140e44c79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed157c1341b4f40429550bca42ad28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f905c1e88116727ecba4ab6dcae9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2b24d8995fcfd1c056e47c0573642229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d601c3a6189634a0d4bf4c4ff3efa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb9a6c741c4344621ecd4887b37bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb6a0564b86051620714a035724b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aea24bfb772546daee2213bec9eb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4b6feab7f0af03c9424ee3ddc0589234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b67e686d62b4017e2c141b52dd6c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c2f31cc27cec2a204c997126266d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326c2ce48a6b7f5de539706d75f280237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef860906cbeb3d1a0d5e627117e6d425238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119809e7535682442fc8d93978554506239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d99a6291156fa58332a02cde3e6a4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1080b20cdfbcc4f24aa1030b002457241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f03582e6fbe5aea7a2605a755374242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec68dbbd97b45155979337f2a46d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb68911dab0677a23bf060220ec37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895bbc2ea11765b5bf3abb3854435c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ed631baf14a705d99b1312dd3b95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f238e6f1589cae0f494eeabcbb9a90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fdef3eeb875f5452182b8f026b81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc669f4d6ec6b471e748e79fe512a420249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7f07c60426c726e70abdf140af05d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b55f3699b00fb132b6a923aa53736251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc256eaddf41da126a6dc94f81a67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e5ce2fbd7449f619355054ecb946253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb33a566a43213dfdd34388d159ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2bf81b678f1b7a6c8ea1351ef89f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9404cec682a5d8b919c46375610d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b270af3911d3fd228ec8cf335529257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353d67ccc78f12c86a73e7183d82c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e6859ac4b4a6eb9cd9bfb91eacbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77b216f7748d53a1b16a1342499367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9005ccafbf29223fcff36bf7f9125d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f89140284dc4a8168169116e8e787a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff925697ccf01144a9c37f30359d20bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bfebde2b5c6b7cd13c396c8412496264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dedc717a9b0110120801c3dd79e28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a351f316ba22f5ef996bb6a55aa2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e63cdd7dda3797cd6a7f007f312c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9417d1848435cfa9c949160c0b65f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c12c830e7c9f84b4b30beb1b7c35d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5666058dcdeb67a9f3f9ef8fa40b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92ae2ccf05b7aae3decc2b4e418a78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb415a5409286fdf8e25a8ae4181d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01743e1a37f8d81effb2e763745984273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36ac1a999a64391d2f3229670db94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1d6f38de013cdd89d2417f9e2b5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83803833b11cae6d7b088b599f462f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4158833699e9664f8f785a7457afaa1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ddc58ddf6fcdda47f19d8bab11385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4f86681de37d80b70f6ccff85d02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8240ecb27ae32db898b4f1adff8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e7f15e2f603cd2a058cb3e081804281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663294690ace5b910cd1f22d658985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27caf9229d3c0f1b9741a462fef0258283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdfe9a9dac48932115f242adcb3530284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc42d4191dfb7a13421ac535ff5f8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b926fe7035d0f1164329b8d0d32ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352da0b27e8b87b4952883e6c35b103287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee18094fd302846c16b3101be2d9c13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5290387f7841d34bfb2a4ee0a0856289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324866252ed58be7f25f95c52b3b128e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053dd3b1e3020016edc0e7d5c3b2250291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f100c7a3529229dd4d35bd438c3aa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d326ade858bd540ca1379a59d618c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783336d9321f4f1676ac81ea10333042294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce5c6913bef286315b841bff4a157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54778dc0b06d0a8c0dd47f46ce9c35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bd371d635a6e07594e63383176804297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f0a6372fefc555f4652872fc41e0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e3f0fd8559a1c1729b40208352091299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee29799b7e732240da406ba840c6c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7e858cfe29f88d0036371dff9438301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48581946795a020ee6023fadbc4ddde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb8cee357963e5e64aca84f0f1fa78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae547a74a46103263a72b059df31ea68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2c3863865ac34889e9751778a6dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b89834d876b2de99bb68334b856b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cddf5b300497bf5d5c0831e0d8326c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a78a83d5a7394b94afafbbc0c7116308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342ffc919b1482d220e608c7bb6d88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc0e91639553e1d8e4aa89eb076ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226d3d679d71b686f1cf9d85e5d3094311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb29a3cc2219f77d0b310234f02f22b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42762db19b5365d9dc201a7b4bd73464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78455ab78b180294f9cdc78418c2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff0aee7df07298aa7dbd2601ddd11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ce3142a15fd5f2704d45e2114425316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9143d2720cca1857ee24b7021f51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c927a2e80caab410c2598bda9bd66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97578c25e43e65952aa8b6c63688d9d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2992cb76d9059193cedef5f2c6d4922320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08b14d1c165e4bdd39b6aec83c36b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40d1bf7497ebff88bac2facb6f699e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e1b731623af23a280bc7a52275569323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a61750f8443de891826753ebfc7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c7306ef20e14963011a5495ad896325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719e2c08c788083325e922bfa60387326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39e7eb18fe567cb460df437cddbe20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282b95079da96a510156973a48e190328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc21d33e362ecff93b0e5c0327f9e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8f1aa5e2ba509fb25565d4eb7fe67330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2778c246ac98e734f8c1b5e9ea4492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b7dda4265ab853fe25522b922674f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919661b4d89bb0a21868e754e811157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bd0c9a715c0eae733278e228f36b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c7d175222f76f26cf8b80a2785189335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb1b444797d007361dd1ee9e4285a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc405d63e9750953725e0e8f67a17c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d2d995c5965de5e3a4054c7cc252338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724befe5d28711a9ccaa0c64291e3d6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a884c29955315b080aca1970caa9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbf1e414e875377a01ea0056a25068341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c48a5cdc0ec93e6d6c6232af2dedaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1086002942b15d435abb11ce099571343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3efb33e22405f7ed7560a23b334ff4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8828067ea06c1622b0e468557d6a1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ffc28141eb14f66bed67bec086c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc0478725d86ea9dfd536cbf6dd7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf64edaf4ad241cc7117979881ce54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72232a72c978c5aa4cfc21371bb6de08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbabfc6ec63b1f02cd314f46d847eda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a3d6ef72e269e0776f4422555ca7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77a2bde913a9b395c4aa97a03b1b89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ff513e96d7afcda58a0f29f5b0200353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ee5817d252b26effa386b826e153b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a6b69b07e08ee575eb7c70af4d487355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418165f8fa7820657a2a91cd782a5f5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7709b4d8cc074e3df337f0a0666f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb70cb43e574528318073d4d7702d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef08978a66d606c2ca99be5970aae1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c10938d596b70b6aab89dca69663e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bdd240f5aff8711d2b06ca3fae9be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199febd7dafe49598cde7ab1d55559362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f5129a5ccd74c9a0e3e9dbcbfddb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5bc1ec309e75148441134ded2a3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84099c8e1c50875482105aa531a3982b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9b4f25bd6a0e6b69642e15112070e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272b8b307688a3b87a280c0fb85277367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02e5ed990d04f2751066fa667e25c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a9990f754f60a931ba30e1b042d05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d1f2c23e27ed38c43ab95c71293f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d85865c2c190dd82506eb414e215371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f96471f940279d53abe9682017659372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730652232760e1dd621f65299c11e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89827de3b734cb1e02fb0f697b11b55a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396864b000e0f499dc4894e44696090375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a9f9c59bb966aa96a84235503ca3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba9153a3c5057338c268b71213d446377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901999d28953c5c7e22af68e17dcd09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17f542ab99ccd6aaecdc9fce1c319f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c210ba4507d6d96e2b926f69e4f074380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e008b3593bc2af67731e0ea24c0c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221a3aef36d824e2efb63fba1a217c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd0c678d5e5a073a78b9064df19f1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545975be92d298fa591be6d2f4139f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853df6628dd1f08a580eb21a81277f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7112d1ba3d494b7c58768c70e39fb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a952fe0b6234da01512e27addd6c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822043727e28932f43db9af99ef0e73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06062b3e16f17b99d74e4859a2c096389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75e44c32e12865dfa47088d889a486390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ccb1636fe5721c0efaec1655bcad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dceee2f56f14fdae0a44fdcfb2690392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af337cd690931cb686621119c6e47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9550cb8a670151ce6f8dd45af866394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e2ff4095449b6e0fc18da756421f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca70f78a9bec1a0bf1a45944ae902396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147af9a66a203c6e5d916bc75b9324f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e347817f16efe90ce3c662014f137f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc65b641a9f0a2e266ed176a2ea984399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf15809a985925cc24e8f1bbfbcd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71910f081309ebfabafd0aeeade015401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d22b9e18381574e81b33987ea3ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635009134488620483a8e712620568403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081164d02cef8e4c4687f0bcd56499a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96c8c48dcf48a49e0f801b20b54de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960448d84497f91fe6ed93f5c833019406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459699e0b6dd2c1b35f98f8d6101fe54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8fe2affa86439b1aa24c473ff782b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7d466e8d0f4ef92488574da5dee1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141974f99a9e2ccb9c486d142041c2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313ed7295ff3e4da7871dcdfd35fbf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787da6880ca4e0563e172023efcb2fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e26e3951b4ab5cecc227a7deebfe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b710f3c30403efaa45277b23e0a7620414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214570de617c35c2ad4d6494c05e85b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a5c4466a2227838b202706f5f4904416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d3ee9e650e56b6a498df9297e401417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d089de20528ba4e8c22618137541d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377adaf41804a015b991dcc9795dd95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a0e847b63ef8ce88c07436df75c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf34d8be8d1e9c2f868281e816de92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3748564c81b88c5978ccc8c95a17d43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27536454a34b5539b1d1a1a6f2bdb71b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe6fca9a3dc32e1422035f387fec54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a8aeb6218f771b4f5bccfe504dd1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5f4d3b51a65d58116b6d8e4fa187426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebdd7a2a7197fbd018fc7f38b5d5c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e921bf3e6846f4d210c22e8e7bc1045428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf205ec8727df9e0d47fbdfbf6bca7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209af7317001000be2472d86fcb8378430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541d13c9e283f10538f13703095f02e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775d28668afcf7ad6c7be2d1599071432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48bc901cd938aa67aea1176c8f8e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2cfd2e9a107b42ba28a57d37534d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7f25fd3d655fd15a8c2da83565bc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dcdcf6696eb144856c28046faaec1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76269c7b2fefe20a455d2ef276c3881f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6d1f9df529b6e29225834be4a0e24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471ac4af81b2e3524e88d12d95aebc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e0d869a803e86810f6d971795ff31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5504dd56195040c3dd5debdbc603e58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc373b239e20a2ca4c6420719c6e702442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69dae4d1ba6a349fc46be3a8ea5381443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3c103dd04ae118879908fe7dae0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb85394ee57a1358b8f059a8bd682445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f6bbf345ac892fcf892e66ed8e01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2604df16ffe232e413c6f6c57bb1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a8e2c846c69270a112abc7b2f87d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c1103f132f672e42b0ab0ef0f1f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c227f308877fb2babb35ec6e573590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50093225d05efcc872e8bc2e70602101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd48daccecf60ca9db60bfc9b1a0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1558e0eb53ed60627f5382ec6ebc5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26aeab552f6390bdc27b5c6d0ba6b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb293c62cf5e7b8af3acd3f2eabbc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d75f8213cda59e7a61118b2d08838456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5dda15017f4ce3411305b3d597652457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c895d8004705fc028d2a4594749f97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff36bc2661ba86389a927acf4953e9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658ee2ea415b878414b15da56ffd0b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d8d6eee3c56a7a1649264d500dd29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26c6e696ade974a798fad3e4cf3cd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537bb35f808ff0e69bd8675637a118463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e5ef5617ee63df43c97bee6ce572464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a971cdccb226333d649ef5899e446465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7851bbb71d65fedb515c6f3b4c42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1cf61445b4daad7a1ad49052c168467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2db4eac0b8554025f31cbc1584941468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1262961c5ab0be89569975736593469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266d8380aeb32d9a4e72c325776fa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87403e98dca4a057ec9e4d055d7a2c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b5c5c41680f24911d95ba68d5217a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd05a1e8bb27f0e7dbc2e7cd16a0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47a097c11a32a025e2c9cb38fba29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556b0ea439e7867d28bd52a77c85d7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f224fcc8b28ace1db4aa426565043476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c2c7011b70879403ac300f26a1471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08833d9eb77dea97d5ea5059dbf92d91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308227fa1a3b34617466a268a5afc68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd6fc0a3e987549c24ae0e234eb10a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffafcb4dd1b33656334af4f697552a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c950b2d60d24c215fbf5d16fbd1bce6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875a4161c723354dc4e3f79cbdbde7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dda1e69080894aaf3104466a47b7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b80fc1fe6ae5619625cec7913cfcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d971d18b9cfab50faf71b753a07e0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc8bcd4ec27ca54cf3c492713ce5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717d82a29f57b05052b0e890453e055488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001f493199d56ad10cc64f4fde3cf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173795905287c48fc2aefba18b5a809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b33cbf94f0e39ccdb8f7765ebbe6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d09c49eb7cef5b2648a814e561954492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e5f31971827d6041f8198e6a619c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca8201f154506fc6c7beb141d05f43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780596526dc21bdaafc82c10753fb512495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2edbe6e9c3284c667ab54075e0cf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f5d040ddea0bd1a02cd1422c1b9f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e25762d59d09c12d4f79169b964014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e5f2ea74d2f155105dc989438a8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938f717a228a9bd7173909ec926818500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38cc7dedacdc3ed0bc44806c3dc174501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae840a02bd4e812c0aeb65095be84a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52688a3d0f290a061acea2e7e929d159503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac96b78ccb41babc8e337c882b070a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4431afcdadc6de9408dcd61f438b5b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff6c06236477706ca2e04218530dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fc43f82c689c16acc4d1ae96fd079507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98edcc1c53bb401cbd71809a9efef2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75501950848b10eba9d26a12204d59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f58b5a9a28f7589a739f2c1c19f67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935701c946340aec99c70b14e6026c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46a3b8d69b40e031938d7c57526d68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7db7bc3f631e6f01a2ee44c84b97b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c7a9c682002f7bad4ba0c703a3c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76d7a8637f1a3284f2adaecaf05dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dac0afd9d39e7b18b0572a2a2d46b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6636a8d9f801ee1515a7ec46cfae95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f144c5cdb0471275b18f08d6d1c4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a651eaa4d0a9d5229493ec887ff1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a8d2987a3afd4393092a5e50335d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7173a7a38a6d91884262b30452fa5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d7734b80535d4b109551dba556a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b7bd0ab64265783e0d7ecffb3abe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4b03ef6deb1540f3650088ef8de3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31043256bf728fa4d40596925e381e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cc26b91a2803598dc7c1dab9907d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b1d97f6f1e8ec9e3db520260857e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c7afcdf9c16d9d830387d3a735545528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe255d5c830f70b8f7edc60ffb221fc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32194f6032f4c9036436d8761a63d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40845eef945b1b1b2fb1b0c20f3735531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972653d236fdf63745e1a223a69f8e30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc745f6b0063be180ca0cc04ea1f8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68008fc8d87b4dc44dd4b5c2d9bfab3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d888f1bf9e4f975c4c544974f4bcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307674237c757ef0ab05999f335987e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5752bf1f5603a2bc8863fd0a4adb50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3748841ea1fe57baab9b4517a46dce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df2e9c99c0d9a9bb064382e09c369539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b5a504d71c2fa0316ce8a81aece0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438e6eba9ed00f0e5178424073427c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9a3e1c7837f916a848c8c03e7c95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c3738ed24ffb05f03f1ebb29d11c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eac455a7890415a50d5695f2e55c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd40d936a18026723cfcc9e89efc00a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3b2ed83847b930c69de440bb57e1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c1ebe42fd14f2834b781422630aa6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20670635e00a983e4c5a157a8f9f3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc760f8af59fc39700f6b4d156e5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6839e378e1ec55144ec42dfe4316f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2cb41f6d9b4daa54da9be2d075fca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0de55490739c45ba3d9b43baf90856552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e384694e90672953d5a8c1b2331e70e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153462f283383786029ed1ee026a764554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564e76cba54f2828a2c32a1efac96f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b266e17d90ae16baf617f3535e0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250a5e434d0762b276f8625940716ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70729bfbaf1b57aaba861baea8f5503558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54ca76b81ab7a1cd0d8780b66a615559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d89a1a649afdbc722c11820056eec0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cca7875a5ea5ad9bd2c0693feda0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563c11264d8ded59feba7c77b280468562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d8bf241786cf64603834b25c8c07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55fdd97d958d98e0a8e150b23e9c07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc2b89c3ad61135f7cdfbdd2afbf61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac0619f100ba3b2b3b8afc6fbcca47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7de54a2ce590daa0d1221871b5d98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e582b9b885c5f3da374f4b4be0e97d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914ddcee5258907c1f130596ad1ae99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd851e1af6e086ecbe97723815ed3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d16ce900344144b374ef7c690c2018571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab4d9c6ebee1bc7e5535eba78c74e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05876b41baee3bb7d27bbe6a520092573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1491e00da2625d17ff4f0ffcc833f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db68840203696639db00a2ffc6a403575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a37726f983d813307d4542f08bf1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7a75f3e6828cdddd6cc9dcdee08c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92209eca93df6c31e713c8983f420e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61243afc9f2452cc1516aa22ce6de03e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1024cb70b5727a0698810340a3b491580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e71ec3391c1cd3be6359ace6a12b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa8176775e0f04740e64142854cf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc70e57646b544e1136c45f6cdaf44a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0587ee331776680b2b3b943d92dff04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443b2988214f17acfb487f36d9237c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691baadf661725e0290a2df386a23c50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59901cf7915832f5aac0e95d2a08f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b33c18eb75d4bf7124e8915a0d55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c320a4501e118bd2aa82f411ce6ff3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd8edc83f7f9edea73970525e5d44c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7090990e2ef6e9e52386c6f0b1a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddbb111ed644ebb39d2c9e5fcfbfcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad592ed64e31d85bc1affad42ad93cd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7b142613da45b7c77464e7d8b82df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4755bf59adff5170661badbcbcdbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dce9a015300e2422d58c5321fb0ba8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689fc59d4d8d18cef40b1f9638d6d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ef5981b002aa8863334b78233934598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b570695a55705974edb98c726b20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fe78c77c5c37549ad75d1614f8615600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102da1a667653e4c5bad70c56286e2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5558bbc5ce82d25904cf4a1dfe129d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1cfb853fa0708f7c2bebddba8576a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e286f807d5e48ef6c01e27f69935a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40217e238548eb51c920865ff2fcd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9827d38aadd165889e2e1c0664d67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88783feb51f74c707184203c56b1d24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a271a79e92fab5a9302956adaef382a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d11b74ba9422a86844c5207fe405e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7212f29aa648816f8291405330867610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c530a0c9fcc2aa3d28306a12ac2a866611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0f8d3f810846b39a0d7d2d1b8abd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e442f89c2067ea1b20cab059e87efd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f182aa499e1f5517e4ec2acdf724821614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a2b1a5c9f8b27dee769f9009308a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d3f5f90eeb3f134ea47e68320a289616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825372f7e9647fd6fa4cfec6c8eb67c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b300056332d07b0c83b4b7c6b6bad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b61f62479443684d303954e3665bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ad791374fc17cfceb9848a3e74acc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59e33b2065197bfd896c2bd79dc32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca433a6e01a9f04118c2946969d0ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350f540730c324e3a727febc860984c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87d3caecf30a9797816e56eb5c250624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f8630c35d1f899a330622d63e5325625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa40e7717ad18d789f5b842f3fa025626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7c5ae3e4e4b215f0b9bcfef8c2fbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c8659de7fdab52232d28e50e5a0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6221aed0243326e0265d0e9ab307a19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba31c197965a2299c775172947701a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24488f8e7743fa4a70b36c0d00db3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a10b1efdee4e4321262d14f2a5dd22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c69d3264bd290c00b868f6ee1e70a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21216237b502614cfe793c7d6276b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ee987e1f79f59acd646e79c22cb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35381db24b0f85cda3b78e4cf3ceace636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befb14e70412860f54a9dc42e44e17e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd99d8828d68b672dc40757505583638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc68d054d1c6299591ad8496cdf4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2cca6f21aa21095aa88605ccd4dbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876e9c3d7d4431c66a2917daf81ef5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076d52a7cbbc14fef2725fe825f27a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce4158645fe488ace3c226cf8101d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af97e98fa9813b1ce9da91cd68e72b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e2e05235a699318a56432715692a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351e526223e542b9aa53273abc64aa2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8153448c02bad024d1c77a63bc328c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cdff92c34ff8393a27ae2312ecc02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296ceba36d2e92322c76940b9f7aca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981d3d6831227bee0cc9427d59f054650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaf352b754d48df7b1840e76ce7e49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb971f46de23afd22909e3ce225b09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abacc3335197864b73ef6a80ae3de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cd6a4ce0d49fc64eb086794845e7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708c7c54269ac17055c8c3c90412b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ffe1ecd3f27c69e8dbbc6546f541b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca59a87d8bee1ff7709a1f24a1e26d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba891036b74ec47dcba22145d701a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84a171828e4e26c9033df254f01e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9b6de53d9629f73841420776ad9ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ec947cbfc8bcf56fddcfc7f88d0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9349a3949f454e20bbc7717bb4d9c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9a20120ff826dffbbe60f3c31d49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d666d55ebffc12d11c71bd1e14067664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab81e74ca64ce310b92a3ba73f3c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02490235a506b4342acac446f008ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f454c3a581ddbb477d792f83d5faff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684f7f51e345e10ec3bdd14d0c0a0fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683e7ccc5d4a7988209a5ca8a3ee8e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c276bb4545fbce0e09b19e94812febc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bfd753c09b74913ef2c6e50583361671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048471e4a1e8004eb6634b52bdcfe71e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7f4371d609e87dadbc1acbeffe6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29b376bbe686721fe25b4af154bc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c74a204121614871a1532582b2766675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b61940cb8c3a09650fdc459f47e75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717689fcb69599f07f1fb2433541129f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f161db61850fae40bfb2f3fdc025678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005a4746fc45ef2a5361150a74dce5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40902b799013a023682e8dcfd2be86e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3053ee34327a40e7cb3486041307e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe0e8557cb46934e4f4e3375341fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193898d3a10d83356fdb5e900efc34ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff85eb6edf7a3b3383f767918f3722684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab834910c515312aaa64782bbb7dbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daa2a3a6ff88b177f588edacfe70e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bdc5901fd295ef6f66a464d74655a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aac4a712284d88f48ce1ee23753b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81518cdaa5528315a52f3e549296ffb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc65525140d72b3d7bbae9a4393849690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ccb7b148e6ea6dd1f7ae927944313691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883fd49a60a421a92cac7a5f764a572692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5ef1f4100c8864b4700d49516cd14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdddc7a29fe2074beb21989e7230d95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0888431c44300852b0df7d18119ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3211360fd1eb5ce977ce4b589d619f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e853ab0f16c8d567e0235a075ad2a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba453ed33a60c9d9c7ddcab8d2947698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5cc1b78b60f7c537937c6e1e599c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14686f5efbedf5da5aba7ea9133e307700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15875fadb3eb960cafe63f341802c9ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0180a42d4ec1a1a837a1bf2f2f81fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28b336e7f725c7548c396d4c6cdda2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c5d6a772ac5eba34282ebfc31dc37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982195a72230a704dc61b97ea479a22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e624b101b5c5946f1506f41f43b93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e715f66b5a06188a0caec9643c1e3a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94ace50d4471d30967a3ac0604589d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e81abf88a30f8cf2a0c6eaf9c2e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41570add2bed51bb9b272b8f3ce46f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967554a809e06defa61a04b0f43afc01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b2e3811f081a4d12acf70f9136dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5feb66e8da6b4737676b94041b351713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f62981866488e916b22084ae653774714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae0c7f9f388be65e335fd36669da56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb63bda4b385b74e1a2c771965d25c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5765989b7124f2309ea7f4d9dd67bc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c0a3fa875ec370b8f5cc670a8ff1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b695acbb7e6015f4c3bd0dd2d347719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6a57f3fc221f2ee99fbce7b32525720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d3e8a0b842acd956288a29665e245721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc5d865c1e36534c9f8418d20628b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b12c999e81bf1ab6dee0962333be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564351a198e89faa61233f5765ba84ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30de70690ef08770bc03abb3993fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970b6f67c03f3e900402e993f9742a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632624a9653fcdfb70bc1f6ad30b2b83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed9b1709ff9488599ad06694b21996728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61713246dcdbeeb4d8bbfd20bed60971729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e99105386a1cc0dc0136757e82e98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443445fd749223b5809bb52448fa8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe801f741e927d9bf600a8c258726732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d66f815c4f450f70fa951901fc70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e692ab94954b1578f3891ba0f2376e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac486bc0371218e11efead53ce27e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881851e15ac8640f02ee1ad261cd31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1fce63f4bf015f6284d342f570a51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ef6dec79628233dbab0c4f2f14e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0c2f5270424beb13f70c8c64a0ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e98a9f9cf0da8d820d0c00fca13aae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3a322895dc730484c06ba7cfde5a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e81c4aef573204746634b5afff393b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8527e1fab2fcfeb70b6ee7b152fb8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ccb6133221f9f439fd1ce0c81403f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5a0b7bc157abeee09879e272a91b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f8e8976d0aeb2a9f34d7205279e98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd82c2b32ea0c8d74e3a5ec5c1b7e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb718729789b13748b684400b38c56e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bf63f4c07f1cf42653773fab4172c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b443fdf57c0a38afd458da73e0cf43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd634aa72d791438d66a182e93529c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eaf488a2d9213d80d746f2dca8f64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b28cd4630b57cb73aeae02bd8ee6f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c4ce2fbf94294a0642b42cd14686c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584024413d9b2da597fa716b4736a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6b0a895f24267ddb82b58936588c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419f6746b65a8ecd12b9ba06c12c9cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653054d435b580f6b3f3cb30f68b32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397773c82bfd9f114dc800d5b446d566759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>