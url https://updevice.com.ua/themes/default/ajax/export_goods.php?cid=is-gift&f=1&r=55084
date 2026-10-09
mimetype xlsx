--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64f81b81021d25756302a6b388e76f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4238a0e0582bd9a12e30adcb0b0742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e86f7a36191ade02355877792fa5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7b0645ebac4b6018bd664c0d65474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cde6608bf93b20c6529d0ba3eba145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7201284b3b85e4b489bb28def0c986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d9a474fe381550875170c856e2297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b709b7cc94fc50da636e108dc3b038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d53014cd6372612e22c7476c35479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e3e56cde05e4240b3ac06ed83597710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb88c39498666451794e3c20bcc150111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f33a2e8ece229444a8e934c232c17112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60268e3b790feae08a656ad20fb829613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206707d7e0d541ab342b006971375d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944055473e9417865fb3c7fdb1c877415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed2329bf9e965d9e1920d71585c67016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659ba0751cd5cf8de67d41a4823607d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fb829abd6e1a10b31a86e025cf28218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58dcf789f60762840d417d59bfbded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b218395c3b7491c2c689e9e4827220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2fc6a398c7a0b5e34e4e95fa3e8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16330d9bac6308306589bd55d15f97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8d4a8cf9cee4a47d45e04d6415ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e2ae2e715e6a5c12aad4fad04fba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855eac3e1080cc48d3f76bdfa7b33f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a98b3901f64fd1468843b23a641a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601672d2841f9c6dd026f35518a7c06727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247064dd38871056a1bd4d923ee3d1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ffb26b705fe36d8cdf02b6767773129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119d9a424630e3cd58ae455b7ec47630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f53f525766875575c0397947d209331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3d55711b04b50dcbb4b782edffca732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb3414203aa1833c7c67912be780033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0530c08e04e89e8e4aa42861ca49634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8979d222b251ae9713c3b637514a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead839c3d85b4e6d5032335aa1c34536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898473e6460314c0dbf9d3274a8f1e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4d4ecca99810150029ec20016c9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb3e52c4e926b5bfdd09f5249a21b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefbdd6200ba9b8a1bd5d3821f836c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dcd422c3671a4e1325c7082ad2c5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14565545eac4a9e87bd772bdcda6aaae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aae3cf16843fcdb7bd3906d3619c7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbacabbd5c6ccd9c014fcd4c546a6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d89012e14bdb8294e2bb40318635545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b54e1ef4169d88ae6f328a97dbe7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae109479ea38231bf696a82113f82347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4597b03d1d14515fa1a3af9c3f6a8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a7a482b4b427d5b22ce2e6f2800c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde39a8c38b2b132221313a15f34dd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933035d9f73b77d8f755aad4a7b8784551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4e0eb31dfdd5fa730d9daf84747952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a89b0174999adc1bc8e00a59baf6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473218e8c8225789e92d719bead5ae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf04970aaff65b203736835e0c13555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973fa35066220cf6d8f0a4eb2bc13956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3e4b61a1f525aedab3f58f009bf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea164e5bda842acac68e703525c7ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebcec5d574e7810126744f660d316659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a654c395ac709296e32bfbb3534bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b297c83b165187ab5775fe7e35d20261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbcff4d2dd1a8188918d80b3d1eaab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0db78df8b930b76674a868fef6033a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd4c0c833c728327c74fe0a4d50b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817baae265620b0ae584703051c309465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04a0198dc12618e220582a6ca90e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e64d91323b559a02c5423160656e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1acd0562643d172b8d5cea400d351f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079827c0dfb95391713a7bfdce569d2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a63374bd7e46d52b184049f12c4b4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df380fcf66ce04f1a7b180cc098d8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764509393c6c69a38785bdbc5c1e400172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6baa7f5dc6e6e286de7cf18869d6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f0c422314edc2c505bf4fc53bb4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e378b636f431451d351c769b09ad1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c2935d6682f41e51aba5e9b45c3bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d38c676f4abb39249f6caa27084d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee76978703d2d47da8e587aa1244778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73fe657f3e985149a0d68b483288679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6953b277335794dfdb0cbd7ce44380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7ee34f39215e5d72f3b06149b7f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8dba0455760ae511d2334e5e462482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406fd83ee3e869c42d92bc62451225c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487bbd80c5143ed1d9e488a3920c1c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966cfdd8601365db38d284e152877b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a42d49ae340799ce8bc87a9dc8727686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a957baeff1dc7f84ab5495058aff5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb36a91aa4d78c1f93299303883513a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd724610737c4e0fc3b2061092ce94189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729d6ce7e8410ef305dde4e2c36b0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656737ce470703f5d2264aa1961f42391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6d0ce9ca5e78066935ecd789a4fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d62248bbc7539a047b3bb3ac54c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adbf37fe678e0fe12383e6bb79c5c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07591b031c9e1bf683326a683bf222b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4558cfdeb2fb75fa13ea267b456696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a79c4e4de86294d87ff2e2c02955797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4a4540f4bb64565fb03a39beb1d5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9998308914e34313e1fcbcfe15990999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392fa25125de8f938368b5b481b3229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0e1d7e5f289498a259cc6d9883de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b56ff3037ddf772cd5f1dffa96e29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ffbb35f5ee82ddd51ce2b4880862103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002948e87b95f3a6819322836e38a743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20d8fe49315371d5c4d1aac453d17f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0b9e482a9f8b5d7a5289269ef0af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d1a5132f501d9bfd63c8c9057f1b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8c7612c4b838a713a200337f38dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f30c4603fa6ee3be29859bacd4099e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d95df3eb3b21f7a5d61650e5d212b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c24531fb2e46f6968d152e7bca1aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8161c5b765029f7d4432362a25eac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5d59ab58ad8644f03d980056b4901113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a31b941213d2e2498b872e8df68b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece851a405a7108ab12cb0cc9b6f7bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec547a4e2e1b4bbf1ace9f56041757b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66898848ea70355638ad06f93f19fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01085b1dfb148d5c3499d9374e245689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73fbbb7778d7ebc602e8db03e56aa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85db55bae35777f80ae46129eb5f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78799ef5e699f6160cd51e5055fc3d30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d25b85f7ba1a2bf627ba5e754b141122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5636be69afbbdf0b015b0cae0829be1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adaea3a07593669331211b14a32e22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30de47103f98a1bcb19e7d4efa93af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c74a44ebf9395d7827f19d05e7ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28143342a901dd39f4559e593962a17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251231e6841443af79abac365b7e769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f797f28121aba9beb05e57d295b9937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece53b7c601c85e0a59b3ca98b31e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018b062e5047088eaca162a46651fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410c543323a52f880269830020d859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f227e1a5bc440241503d324da762a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd4065271a6fe786c0627c97c761dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cd2d0c9ce6fda2a1594c5ec0b0d1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce97d55c95cd71d1bdbb06217af2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75382b34c08a867a4eddaeedf6802f34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406587e7bd68786d417080d5a628a838138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda091bc65969784fff237f8f11b37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ae1a5ff7ef261609d08cb4a1bf44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd250b7b5a30b047e63938cc8a94a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b676ba40d8c429050b594187e76d46a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d64c6a56506105e94df27cef1082b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7665dcc7c699f2770147b341b58e25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d160c16e2ce126d0ee7fb0bef5f43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c190527a98007f9333d2210b0a5ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b91e562c53f73bbe20b73f9540562147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a80a18750f36ce324ea668f23fd2de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a401d365c5da4e8997ba9caaf7d74f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc251efcd4722fb2d14ba157de2a7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02b3e2cebb3a029308bf5fe91c551151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7a9029155730b48392bb90802263e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a1dca2cdc8d37aba1a6e94f47070153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf617a01991294248c59e94a0df77d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae91b3129a97be4d7d989950265d2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c4ad56fc8c9c20f35f5f06a445cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a68815e100ee1a97bcfdd6d269ab3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6f27bca2612d9d62ff8a3cf2dd28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007528a036a37d345d15e39fcb09d735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ad8d9e6a60910db4bec8b6597d6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a2cfc91f9f5c93f8034c9b6921f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba51b4cab5ddb8cb7909dd5ed23b1e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19149f844933bdb2ccd09842eab23144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a254d5739f652901cb1986834b371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea01761a16eab6bde15b99c701572165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356c170baf5442dc207c0f3ef8ce56c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598fd998024c51a8c5dc0e41f947275167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5db20f709475aed2063761dcc32ee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a44932118e80596916ec863a6a12b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c053fc91d1fa2ee6bbe7c2ae1de982170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09283e5b605932747ef4d9e41ffd1474171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07dd7e1129e896186d02d1024e545b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993631fb3905a25848cef10bf758c987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec60565290e75ed186a80a779d69a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c881a8a7ee6424d21acb4735583b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c12101fe2ca52e9ef3719d24bb286176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dce4736033abf83567214fbb28755177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d25f2d353fba4bec16119d38b1b6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d471758d7dffdaf656ec1476cf97cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5033603f3c24284dadac8b465a0568180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104029a6604137d3acd4a1345ef1eea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c26ef55f11c022992c680258d56b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a04f1993e4a0263b1bab2595fe29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514107f97bc931702e74c4afd5ef595184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e27095bc751439e78e276962481c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9981b94e106aed39a5242ec3cace0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751514b4c826d4f7cb420fd09d68210a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e485ad62acdfcec31e47d2ece26c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977709bf070044dc77d7c1281722d7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e180967b54933d7764535ca1f3a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0533a8ea72feaef1eda9c6c586e40a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0fedf3a223f22ca2e73f928855c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d0be04fc1887755e801f621ae659193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb1cda00cdff47b58f4fc2adee3ed6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebaaac02eb3c3ebf27da77f92152bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12ae5dc02dd58d353fc02711870770196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cdd29af8a91923b834757494a4f88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adba8af3833b8149ea6d75655ad594198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920facaf3fac5a1b05d8fd1d206eea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c879fe32460fce80150edab1a4e0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145f89c0e9793d87782b38ee70a99c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf6e26b98fe10925acd86088c71bf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb129a2d47118b4ff9928227ffb163f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b3b85f66d1ffbf06536e8164658b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1314ad7ffd20c98ad2008c231da486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2e579814216855752a063e6b39035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaea353307d53c634a433089f2eb9b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903d8ede0f36d2c8be9ae74d717736b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cfcf19b00e2dd27806e04245a66cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cecd2511dbeaa882b6cb82066fc545210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395adaba51c6e68c56e9e0a27c21c55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088b5b02b328d0d051d398fc0b9d56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802245665e657f51a81ea6d91036e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de07ab245951cba36ae47bebff2d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a52d3dae181aa67208bbe23e539918215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b7c491f8ce76a4e5135719290e950216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c0b0bc8644d1183733c887e1af70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec428e6195d9f39e40ba6af5dac29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1400cd80e2d7bf3f90b879283423b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde166ba4bbadbe6cddfa8b55af1d8a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f35a99aea41dc20e67d0583cd6a64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a362077ab095a27afbe08ad10eef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180ecbb4eced58eb1df7daf98f41d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d587cfc334ab4ef7301bc7b1ccd37d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766510c10966e68e928bd10c1c061f9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518e7cefe25e61b718fa5f791dacbd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6fbdb8913e76e580b31b5f7df4f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b473938f7104e432b8e2e39597f3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838649be78123fb17b4cb6d9b6e70484229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdca6df8a676383d1287006c226eec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42251a3239eb0c140e21b914ac2c42c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd3b646846c5f5f65c349d17c94f9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074a42105f3d746328191b00e9e2d09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f3462629c72eae3e7aea78b57581234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb58e520217b79c14ad4216a94a2b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf35d5db45621814c7760a81e6f9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75737f7dad7ce62b04228aa6741b0cca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d724cf9e227e83212dd28e8a513a965238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab220a98fc927a641e9de4a8c3978239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434e453b5563437c9d39c77895d470e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb00c05ed6567df698cc79b54cffd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62226fbda6d7f99bc9faabe357a22b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d67d820db3fff4f697791a0a87be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe87b97bfd604b3a57bcb946924fb68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01e99236cf92807d2b95788072beb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229cfd785ac2c6704cd896cd4666a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e7af12c982aa4eea5f0ab9a79d82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefdea79ca4712b4422f2b1b4e88857248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6227c46b0702dfb7c62cf7552dfa3e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb2ec9f8530c78a5cf62966b679c4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813abbf80e5c757e885b4d5c01619e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc299e177fa29830ec3f4ebf619550d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717677dc78e7547e1184b1571aae15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4a0175f09f42be20de6360758350c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa458af00aa0f9e4b4b73b4787e6de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a28c81a0b66c18a82c5ce601185ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5d02ce2d1dced0fecc01855f6b2c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f2fdf4597b9e1da838725254199ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1dc213b00104bbd989cf2725d488f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce60be7c93d6e5cecb94e63ca82897260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b9d4c7809a294b056878b02b72edf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1022700b5300ab617ec534df3fbf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdfdecd90db389e22f23f26bedc953263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b794985cbea584301657361f1f79a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97790d5cead2ab401e02f9a893ecdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df8a52c1accfd292087524702c01e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99282231daab95f701a27e5911f0be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2217246851784c81724e5824c4b179a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5775ec267f6bf5c913d0b05bfca579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87c4682b13dacf24354f9743d2af0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f898144c068bc52485cef393bbb8b96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea5b6c142b378b0945593bf1d1002272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf972d5007831d144c9839f35a3e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f09a8cfc6d85f08afece1f15808ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58bf5e7cf619cc00469449dace6e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de00b7007df6cc935aa5b289261c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327012901b7d7c74693a384972394d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20cb22ced9c2e2d79b3b2b2dcbbaff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370073440d041771e59907e3357b688279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1302c0afbb9592e3d10d2158f0d8e3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdbd1541d9da233656c06583bd8179281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2aa66a77638422efdd34112c988b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f4a54adc302f95f4680beffd2a4f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406708ce54601a2d9d3805fd1d1b316284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df73d79f1a993e4ae27293d648f6a31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0709854b8b8401fe856b37f24803b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edba118f9f9890f58fe2e73e3ebd71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ede215d5c462670d565d64f027002288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d499fb30f70eee29fc69e149b598bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704a2c2a5a8379eeef00215e7c9600290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b58a8c1d5f4433b59dd226ca6e3af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8b9d070464624c371544c3e7f004d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb297d7e05f5c18fa42f9bf8d93bcf26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07aca95dd3650aad01598c13ba6eca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc37951d07e60bad9f604fbb0108e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba404d3744d3d138d44ff6e00155523296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c1b5dc539f8575da2a4cd99f3bef7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805582fa84194e5365fd10b1853cd196298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c62516277613edaa43f57de64223299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216bab9da5a40043335f697c55372e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab9c166e33520022c511d6c21fb296301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb5820ef92b1ac86bec1722af96e9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f98d6dc1e6606cbf9904f5ec740bc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e004cbdd17d1aec9d41183213d55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72dcf11a2452f0237386d8c9ce1346305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f7783a0c999a0a99bcead563e411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec767c3edda360fc1d18d8e60fc1667307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1285712e6c54bbc5d4c62b84f0501308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d47764fe8a9b09e675cb66f04468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042482b4ccbb1b00edc5d4f8499c2770310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182df5690abe3160eed430f7be0c613311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fa964d60c372427dc254976b5823b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f1f2adb659de8648e11cf0d69a03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35979d71d0e9282913ff0806367035d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0fc842215a727570178e436c63130315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d3a871710aa5f480f817785fdd8bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d6e438e6799ba39c6118e9dd1e8a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7aeb0c6617b5d3c1595748bdc3a3f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c2aafe3045ecad80080a6ae61d56f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed68bfcee8f7b92f2232c82b89bdb5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd030a7a3e45b734fb4e7d5780033a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6c8e0e2ca5988e6bb4b9f54b65359322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431674ffd2c0e5945a9139c3c2fc46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278906798aae998741b84b27736f6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212f2cf39bb9810f2acbcce83834c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e05e2fd0c66978eff5c819ab8b42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ccef8d5a10e99f0686693171413a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6a25dbf1ce0c4de849a5e6952b515328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b959e176d0b525f6e153fa98c6d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5637ad6504b5f3d5286b12a14b4095330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41566bb69c24d571287c6cd44e7ca0e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c450634ea47a8cc5aa336075e9b15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e38e1060caf30d705b47afa18b4d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713459bfff0c78842bd71eb0bc692edc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080444e6a0f468b4840fc57e8fac710335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2028221349d2402bebc87f3b0257336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b00db86aceda70f110649c9bfd825337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8dc3bd6373b12a54bcdfd9f1b4edf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8576e88ecd064ca8f7a7394ed05aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb065c6f35d840f615f03495fdd305340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d68e491c28995913422564c03775341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb5c5ea964cd698c310652a733c0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946c54d57c34b2f97864ded0be05c1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9e6551fe350d753bf7e767c17e9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefee67fab8a8fe9cd58c4834aad382f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8242eda1e77b2deba649d11886937346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a0813dbc76603a62f93b945e2a8e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f38f2257a0c0839ccc1caf5f10939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f6ebdf043ab6ac8d070a95c98cc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a628621f17055598fb9cd3a673a7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ed999fcb297a9f939926c27d4be4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f649dba26d628253b6f619b37690352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec87d456c68520321df5893bce757ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0936e25474d66af41c4f0eba11afb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503a61bad5bc78c75e867ffd302e3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aea5d8bfed9fec9c359466aa4e560356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7088834e75b61814e4022a0923d4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd56fb8d5afb4602bb9ffb4a70ab78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd93fa7a1d38fe2f7a18374f0cf467e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc2a6a0dff41ab1cf0f0d4acbb137360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02880944d78bbaadb5d48abfe1c77952361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196d1c99243f5139f323b3922596aea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b06edb2168538170580a6a2685d5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc870458be016327e2126654780606b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44a0d94554c7b1d6525ff73a25083365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53194f9f701d2cc7c0ca5ba9e0fef1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2bd7bfb5b6066eb4db5912e55cc6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eba3a9ff41bc6c7c38b65e22fb224368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99201eeb1ad45c8329c3a278522a199369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c1b644beddc6b38d6d5ae20b45b45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40e12208a02782fa3fcb954c7f67c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32defa99be8f978882c71777a2253d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf86e3aec14d54dffd4e75273ffc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e99d920051ad763f961d928f510c30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a9cdb8310a5dfea016ab1820bc6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff0822285a0b7bb086e61c0358f5f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c179f91b6c4f99306d667dcda04f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c19e135d590fcef2993c7d99ee439d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d800bcefcecb13527b6ab1e0062b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da868126f5353cb16608f49b83c0c196380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b08576ba0129ab72fee84fc03ed6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1086d8b3be94ed1298979358b781382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128172687398dcb99a139e49e689bb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72229713c1796584bb95154ea1edb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50942839365973a798413b0e0827b1c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f62c710cc9f8dd9d36e49d0e6678dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a3fb3cc35908864e42b253b92f0c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29cd500594ac6d5196a917e005aed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43087bc6b87f15056f18428973aba4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a14997c52f9be9b5238e28f964bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e95d74e1a5ba61c15f39ab4bb3c3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d2662878a3526885672a25388ad4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74a8393b170bbfc7591e45f6d22b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd08a04c6abf87b3e2616841d08215394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b72ced2a5e0d8bd8a25fe9f326bb4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c8d33d4ae5f766c68919eb6f0dbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af35fe7eec39b1a71309a3fde0d9692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055dded416009090d369d072d0e886398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d4f381bd4901dbb31051a25429f74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f54abfe593409933b74ed6f4693953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c4b47de670a2b921c231e8ed8f7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b704ff175faa7e8ee2649450cbf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea11ff91860d6444d7f4559e5780d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8442890f0062bbcbaa09aff77e3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550330abf7ca5b29bee44d0cc5a34d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5c5691ce67b46df658d289256dc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc83e3dd510b7b8e9895677e6319cef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416639fd62de74e064f1cbb186c9bf71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc0a162b7c2bd11c03245ccc460d28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0241fa6c03f01dc2baf506820e18f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6396346e61ee0718ea461f2e8f632f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b571ff960f6517542c2cee664ac68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a9cbac23aad316655def7698a2766413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129f3f55f315673c3aa4ef6f30300c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91fe802cb1f93b8a54062b72ac2e1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad4a454bf5de038ec6ded7eb06ad9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd98801fe6f0fe840ce6285ff0d718a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20436b0490e00e28e8e5218f22ce4a96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9a918fa7144149f5da3031df63ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c144d2f978c331ab58947bcd8aad03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a820f009a6a879940518d79336c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f80f12104c2a131fbd8de1ae15dca1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24351a28c6c386aeb8760fe57e46d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cca05d9ebbe44dcc2ca660e2b97e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6113e64619bb08562243805270f868425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3264a8fbdf33d399664e959c87b7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc34da730f49551a7d5e5ce66da34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc039b0cc3addb501648a1a4edeeb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5063f10875a47ec0c28c594e59290429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70071341a365fa8392fa1a3abbde557430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ecb553c8f5e836fc27d58b52c1762431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd406ee17ee56a12c94d9b9ee557ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063820d09f96b9da7d57e710a1e4eca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b20df5e97071a12b92548767204a79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123863d636e117f2dab1d67d237216bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee38b066ea4b91d35bc40a96cd13962436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129440eeb7689c2f8bcdce3b449e9a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1af9aeb47de49bfdc5723cbdc5e66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a977e9bbeddf22caba8dd5c38dc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584b0ea7368ddcca2a7e2b488670bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89e1499a5950eba79b8fdaaba15788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc42a0e0c76da5a23e053d6075f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3e586df3ed7ce94e3e5d298bc0a48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb03e18735888a632ebae05461f82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306842e304030343e8e98b27027694a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44031ef1f6b1eaa35115af0ffffde72a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa318a9cad4dad72bc1f638bdc80a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574e12330a025fb160ddbe98767b414448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f07a565295815610eed0115d7da2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527bfea69a195795afef23cba17950450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b821de9fed9897d111f53ebb23cd1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628862d6540f5e5fd1521ec00d750d31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572b43f47f4ebea92c3ea328cca1e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726aa19ea5072d571a1c6e15e0cd78b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b465823a98ba4f81dbf47331b5cd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b994224645efac6ab0296cb3be768c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9ed8ced213f1d5fa8696c0f73098457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6855e5307f4e2fb5335ce79b9f085b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1014b2faf3dde122574c51bb84ddb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c800590cffaa633451a6ed3ce858167460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78887db8010a1072c964210143e3019461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d899aaf57e8dba0e77b0920a2d92a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c3b508ef628727fa68acb51cccca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d8e95ccb43c4140f37e7c6b3023ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc39cbf154dac58d04a87b944b190d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dfd857923bb1fd1e7395936301f42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f607cdf6319ff70c34350f5ce5d251c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f5aa432840a89ea000e6e19bbe581468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886dfef9e05b7546432216b1049eb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aaa92812938545cae2c53fb523666470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ffe051e47594dec1341fa34b6b27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14410c1a263773d0130f974be3474ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb5dc94caeb29474298f3e9204f001473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b95f38784517a426965051241c353474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fafab92d1ba0aea776e3464144ba9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ca971483c54036dd42fae1f21159476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85e2b00328a4c82a68d6024403afa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6b29a80b4ce7d44aec4ceb3ae22b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8c46672574e1f40576fa9a706665479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276cc668bb8eb3ca01dc9408d6d755d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3dbb5fca77cfc44e67b1035b87123481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411f3f5bdbbeb3a75794e0066ac2edb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947456e3bc3247e277ebd686d6445fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd16608adaf2a5abead7c15f4c696484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9657cdcfb47f11dd8ac454ed0c172485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f02aaffd5375940f1f27ddb64a65a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e059f0eab14fbc5eb22757c81437d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b35ed14e36cb60737d6d9d2f4684488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e50827af891c04a848c17174f806489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb4d54fcbf77ecaec97f91724983c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0de6f48045bff2daea46a51248130491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725319184f0e9fe10ee208c8212d7e92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe306c1217346a855ef22cb176aeb7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e4dbb03c726a6df3a4d169880896e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16e621647d86bf475d87d0537cbce8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b242d19b3d2d0ba2cdd3725f01fd22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57738022aea5037aef4d0af89774c26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211655f74efff08ca94e1edd2340eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f311c0fa68788f796e40ed09e1ce3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7053e39b0485df69f0214231da8d35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c5fb013849fbebadc7d851fcb69c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac6d03076d4e933371e33ca22b88e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d928938239a56e57752ce14197b036503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f176989d90deebcbb3124ae2538ee8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b5e83b5ccc06fde4734b0554ee40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb1b1cb20353227051611a27b1299506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a3d2c3ce8dbc77a50452cb97def7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e2fb986f64ff7b64bc2417f9f2f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d5e7cd6c374fd0700d5724339167509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0102675fc8db7809ecba69612ad5cf1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993489f0e1b5ff61f66654cecec674d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a62523d4a6d9d03c4a86ef80a2810512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284058c9c9278c496076b305047ca2e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5798295fee6fa141756807fbbf5a3b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61dea74691150c25c603316d19246515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283aa6c44aab3b16d5d3dd1d53adc26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0687563a13cf3a3ab9b41d1083b8af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ece381b2a8007ec0bcd52cf4b9de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10a21d03c5b3e248506074e8fb238519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe480e72b7f086ae4fe0b5ce040884520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0df583f42e5d7965d99ce96de151521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c9e7deb1f54e91570c4131bcae4c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e42fd65dd678344119b1e846ee935523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f57b83a1e6f31cfb9f2749aaae3620524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a087822713d1684ecfb855653613525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39acf1a40652dde15d0f57be7f765c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a2a443d33cee196581e61beea258527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f6acef856567b42db7356ce31f57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b7f36fd08700c44e074f3913ddf01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a720548c4c5ee7171eb36264f7b164f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5c98962dd6cfed5687e8cb21c1342531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d4aa92f0a72a213d213a85703da2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2bd0d1bb0eba542a5e8af31d0bac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a58907cb49f42e30a2ac97bee0b30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a383c1125f4c8cf7dbcd586a629aa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fddd491b47bdbc8acd8df7e429c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108ad68ec66b4d2780449153109ae2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6f82f0d0851c413c5481e09cb5f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc77f36697709720643ccc12ba7046539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd565e7b12a6228b68ee8114d6f740540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e227f5d768d8129a6ee30a5e990fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cddfa6c4859b393532c3cde811825542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d65324e40fe7834fc20dd56955824543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce8eaa37727065f114a26bc20e7c1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95116edf219bc4ca24f6e7cb2518103545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15279e6e8e84d7d3669e56f1bddd83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5dd5609998e60fff0c921c35b44eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0f1827fafd27c89054752bd93609548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d9ab452d3c1977b008c7c5953a12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e1c6ee0c72f3780da1036fe80fd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363866ff9eff7746f2c39822e64f07b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5943e349fcb3f3aa98b57d22322b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1a7e3a7e9fed19b9fbfe3683efc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf4ee6f00bd4e3f035e365f0744ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd19fe11bafe39cdf4b504326f7e0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c693f45bf86bd3163e79d95e532d5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3b3cf4ea871bcbf982eb7fec3026f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b7154abfbca5ecdddc25c11d0487558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d93ebf255310229e026b5c9ddb6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06af3c1bc8278c4190033d8f7f3c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec9fb46df808f469cf0e7908412e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbff64cc796ac301f918671fa32381562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b437896021976ab438820c942d52fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d298029f2f95f0204d66917248d1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879c3b7df9de4aed10cfa8a22e13799565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cc0978cf09cc84c2c521407873a54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf2a3ad2429cf990e914f93f7107cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2665a9ee7bb1c553574653d52fb9a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4cd680696518c68bcada84d8610d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c09194a24af1f7ab5d24833009cd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa93b355f2fa25c84bd9968db0f33ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145702a8a10d1ff1f2b85ae47207e72e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b515ffd6334fc4fc1b84e6c9c5828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4c470ea6fc840b161d3157eb8dc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99f50dfbef8b4734ec7f17a6c5594575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65e55f2142c248a19a764119328f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc7a9a43332b77bb3d553282680046577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3874672ae85b9cb7bd013b922c5800578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e70b7b8f6c58fc31c6d2afb538a1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb0c7069ee7ad1d2f41bd416f9dd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533a4f64f48e978ea6263d60a385fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52beb77245b5e3d1f2318ef3e9be3c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b439bda8564d70c028192a2d8b9f47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8161c19592787c5594ee1b479c3a2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee332eb27e94dd5335e3e0c766607585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2989795406b2e47631aa062a43540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7901d83ae56d7f36031de528f215cc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88eac14e29f9c9bcc35586262bdd37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0961abb861c557bb5b8c21235c343c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c381e7f06a1a5281d863841300d05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df631f70a184f9b5f41f6f0e0d4a5f15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d455ecd655eab87cd0a1111d344a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc63b3da0326fc2c798ee489c86e23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663c5bcfe8a872cefebd6050e4a1ffb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc4e99daa03a3e83d72d6ded3718f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb818a63bd0ec11e23e0759915f9368596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc28ac5435eb088fbbb0ab76c7fb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504af506fac0ef3b5ca7314d852d933598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aad9582ac432ead70563eecb8ab46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d1888cdc72fd958811582ea772389600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4cab4a1da3264379037b3796a12d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5a23a9331a4e6da0dc2c1ef861b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74485f22d462e0fbd6f8239568e070d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d470f1e1b85e56fdadd2e5b5879187604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ff650012fed695918f388b25669a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523f05bd4bcf920d00ec49417bba3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2968061f698b42e6bc14f83afc98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03888ccc819b798356fd326e96327608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69c6776a5c104465d74b0cf1868944609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385d9d801a7e5e9bcce705c71c7990610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed30c4efd2eaa98943a689fe3a331f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f2b55371babb7f19bfe04b0690056612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc93192570a69cac96706690c4d1bd5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774bf4fcad3421963a668c71e38a2c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a192b10daae7ad3553bfcc86f4d637615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6167352eb2f5bc6c6e6c7a29bfce1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a4de7281223d5bb236dbeeb928022617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065aa4564f5d50bb4028e3791ad6a9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9664c05aadbe19780c6dfbcabf08e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2661b7e36bfb8428f68e8c8acae6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67110e8dba5f4d49535ecef718fae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b8e66e15be3d56da8965b1398382f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3c49d29897933be9772f4471e6915623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1583af8631b0982be14486ea2db6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2fd0188ca92cfc51e07c14d98ba5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfca45e0b9592b754fa398325557f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70781783b05fbc2b8da83f7aa009318c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee9ba79242d0119bfaec2f00defb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a289fe0b46afa096b2f4b396dee79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02624b6a948a3b67f5cb53a6f11968ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f10ae73405ddf3c7e85ed66caccd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029541d669ac892a32a396a1e1724a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692fb3f0638d31d9af625478555a2d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7669918babd3c6185ab6cf0ff49aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5777982452f27f5036e0dd85b8b0b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad7dc446047dea73feca7c8684cba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc9962f917c87a76b84221f90b839637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eaa07eef79ead5cf0d15d5e0f98e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e7ec09acaf68823c2bee231d87ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080680fa87d8617ee17d83bd7e068015640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b9e2ba470e4d90fe2eaa5607dfc9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f415aba472c3716ff2d7e31f3295dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabc9e9f44e7134f18c33dd54cfc772643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca900e5e1c4faa761c96614d138441b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71bd0450cb60e51ba85ebd5c8b404645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed37e1ea3da07a73d1315e57cc2005646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22907828bcf30fe544ec4035b06a7ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2a943cab5cdd65a8ded22333cd0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bffa604b5cb13cac8ac12f5ecd8711649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e8f67c42c6743ef304030cca64aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e0fa64addf6a09fbcd479dccae4b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31306656eaefd7b1c869daa8551b7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b3e7c08309e6c7ed5daf9caa78e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e6cde7a7741b20246fc5332ec3f54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565bdcbe6d2a59f950f86c1f068ad7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41834df3ceab5bc17b1b090c0a7f36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995d6fd8cadf6e8fdd3354606aa050657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d2637af2b74b4e7d54c50c616364658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97402eba15f871eec5a23b32dd185b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7798af79167eb83f004e89ee4eba34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c594ae2d99521c379859cb3f31da560661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97445ecc741d00d3b06ababea0266c81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ea693b6b96fab22524ca13ed5b5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb146a79001e4115fdd2cfb892f075e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871021deff48db0663703813ae9accf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471618685561b5671392066b76e0ce5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390730674b6484d62b4aeb77c3784c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e9cee92212146360ff0ed1d794eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff8edb86c94692977585b8532bc7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e5ea17be4b99e4842c1e28936516670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6031ca17cb6e6adf9ab8d3f234e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ce8f6e63d4213ad50d2900afd31e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240845398f1eaa278040c719e265866673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e956f8f604e9040ec2058da26302674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b3b0ca7dd6e049a12380b04d03c2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40c9663470fca74de5e902084b193c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818da71e861796e1a38ea65814011c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f7e551cfec920936dbdb6fb0de16e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6493c6b402ad66b55a0c9070e155e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee4e345fdcac6e6d569084a108a051680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c894509ee986e42c9d688d471fc6ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c219a0e7fc1d40b3748477a251e59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7033d3b0fdb769de45e49cfbfdee400683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e239738b2e9d0eeefbffb011e239340684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548c115e4f8259dcfd80cdb536ce3a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5e0ea9997a02ec592f03ca577952686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eddda8063503a743ffd8a800c6a0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a4af57fea2d39effd9c113d04b48d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71006dcbf8838e142c18a159a022a5cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ffb9d39412fc6d52a6addfdbd2177690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab9dab838f90e9dcce41ee0c775c90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9260db26439ab48121f8fd596a6d6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d03c2f86191178d0c186c09b6fc1de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385088f84890ae71706c45747e39f044694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae05f5567c4f20e320cebff88177d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32952981b23baefe5bf7f3ea2018fea8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec27ec7ca8dd79b19519ed0fc5faa2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a9bdfedc7749e439c6afb46a719b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de4e0bb7c942cd88fc8eaeece7c1a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b173723c456c8c8a829a50532a4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0c2b23074033a9dd8ad9e3f828dfc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2c0a0e6fa60298bbc015173e762c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6653940f367cfb51755b1a0b491e423703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdbe31d5baa1d788ba86a0a16a6e16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ff9e581104bb560f0c22c65322631705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0e48eeedd9593cb3e680ec30b976706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7411a22406e38a77edc4bb863256ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b9810522fa684044a5894bf68e70e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938635bd06f9cafe529283b3e18d9672709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d75c2c314e460e6948055978fde5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f1e3b364bd002bf2cfba7087ecc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b566fe6241d3e7814bd16e89ed11f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d8c802cf59f45572b363caa00e6ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a4792224ea6b81eea4a592551b95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ff130abadbf158f20d86eede7130715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579f154b3ae7ef5d636f4c5d0ccc1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ea47d968ffaaa6bd5c58d5b87a4ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2319f4755f6e67ce27490de2446d49d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d61b9a6aff831be555bebaf9e97f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bce5dc318a799ea495ba2faa72914720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603706f3e7c2f99ce83ae3058eff810721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf38ba64ea00d7d8b311a49d1d88ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6d09197e512ad664ff26f31ca097b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff92f8fd5748b8c3318d8fa2da168d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3b17be7dacb943ac27efb9f0697a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec0d8d38608d09a4ace829725f77b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d151fe30b4cd3f3e792136e512a470727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a2c41162c0bee5842743fee1a26ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0658536f94ad28411090ea201a00b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedfc234c926a89e5f6da4050f51361730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c63f5a7fc1ec656e7d6c00817c231e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87160a9a3452c323c41a5e4ea8f1b67d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6942dceae5fcb6c3f24b9396b095733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9550c07b66ff94929bb52a3e08502b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381378abb7a26c69236491fb4ec77e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6970bd1edc28cb888817445b850480736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1df6d7682973333d5518385c0ce61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f768dce7188dde057b56b7a6f992b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c026f1ee368bc61140af319aac0b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4344fb03998b9b2c98f4f62910f0e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004e1454cd714fa0da9400cdd19ef78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757cbebe245693f81f8bb6a1cfff6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c2b19547a18be9bb39e8b8696e7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739cd616429e91253b34da11e283b27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f382e010e96f77d649dcad4d2d2f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07a98c8eea6a9aca7dd9625103533746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8566fd0da908aa14f7818f4cbb75b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd2282325dd8bfbaf497a41f1ba5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc000b71df6c9fd46d46e9f568ae9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449d6ee4d694b675dc418ba5d5365d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2aad280b89e258bfb892750f6c89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d1949610ab6892a45ef2dbd1fa62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533930959a6eaaba915bba2598245fd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c984ed840f1e5d18a22db232096a10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521424ae314deff47d6857964b745940755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543862579500f5ed1da78b2692c84a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cddd51ae174a1354438dcdd313c22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e5d4123e63472547eef3762aaa54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1326d1f14b89ec0a59b1af40a2db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bed1c223edfb987788d475cc50ece1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe9c654eeddc51ffa0afc5fe6e5772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b502013570acbfcaf180c3b601d143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554332eaee6a44b0c25654e87ca798494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236b0c9ced7f2efccf5d9fc715b3c8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19396e56df3e7d9258740ee50bffd256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519869f7a8a864bddda4044261af12af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fc8a8a3790626e8b6cfba4f03a04b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4b7998426d28b3f05c794b5280a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e1e3fe0a7c0b0569ad9e6fec750a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c95c4ba4331c9825e18509bd5b6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7668c728b7721d2e95192756faee84e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f7f365a56b31f7ffde9ffca49dce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4add97b0f12e1733512ba282002fd6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f38a33bf849818d4276a2f04674f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f22180653b2368e30b95fa5b603016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1625ab0518dd8ae4afad08bf08a38917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba69d7140c3ffb535e1b4e3e4ee6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb4c36b0a0bf1849f3c04df14500af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16291324b674a8bf584340822aa183d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391d5b3d3c4f1dc3011d7bec9ee5c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f169f4fcdf494cdb8ae9ad667a1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7485c5eb9fa5898f218270240ab1caa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ac8ae305a38a9b13197fe1b7fa8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4dca36d0d67e99b6480a52973d70125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719078369726a456270b80f6a4bb986426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cc7b43fe993bd49530ba4ae9d289f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31963e50ceb8e77c81d42bfd367621428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d2aba77cdaf1692ea9b0a6f5a52f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d7b6a1f1d4e47232fe97655214e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014d5cc62994868d229ade411af6dc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5b3f9ecc71f454a67459b5b2c15932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937619e94e31f09bf148ab4fb9c70e7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788558a38d00e1bd9709d6d27a5b00ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01dda25d8416eefe2fe637ec29602b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c17b3e072160c30350353569beb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16998cc611e8d68cf149da09fee19c8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef7866a918a0d4160a75269353298138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb9426ebd58740187d1fefa4e8926239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca641db04652497b9920a3ebda9a2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbdd9972c02cd94d4ab0710db812d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f865854f9b156c612aa4ab2be86049742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267b0a99d95638b55cb80bc21df34a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03912c1980f7a66c4419e8a0afb6df444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd984e0763099342b2d9c5f2d807245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f9c91d8d43c1e7f52af1542a4f8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a131b517cf6f74bc05c910374c4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae40f2ac38b163d76538df3036974c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362931894234d35b4c1d8c13aec7e9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4144543f782e913e8d10455dccf0d4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efce3e75545257d0d0a6b646b8689e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93344b2303dba3ba6fabe5f16f37a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a00b27c117a39c25e40c6409f5a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0747ce2f148ebdcc0ec7dd2b3903e3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6348caa20b4f73e9851ffc093f6eaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab28b0227b5928b405db5c6f7305f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a747bef247a1482c4326ac8755de657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8edd40699043af9f78c0469195a7aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0724538cce9938c80f0afb3905d0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec5f816135e77e81354bb55fb8a5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7608b9a712e147f83de2b80eba6ee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f58f05e58c978466076997b9e35662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33a4b21b3485c7aaeac41edaf634563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97789ec5e47be236d7774a7ea8dfd4ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023da3042ef56bde214934b82b867b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338b0b0a8a97b6446f27cc04b550a3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00df2edb7a6ce6fe12e3277127c9c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125cbeb20db74e507f89a342e1536168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86bcd64d8b6763a293b9ee37a3b35169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff8c047830cc59416d735248b6c78c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59458aa26985ae5abbad6ef3fed1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295fcf4e5ac81cbdc49ddc57269867f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe4899e82cc1e193c205cad2dd98ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab52854524f56f8453ba68b468c86c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b65289e7a0ff396f9077c48a9367375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c07b8230a7048fa12f1b3472aeeffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148871871fc030dfefc9770f892380277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e9e7c7afdfc3013f49127f71d2e0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f68086be7d90bd40fa81d043f21279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25976cebf0d4d1698e8e3e208472c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac92887a81a72d6e791adbcea190081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c975d2cd6edcbb29d3213b45db859c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3c1698c714f09cba7e577ab9e252b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177c4761290a68c94fb25f0d70e623184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d66f88a20269d01b349e700a198d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb19f587e9e60bf4c609527cd627b7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1831ec866c769ebf722a3e99e49887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d1658d5598c20db7622ebbccecbd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc9a2363d75fe26d8a972c1ebe32e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7831bff97f70d2ae57ceb339e6261d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82a6db6f67af99c22f38720e83eb2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591121098f86bdceb6980867573d0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d2e6a77b5e1608db843fd3f8bf22493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfca1535bc0eb43ce3b13ade29a6cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb245c4eaa0c1428a98432a5b4813495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c26f486a0e9f95ade7652a06c3d76496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddea92b7fa2c639ff8bcce87e059e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181714716d8bad6ec03f22687a75b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e28e25fa37be0a2ba956f6ca206cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b64a71038f0c9cecc4b039e2d8fa0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054da387c50bb343d74343740ec5ee1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4642fcf274ae697f281608ee94c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726b3b6746e834deeb76da8a138fbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997053535ac4065b86e014e71665463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e50c8a9736fa2d19ba97e9191846105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eba73b3d3b465cefccefa60a93adcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ec2199b96cea63d438255bd46555107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350930b54e747ab97c08b26acb356d6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7466c6d5026f38ccbb37cfb4f58aa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075aa79f55809df3e7fa8b369e79ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b93481370c2e9a08bb93f4332ed6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824aded5ee4b33cfdec1f66f3e93e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522df7699507552510a2d0e10abb66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11c3330c9736578cce73123117c1aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9f0666a3522b779e690d2040cf35a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69784203379e3f8ef16bd5b3cb1b865b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37151c2221dc5a295a45e2f50f4937117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6f3f40d55308e3db392d4d3fe2002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968f99502af5c547a264b45e840ef1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7c11a3ddd29d01430e27ffa1132a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2e525d5f063735534a2a14a01221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e6687997b61be95316af60f30f7cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede41bbe3eb4d44ace526725f1b593c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ba07a8e9130e3b67f2a5e258d4233124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239f584a9ad0d9b8732c18af97e921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39676a51e62a987a30d7e6a07977f92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c180b059dd9e7bd1e395d1ca7dc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f28f10456f99d1c932606be0102e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b74f5872ae203e4b0c00dd5eee39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191a5a352e68348cd5db8f324c19a90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c9434bfe0608cf6d2da4b83f9d7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764628e90f06ca217a6161f3bad2c3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72539c3c1ccbc2f9da54dfc219b16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c3403d9196afeec5fee2fad0743c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bf3d7be92bcd956a3360da2ddf08e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addd3742e1832df8406fff6d6eb64db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd88b164b618d3eae034fd54e01aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97f3e78a62bdef46ec0dba0228f21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998c92ce61a91aad37277e76723041f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90d764476d193e3a9fa2c6e7bfc9cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cad089952cf2fb869b839ab09b7511141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d2056fc6c052a6e6c18304d0d4c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956dffcd4d35797a05c0d124f986ef9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231fb9653ba3663114c03f71e906b18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e01486c87b4cbc80d73b53ed8f196b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e29c0656eab36a724ab2d5a5393e32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78217ccc3e9a816396751bc23a827a7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b85f0a53c9149381e571d74fe9a7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b5aa652cae591562528406b9983c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae4bbd7513938b56f88b1710c97a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023e7c5e1a9ae275aeffda85baf8bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730dad42a8d1b57320b8f413e2ae37f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a068e62cdb72e41de431a740d78d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1bb5feb1d99084f1b9f3b5777ac7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6bda6f4b6bbd02b63487f5adb398155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603700d69ba678112dd95b2a78e02b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883470881755f79444637f8c35581445157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f30ee95704e8c772f3251a4901b3bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ffabb803138e2f8f7eadc5feada89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912821b7832723a768817b7a3cb3785160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d63167454b1486668b4ec76ca9a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefcfeb8f9bafbacea067d0cec6a22a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618048a12b41677208087df21d9873ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18648f2d25904728423db43464486164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb8cda905c430ec218e26f1323f0a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fbc5fff365b24dc2c87f87bd3a701166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b4e11587051dc8cb30bc333c8c6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe48e48141f55bbac14fb32dbe19781168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e8ea735fe6542638bb99f4d8ae62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31db270062b2eca83854bd940fa996170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0954f203ca80f5f2f64791553dc2a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d86d9539672c2907c83e49fc12fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f5a4a286b7289303cb2c20085f71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e86722218bed6fbdf414c22ec554e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349f3bf9f06b796a923d0bedf88607e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18688bbd9655aa99f2b8966ded05b94d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c7083d135a3a2d7987a8c08995f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525222565c59095f71da9b672cf07077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37b8e7c3ac54cd1aa89833e1e70f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a11bcebc76877c4089fbb24967878180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0e2ee4fb82d9b9d43b017527bd50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f819153f62cb4985b0e491ddd0ae7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174637b74ea9b7fda90cc7513ec52f42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea89be2ff09fe87918b4dcd18bee77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce5d587e01d25ccf1659aa3608f284185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a78801807c8eb351e730f723fdd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723cc2841a36d293850a65cfe80e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1578b1523d251cda00461cc1d69c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62b3ea21175a49e08c1053be0c031189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcdddc23e41d80a58a9e2996da019d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ece1343021bb61098d0d4a12f1669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a412932841032dc7d03bcbb0abb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f054fe750da8410aec39d31ad9c939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8e57351de7f6b3d6cfa51f1800ae5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d54ed3eabda1573a95368381359c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e066098701cd8e15374457eaea2198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5814cb7d0b1dd675a9367f468d434197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef312e69fb72839c278ab6905e7bc8da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b2f5a53930bab6c02b16e91d1205f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382fdf045ac606114ba07fd0e760b35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b7ad2cddf83c271eabdf547f9a00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a18a1031e853fe22e64c31a6516ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c59f461beb12ff96a2f6f756f8f1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb33136d871a177c471e837f82adc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a787679e50cbbcf352f083d0c60be9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e4721a2d187c247da08cad2909e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d261ffb65889a011b2fefcb7fcb324d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f9dc98173803cccdcfd0b3051ced208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b396398df54d2c59aa626233c0d6d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c924d07e6424d434573c0fce3a033df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f77f50662af4cab7b3086e1badc4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556a8e1ccfc4d1d57adbc266f4a6dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946efa1d20a455ed9af49c8b77efe7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bf48f8fbc88127f6b5dee44ae0519214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6fa610b8411b3ca4bd68611a087a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d5277c31796573e9285b12924175216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03295627be4fb2e14999e453d173c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397443731e3b6607514dbcda5e8974218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7457408feb7120174d9efcf81dca0ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693f90c0f2c0a969db76a643c54860220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b79f5c6c9fc406c9c3ff654cb7fcdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52c8871f20a0dd400d0e371ac7fe1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7844cae52b4f63952b712304cf606223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7addbdb9980f0f2074e6d30b1fb4678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae2a60d6a39c81d46d864d4ea001e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403d1417196c7ebd5caa9224daf8220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768aa2c61d2dd7d4a25d2381bd647e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c0bde74b3789e6d12f62204a3d10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d50ac22ab4676c997eaff4ce0d714a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c758937649b21ab6e18049ea63ac93b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9776379a60d29e41e31fac39e534b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e76f4410c935729741223534756d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eff10d80b52cc19826463fc8dfe2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4990968a391e953d10ac85522c4c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd03803a24813ea08413d72619590235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738d9baaa4fcbc1b1ad83f02fff423236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173df30f891ae22f802475dcad9a36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e9e0bab2957aa58eb313fade2a03d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd4ff5bdcf7e85a5146a429b83952f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf0dbe78180a4f867df287f813a2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf562011255002eeadd832c8e12a7dcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed81da1d3e7b0fd0ab6bcc43f73b78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c337834bb48aaa2e2477cd7ee43135d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415efe91fa9b5efebc217061770ed5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3e62758fadaa5110ac4a17abe2c1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cae88e838fc93d94cda349393653e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff06acc69a130d2393785a28055023247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b6d40adac91627c827740fd6e7cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d013ecff46775ad95c08b2e22ac2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ec6b19aec42cdbc6038fb7057169250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a82ad97388b060221c9cdc6d1c984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d7ca48ca7db6348be5256c15a03b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6bd4f23bb0cf24373dff4f9d1db8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b62fc5b439a85e39a53b2117a3e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882e22f57f3dc581103087224754253255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488042e46e7a838f3ebfb93e6d5906256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b57f1f2f591e00d77ca12702f9d0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7548004e068efbbd450914ebcd46ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc634b1d20d11a4862a6b6428128f279259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057bc7d0c0b58096bce5f82caef808260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8ec793468011ee35289be6727d95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f37915da4b0a7e00bd2199a7e950cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7b73a0ffe019896ef1d632fcc1223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e6ab88d7629668ec6eb7ce5832b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea50f1502e0edee1a0d778ff3293c19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dd9a5bbc8036d9942c783ba6c4840266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8c967992a7267f1f54560f1c3461267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd5bb584daaea47090fc8b58ea4226268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51fc4bea79ae6050604adb5f01ae87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4515990d632558f36d03a5a81c28a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab507cd4dab6e5e352b3408400498c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadc302c4ed105a9904b4e8368edb3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35ad675345aa4d4513a5b5f6c8276273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5235ca6f50704c35a8f1a8d1272d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed230d0b38d04214e2d1e178713330275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7e1345e6fc8b728d7ea92cad5d8a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7255a9ac49ddfa706c369093b8bec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3502863cb069f7ab2728149f6066278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade0781c1887f327be4a8734028768279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5de9a0b9ce9bc5106a50841dc1d84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7c65509fdd8251a93f0555f834ffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f8778032250af2d9df4f9936032dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b96947aff4b1ad6585f518db4fde22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2b4b487cf7b1c006be526ac583078284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4dd75e2b52799da15321b2d7b7376285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50a72d11eb0aa00865d424af0d40e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47ee0b004a7db263614c3091c9157287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121903c5fbee6138d7e27f4d6d600d81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398bdfa793f060b5de176fa1960926f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961668c25027935197b7d96148854a78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e9aa6432f385f98470aebd4ba34f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4213b95bb1b98102ab20be5b04faf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b7ac27c299663df4c7b96e0fb25e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b29f0645f54458c1912606fd78e7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50212b10b9d4a47b532c74535344946295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc41dc6467d62f7a2930a0f9becb40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a1bd574d48265e3c5c84c904dd16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8591e08dd60cbaad3897056de7c64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98b9be530789cbb26b424461e75a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798c432825db4c503d6408e4d235d11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac4262dd0141e0f6ed23700ca61da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a616ff3213a89a32d151b09858b9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3cf00b9ebd912b42f7d7c6239256b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0152feb2e0e4b134f6bac134dd22f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507c55c754fa9ec9df0b20be25cf5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b388cce2d2842873064bb5221491a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab5a875badbdc10080a2dce0e15f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f7f57c66c66e1a272ccc949282f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e978652e1bf068c4ba3f5099d1f088309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21952830f680d8a0ea8f37957e3aedf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47efeb6b8d6c55c00868c0bccddf881311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b92020cfedec3d84841a137211769312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac600ffb0abf1d55deaed9de7446c05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955277b80230cba774fa9cb5deaf19e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff0e3783cc94bce356d353bb56bbff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590008bfc92102362aa53e4ce1235e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b69d59842260373da7193cdb10b4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515c0ae07d4a1e79b7fc19889d728c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4103b72f701d041c1a582843e451576319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4e820c08757e1c42c55f36ee76843320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42544f076fec575f6cee0e87e982eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00de79dd73a2314694b0f19bc57534322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e2855530042bf4243bee3ef7125a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fb45dd7c8e69ab984758d94194596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c810ed9bae5814c65aea0c405bb664325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e0bad1af9469afa6bd10ff4c3a85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297160aed670e23d131e6759c4cc83e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729637a81e08d9c07207c764f0093a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101bd0c55d52097ffeb78a2c0df684329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc977aa7bf5cebc1251f92300ed7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e463d80e8d3eb303fef3c467ac4e2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ca7d90f78c723a6ae3f5f4749da6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064989f064eaf322795f96e9c044f170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a212a66d450c4123c951ab79aec420334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1126834ace17dc635c726c9785004335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35fcc785432ca00384057ebe70ba5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e71c51f08621b3dc412c6cf445de1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b79130f7666a757f42ffc58c283a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526122e03890586eed599299e867d021339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab6a9acb34d2fbba748b147dc5ca44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8a4c0dad634f14617ccfad6acf8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af8a0c36acdca94434ec6783195769342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35887cc44715c5699ab1863ecbebb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456701e3ddffa0824ac9e6ca2c9de2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ef5c78e3b7534c2536ba354dc6a01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e525a3194c38b6a23e29f911cd78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbd4383df45e19f02393881aea11e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaf2895350c8b2ce12176da328bb8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876faa3e17d15ec9337d6e39f8f407349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f1eceb75ddc455ead8a3c4633508f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b538f4491724807e8397f545061df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6503490ce6950de89f4742198d4208352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8b97ce3f0ae84b41e410a3648745353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809601ee0a099a1b52a47e4d23d09681354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463fe3194509203e408a1ddd6eb6db4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5abec9663f8ffe828405c4432d83d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4336a4d14011a60cc8cda589fc27f24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43892c9989fc850ffd464da5d14dc7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f27e2f43537f56cb10f74a6232ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9bfb092c8238942e17a31b17d35f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6548e1059a1516b68e58891e92552361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b2d431e1629fb972129ad4d03511362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285f0ceed4bb023de1480aff670214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06fbed11cc2838c9289c2c36990164364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d8a840951e0b850f6c26991ab09d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11c5b8816036e20a66267a3714ac4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ded531d76f00ba194ac92b4591e64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232f635b0e0232da4b4a7c66c3d3e67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858896113b07f77ab50b06a10841120369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e60a4b9aa8b6c2e99b1273250ef30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bc504793b3433ccba9d8e52efe9fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a5f8859d38ebadffe1d7ca5194fe9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b938b7dcc0e0aa037c70fb65061af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff494a29e2430009da9686fee2b6d2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa7625cbed8b1ea3ea4ab34cd8f06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d6676a3e0a03a9d7c6bb836d5e44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bac8bcafbfd3902b8b6dc93c2060d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ed55b9a45fec42f390a2ccb0fe5d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9b7122f4c80efe9e3055b47cb620379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf4d82aeeed02369a4234edea6027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ba4514ee2b7442fd6e490a32fc33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0554defe6bfdfda37533735837261dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d578ea8c94270ba580aa116d89e771c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452ee262033abceeea5ada9e904ab1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d611412907effc14fbdbfb02ff5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25487a5e347d4da0b9b8fa4b5f09e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a588c846edf737f50d898c8e2999a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ec970c906fac4ec95b4ffc1811d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112506b0b84adc09413ac1fca9e4763d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc172c377d95869b7c81ff3862661390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58ec853b2cdaef097dc1beb00780a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2164c34625fa31ffdc17c3d00d6128392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821aae632866132c0dccbb340a5c308393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde8dd946e1993e82573224045de72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde20157215702f6127d4f997d21a516395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c34ea5053bd1f49013aa5e88269b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b629ba3e9c278a5eb1c3d2449585397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941b1e23c77afcea91401d0fe3afd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d1b8923d2b7603d437524616931e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d5b5a017b7f20f5f6549385d8b1af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e113e7baf2a976391a81913006235c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1616d06fb32e46beff65f72d6bb7b96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7551a14f7e8b5f9cb7df3c35ebcee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1486d8a99035b0e1b646fc605826eae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e519aaf450c724c0e8e63ce2c28fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59988bce819beb52b6614c54a0d018e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da088b4f7220dd8aeee2ad38ae773407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38777dc671718e9eeedc9a84cb1924408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8daf4c49f0be87dfa6b2acdff3b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e55bb258b3944252f5a9b4797e4e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ad6517179750bd314949fc5089674411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315a7176fb15b3572725bf3a7f8692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7e4ab1e1eac0c2d1563ddc6f9418413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b5efac695677f03efd9bb1242d2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dcfa4fe7e48e32387d2ba763d6fc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a190a68854dfbdc4e3dd15dcd4bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fd9aaecfe2165459b9927dd72d9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45122d6168930bfb88efdd5035902f62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196556a4921734ac562541c91f8a12b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b286bbdcb313ab59679f9500b3552420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315040accd6c8e3fac9e6975ab4637b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b6a318da27a2aea91bc943b9e783a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc51f3e3128e8846cb5c87a346544423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7814a928e6c6adcc18160f94be73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023957bb520a59385c839e49c18b08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864176137d71a9632416f941e7954b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e8881ff4c45f0ca79f4993cc75a80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753f2f9e13b83dff847b2a3340b20f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f745c467f1b270557c0e2a07b3654429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a495630625be0fdaae95218d2e041430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ebe56f19224f78ff59020b158850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cf352db41e15eff7f334784284197432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d949b77c0e689af18b96eb04e9b631433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636502072a012da5b5024f88388d402434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b97492d0394e05d53712044720438435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ad9a1228e39a1f4ca39b00ee45100436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae849509942d5c0c63b504106d3da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fcc3e606d40051f2ccdf545a12fd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa1674d33fd890a85ddb1a41f91a72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67fdb9f07d964c95e542999b5f65e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa79c1d545452b20feba603df4bdb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbb5f819e4a73b97df612df8c9fb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c39b0f42b029d18296cf0b50b3d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ff5f2b1adbfa345b64977ca4dd2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd3ac96c3ee355c112c06a6e151c89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46fffc678327aec9814453733b399446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04842867c344461f65e7d93a52a928fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e0288d33f85f565cd90d53c80c6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4e1e9928213d471c5948d9ddf126449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf6a88fb48de5b715d8321ffe65a12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bacc9b73d1fdd0b52825dafce440af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49bc6d45fdad5ad3fd1f1df4dc1ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937a5edc4ccaa5b769af23a5a55d352453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34064618f6a068fa205afcbf62f546454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7406e1ca5d0c2200769d0d7b388a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b673092d63d52d308a3f3ff891525456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ad374da4037604db07a8de777f798457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c5911af7bbd8332c8ad1bf0a18bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c022048468567cbca59caeb2b67bf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dcd1e883e86e049a11df0c0aa60cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74972900c491ac109759bd2a881af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3dee302b0b752861bb8e53f9814c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e2f3caac3f8efa8ecfb0955e1cc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0047e00fb6379716048cf1a2f795c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04cab389413e289b7a4b894bd64836465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc58242ddbb4ca0111097cacadf7990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8da8e77d0c73ce50aea40d1aec913467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba13c26f287aabbc8554a46b2756841468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764c65dcb3e61a544dbec5affc891d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91015c338cfe2e3416bc84c382a43895470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdddf0b229cd9b7a58d76174f5f5173471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868ff5fe136eaa1b43c187e0d54712f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad55b01d92ace69f87edaa7d2d5723d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2c13a58c280276017b5823bbac31a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868168293f59be50ac2dc5f7985422475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f544930448c0b437cd9d11a71483a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299494273f5d3572ac2089d7500d481b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca0323ed07239b0037c3976429a8c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936c5ff03478edd759f7deeabc0bf6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672bfddc0c3c8512de68e0dfbb064a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b86848dc8ef841862998ad4c0bca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0182163a8e0bd10b7b1bc96374813482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc204dce365378ccf5167c54e44f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce267f844c53a413f91876078896164484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532c186eaeffe8c8f977d37ce184277485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1148c30fb417475646dc6233616ed1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eee10e0291e39b34e53bb17c19861487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d666e212d82fd3a76e9e8c6f5e60a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084318603115b5f27246947bc55812e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab982b288892ea2e9244d8da05a0660490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5805b792a510d35cef2df36382d10a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f009203c9f65884742b4575e6ef91cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db50019d8dd3b4b403ed84e72faab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1300f03caff09446ffb220cf02379494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdbc85aa68ba4726fb0d36f6f483db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd4ee3c08a5730c2bdee2ea45e273496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942bd7ea4ae247c174fd2f660b86ae2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91869ac3113f6dec6e87688d6012a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7a706d749ae6bd94dce4704fa472f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9322ac0cc3931225e87abc6e2e897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae644c8307cc660449c53a9f75f16d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8dca99fdc88301e4b54e692188147502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1adb3ed469a266d629bf81f3afa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81603a75190e64383bfc622a5f6b9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930340563f5f2999f413efabc44f6796505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a9c194331e395d7cae87e6777db78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43496618db577a3df3e353693e314a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc987430bfabd5c0d49a560aac4837b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ea83de126ef48efec5e4d4a0ef72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b27d0b0bfde209d47694e18b52ab7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c674b74fbad9994fa6dffabb81c82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb4d14b12db634cb5e678c4162ad54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb12d2ca54508114e73497ac5c3a4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b7afc362c95839dd60871217ed5d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2e7dae318e32be814eedf970ce95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65319e25f4c2238314e5f7251f97061516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce4555c8bc2f3a441e2b7b83af9af6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580a1063e76eb677b895a82594b6ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84872f15db78401e1b37ceeec2e92e3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245669de19dcba2941389e00b190e42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26747c76314c809432a193814fa616521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10530f04f307e92fd76bc89f8c9c9c83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5654c09e7ae42b264d705ee201048523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595421eafbdd90531d33beb11ea87c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c0dae2ae6cda85f2a6b21576c75c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ae7ad0e6d0680037e8df880b7e016526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5124c016096bd08b0212903faa73bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccdcd08677f1c0024b25206b6cdcbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55638ddbac89d646113acce0186a2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba2363252b370e684e4f6d5a3fd9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a8aad59daa14c6eb5958e1565d58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b7182c02f1443545a2aa18100a881532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf06e60fad4e2b2028aa3b2db9737533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768a6c0186ed4707371312d22cb697534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bd44231b3ef03d96385cb8ed8db24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f977e72897dec7d2751843fff858f98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076488fc735585d064a14850e10f515e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923d8d7537e8031d774389d813e4fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b6654d4e5709ee40380202679341539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444b49a836f9ca9cdbadecc8044f00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ec3d2bedafcef9c848e884ea7c17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48800651c80bc5d3a31f1df3eecc90f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7008667e8ca3b67c4972c30981fb6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ecd7276cfe56634d2f13e2a50d1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949b7ceceb981dded63e19fab8bae6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b80d2d86383ab82fd65411160aed5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dcd1753c71e3a05f3e9d7d58b6b1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292278df1b3ea97acd5f1d43d71c51f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c3bfa7fab472dde3c69a3cadadba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a52403bb996b8d6e3009e525ec756550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94f6ec11318a7a77c70cd053cffa26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd569846c6fa7326fd615e1d4af298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b95eed73e3f674002f6f3fad0090553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338822a899eab9c9ebec0e8dc2074470554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca34312d5bb73f699cb897486fc83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209152fd584e79ad0536f0fbf32811556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91a57382fc52009f97abd0499d4bb3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c61f3497e12946db8ffe6aad4e417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23867fdf4381c47e398721c76e29219e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dbed987110b131bdcf721ec03a074560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba04eae54c2d8b71390afd14bc223561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bbe16f0419c20701a1639ee55b76d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69870f99b7de316e93bed6d6b05eb130563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7235b5811e4fe6f753f13c95dc111a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414e50649aa09a5c99c8fff462294a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab921e86e31138dde549a0a27990c45e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91629a860380e28a2a482662032d802567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dfa7a57bc42325274d81718648426568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9d082a9e9f1794c37adfec375d296569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39565bd05bef644e36b0c7270cf860570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2cbdb60ceb4b6bf5119bc11c94dcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66631bc4a483ed4411e65675266cfb21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022916bc2a0355026784c384780e089573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f88ebcdeb75af02398a395619ebb9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f66cd9acc93a10136c0828f0420d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9b024c7740cafc99eb996a4e55b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c0b08b90ec206e6ef44d8e258c022577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25a22da3a1ef9c718eaee62e397a5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36646af12a8849a79d9e593da93e9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b7485a5bdb71675f628439047d02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0722007fc3b7fed732fa67c85e7e462581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa1346043c271e4775331c309beeaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a643767077551474e8948ca3893b6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79336934402ba8fd5114cd3d7ac7f29b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c446fdaf172bede53180546034aa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6428a639d00c4346a573b287a0fbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb390b7b7987cb8dcab379051e2a54e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30d081f391cc1f2f375059bc938e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fcb74a5c9f17b36496a634741b8fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c8bff0b1bb1249a7268383f4b794590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b63c3c7267f2252ad37d3ccf1b009591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79407513b8f22fc95775cff663d105a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76167cec49945c61ad98f0267f888f3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd398d2579fc293bd04688a2b3b9e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3083002adee61aa7844fbcdc1a40a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2936a7b29997db81cd08e09800dd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b7fab054b9f9f558a87afdd81f0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518725de77b0185e30501bc5a1731b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a5c2110f5c54e7ec01a53f48e6e3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e826b9de9fdd29cae4b0e3edd5c02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0324d5a330d52c316e13468897d786601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c20c339375d77bf88b032c5ffdf3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c785d49f229dfbbf206cdce8e42b3f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f96ec831f8701509c1e4911efa02b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f08c6bed022db09cb85b1f367910605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ce682db5841dfd6735aafe8676d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68763cbff688cb918e75bb94e61c04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a7751c778f6b25d1cac867aa99bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935792466b036c974d34f748a4bfb60c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b7db0875417787b1e4c0ea188b6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c34392e2d52aae8a4c19609c5abda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b904db983994a6c88641459a9f33e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668905ced8bc915865300707e5c7400613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a161bddf1158dbec5fdfc2ab4747614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd4b59ae0c015c79b31e02f990561615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147a6c779511b19636d9e51a2a2ab48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e47743c378b325975bebec5753dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa7b521d498a6b90d7ddb641b6111618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7be72638e5f5c67bb8e9ba26672a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb8cbef0c6dd2e73f07a71865c6da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aed866ff867452b808f3bbd7cb8cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae22f4fb2f6734bf7e53864001b6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c792264fdc506a8350acd5c0732bcd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58852faf4a7f36d435333664a7f46351624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac23a738c6d50f7f57ff0297b794c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe7a2c1d41e42cf8b6b40983bfc3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2197b96bdbf343efc3285f3ab8f91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b58dac361c103e0d445308b320698628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ff777bf58eb8528dae278bb7c3eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b172dcd883e55a3474a32b117cd24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475614c3eeccf21bbc43c2c093e993631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeb6fc87379f30a11ce8c6a57e19c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d74e109a508585551d19c4e21e6685633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c773c9c02f0214b4dbd86d013599f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d28a63b14eab66415fbd3ad3fa6ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b62dca3e204fa6d4e3774d9bf2428636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6af50c1772cd718784808ac6781ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c172b290ce294ea3e973a876eeed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af62c9f628f417a761eaea22dffd3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338544aba3dde60250cde0a0f99bbf4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbb1fb53304c3db9bc7b27cbe4ccd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e4f280b2d9956d2c005d02f739579642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026378756ac04970cd2fc891c2806c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4025068238d0398ec0d66107f58c148644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac427e2e555bfd0115fa21f91194063645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322e5de3f7a9afcc2635e840cf8ad4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0db6752d9d369a524026047206a66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572595f57bc90a2a2577cd76ec5b47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b1e17faf14593aa35a1c0b6cece35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef48810f17638bbeff5b107529250650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da402f90057d92bf6f215d96f9da5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602f5ed86c75b2fd11d944c7646ab18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c81bc2e3d5a9e5951e7199849f7037653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c042aa8aaa50b143270f05be03e06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f5edd56aeb38a0cee1a2f67aab2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22868a363b7fa5ad28bde203d95dce7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4777917f626dd646cdde4b4e8bbde7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae947e1638b7043ed02f1641b272d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62015342690868d42dd858a934b49e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0453905458c8ac9e5ae2ed4fe849660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6bae2a80f550b78efc964d0d8b52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8877080c7160378b8be0bee9f956cc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0af31ec5d4c9d8afa8644a0df9756663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a9fe7fca94648e06c607266cca810664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d5d94e5b9c71ed5d5f9de78010be9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f44ce6fcc1cd53ca4c6d1647724f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42001c3c273eca7e6e83cca303957969667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d0eecda7961e0281ae8ce76463941668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed12bc1c263fdfc90a08f496c0e908669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee73b970a162b27fd57bc1a011b23ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b6289e552c7ab9777790b82eaf6b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172d0513b65bc1bff512caa0fd1ce3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ab6b035b39a466390450ab7ed520673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb3174d3c51b1a8813919ccee8e4e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959036989d7618254550d51e739c0929675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7ba840c50957a2bc9c1653163868676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d9f1e6abdc7e60c1f3eb2d3ac379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb32dda31df4d1e759d5457f79bb73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0617808d01cc39f0697372731194d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06547b4c153ace7bd379d5c912161641680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6836e27d75e5bd6ecc779d9ab03397e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721589996f07445efd7284aef3b8b46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333907bd7068fe5be9d4ad4928a18d09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a3ff058ded802fdb3df776e3f4f81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b904aff7f38b4b71682c8eb94061977685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c18a38339495d476d61d3f2ece6e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72ea81c6e5db7cfac203d06e3fcaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9c16d3038f2724608a052e8467b52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c9a095d6314119ab015f1021b04d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb8f2bf8c757d2eefca4dea7c7451690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359287db1d55cda12ae5f939d2b1d4e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c66335bf51d264edbc17340017ac7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6cde975e8411aed8ef48db7dcdeba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba792117dd70367da045d781d7aec7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13dda8a666cf626b97aacf5b9a5fcc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ae9bf85f161b32bb32527c49caf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22cf1785ce2bc796b6615c5771ee9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c7cadd449b20e8090ec3b69ecaf16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1832b5e4c647ea6b3ba9f4e418c7d3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc5de08b94326a9ab152e1d119f9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f063580bd927b0a99c56c1253e1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dc05117375dee234e918db785e03e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2279e088dd3e8ddc9f213fcea964b44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a6e0e133eb00952f9a98bcf17ee6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76fb4d3f5689702c40b11abcc7ba5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbe8bfee9c0eb73a0ce9ec01487fe8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb6af121832a3af1be78a82d828198707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812198482226952711293f893c99ad59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ed59b9b8031563a1c60fef049974709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7ca27251b832c2cf0fe7982b5fa91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb69c55c4b2aa6ba8f36b15ce4c76d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6d8a8ebcbd736c4461cf6d7b0bdec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d115f61ddbcc36ed837eefc8e21d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866c7f92775b6d570fabff5c0a7146a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e72ff943563db76b0c0be159e7a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d9f1ad9cff5371783e9bb380585d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fc0610dc1506ff0749912a540a12d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c582a05b925e41845796b5a08f9b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463823909333de37985bc72ddc62fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4354d5c4d4811c13c61b47e4e664a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e8e71660fb097e40ffeeca122c17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f7709e01b9e1ab38a2830c31b4318722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a54f21d8bfc57312e299f371e432e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a9b7d9f2dbb1ca3c4ed0f38fe2936724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05150ce3550357301afdca66a45a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cb88ae5b8e9ab04cb56a27b6b11cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c256481357566007c52a4359504b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8197341b938eb19bf11a6c2a2955da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d0abdf425a03c0f27238a3ddadc49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c64be3c5547a55b2fb53c7f9b0577730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491ff5883f2717277c62b1e0a49a32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fff37f0a00b8fec954e2e9c29563e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c5ea484bdf84165cecce5b0b081f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192748b3ad506445d4544bb5a1ad3c26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95962388e9db19ed440c3ef5e7f6ce1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2cced9dd3b590f57aa493a97b7bbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67cab1e1c6412c261955aa51c055c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77e91b67c93e598f831a94410979c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeea1ab64e239319a2ede5949aadb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4602d87a54d1e516c7c233a2d0f7eb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b36c33cc39dc822e5252fb8a0121741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf21c87b16c1a484ef2df57b6bcaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef28dd8380a3b696d7c3e8a27c8356e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd48e00972c2d7cea95c7124034d9f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e3d739583b97fa037b4d83264acb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc123e7c68a810f2f3510ab578fe76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05199d768f15e35f10f5c808a2842be8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f7123905bf60c1b2122f2bb3ea269748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e787e6de445cc8dd84d1f1595c1ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457a32e2f6e468143d1e1bc02df18f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46c831552e93e97a7b70d6f9a099b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc9047609fafceaaec8035874f17e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8ff7204ee0100395cbce2ef95f16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c2b755915202d6c24a3ffdac3a81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fdd389f62a114964a199cd5d000bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251f9aff336859fdbac879af373bfa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95cf94086e0c78996e159217f2ee96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9779dc6c04170a714da2e07708f3fa4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786e9840c0fa37664b231cb73e17e64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>