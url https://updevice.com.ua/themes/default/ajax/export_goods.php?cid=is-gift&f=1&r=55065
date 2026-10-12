--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccdc5d444e166a51034e43de24fd991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64608a761c33ba291a91b9c4f13b4e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ee87fd0353f0b29225721b8ce4503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef05fb2c200c0749991c93fb51c5ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b2c0b056c43347656546ca9c7e94a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c19312326816bc711395e822618576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4534461fe8b5db713e3c3de8a1a2547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e681395e878bb343645745e598318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956e02d5acbb5928cc9280b680bb6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988b2eecb7bda1caffb7e26e810a5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f4c0bafaf954d92fa79eb09f81c4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52fa81593de73f46d34422e326076712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd0d41e11ac13565b8eae5a6beaaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63344f9a3f738558f2026052b126e62b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c746c1d31afe1d1a446bad933d3750015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c84e05ad2cc41957dbf30686a8d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a78f987a5b74f0511042eb46905d5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a67e71967faf9e4ab90738a28199f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace658f08890600abc0c07c3f1c434f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25d2db6d640e119cee2f0e8d452ad120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451a3c585e5e9d982a5ea8402a050c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78294e12e0cc669fe45d1390b8018422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190dae32a54429828bfa4c976adeb8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ff94192640b35ddb97b5fa78232d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf958ce1e371be2293403755d628f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48e5c7f051af9ff8849110519810c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84671f4a8ff85aacd674c5cec3a07f1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6905afb79855ca20e103c6224d8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47609e7c00e2b91db786db752c72629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5c0bda588e8d2c8119c52dc9e4b3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a3a20595b7cfc670f0927583613d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b6b48aa52227b4d9a47e32dfe56d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805fb6bdc9581033515620395ed358c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52225cf6f53fdddfa1db33364a37534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d115ab63a9c421122109928474b7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a04694ebfd07cd5c49acdaa63d29c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b79a351c054c1dbffd63b89f0522237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529fdefabbd9e1ff988c0ac058aefd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e27d0595e9613e101dae3cee94e4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6747e85b28ccf65d8d8e77e739309c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c13feacb993eae7c57b91373fb0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031892a37e9d6368e3ea72f52ef081642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9dc6817e2e623e746af8c3d1c88843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda477b93c2c5cef9fab21f2cf0a3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe8a3e2f6f5952204d3dad99bc5f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799807d2b3933b92205d28bb03f07ee846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bfe4c720909eb2a09e6db703eb80347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd1c0b7e992a35ec6eb70bfc2e7fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3917b859c880ce8eae314f552274a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f4232055edd85518178147ea2c2c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def10e79a9dcc215dd985b75581e1ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ef11711b8922d302ae449a59b6de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24112859fedb7e5ba500f7cf4ced6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743e084b380b9157dadef24b3f993454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186cf7e00a8bdaf83452a7f3b5ca3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0caee7c7195e2cc635f41e220907956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbc9fa417475acff5b7ce866f16da657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d5c485bffd7be51dc55eb67619af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32c246b99d5e6563718cac9f70687b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa01986b4d29e64708972475841cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24186e297614d40b720b03c7fed23561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce9dcd5634cf82f080612abd3412262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f5c3504db61c501a8482f329fac463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289f89ad5651c93795679036872b16864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d2742839d5b50b36ab678acd7bd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb775cc9e23006e2fa61bfeffa1d5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7e72bc6285815c65bf903446abd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34c4092927b7024dd8ad16c7c7c3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b355110115ba6f201ceb3b4f7101a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2715f4038c38d9f8dbfc1463b6361d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6d729bf91cb52d07aec8e87d83d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bad96023366550b955c9bc2e9f7c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d86be4cac404452f1c425fea07cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63cd72b0743cd61981f12412c820b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980492646114ef483fab0cbe41c76d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e1075f826044bfe278b4e32e5d9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e641e8f9467413f04729a09799ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f44be896b97ab42a795a47a3160aa478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2039b34d6cb2f68159670fa871ac079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b770ed9d240f4653848222b7c2f65dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5702c9d2ef9fa676a4cd5521867b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd585468d1ffe0e99084e436d486e51f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a7ebc5de5e80eccf074d935e4956f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973f12610c16cbe76079d161246bdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a354b2f73b8a3bfae107fe84d906fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf66dbd0c8657cb28d27fe846e884386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0665eb27c0398ce42aa44e59d3706f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ad9c48477903bf9bcfdcd1d42bcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab96d420002fef1b64fb01617c705f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce8d06c7d0dbed40b1b3b54c7621790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ad0e8cb96f548ab82941b0fabcb4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b90d1a95df89618c26371fe24afee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6a0eba85285d82b58d1fca1ec16993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5176ef924f90b116aea60de54a6f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419bbebb8a09bd0e79251fdc59136fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7af7cddc4b6547f77c5e32937a7bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc664899f0a58e8b8451e6d030911797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cbc6c3cb342b162a16f97fec7713898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea61fdda000487bd7bd9cd49f511099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c985ccf27906fb514bfec8ede1e67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72853d3d1b083d7049ed73321a7936101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4df915404884522f1a0f0ca8df2efe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0d407f9bece3d232dddc06b52422103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be47a7808db78a4cc8495c08af0652104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee140b12e0d00366fe8178f2d6f39d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18524fe1d839839f5199173ddc1b6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1470e04db1bf48c610a1b1e5e7ffa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eef1624ce7d8e0122cc861025198e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858b17277a80c9837e889d311af3d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545c26b5ef189b964379c53b83ceba7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aebf42370c34fb64ffc45a160f72a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca0cbddb98b14802b59b11c5160cc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d57cf8c72034f7878eaf02dbaea34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd9f6ed5e5cf447a799f523c136d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20876cd31a4d2e151380dc3281abd2fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaedc4fa012c9d34f6e7f8e8021acf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf50c80fcb11ca50d737c6562c8208117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398900825a9ce7582100c824722caa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e470d3b72fca17c55f0f3db9a428119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c0ea53f12182f4c000f01a1dd55f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc7d7ee8a340ade4e9183017fb088121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85796d1a785535f7602c0cdfcfb70827122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483da14b7113738670b99b3d52586d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828de73dc421e9c9a4b4511c4738cff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62bf32a2ba60c33460b6d72e9eccab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f447900b488d2a5540eb06a1401b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69da3857c9b0f9ee290065a2968f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbbfcfc675d634fc797fe746659a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f20e8cccac3522732fe9059cc00d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a675fc98b5ebd3d27159dcfb17fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808fb518ca4b49eba396ad0fd8ad75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a3f5ea9534a1ba93ae8f4024f7d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8ac7d247abde1a5dcd959ce684de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd12e5a0e0efea7a03f575dd3e3e8d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a51e696e40ebd7153a47ee97caf5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef95952bc977ba283944e38e4dd95f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd2942154e3aed07dab53de79546fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b08dfc231ea8c0ce7eae93a4e0b947138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cba2a44dd335bd1fbf73d3f8d3a8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa486b4f646da79944fe2fbe1833b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dba6440f4816533ab976d65dca834d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1acf3afda7e2bfb32106ae102b7a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ea8de41c367fa19eec89ec0ea6f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ba0abf6650a0cc6fad3da25268089144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f9bfab090b927040c9e5ec25e7014145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf16e64f52c51c80c5d7dc2075c819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e30765c25dc3329fd60d094c823b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42fecc4f60b89ae0b3ea541b4c4d92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04680db170826118d4284f8f22df14e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43d7871dd6f96c674c88723e9a69d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dfcec271598750b2595e0a348ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f308227777c7c06a8996022edacdd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302df1d5806867c1c9a8b3ef98f23ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8eda6da7ffb9c78176112295ff1b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d06f02fc44ddb06649bcb6b59b5c26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c61593f39b2fab0d5e9d07a0217a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dae4e05e69780293a977c2f012793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e96bb5251a19dfcbfd5377ec99929158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4df8899ea3997f50ac5f1d3f248a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b05967660fefd5c67086630b53d0f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae79848df58a3724192b3d33fabe11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60125e5db0fccecf1000e037c7a55e1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc38fc0694d187df371f0f0116604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e534e247779a41c2e1d565025048186164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d16ef818b3e49fdc852aabf5a6f957165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaad4417e7d0170926315581e7f0e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824036e1e7c1960378db82a038c3dc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c48f4b0b02db976a9c441c2e889f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c89bc0d5d21a3827b433e73f8e6a16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9079d30c7fd79df331c1d8e3cd3e93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8801dc9726963ad755a49d19ae163171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a3a4d454fe6a926b420a8600f8779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7089b942a1cf63c5255c26a544907b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403f76d6d2120399a9285a1e945b27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1e1bb32be0a52f290da498291f75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149ce7c5d6a75a790edbe343ca005c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc3fde5551ddf0d8da4c2728c07ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e58a5f3694830f71b7d0004346eea3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae8be166f370e726967ba16750be6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98e75cb0f75c85310cb83c510138b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a163129f6b0a2358af7db09b5eb505c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb6e729989f124dd00584d27bf699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1eac75160400f7f67641669e9439183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d4a5d04c382dab8ecb27a8e2ada3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ce8ce0a72147327132e0ac9315c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e9a2abae0b13e22703fbe8e75768186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af831403dcb0ad321ebd6c4b849aadd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49e63e8afa2e2bbcbfafcd610fb9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c69f2c77cf8523b90c7057bf2db6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3635e722b30f2c564b1b80d0574ba6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bcb8c427f46042d026e0d5da0beb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c9b2f975feaf287b5c0fde9262b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58a863388b308c1cc915fc7cc472e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b546ccef6028dc14ebb5137884172e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c776368359626f62ecf207df7c1277e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7a2470e485cab8d212a86f7a8cec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1e623946c6ded884e441096a4875197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d606e1483cba90385370872b22bb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e0cef0373c31d32f66dcc21a143a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0f3c46d4525c2d046acc784c10c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25ae097b5294bbd12e2f979b3df47e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f7f5b54c4306bd0b5407731be56b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d694dfb915b0c66fae3b2dc98f1c6db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bd213bcdecfc87f4c401342ed8ff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3bdad68f3a4305fd527d54213ce0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533e946b95efa15ee95492cb800721b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af3d6a1c244ab1b3c6a1f010c54a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b3cb8237d78d3dd06fa33355f0ab7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71298d4e4bdd487a70d26fadf069c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f105d97a7b67d9b594987a2ed140ab0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c55fa72b2af1a268f9b93a39bb595211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574564243367f071301c7c4a1e1a6d23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e7e3c2c936da7a6c3ccfa68c4f2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67315b562fd2e48c7e8f697467371d17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760927ed09098116aa78dfc571b64508215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5d93038c32b4687c60e4b86ca7d5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dafb7348bc49cbe82628993e0e1e95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354132f095357a7a19ee7f46be6d2935218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793a70a1f8f3c4b79995a6d811404f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b490bc6ae306c6cef3763e86659fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d41df16c8323b97ef13abad26e26a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501582d35e1cce9f68261643b25d4de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced22cdaaa0c4c2862370b11d3f6bdad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf709b04930c3bc15317ebc67cb1e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17264a591bafb2d60d931a377481e77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe4f2583338bdd20577426dc98d59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1ed3b9dde0559ca4bcdc63c812ae2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530cb344cc36ee7bf027ded1134173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829d307db477c7f4ba77ffc274085b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26d04809c8f44f4cd2303ce6b6be0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a296fe223d14109bee2670d175c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe809345070cf66682055ef110489efe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbdf0bce38025f763176ad0cb6aed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f467e68baaa6797842f8aab3a04eff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b797d57e65b55779c4b95dac42bcb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ba86146d4ddb7302cb252de8c4b20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b36c0101380948dc344d8c49bd19f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38e3d712ea966a7fa32ef55f6e8c25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa1fbefa826d3ccb161bf811ae0086239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de04492b39ee0eb15ee501fb3ea2752240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b93a92eca5ac1d6a6dbcaf888036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f821535897e8113913f9f8c3fb2092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb043b93d6a54e7fb1679735a53ccde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d628eaf977cb721073f3c38857f0d84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229a5b71e8518b19c60c400c6a3f3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2b34da980a54202b42e893f2af3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d97fb63174f2b8e72b29a20860e0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e333e22cf4c8236f6f08f2ac604b48b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59692e30a605b81d39921616e113089e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2c56e72d2cfe062bc2a6bd7628cab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80914e12268600055bf645e09b59f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469facb0c6cd488c998223373249a86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c674447903173187c7c9ddacf992ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f9aba72defb7dbb7c8703b79889b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bb06369171a2101fbbad646410ab7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62028152437021cb4c29a562830423c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f89bda8f9e7c84a71924e83c0804257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e41b1a310f061ffb5d7f00dca34ca0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc852f93a8cf49851520c990e90655259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe1853743670ccedec398988618568260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6fd3427f986b0be44af5522f7111261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84590c399af1de4dc894d1c08f5451262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120f8348933f1489144a06e6e5231a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d093b956fe58ab49b5e62a67e9699a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f07e46bf8c28b7bf5177b38322972265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871d0795cd1c425f98aa4e91f73a3b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc776d0e8ef241262ddf79f6441d8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cff2707bce636d7128bed05e9f32f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38d0c63672c93240188a8a720d1e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa7ae058625bcc1323e897bfc93d78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d48a223dec02a6f9619f95dffe874271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d63d8d050e0fa6478da127e3e743c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b75a0764dc79afbfa5db6b167234273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5e3cc1a979a14156bc9b79ce4ea14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1eef94baf27dd589b25c17e29420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ad871e97ecaf92171cf31ffbc65e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a89b91976951fa9b75d6e47c6d99cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1cadbf45d2873616155dcc843b60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449861329f9ea7de2a0aa391b8011e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ecf202de8e0abb7e6ce90712b3d94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e71037a592b797e4f465aa659f82a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123109eb87530b34cdbb4e19c7410cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaeb99564fc595c2deb5d608d6a5bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569536f3d816bfee69dedb1e7e26ad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2722bd5caa7694ec9bd52982c55c780285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c9b1b50f8c6098df4aee765eb0cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e02ce4d15d7c700d9b96ef01afee11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3c289becf6a7d75ab8734beb0fc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5cb0fc4f8e4a08913b2748c99a261289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61572bc87f0c96871ab18f681754b370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd5cbbd1327743b3896d1e5a1374af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fd0e0df7472c6decd662025aa09f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f958971e587236ae2287433c54c60a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd4d2006c4a6b0c7fa53923421c62a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505961ad44762f05bbac775b0cbda4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86c71abc1f532a55c3ffa4e46a43f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a370b3677a6bbf632f6a90a11ffc23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe5479dd10a29950d88767ed95886298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cecfbf451dda516cb5acd3b7cf6a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b213de7d1e88c4081a8acaf2daaf522300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dab58af76509dd9e2a1848e3a0476e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873645cced29bac3d3d3fd0c326e780302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089c488a32db80e522008d9c989be58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc4225813531dd219501b85d90444a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af472106255d49cd3ed125e173bfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaaffcd15ceb178a9749ce4e718512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9da033062f8cd868507da6c10f7d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e2cb5ab4ba93b8e02454693cab191308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8466bef4ed104e23d193339f5c0731309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f456b08b589a4b4b1fcd50c3cc5ca9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe2ecedd32ba2d866237563b58b46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582033ed2ff43e89ae8502682b551157312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11987bb1376e37d0db10bf5ba8906313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ffdf8392b13b4695e59bcbd59a582314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8dd82284d7fb0e5eb23d2ddb41f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c4ce414329a2a882284bb4f782628316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee739758063639ee0419c23c19b6969317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e79d082a5392500b8fa3bd9f85aed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6273aeeb78f83b9e26e6593f744b81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db843eb45695f3f8dd3f772f11f9ac43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46b32e55ff79662b684e6ddf0f35ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c8fd0f42e0f427e6b3154badc6a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e7585438312fc530311044efbfa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af62520140cd3749fb585d23f2aa6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf40782ad74fa22220e34bb0598a7d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fcd9671da4185a8037b78419526b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a4ed654ec9b62322f5025ba3b23e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396c41cab8b4416db67045e09db97ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d86ae5f838cb38b14d73776e1e303329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b949cacd4262de0cd8cfe4ffd399ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d807d6c00c2f9ea30b4a0fe0dd60a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388a5f5643b1f30dde6d17d153d6ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35443399fccc3efb4cbcf90a4a9fcac4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a4c52ceb389dc1f71bfe76d32dc77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e740c32e80953d383f2b5ff0680ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51691f2eb213af48094084992292b26b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf21618c9a425443ab823fcd618200337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060c93bbcf3d189c6cde99c215ffac0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d14fb98b7bb234fa87d5c27668cf8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581fd5f2901904df4854fc8f3777dab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8541f6ceeeffffa30ac2a5a672408d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8cf77913e33107786c9c0a00e7ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ee419195245ed215cbbbbf33b12ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5bdc4b946c4907826bb89027ec95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a46b2e8af2dbb2fe0953f913e6f34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4971cb6b184dfadd3c90789105200b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2af4628a878b832f3d9e48e56873f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea3c6bc6d6930f3570d666027dd4ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10da1808393dbebcc75f2f1da2fee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d3e82d46b76b77c9b939e76a7a8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddbc513a3d38d93077d508d7d466c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655ec7f077f10ae22b318c2cd601526352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f009a688a59e4ab203dc7ce4d6f00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c039f2f03bce64053ef85ea46baada354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b5ff649b1f2e3b9c82c3aa69e3b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2937a2db5875a07b9dc166a034dbe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a70749603b684d2b6280d08a817a9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eed1b2387d2028bcb4ca65e64726c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e70a3525e9d0902f2860df94f0e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468edd08fcc050a5d74dd2522d2144bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290dd1de9329d064c4f2e570626662361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd6065020ec3c031bb14f3586df49f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8ad9c9e40d5b848d01c07464c5f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958353784f2d45329d8d01b341693482364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42912119a656c0fc825f1aef85199687365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca84a26e5596d8a7453cc75982ac583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd236d28abd09085a913822935ab598d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50660a1363acf62a60f1951de2b0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912a0da40b90f7e6ef6a9de0b8e6a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff15309c569b774cf6f7a0f809c5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863fdd0dc358e14bdee3d718c50d298371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d155c8d6e81f8194f9f971e370432a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b7754190fec3787fac33a3ff2c281373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23f9c5d2c61b4d4b667a11a872d148374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6cc930c270cfe68bc8c9f92d76afb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfdd562e82b17e4ef7f93d2cb21189376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685873c3fff0b218aba20c8efdfa3f7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438bf8d8a6ad7291eb0b1e2d30a4b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a8d2cfd9dc163fa64d72266c4a7c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0e13894d0bff8139b16fd4dfe17a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bcd5b0936c943e7a4a8964130b522381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a603025749b28d3ea047aaa2c980969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3a728409b6d812c6920d89fb4660383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7c277b50be2d0d67b8975bc5eaf50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07262ceb61a0e470263bd18cdcd2dbe3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b77103460c83d364afdf946b53d561386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363243d77f414da4cccc1def5950d070387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a97867939f5781959d41dc72c37a80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e9f54bf722aa722dbcc637728c4b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f82e7f93b9c9a526c5c332ba2f0d3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9144088b5b06debc8a20b274a3e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f9b21264d43426483094843f580f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed12380b687113b50555bc50c214f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f99816692865750e4b2ef271324e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3131962d3786ce42673ecf46eb0072395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968cc3c554386afe4d0c96e6c2e09fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916900db17e1d60bd31d5646851446e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafe8de0e4c96fe09eecfb377c4fae3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad3c1cb0adc9e50698340e70ba550b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb3eda87002edbd6ecd12ec51dda1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde86eb8210873a49db66a40002928a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b03b4f9b11a331b89d3017929dce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f39a3529d94af2f934942cf34331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bcb1606ea7da937c5f58a73df1b9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92728c28c38566259e38cf21f01d47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f12a7535b2ecc4dd7007eb39792e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896b667c31b65e19051a73b59f1478407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e205f06a141f6d080edf49288a2049408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c73afc5971eb722ca149066a1fa00e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375c08e15c927813fc42aa651fd8621410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2da2076a2e578cfe08a0953822df1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e322c8678c844aeb07b4e1bd9039128412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78ad60f1feaf2b28367667419be7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd4b551ef1ecc6b9bc6150220dcccb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c7b57e1235f502d936f2a1202255415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd29935a504a879cf86e10f5dab5cc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c56711a8d78a5a9b008c81947739417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a34ca593ad10088874999ca9856600418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ea11520420d86529c6b149036aa5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1faa94ec1d82da4557cdd28143a84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c357bc95ff905c603230689abd178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d531394af7d460dae2246cb5804546422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3aebb84e7fa1f15cd892e714c6848423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b859f37cad1aaa66face2da0a6df476424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97cc588e51d00a1ed325e05c983e2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2576c7fba4261ce5d7745c3bd4abd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb64d9912a074cab251228ef52303427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527252bb979deb1db60624ef2118894428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fadbfb11771308a89dc9531517fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091ce5d32740ea4bba3c8e7214c2ec1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5210314bf3b008bcb381ab85276191431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d49dad2cdd163e00f0e3c31a38ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d588fb8722421421a51957ca9360433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683d7589a60f37e088d7af046d0b3e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362aa13c9e956945afbef8b5ce6794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d5ea93aea64f29d3a29be79731c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610db4d888dc72c5a103894713a0b93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c88c121cdd57d9efdf40ba0db807438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd54e00de6d72bdd4af1bf6fdf6e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d2704bf905c515cda46954bd9dc7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614502cb5e578d9890c7fdad2d9a1c85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e1ab2e9fed84db048b43b5d4705cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922ccd8ec7c967d2ee6935c62e3fbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810ef4ea81807921e6fcb2611e6e36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad2d7ee7531ce1c2aba928506a721445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366206d5f7d3977af421cda6927480e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de07f22a9b323500460d33066a5fdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e06a75329369d822c21ec999184b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31048021bfa6a9f137b927dfcbdebbc0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a5f71ecac6343b3ca59551d23cc6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5974e5dcde9cfb78142da6014aabc4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab36333ab49aa15c2c03f372b2ccbbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94749c59abc2ebb05981d22eea57ee63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570a5bfe8927adf98935f64ff2bedd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09d317cbcb207d32789636eb31a1f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f145f217f9bf8cff5066d62a788d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb563c001aa67f8baa4814abece61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638b2ec2966ab15a3a8c449fef70ce9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83872b38cf6e31018cb38090566a0836459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57408c99f9fd906ce72df789925bd9c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac026a2f1461fa91459acf2211268461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed807348cb65ab5a0c238e705fe827f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed25ad8fa46b29235d2677cb2fdc4f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22591a930d68991819a955244c498464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9410c78eedad050387a62fb7aaab10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038bd20991a973cbde8169b2af637e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35a473a7866d4cb477de51b635fb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd15f65308bf89ea6dcfda2f956becf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5cb93c864c7500f054a15501579ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4908f5b48a905e49221e8057ad62ad4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a51ccfbd9e49990db844e222dd505471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf3569e3bb772aaed69599b9d8f67e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed73bd381d978e2c67ee160687691d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0457e27cb69d39f440c23b77716283474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72461fef5f4e2e99ae61566c21514efc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2713200990acdd22f067c69f566496476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c30dd55f52d4c98502bb1f68ecd3e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06113079d929c32836c9621d06403f4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5da57e67ad86cc7d11c6f4204fe90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb778bd1f8fb4e4045a5600950e3d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444370b9f288c26f38a17711b9768d65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace546d0f38541e6ca95ad06b06ecee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beff5b1ae9f6df1b631657f628be16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f7014496eded77b9abc78bd868ee9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e2689bafbf2a6aa4789a62ecf9d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ba6801a17ee18d5216378fbd3f5e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518736e40b1921f309c282ae1d3e439487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d829721b8194801f471120e3a5e854488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd37fa0a677744029ba0ef50c3d3b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932b4f6b8558f70e841b70a84d656e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa77dc9020bd10d2062ce4d0f1bff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42127600a3bc26d26427ae04ed497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86744f54073382f8602b2fac9fcbb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb898923a3f51a5c1c7b1429d5dffdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13097a679a55cc5375613e249418cdd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae89c7e92a5be022f1f66f19db6171496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f316243d4cdf750d687046532ed8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983df54a05e6aa08786229d9d7f7612498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45abbe1ac2d724804faebc775c7072a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57860eef37cd40f3910f58fa3f2635500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e2183c34c70ef51db4952f6b7da7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2fcc459c7eb8cca8c1623f372d6e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e917d204f4f2f06dc9cac657aaa626503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70d676d86021d026dda8877e3080d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d160fc4ae1c0ad45e136663c62362505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343190cf755c6b26520cd840fce6db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06ffafb158ec3bebdb85e95e1942d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21309c6addff7e5a7ebe094e4445e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e503fe249c4567a4f52d6a93f3b826d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231c6479c8e4cd0904f0cd581b45c9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f435417aab6f842a46966fdf79a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbedee058caa04961f323b45df19b4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61367071192b0805a5530ff0d974100d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9d25a1fc8377118401f06930d21b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a982376c8bbb57c87878e27957ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4a5ec96ce6fe9de453bb4ff461a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765afbcff5f1eefa4519f61b18bfc121517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0fca74a2604de9ae01ff4eaa40c01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a6375f08f038865cef9e653e9bf6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0067c2ae837b27e499eb7e5ec9a6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c18993288d396396963b27213e28c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e153308af1789aae05e8d5a6b28f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8f3c34c6a8c5c24c789ca3955b4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c3e3f690ff048a882e4e1f0d4b32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9d2bcebde0994479fe97c6b8aa639525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057e17fe128a9c4fcf894831c0b394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c3390bea230ec5ea5665e5196b8df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ddaadfc8c0187bce182df47321ed8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572666df29ded4284512600bdb6a6e84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce1fb1235bd2c22abe46c5a64f01b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dae514ad3eaae9dda0316c2a578272531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efd5aad3a55961ecac075aaaf03582532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e63c764505ea81192eb9c9a989a796533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6c08f264627c60c74aa28dd464b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2272efdbd06d47758af8ddca92c2c03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e87f318adc119202c9a9e7f8d1936a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e521e336f1d0393ad6d13d6fd8087537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac171a6356da03382d636ac441523538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c356e27d62759dc2fd585f63c5546b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480314f075319b1c1b08386208e1120540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b37099734238bbd6bafc8a3ebdc43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89891cbed51e97c9c85c3fa75ccdfb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ff5bd15c7a594eb7439082848166543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448916fb19b2d57b7caf1b0066442548544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86f392ec104793e9ba68a3d17ce1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767bd9359afaeeebc575c4163ae498546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9f6bf8d9d96cf050e95eb8fbb9856547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6ee356883ad6a483001523ce227e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562fce35ad92609945cc4355602e939549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738a4bee98dc7bcaac6071c316c463550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5947532509e6eda7be540ae57bbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1559ebd78cb090f2ae916d90da060552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e25ca48e207cf7e311d52b9e866fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775a3a4c1f7b4059d696e9eaed6770554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964036701ce160af63337e17e3cc463555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd7e1c41173e985071f1ae2552c22a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4772176ca0c8dee612e3094ad6024a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7999722750ef7a0f111219abf5c42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079b79634714650f330972e7c9974a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4bb7b80422f42334099f8ba5eae2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09de50eb2c7f65bdcc89711c306d9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164441d2319465da9f2e61a871b679a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d30c91d4b9bf8361f0985d0b90dff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc84476f79bfdc5328b21767d69ac0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc527c27f7828c9f3c2705559576d67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dec7feba03fe2fd807bef530210a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8bbace97a6d255110c67e00dd455567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077930d2cad1c62b15ba127f911360e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740164c53a1c94891afac8a98cf20ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb608af993b26cfdd4bc64b72baabc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82845da4949f260f940b8111b05689c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e54a10a2a9becc913ba429cfcbae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eedd837d68c8cf451d99378f7f071b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2da8e08ed4e6080ac65863422a4a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2c4e2fcf0e85c9871873c8c95c129575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e44df5e3a0ef1804d1990e4f8811c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb4789e7bdc13929ed81e940abfa9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b236be25a1b81c19021c48d00219c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d40be5609e4f494fb742ace54861f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1496051948786b34187fb106be574580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127d1efcb0603b09dae998c3a0edf15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f7caf7572ae3e897ad343d2ee5fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be33e86990463a2a7f41446c86db39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caae2d7bed28203fe715372ade17b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f4082ab7256e31ed0f331d3ecb0b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6560b1781f2736dbdc95f17801f4268586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61b20d5ef69202d50bb17293444a46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e4cb9650b374b93b37c7c234f7626588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9048bf180447160e8442647d5bda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f6308d35608e6c3c67881850402e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2e7b43f80188f5189019ce44654d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c412650f705e901a962bd0ff5714592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc0f465e67c7666e16a64f0f92be3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2cd4a30b242809fb1c384e975e1c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a53d8bedcdf4b9763e349ab98ea7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576b68606b399a4e8811de0723ba87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03400ad5b9c065cba718cd01c135b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5479dbb9733bc049b0970232fde6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7732c94235d2762bfd3a4fbc54a90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dccee5312fe9353d643504ccd26887600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5644bfb1ef16fc024c256799a472a5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363381bc4cd3c679d769df98ba400c02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b9382acbe717c7aad88eabd9438a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a9f7f1559a50b52278f546686c47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373d3a0d0a48222eb153e2b7217109605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962263f20b0ee413dbc7f9798589549606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679163b7d8f893d503694b8fb5d1f323607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14dbaa21f385ef112e3173a94fcf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab30e97b6e2386539394c2d1b16a4d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68707b774ca0ebd798d60ae52e222ab6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5533a64a7b5fb5a4cdad19c76984eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66199efb50ba24e8623291c1c3b93d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec5fc57f1a68c268cd0c448cb3a2e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3327ae19b80094818d0dd47aff62a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b9686a1e078204e76ccba7460d73f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d75979a56a7bfbe8240c6baf4f5d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3f26f7c7675c3a1921eb9e2482b6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01874aaacf56440f9827bd4b12d943618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328df128531f6c070d228b67b1eaf198619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823e0da631b2d25fee8145b4c1d729620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c012759c915b3c9c080c6defe050621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef00296b6694da20d77d43b4586ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f44efd59fc74ef545eb7eff48b4d1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c964f2201103a4ade2351da4398c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e392d14520fe68896179fe3150ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2573db2de9537b23f138cfaff7d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4331c72b9493f09e47bd20c0834290a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999150803fdac34f246f8aa1fe1684628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c47b7813339fabc8e1515fa76f52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674f794bfdb3a19ba6d1447e5ca5fdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a151999b6971792c3ddd26855e42258631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db11bec1e7b13a54ba72af2fcf7d85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646f4237563349c2b4cc1d536ebea1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eddf0c04670304631ce7eafd1554b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f54577c47df0bf36d5f4f19b44d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812db828ea3f0b9991e3eef8a9312d82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b0918dc894273027e5c27cd6ff35e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c60f68db9e0a20c5729dc6c364a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146fbad58158056b1d96768a3a3d21b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e177e35efb76a41cd5a62727c7bc53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e889fda0729de762683ebc1b4b866641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff94817ced60e659d10cfdd12b1346642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e77b45408531789b0d4959c42151643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c34f504ee1251df83474b259a29b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb1495ec10d114028a51e0249de20f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d67630ca7a799132bdf81842b21ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeafb376f492cc2099971d3c81a11f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2625a6d887075bcd64bca507fdf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016842260685b62d62373550b9c1a60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f2e4d7e26adf36fc6615e20aff2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3df5537986a4825adf45f19c09bbd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d6828c0bb5cbba7fba7ff4401c88d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae326693339fdff1cbcb225b9f8fa79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ae44abbf4ff0a6e97728cc1dc11b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d403be764900a8a0c42a3058ae04e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a1ffc6e6ac9eb9dffc988c0c5b3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac89be6964b28f306d6577ac72ae4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17bf40b04a535bc8b3debdfd752119658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ef48e76db7ddafcc627386f1270a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02b5f7347d8b27faca4a7a44573886660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e01b4b20e84453fc0fa5683674b91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf80cfe39dcde453f545f495fd7ff10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b51c3e3849fe859d50a9ff4b12d264663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac34993c269a35eac398205e48b68a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870979c0c65f1bd1c4ae453abce0c16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9b8ece150b91d8c423f797fcf8118666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d8c914aad302e5e17f12689aaab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53407f0cfe0ddbaf6278e313c23126668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1bfcad03dc4cd3d8316b9dce935ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0628db105f6e40ae301798cde0b063670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18641fbf12debcd9b950cbd3cab4ef2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639db1ce37971692a0e1088fe85329e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996475035ed24864c9e45a7ba1f78109673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f8ed4b45f045f58e47290d7853b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f9fb52118951c8c5bee015976b00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49db7322886ae11896322b0242152676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b97d36cd37666c2f55dac6cd974e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c6ca32efbbe45fb0d67c5e5fe1519678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb796422770477af3dd5c43ab6652e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b4ed79faa49dee3a9b9a21928d58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643fda3c3ba3acbd3cba9040f5139e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a265da154a5c2ff9c70117ce1a215f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7018f7b0370bb6fe054ff97a89b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dc00e04af9b75573820ae2f060e5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d85992729b5a9f0a1bde41de08c9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25778cd90e4a3a7bb08a624034f0dc21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1551c450081a9d586da8ebb8944e775687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729daa4daf4d096fc8aab5eb3e1251688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1771dd2b3dea23e4b6227aa9b70de9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3d22151abc85930139935569fe28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701883120cf659f41f2bfa641f5fa4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3686ea00e59e591ec35a98aa4c49233692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f7268e89df90fe126edbb9623b000693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52088eae46dc6363f62446eac87d224694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe40de7793b0d6f7daef2413134e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315922723226a437328b53d9b4835703696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74fa51de4aeb7bfbed4b6cc407908a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720955e40b77e477f7ced51109442ed6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745859c0bf7712d76f253bca35be750699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf42e8a1bb4205f1dfe3e8f04594c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c55db03a5f3b37a6675c49f5317b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d92abce003bbfde6699619b5f86e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329363697772fc04e40d359cd5242e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffca57eacecb7c9a9f8005c91c014c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16b8e8ca9a0abbab5580190d4e53c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c91eb15b521a244859236fa55a4995706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8131cfbc74ef91af83d7a18107019f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3407631fd1db6e3dc59b021165c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b773ffae2247ce094b4bc25e0441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744b39d54ecdd25e8ed4e859a31f41f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e326b75b4e09a46bc72953f678cf3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c285417c284a5bc1d672c848762b1bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f389a2bef99e1ed2be22f7fbe269d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb608f18b15e5f069ca0992837950392714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f2e350348655d325f7953c624ae5f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0fbac1cd6e459c19d51c067067ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920d0eb2201d07ee4a1567b7548ef2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021217576f15ac5d7bd9eb639faa4402718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b845ec9b45e3e3abdae17edeecd228719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df055b07af3373633a680248457f24d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc3e60c11b39e7ee2d53c89c025b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679415f9abbfa934a3c0dfb8c7695dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8042360d9185929dfdbb50423a3c3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2f65766c02d3607edb8d6f704aff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c510bdedd6051fab82995a96470fd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0f0d3ae69fa71ab5361a018235d8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798ffed7a24e3b4b6f370fd05ca7b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a0fd4881414fb5355d0f1f12dac9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb52309bcd60369421ad1599d9cdc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d0a42b406b877c245f54afcb8fa92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3d539bd9f2be2bd4cfe0b7abddf3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dedc7c8a40ff66d6d3b6283923275732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f37b947785457cdc8c06f75e93c84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917677ae15ce014eba59063512a97b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29250d4a4de95597070f0dcfa49584fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a1e393550d03dd4f5df5eb89fccf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d02eb9110f81c452da3206eab10a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622ad0aa42ecca73f0e5b3b5e42d8fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df79c6055e7ced40412034cfd9b815b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361f88c94eb4b9d72bf2af222ae1bd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205492ed4ab5f7749fdbd35befd4915741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de888efb36b887e2d7f8e6a352a101b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca19723c7401e347097c2ca94b487743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1896019409aac8f055b36d9610c24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba551ef09409b43f914ae60b626f225745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018c6745ee9eee9f7cbf75ad134e41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3af0109929a0a69332d287ef4838d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3240dcff4ab9985ea88aae6b5629ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc8b1eb9772091cec77454a54e7bf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e5e59aae07782e91232e6360876fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5333ab9667122909ac977d0546083751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f6e1cbe6e032b0a3cbdde340625df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ab13eac8c0ecf035817bc6ec3d71753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4160fa714c7d1ce364968e3f9d9ad81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d61a8cfe74c7727a868cebc736ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456da8d735bab9f0f160a8c41f231be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb53b7094c2c535a2143d7329656854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e883ea0cac310d790408ce0d2d3225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53759d001cc83a507b4f35473fc1f5266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327389d62fe5cc79281a19ca9aa3da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400cf92da94122fe3a1b017db7c3d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c81e1603f25755fa2b7197b0d20c5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea27c4cb6c5d361e90ab045248af810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd48256981571e40bc4c356c07f45f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23de674a078048a9bd6daaf980ffd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb639754f2ba7cf5e33e23bbc007da5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0493fde98c7608af65bcdf29e53ada14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa2f3d6c00aa3cb6e47c6d6044ea7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629629cd77cb15c056efa987ef2af5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ded89517771236e7cf13f90e429d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84ec5769382c3503d806ce868d20518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec120bea4f5995dd326b4895c2113f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39255ce0771a360b5cfeca6014e61b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f5e7f81b236fe5600f17d6374b85221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7426b3f82989584ce5773febf7366d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846095d9fa6dff56ddce9957b8fcfb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b2bb09610eb6762f17d61c4cec67424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fae97c64be8e652c31744f293a06a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bcbc9e570643e1faef8e8a3a64fcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a1b5544da4e31e3c19fecc05900027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a222fa6b81311cdc1878622a920328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e129ca812c9637f54842361004dc5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b65952adb67c4d22b0bef784e94ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44d63931e6026c69658d464970276b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87350390da5aefdd9d56eb1abc1238a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f00e376512e8779be6503dc38da9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd07ba239321a02b9043c13da432a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf1286212a823c8474d2d6b46a672435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dbe54039e1e46b02f28cae2b3bd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c62000979666793cee9052793b64bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838fd8ab7067f06b5c4a5ca6ea264de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049946983a12eae724edcf5725724239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e474f974efe2663c72d69a4f6900440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083c00b32ed7b922f882491cc4798441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda00216c275f024520c00b12d27db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80006fc2a623b1b132c8b64de0babf1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689e4d882541ee3ee3b9eba0670e4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2ff0549bff1398e9df8befffe73b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f8d1b17856f350f006ba96c13d36646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b99b6f6ddb61802083c894640aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca67809982afae7965c80e2809ea80148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbdfefc14813d0a97d125f07a262eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814e14d4a4e9ec3ec85a0a1bda36f5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc28d997ed6acdb309ec904044145ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d55456333592a3a890d49691b15252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca6bb5cc007fdb62cfb69394ba84553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d09e8e509d72cf0ef6e512eda24154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299dee2301a5970c72db984d5801d1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c33374650697afe9b34c82f26fed6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad732cb1e2258bafabc26be8fa67e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14039ad27289e558a75c7017b441041658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b58e95ade3ddc9be6a85ad0871f6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92156ead774963f97b9985f5d4a0c7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f4e23bd4f86ad11ab4bef2928ab7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fbbd45d922016737e4838c1fd561b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946cd72079249240fe0e7ebd9972e8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272e018ad74abd951b65a61b44821164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccf196173306b1b130e299bec3044a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d0728fa98efca6e316a1ec2a7066e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc5c787f5d722b8cdb7b05cfe2276f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f15802a9e2c9d7dfb793b14e6a9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d04ea1b086baabf2101fff7a958a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e92ce7b773cede9708bbf870a12370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92624330f40425bfada2ad22b5a02371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd91a577da7b100d0aa3019fc289db972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340d116385a5d4dbaf40e57da1972173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685c31a5c3239251d3c0e8ce7a0478674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63151088acc03f1fc5f146ab701ae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1f2680c112dbd755189267276f9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc541ce27418d0ad79e1f9e4cf27377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e70967e527c4345ee8340a0fc7f1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c963d51fe40e21ac5c082ca45f6b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f8d38a57fcfad25e1baa433da298380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8dee7bed4641123ce39ac9cccc20681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847905a6a7dc421f403c8070da9b8bbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc901c9f3d33d224163ee17b6fb972ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f3578030b4bb812052a4c63e096284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa383f31753b89475a3781f5f3eed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abdf33e01561217385c39b3dc2f1b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2d06c92c0b9d2ff09d378a08378887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d14208cc88279f330f456ef87a8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc042ab0632381a59fab5d64aa0726b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaa106158b960060bc3ceda8b90dd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07029967c2237b1e54aef7aef3e39091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0067c91ba54f5c1d0784f6329b3f7ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842fa5e3f0640e72a9f78a988ebd1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2eef305e96c74a1714def89cf75a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f14ea687f040f44e719788af2f0f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bee18935f00bb406a147a42fd56196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e097582237ea190df868cdddb45d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a013728884e32982b2a464bcfd6b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997cb799437cdc439afe9adec3926899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddede67822ddf49db73f29493909902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc70e2af9a5b50efa7ed28fa52f6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5115b0d21ec1afb192a9e7c2b141c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f6f01cef12d89a90b63ee83015dfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b56111dc7a9d2744f4db34344543104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeb99e10b7e8b99a857f8e1677887c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222726588faad9aa3dabb28c1c86770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb920e967ab184a308c804e37e71963107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1d3aa323580cebb7eb7f7316cb99e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0d2e0d2fd384b945cf42179da468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440f768c4679d76a360069cb734ac5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49af456d1b46c23be2cf6483316ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4405db579f7797e9ea2a181da976e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebc6493d1445d94bdc2e8a4d52448a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70551887bde2b5f253468a8f6b75eee1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35a290ab524ff6e7ffad02e2a88dea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93641e070190336eb2a6e76c43d13c9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94d84f9ec643185f2f6e5f3a05c123117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e7b068fbd0f53439034acc786240118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc110753b536df1f6065401efe8a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d21cf21c0c97bc17d63b197b96fcf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf200bf2755fe7de6172719c3a798cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e4bc96318f5043f2d5a6fc81809a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7866ac4217481c71373a81b89d63a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91440770a51776e7bb9e89035d8aecde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b292694c11e7ef1d83f348af7109b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dc1dabac621010a780b3834821ac0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ed7020cabc3f3c35b695780d21afd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a2734099bdece033ebb7c2d4dde5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7317823159cdf7aab059362f73452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941eaaaacc5dd6d1be2a520911d3d83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196c31714a03d783c53882e4ca7b4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9ffd448ca3b77b53f09c6a073712c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494cb6c938f1b42bd0f6d42ee0aa53e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c2cb5e63ab845d41533fa5ddadab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655db7367bfb358a6c66c9524e4257e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e66b566f5d3c5c1a979cdb26de1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72646c3978d30f9fa48ca02f43683062137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d876e422e40bfaf69b8d852f436850138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c466b4c2d491de55652961f999746d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01556fbe0432964428965f4eafc077140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3d94c4c2d7771a787212cb1c26f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86041883a3c1cd7a47f2fea2f822bc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f57646de279b70b1d89bf40a3bc18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997bc1591eea4325514f76a55707c38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb92677fe289ae7614ceb75bfdc874145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d155a32d2e1184c8b7b2bd319a912d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add22db410e1becbe84d85c5e9c8832b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45383c804b6db1b85ffb88e5cd30758b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f999e1434841db8c0e4754940424149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21046e03dac0786bb7907a1e69d5e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef3d39fff7c011fad6938a3f04046151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173db1d0b8a8f970bcd693ab5553c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84ebb58a3c60f583a23e03db196e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d51570a9f80cf4a04f4fbc99eecd63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1699f2f0285230551800e93bed38a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf33dabad2a4e4e3413bf83f79c16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063b57c3d34a15c040126664d108836157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2275d52b0c04ca072ec8afe26d4330158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae13783329ff2e26a48960bb5a0f87d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179662562d5e7b754df15ca177f13426160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68505382065adc6e77f458d461e4fab5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a54f527cd0b2d59ef6876ba4131e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd992b4f6c5e51ce0d86c6f3245e2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77cc75d1b9d87670dff963c7213fea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4f5b8a209a9e2bb160103cd32603a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593235b5acec690431d5586cb1e2aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caedd6d738222bbcae256be96b48ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf96994710b2152bd5696979692a6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef7ad21c1edee20fae93e2dc427a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a8b46d5dc7dca3ed3d24f1204f0ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dd4f147c2883bbc493bddf5aa2e8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeff3a0bd88e6e343fe896271b56c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8b165c7ece04daceb13bfbb30feaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe089e2e4fd5bf17b30d82be033fe6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546655d008f5edbdb77a430fbde67bfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41026871b3099fda13ad5e8104c154176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004066ff4835ec72ce0207ac102b20a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd50a1c19e90499f30092ea9da944d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33238d5f4c4c817b82ce4b27b3c68d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6502d427715231019bc0aac875b80d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a6928c21c1145ee4d288f474635e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d240f6ad01f6277209ac702d8c3ff6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11be69880f1382e5314ca5ebbbb783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ab8419b85ff07a6b984d5b4862d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0523d983284480bbdd5831cfbeee4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427b2ea426ba65d8fb2044872763dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c772b927baf8bde5c70d99a8f2bf44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae6dbc4115b74b4ce9d2ce2d97128188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c018c85527678ad13104d3b03e518189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82aa1680b437835e836c7c84651ae25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe5ac478c2d3788dbfb5d05494c60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ec0cd61598ff5a903faa7d9be687192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721612bdf31fe5fcf8e9167db44ce7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f171d406ee6f82edfa8891f73628b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae377ba90ad125c55185e03857b2cd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f230d353e2bc1faedb6ad1b0fc161b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a54e3f70c4661eabb304d985f4d155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c6fa3ad4304487bd9a7dfaf4d493198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ada331377380e76889ba7189cad8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25cefa7874fbd5cb1c07b1f831a967200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cacfab78f1e5e7502af99a31b8c6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbb71796c1e12ef183c5a5c11c320202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8951124f793d74b30461c925b76cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e979b6e775d3c0cfe239acaf33b8ac1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5712883145fe01f3ed1343e7ea94c95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a465f636aeea80cd19b87acea8a283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969732d8cf1e1964dd352d0f48b65f1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371773ca4bb04a9e5e9ce9d2709cc15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66a512e47c6dc1f955ca28ce8490e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676dc12faa2472c9d09a6058021a83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d32757e2c0af675553bbc04d497d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c780aecc2a00614c77ea7fd5a354212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0a06e181769feaf017cba9af265bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0e325956b1a8c4ec49d046bd65f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643afd205a1b24c1d9dbf2af3d9cbcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb814986983dcdfcede10b0f41b9950216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5567866583dceb00536a41a66f05c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8c4a263f189a772b8188e67b8da78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458b66472c71bf333124397a8fba43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654584e654a4975b8d35a571af8a641f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fec9c0a153686e0953a5917fa36a1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1094d2c3595ab304c198f38aae76c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0ed0e816d32da42d467dc1793193223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5382bf69bd071928f1c7943bd0d0ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcba1b83052f0bcd27db58c31a1c4ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae3f3564ebdbcec72269ef777a40be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e0a5fdc1ebc3834d16a15a0d5301227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ef7c92920a954a802c085d0f5586228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d213acfe68bb162d28ed1621cef1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f3fcf8385350f2181f50aec95e0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474f1565e719d5af428af93f2af7f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecce4add61f7a8308384546aa8e0fa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209719711399e1728d351ba8ac34353233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f0f10ac23b9f6e92de33111568ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfea7e2e58b3a68ff2f7340992cc49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c094ccca84d1e5c2d9946f2c7c1234236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4f868848b9b12e52bee2f02581917237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b193afe1242e74c8b81f85c595572238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a183fc372bbc935a12287d72b3a0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612370a42f6e9b1d005094bac008e2a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c6ff8ef094149536fe4c7df5d09c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516e6b766820ddf7244789875ab0ff8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a5db75414c1cb9b3af06d6748931243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db3324d5db1d6bfec8b5b1e4cd44d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889a4edb02f5243e3b732023115e1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c91e76f1700a9e8cd5f56b374348246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe3065d8fe7c37104c9c57b5e337cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491a01efbe28f3b300d3deaf1c8576248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdfbea067751928a96b8e9997509e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3a682d34199cfc4dae7d8ce56c593250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc57043063bfa82d8fc21d6a0ac9db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b79cae56e4767b92395cb15810fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88eb3b21de89bcb933093bf5468e00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774d7d7947b4b7ba01e5109d86d97c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae339fc3b1e36d274c30778d82488ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3562c0062e48adce27198c0fd605d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259b11e18a3143fe288286505449d1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f58f9f46ba0173018e5e9cbbe9668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6952bf7e53ae821aec4cb2437d662c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552b2af376fef49023b693ebb82cb64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf7b58918b0d6cd5e43cc95ae688ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd15c63c9b9a93c078c83d846dc63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3c351715be2732baf013650440bb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e52ac4ad8bf20074d99d40d6e5afab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230bdbd250e9da30c421664c7f153ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e9e3207cf77b0b7c94d3eb21c21f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60999ca4a7836f129962dfc536b4b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef20d26999932913ec23cb19e5ef8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fe810582e5eb62c80724cfb81cb35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb23ff938ae4552797a7bcf4f011d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aeac9bf02e4eec5ca3721bfaac693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8132017ccb66ff4d4aa482969fe7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcaa2056f76b66c070d4ff582d8a67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70ba9a44f8810a4e26f6ae3cb8110274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7852c6afd2984768ad026a89f6d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac59c992f76a754048eae240fff183276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2beac1c117bab89cff7fbccc4adfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373975b9c2fa6d2125a367f05a435cb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f3ef01680121d5194c8d9b92c5ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f732e6095b4a844642f94cf2ffb887f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8fb6be3cf367a1405aa52eccba86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d29c9af5ebec6de722ea5e74fdc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d03615987b0d8411fc5cb57319a05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f881c2b1852c367fd9b6096ca71d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37f1a6ae0a2081c74f517d8e52f2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd953a239f9077e6b1414eeeee4d3c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ede0aa92c785eb8aa2269374852ca3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcac0160a500e3bdf5db1d5cf4b08c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa30b654f74484355b104e343412621289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0db28784ccb2591437470518302fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339647091a5b09ab7299dc2a28b75d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27a1a651d6dcec1b7d24ecb834af8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600898d794d040fdbe39bd708e11e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f2faf65962bd308bef40caff1ab60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a365f7c3b255d7fc1d4760f1da12f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f6c7553fa64fce0bcc085aefe0fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e28928b7fddc470ab869b2e09e7c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601bfa3a1acd3a9246480e0543e7853298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea0f0a95651318deaed75b65e2e21c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ee8638c15fba58c04342d42d41c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e39ee963e11a01bc99dcc8da72f7bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba7810f1065f8fd82be83b8ef9a6ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e4409904d9f54009658cb6acd830303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced08ee14dbdc4ac01af12cdfbaf35e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfeaddb9f6ce60ae7052ebffe465d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b9ab27e94a23190f14f144bbd573306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a30bf98ec8aaf9e20bc74f6e340e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd6183a0819acaf8061cb3b2ec7aab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987812840ddafe1a43daf177b88bc05b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a066b444c1794c50318701e48e6ecfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99847c0f90d993419c242112e8918a53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7999f0fabd4e8cc780ea41e24d98a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472496fddbe5d439991e5ad5c9b4577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1cd01df849f6e823806fe754f8566314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398692d605e218f25d30298b147add95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06afcdf0bc5d9d363b6ef349ed102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27867ca351c31b1b3e4498af4f77009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b900e5a1e8db6063adaaa678be435318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb520077eb67e1b8f0a63cbf7d1f56f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09336741c815ca8b7fce4bc469270c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba013e961c09446563da62d7554044b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68927f301ba58f3a420466c1e81f6041322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc4244fab4fd00bf19d8a7335bfe5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9aa2dd0ea7abc46f15fdfbb8872c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e82b27e51792e429b1a31d8f602e12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfadc4cd7bda0aed9b7e0fdab32cc16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c197c9a58902599c69483f5ace65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c87cd44008889a19aff62009282e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd20336cfd341ea1105dbd519a482c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339b377ced9ed8d865eae97cbe506e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e49d22033e461e9878a433fd5863df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb732bec6494e3fb13125e499ae1ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a630de9729de1102a65299960d1fd47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030aa15373df71b1d2b2b1080e77a33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d684240ecef815e989b087cfeee5e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef1104cdf6cf56e9a6215fa10ac27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba54c948fbbbdce32a06e9be69628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa565be145620f2f073ab7f77c082609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42cc5888364706553ccb4b0528e74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843780937a6eb884736a4bd3eadb11a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b7882c8b760adb5b04a855fd8b09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec0704eb89f363bb3831652cbbf3f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d81bfcc00cb2637e6d88e7eafc922c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc604fac50d56db8d70f73d470ee7c56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca27706330dddecd14100cdf0da862345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe49de4635a73dc0a095b3658f82c75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2f4e0132e34eacd23cfc351aa3afe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982ed2706f2c369c223c5a424daeeb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076bffc8db3933c19f5cb3e297afc90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22de51f919d48efafa10860186c272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dd80bc7e8b5e02f3d986aefb55fb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a47bf9fad04751d9ded067c1c071352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56c0b6cd73ccc8b7f03ddc09bf48b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e22df2b2cb1a746b79a3d7e61fc657354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ec6772fdebfd865344b4ecaff9d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5818bb41a2cd389723885fcd5e8864356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73217d2bab5cdfaa7ada8599a57483dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b61e14a77b7b86c5dbe00fad48bdba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941910463ce5617be3604e965d01a6f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08bc4a098df36ddbd9a00ff44142e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270813f773f26c312a520245a419036361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729196602c135669a9480b040f7362a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39570eb714e3398e9aa4854ae96f22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68e5c79a0f94c59f01256580be50e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e586837b9c1b18c4a7a715b17186a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa70a0e1b513f8f96260d77e922d49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e98055cf77900412dc2cbb01757c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042290e9d26f8e2c18e9f245496d559368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fea0f43eaa3021bf1a531591ebb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06532cf5376051c4ac005acb2e8741c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db858ba117c82966d7e36c9a8e1a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c086326a7a5d250748ad3715ee1b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00779050e7632d6953fed799cc38ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e210bba67318ebc1f9f939a405c75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e62d1d3fe750977d65e82ff9418d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab040f4b88281ab3dad080a16df636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f563103fb6608a52559744c7fb965ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861234a396c1222eeba07cb77b6e1c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754fd469aed465c82c3cb5bd5ec30c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf28673889ab283df7f27b8c535547380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac518880e1ffe19854f1166fbd0ddf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297de5ce4c4ab4d913d3b4ea396285382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef9437dd5629b86dd4b4e1ebf89a54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29e67699fe489451ce8e797d9c6db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c96521cf24909337c667e143d35e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0fc47bad4c87c60d85f88d40b47a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811352a5cc726f872a26ff0c5b7bcd19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f573026dab91e7a9189afddf6251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f477af004bb1ce640a6701dd21d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf77e697d508f1879c45920916a42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5808c177938839486b7118ef12b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910cd11c51a94c8f1fdb5869790d4ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732df2276727631dbd7a9ed5d72e33a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeba9ba0ade639bd92676e15230632394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d63194b37865376ea7ad4920f856a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8247f4d2e6f46a062206461155ff913396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980413c926e8ed3ead6f22aee9e557397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301fed98ec5c5feee205c848947dfd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2f41550ae7f1ea732dc9821060bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f57892ace5ba54e2b7360b9ed20803400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04373d00033f059e54d596a4f6c414401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f5368d8482377aba097c177523a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49abb279f6d9e419dbcabbbb2698b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b76cd4b6a644d366d00a6130b27e3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11298cd805a5414491e1a4d7e8a9208a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b0ee51c745bdb580b21fb18c803c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ae7db9ca752ae1c8b916646e8cdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38492b32e1a5699cc42e0cf4e7d8b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf43a3dd750b61e6aca10eec2f3f61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bf8f1dbc4547e67cff8736d596174410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64929a09e878b155c2df69f868641411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cd494a434d4ec5983abb926a53bd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614b2b565da65cc6d4258a831f445f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb0056df93771f5aea160ddd04ab63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd15f8e077cd4ab941bd80cbe3b12dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f378aab8dab6556f9ab50b8c3a4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d438dfe2e33906675dc4db4a0a0078417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb69e111367cf01ea3f2ae1f53871a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb45c49f7229e494c70f8e2d8fc8c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad686ef135bb8f342813b503243976c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1180e6e4427d72ab1079455ae61b48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd334d2bfc938f21287cb8c5f62de1d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead55cdcbc9afedc5243961670ff954c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24c5a4784450aff79976aa7d6ceed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688dc8c018c8edc9fe8f44ef0bba1cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d3e11c193f55d4b705b30c95696a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07440aa2af219c32314f0bfe45b681427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3fe42d9b5b8523c9ee7479ee1869c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38929a921a171b839296da328fb16fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d582d83de02ca2f918dbde95ffaaba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c51c0c83c262d1eb66441e4844a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470a3e96c133f8e20d9762519f8b0d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7829e5ac34b00db0615ac89a77fb86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a377d104060725c7648db0c11e49a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aed695c5ee8e5304a5e7f3c06370c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589adaff7bd3af4e1c2eb780cb33ece6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b9e131607a8cdd2c32716e225017d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f356b8f5eaed220c2f94db04907844438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6342b7abb230c8387b8081e7c9bc7c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837c19a1317beef0ea6c3dbeb2e65ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa570f188c1ea4572150b082653c84f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dbec87add5ed6d53603a30c8c0a0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c50c670089eaf0f3252c6abd3b65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26750b26b7200593e8e7e2935654d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f05c3a74784061d240d7c0877350ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309811b02eee8ec3c18598b884241e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1857be8539052c006267125c497a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3c5dfd7806b19db27391cd3e3126448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550860b9c6788251ee45fc697f54d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b9646de327803287d5003cdca3b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b04c246c4b49cbb4c481aec3c5a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4312061b1c82277a4a87ef547834aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079cf17b8984d7fff12a16da08c2cc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc30f667b8bb11d51da1360b9b3535454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0a301a40e1adbbfbf928729675e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e052decedb5eb00dab6e83de7d61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcefe505e965440d6cd8ce5cf02d92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a80b5f8474958b7fbd13410207851f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bc9a9f044d586b3bd42a0aeec718459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958ee8da7de2c97c844d8a0ef9f01f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c743230e6747a95eb8e69d85be4e9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d93fd4d397fa225e0b697a88bc23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10927f683a85e258b3c27653f58e9f2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719dcdf76e402609a6fad67563abd64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbcb54a74930a211a4c16df067e1b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af3ce18355b247f1bf0ccbd935e99b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02618f7e3a442ed05eb3c9cdb1225a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a64c1a72b2f343c14e077b18e7f86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4623305499212938b1a31520a3456469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd055020f0934a507a8853bb2c05a241470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713bb158e6293e981696b42623ba51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ab7f81fecaa9b0c530aad839f8acd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663b85bf80533e865ca258f50454b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c340e17d05cb63dd02467d214619474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1436fffe99ee0d55e2d1035d75120d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7f9c29ee61474de5adb9299d884e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec279a13ada229c723d0109061f97f24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9322595312b61f00ec33e5e9ebaad8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72686c872455097489ab1209e13bb0e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8769fb186cad9fe8ecfe9e611d896e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de2d7926b77683f867aa271e08a84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343d0e80e42b7622747899acbe48d91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedda84e964aab589fed11724b4ce3a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b0bddf85b4e5250191c2188adc0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e229d568a892fd87f01dca492c50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f5d4eb1898fd66e0891a41b1cd96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459de55ad8fb021ac47b7fc88d14fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e49f92efe820633728a6962baef142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6317a4d9eb04844adb60bd6ec9050489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371d47d4bf1b97ba1aa39a3ab52bfc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e41f0b783189a0dd43190c38d420c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014713e137ef8d0e2d7260686638bb27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a6f642fb538ef72c6750bfdb4da1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adcba68c3652d0240a7333a1131702494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81391254378e755a57e5ec56a37d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca995ee3dea6ff7f0973efe5e662ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd788fab36fa08f78b75d52366998497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e45a8ff58a639149b7a36e2f8f88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d3ee24839c4e1132ade985eb4b1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece9b26754ec6aa7c5d69b02dea58ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3808f0123380e2c94a64cc2a2dbe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d16bddc223c580b234e80e23b48ddd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa912688c763a5769c7abbf3b29da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2623a3aaea4465deade9a151133f479504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ced687f6953c307551379cc7de035505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1120f3b6fe91b61484146e9b6c16ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c054a94a0f2be2829cd112282ade4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f89ea79a4eae650e1cc32fe5a0e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d1dfde91cd493dca6b61c93fa780509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bcc4d1cef989a4ca0a80f61427250510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932fcf6f97a9bb1dc62a95f5effaf23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a112c03b1edf470a261386b7e44625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dad1d10a1cf43904fec14194ee88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304729cdde11f39a3aba21ed8a90eec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1acf4fbd21f05e54e53630827eeb93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b76fda2e26b28b2f1d40b0db68f85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d73570de94ea8b500747786dac7902517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd28ac4471850d6fb0ea1fb4cdc3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4990b915f9a81cdd8a030aa1209f9d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77281585abc3270406b4a04be0bbef1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e600ec7abcf7529d8c25e1689e708e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963ac6641e1e2f68ca5c5c9e22125d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d9a398c2899cef8fc9323a9c28ced523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38a419ccd338fcce0f75c98ec87d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b03acf43ac015a8e88a06d7c78b92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ea5525d004f1709d79330631042c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855aa4bc974d880a9c1db68b4f0d76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b846bd0fa6d21bf834818c81b031528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f67df967caf32edc5c413da42e594529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c94b07a8a7cd11eebbcfd944792d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ff29b1e2c0f7902d758cf03d2c6e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6216c0d118c0e297ffb56f8d98a5de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cc8f40124c997b3f3946815695144533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a6013478b984928c905ae22354fd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac58e56f0f4d1d754ef8fad4a1b502535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba86de27a00153ac2ec28cd98101d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061e4366a53366a90643df26d6e8a0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956245dae7d36d3f4f791c9dd0d5d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348bb114640f05988ba07739662fa84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc650f8b898b7b143a97343a7fc5cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46914858c47f6d42cd006d65c5e92a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9be1ada6d54fa583dbf5f9265710a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e48fd5cd108960f78b05b48ba22f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2db8c32088b59e2617dfd0aa4a5d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d40c4fdf1dc5dec4e8ad364535cc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0095317feaeeff3b25d8b8c36aee4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfdebd9de4599d8e580ceba160eb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5446f2a190dd9a5f4672e83b672c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110507f59727c6f692b836eaf2b4f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a887257956ffadb7b99074a9cc74b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919043f565360e078c49fd328f576b3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d517ae1b3cbc6b3f45db681f2272315552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096848d6cd7cba54a96369ec79de4f7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db23837ae1a64a80798c3268106074554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095b7bba7dd926ba9d5137ed73de8bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d5468ff2ff2e1e53bfc3faf65065556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1112b8591226cb3169941e1ab1b9468557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a7aa8e867540eaa96be1b38cdd835558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5164832a1c0157eda5b82700532f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b793c7aa5e65add4271a4160271a848560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa370df287265ccde15487e3cae10fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91250e134ec5df9769a4adc11a013785562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe410e854c5493282b9a1d0d01a7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbf64190e04970b0da849b8539ce4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c81e8c10cea2f922caacc3edbe2a14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81453f5157eee9b1445c05b77bef68b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed270762e337d651cf659fd9a9d3743567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d453dca973949bf19a13217f911b03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad553e6b5e513dc2ea96e26eb9064b6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc28956571ea9edfc0ab44029c865570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5730739a1f9a3a298d72d6fac75f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ac26afc2c9957e63faa8dd21fb8c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bf0c0a1c23c7acca185b582a17319573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a6ce0b79bbfa5cdd37600935c79e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945e3a731ecd0232c55d3459bf2e3d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587c3dc615003585cfd97d71401b8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f74c2a7bd8353f99d3618f3c27da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd79ccb83936804cdcb981b5794bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44ba463ca4d1bc8f7cdddea23605e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfdf75d51096bfd54d472b9e2b5da7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd679c0f94322475bd4f06e6066ff41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b4b10b53ad6ed08f3bf60f6929652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179295d374b398be1f0f63ce1e9efba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17328f6d33c4d96ef19c2978e9b472fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6d5452ce9c3e494f3e4a106f744d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c2157e184c11d2dcc8b14a22c92c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe9003b0f8c316841a70933768bf3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369778adb0a5ded210fed7142542c7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4c9a733003a7ebafb61a33a5a6f8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0dec024f56369dae3e51a63fa8273590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a20e0f4373255428f1671363bfdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9203502dee60c8e4dfe9cccda9359592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8353dcb91a0359cac53eedfd2b4f8d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b9693f3e6d54c37d1d896f1adf16d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173a94169b0649e7ee206bced6da48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83cc89ba6ed5f2c610a73a8b507c44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51902efc2df1d534b339686566f8fea2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2928160b12baa7ecc21548959eae9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4808144c2da6da3482c997b2945bc70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0542292f393c0919b817634ae685e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8571dfd514eed756d84f085073623d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44381980f147669969a787cef5b936b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32fe931c6b42a7b4b79a278557595f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9bdb453dd6d2a5581c34cc3634e9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c56c32b191d5e9a809a5775cbea4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dee07ade9735ba0550e2cb2940860606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180271b01e4212acf30205eb4e010aae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a3a561395823a3bb519786708b9c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035ace9bcbbca8c456ae5960eb05fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f627c2fc3c6ad48fdfee0619e8d1ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab0fc1690fd89c5d7a4ea84b1e271611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1656de68402e0688adeab3f94fbfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0a8889f077f91022ae1f02b2507e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652bd0e8c0297fbd4b71aa997a5867c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe806068bfa5466184920e8a1ec019615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273720c2ad13e3758852d89f9459a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4db75c6b7546953e745634fbdc9d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d5546385d1f58649ec16e1ce5582618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae47ad2bc303c2963e5a8e3f542c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b7180209c485076ead11754230d1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86acbf6c433ff139bc3f11349be76e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a03e5d7040d3bdccbf521a9d50cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d816b23e39bf90e7125d1ce952ba4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f7aa969ff2e3179acb1b75be7549624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff265145fc1d027f6eab994752bd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519dac3b178a126568a20f37f036b1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530a7dd2141f023ec4e67f9d3953b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c76fc683d87a42d1e47435bd0aaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6163d0669713dacb778f7fcea369ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e36dbf93a983ede0a12272598826630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cef8afd2b6ab8d0e37bebd616e97f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dfc38c065da08dc53733751c96673632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad95d36fc2577b351cf70451ca5de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2029ef87a2b3db6d8bf50ef480805f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd658b71e1bcc992182445390c5ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cab5db4deb09fd4774652fda01f3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21970c4131b7329d4c2cef42358787637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ed3b94984b04fdb886018d85777b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd524405c9d650f02b361eb67286108639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589767f856c9a87f8aafae87d8b85d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544be336c26976c73b18b5670818672641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54b23d8e9187bb6de294abb76c47d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aa1d3d8c959cd289ac78b85e23255643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c52b02e161697fa267eaefca4e2d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06744cb40f1773ef099d7d4c8c356645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f720c28cb2504c76e98d8923d5d92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ecfe67a237f1394e487d833c5a184647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49f6b1d0f94828006d82de97365280648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdfd94dcb93f25d17d128a54e46407649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a57f9a6d89ecc9a7166ace0d7fb6c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797c6ef971ed424c17017f3a2842cdc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3167bd94bd323c5f4b78abe2c9677652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179f11fdac21508e0cb21b2a4aee11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6af02356e1ac242eed201cd1b3eb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c12d6074472cc35c984f8f128533c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84123097ad206edd8c25f569ffcdf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b81d79a1641ee9d1aa8bd93bdc96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb857c2219693cab673410b5ce46a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31929deb6e2561fb2339c80e0ddedfe4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee182df014a45c7b06bc80981cc84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e942d53c36f50ca7ee18b5876d9dc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aeafb59f4b46047ec215a4b9d026d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41634d0e11fc1ca2bbb8a1dab002006663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d148db862b3528d114b4691dcbaffa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416eaf55b8d928eb8d14d9724d2fd46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680811c2dcc93c75b3c4fe842580b2ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418909232dbf9b7a6c12b7d9ebce4022667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94158428da3f6f8537f014812f666668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579010051d95cfbb70e33bd956315499669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af3dae86220c6c43c13df1b70251b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2b40d8edcc1c904c318d3fca4185f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e07f01d112e84b997e0110bc26fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbbc01cc637e5dc95e65ebd7132008673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dfb2f742118d58ae5dca54154d90c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b70f87905b5edaea73e46ee5c15403675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c704c63f173f09767a197385b1eeac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d11ef705cf4d616554840535e17967677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265f03bb6cf5d2108bfb0a9017a56c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e96e46cb335765083a68bbf3fc9ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa135fc1fa3b5bf2422ec11c767e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d599457dfd32516b1597b3498e7b72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328f2484b043400ef7cbcc122268f52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d1cdb6d4c58ba8442d45c89f2d86c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa93aeec250a3f4d4f56f56f56dc173684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d55c3be15e978fd863fa1e3c844672685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3bf0a20bc581eb5c6814de6fd830f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d443fe70d0dd050d74e49821767cec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8bc73a4410333731bdc72ba43074688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3eda5fd559fa076325d991d8f8a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08483933ca564c05d985f3cbd2eb325690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d205be3d3c9d4c73ed66e80348987691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bbafa7aac361e5f2d05d241a2d1ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d4696c49c19261ed23711b8990730693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde76f8b2485700b5239a9afd8f178f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e5772d9afd3c7c78ef2f0e4379fde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd20ed04c661bd91e2b5b807d54234696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c80687260fdb69767872de23c59b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd96db52e1ae2d3cd030fc814ac00be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb74fdb30aa90a2a7c207c2beb57b2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e771a353522147b759d3c811f463700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98b3c87fcb9a0ab3ef8cb94628ca1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4397e418746a6e7a5ea5427b771de0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8924f55cf3515f3efa9e16a79524703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b195293bb13e91825eb4d563d3dd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44cdbb12f2be49f2e950c8bcd86fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cbf0bfa472428eb977b88272c543f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd1ec222554820a6d3566e667d46f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868b01d195367030f91f324410aaa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a57e28a9b844ad74ce8e2f4223d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d0cf2bfa65af4b45442c8aafe4313710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520c6c52473db4a1f1d526a731181ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f803042973b4065afaf9481baf980712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98984999ac0271f1363044b8eba089713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5e44d8820fe49413091dce3201b8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047cd2f65711522a02f06e3dd524e79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50adbf5aedff05a645ed0b91ff87957716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae69af54748ccf9f4616300fb4e3006717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81341f2a853e295bce9a2421044d8923718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe5d7f27d229541ca2f6931d3109fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a094219b08b65bf8f97b2115df3069720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa417c171e9ee06ff2143785c466c1dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce13a261d857ef38a98fe7eb5cd9d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f97b03eb00bd414e1a5b3681ee3c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b2d310b0f5e6f26ec93dfa70a1a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96857b36090dbb477ce583e1ef5b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c30e63a813a3d794543e5918a3a4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd8a437a103857af93557f0df63c4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e07bd76d0fcbae022e3fc168efed39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642361fffffbf1fc4aa7a8e0c030b6a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a030926d8c8b6edd8ace5f5c4f5e60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a369f991bf2c0fbd0440453ef1dcd55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda827095ad9ab50091f81088ab74a9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e3daaf9a9c3510162580b4b1bc04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f12f9237a3db0c28771f608d32043734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c95bc270c8b193d62dc94f313e445e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed683fe054b80690e58eff8ff27e4e64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f65610a80fcea1fa06a0a51dd3fc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c442ba9f9f9634ce4b980758de3344738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdda93a28dd90cba3dff772b69e652739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfae8344fbc8ac9b30bd2bcdcecc45f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b7452c12063287ebafbc10be45ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c89572a0ade018433ab3cd9dd3e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478a2c76b6a7ee3e9cbcd8c3cca6839743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b83c6776943bcf5f8aa5001a62638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530003b3f68eaedb48b981503c2a2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb293949e2a0d86fafdd0638e4964f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a40ff8be2e21f6c0c7fc477d6d9c42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10342daa2d8eb20f8b63341f2fd3b1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392961c1272d3f36d407bc82d0623bdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d61d037c529874bf351df8a3d5962750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8b2c7f975753a93aa8e84e73c94bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245751d8229fe3fb485c8797cbfcd9d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74082c8eb14f033df047e26c2d814753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314b2cb99067312757959734466a654754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d31b55ecb3c594c0bd4be6b25ee6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb76370dde6bcac214d55cdde0355d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3254c6048754ddc45a4312a3e7f0757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>