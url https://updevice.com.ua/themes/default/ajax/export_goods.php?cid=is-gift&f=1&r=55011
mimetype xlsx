--- v0 (2026-10-08)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c57fdfb6333925bd1706f5456d521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780dca9c3ca9dcd47b2453b574932992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10699e622e023f88e05d2a098f5d44b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7d7a71a3b56b7791d647eb92ee31c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7406a830c9b9da0966701e00d10fb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0359622b493fd104ce59f685ee34616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75e94e56dba6dedb46a05409a48ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b4f028b87e7b05f6bbe7bcd36f80b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1211a9c69b4da472f630ab9f9c2cd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a48bd4362a574b7d292b7b410c3ffb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2c87e0d48d87fc32158d7636a476511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ff4bac317da9a47eb6b858b592d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41483ba1fa2105c559cbbd6d8c8deaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4caaf208c506dd2adea9311f7f40cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc33653a8b878792621129f4ac49ed515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150787fbadf1a45a9e6686a1f8e4bbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13cae43d06d47b014df0978809c0f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109df803344a131e50fc0e4f3a6634b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53047b54f1bab6d24b059c1b5a9b791e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648e3abe83474507544109754f5ddc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b4e14aee2621475466cb01c774a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626dd5b7ef7b515e3ce74af789298ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af1ad0899ecc63bed6f35116df2d0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792e82298c70340a1c50f5738c1b4bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c3d30cdcf126825e461d114496fbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3426a37b13ad504a5e71063b86ee826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc83b3fde38770a78daac5003b433127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192d738d460dbdaf1f6952ace224a1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6443c5610f1dcc4be24ebe7ef6bce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ce64755a2abfa1a55183f04af534f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c0d70f40cfa8141af5d8baf026f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4557f5cd3009e61b0d546a1f1be539b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161c1b6459a6678df7d40d78195043233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355968409c697b6d9da98e340f9705bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cebace20c423b99edccc41b99724b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf8698b1ec25f16d0e6a4b226675f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb0131b477b91273de1df10cb5fb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ffbd4c2685d85b75da05e10b06c5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e2de479220f0ada256c4aa535dbe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673e70da6294fe4e3f4fb04a3f8c3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7257e0f441f39421c9e7d5e57b27541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5fe7e0c6e80b3635257517a5018f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146fe9ff8a65be8f8fa799e5064a0a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ade2a7784768f701e8f3b8810342a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224dcbb1e3014be2e9aaff7099e44cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f76f15116a43e75a41bb42d24972e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08542fee9f68cf65b104794c72b3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169191c81fa301d2f3540fbe3c8a720148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ecf9bd517881bba2aa4713d1f6f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad06011ddf4e4fa1e588542da9b60050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dd23fe40cf9ab54bff075921e543b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a549512b607fba55748f4cf3a174152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c550861be0d1eece1b785068605c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa9cbde3368b0746a4e7f0b70bdcbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662946d84976a29de79f45e2ba7d74e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c1f875a633d856f1ca3f7318d5a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee844d443631743268f6424801c9fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0966b08cc3facc7e16e09792604d2ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85d58488acfad1b3bb6d18474e194759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c204b5505ec5487a023162d1516584f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeacdf2a7bfcca85dfb72188514acb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a3d7dba231eab6204aed1110d16b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce27871680f81577ec4f869225e22663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637520838c89e6ba1606a4f3b00b3ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3309ee8bf8bb3c3cc19b5a217aaa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326246861ee0919e8deb17a36519bf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7bd1cbe9c4c08a9fe64246fe3008067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee353c079ab31dfa0ba01a380280fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae087d67c15a0579197c1e825b3e17369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac4bb081526a1734cb32571588f3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc04c4c23369ae0a5a59dc05bb7cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6fe718b59f376df618553f44ef98772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add46f9f23e284f1a5f00722ad0b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe0700e7a96ed7e0fccadc2f4651f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3698e5dbb5f20a7461b485069c73b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3609c223062dc5bc65cb419d75c97676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148dd71c614e0e8ebddcd49cbff99477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef312af897742ef51ddc967d06b2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd780719db0c87be582bc84d62d753d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3b64cb45eebd3137d262d65ee141380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c60dc975fdf8357b6bde6471d39781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8489afcb42895caf5c023164b0cb4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d79ad562371c349ac8a1b25f8d2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852504d5d5722291698eaab6008177a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e50ad3910584459a9f11bbfb273f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831c266323e870fe2eed9e53998d8f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe7badc43ad15e9bbddc2f6a8c21287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d797ce835585b0478d46ac95e0a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be8ac873e42afae25f05b61b6ee41a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c97652414a01673ecd733846326b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e1cdb75239334f4bc2e83f61ea23891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89fec78e820a02f6661f77a17abebb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbff435c4796980e5d4d2e568fa53893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c9ca3840e312747ae1e488cf151d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff28bedfc0919f0185090f91e3e7e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03854549a179dec955c16ad4c7987c0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684cdcfa6b8eb616c066452320bda8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055189bb33b3776bb6007f42cd0a4e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50acfab12250d47c280dea0983e39dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb20546556dbfc13d605b348a4394fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed673543ff258aa41ff5cbf13d399f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85294bbb89d9c902fde17bd1fc89e098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ad85883cedd66ea6fc824b51cb24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13135f14edf5ad27c323ecf3453f100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d25bb1f6e4ec7d49617800944e72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2b19e10964b21af3e1d46987d9a57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820bd19a843219398a11fea2557d403107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600d9dec1e03a47404fe0aeb4ba3c66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db9230088b5c9ba6533d89c6eeb2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cae42fbd8340ebdca0605efe8e9384110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d85f08c2056b29952add41b88635111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cb719fea6fe5784e25c9927c28163112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7bc5eacbf9d28d3dceaad3a0ffee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fed6075ecbd8e8b380d60dc1453d1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744bf31932d4bb6381e60bdd0cf3302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b0711187c8bb1ec0659624ad4f2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e69f99daa6bec823d15375008f19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160064e54a30e9d4b6714571ce347d79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec7bcf9afbe400ababc74a67d13ec7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8aa898192fbc8d822dbcb7b2e1f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb83b7239c62bb5f8a16921a38c4b78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46de6f3d4d5f361d4d89c1c9c2f7797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c1cd27b6fe29a7ca3a8818eb8e00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a72c283f24b8549e7b1c808fc4a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dbffbb1c04a54435dfef79264aac4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d13eceb9c3965e8f25b2dfbbf2462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1b65bb6d0731b89876dfc00871d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ccbbc2599d4428a9ce527f4fc3f29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed2208bfaceaf6518338bf5ecba7c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d716a47498e9c1741f1a611b4cd9d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2cbf318ee4300ca8496698b0cd858131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8235688c63814e6cd4837f52522af2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a0d2c9408f19e4081023f477db30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb82a06f764f1027f9a36e7d12bc7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c761474f81a01a8d97c44aa5d94a29f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f719fe2733bc0986bc9afbd71a974f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be6eb024b476d5d89169018515740137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabde5d70c204605e1d6d16d538c204138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9b46168525466adee380967360ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfeff16301fb5d2210d4fc52aed73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40873885d79fda06f78c1c776addd8c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382177541b6514fa98198c30b9caa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ee69e4e163bc35704c752b6d3462143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413f1ddf2489851a07bc69c2ce36ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1f738f21664bc5b7a936f8722401145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5bc3542a90f2d45142d011c3fa8d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64dd9db8b2fa5486724c6cae21138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4845354e8e344bd67fda9d1c673502148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d710c9c4cd1904afa2675f07317fba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae004e05c9aceeebcc3e2e83ae1b509150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e5a1bbdd258d56e174684388f0a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00de21f75d64d431855110decad25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00090566a29fe89285790406223cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa57b213114591029b2c92ae2835e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e260ec3dc09eb1929966d3a97a74eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ac79a6079cccabfe323d98865dc29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7873e3a43c463b7190870bbe68077157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b6f088564a5b8e97706ae032dabf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ecb4186f3ee823341fa839f477cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb58e875e01bc59643796693a6b97a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1238304f4c330c29db08fefb0e511161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56261a35ff261248d99211dfed0ca769162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c502a4c6f0e43e2bc7db03f4d755c07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41d0b77ea44a518ef652cab85b83b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e6c18cef4b1972074e40f44e78e88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9049804e7e023956a8b3a2abc094ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1beb74b3cf0699882e4ff0c8907fda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec203189a8f2a594078614468b185847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de56b2a5e868de4ac1e86df54a2df5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f1e6521c6f5e0fab2124f5821e3e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3042001be37d48ea117963306d49852171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d9714f075748aaee2d3e4dd0c421172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4f2c971566fa8e041a2c05561c14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3aa5e1fa3e6bf834ff29d83fdd107174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077e4ea43183fcb46291957556b2a0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b416d20cfb8d5f46a3dc9eed635e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8e4c072c4ac1a56519471ee363f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa5ca6a490d57235c758de029f8502178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e880c86b0d2e1ed644628744710b22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bae40dc631a9fca62e44df15f7c9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df913d44b6fecb318025dafdfa33c095181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4f1542c2b818c3d56ebe28734661e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca60b92a5fb0c766caf79e299cded7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26c1ac3b9df43aa40a9d2a05a2a535184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da6b40a6c2fe274efc5f5b214bcecd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c20b1fd85727666b8cd946db10c445186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe0fcf980407cdb0d4feeefed41f4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5416ebf670ac847a6a080f62f26e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09a09bb527ca5ef8c47c25899ddb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fbc57e60a9752d5e843b6442c0d13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f48d6b669f2323c68acc9fd45045191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277a65460321097705944d3008d3352192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf51c4a1c2d61af5da3373261378a21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f32b49f0c62f9bc50f6f6c88fe4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ecfb3a28d3f1cccc7374a020f7ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ecf39a544f041e6a65168df27341196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f27ffd87363fea154ee0e74c726713197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695511d00e4d57beaaa6dcf6af98dffc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf90105d97132a494b93ed2425c9cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b23a4a6287238d931ed0d218cbd693200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e374b862e0d920cb0e4f496aa59b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570cffc7050153dac1ead261bba8a1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680928f4d22c12043538730ba657199203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8e816f7e1becdaf5b6fa3934c548204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5533e6000589dac6535814342c1d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326bb340854b170a5d122775d58e7e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6782395ca60e72c05a41df9180e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc726388263ac2edafedc1696969c24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995825875fc9fae0623a1fb46e75ce8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b57f7f598b9d470e68654e5609786210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a806240513dbd86c2697693f02ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e51a5db53fedd61e7c0844eeb77899212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7f34d00789a8f3cc8aa9759edb1da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01c324606aab7dedb0ac5c8696a664214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5806f4936f4750e5ac397eef9eca13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd956d62d6079bc56fab02f3bef5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9648d466500717960286dd9055c7ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8289c4fd3d08df5b59492faa2b9a5d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1555331ffe156c5aef12327ad7c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae81ef7df231998670071125d4e5a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca4e0a7ef7b2f8b344f3f0f84d3d9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd367f41e14e3879234c305e730127222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63247c1e7e10f4b9a4e3b7c3ea13cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0831c518b9b93424f17b4985c78ffa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bccc3ddc07faa3895e83011fcf6179225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd692ea4467d5ef780a937307e2882226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0ad39e6c85a579469657306c0ba48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b8f46291243a5e3020279ec8b3038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffbe9f616d8b9a783c00647a1a33d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e9c7492f3e81fda4daae724e13c90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64657ed629d0075f825b4e0d01e0a0c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d1ea004ae4275cefae4386c5821df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229567dc976805497c5739101a0775d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057f7a711dc65d19ff6cd109e87a738234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f02c14c0021c51404842466b1ab5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8bae0acc271457e057aadb4d47b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64806b9b83e5e40ffaad7b92e0ff3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e06cf7a5b152e277214a74b7b64b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb35e98ac8bb45966a540a7f06725a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf6471b06d073315e267913dc644b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a22e06c235129952606271874bc64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba0502908137457b729c7dfea9f5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4cc100667e17fa4a5f3de6d838fab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bb5f2664230f4427e42f98f850f7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8785b6a8926bb7e1ec81fb49b3d0a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbdf505942fc2c60a22e783a4dc1cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88845da95ed73eb1a7bca9ae8f0433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a77860b530bdcd8ed30c4f88858b4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277ebe41ea56fb15a48f20546a0751d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bce07c0a3ed12d8be004a463762bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef00e8081542eefde0e98f65c285c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7f9ad07fdbab989448061afffb78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678390b356df5c6d83d1a4d19ccf230253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dca407c5204529d879aa54b18e7d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608bbe434094e28ecd777715de9977255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc2e85ab522d6fe812f7a3fc4ae594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cad4a99dccfd6d02944ab2d251d91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32e524db2859c4c02be15baf9cec2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1226cfd31730d952757736c20313549259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df704f67f1250e9ae32b3513e9c374260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2a10fe24eca2f30d1431e94199f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28efe3a7a9463b2201f35ac70b54ce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83a4acdd5258101070853afda4ec0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683746ad05022d0c375ae3511019e6d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c08df9c534b8de192a6653a15735265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb847699e4d756b8be655f1826c3d8a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0815061d4b54a13b4193df8e2f3aa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4d4ffad39fed227c63b5f3fe1d281268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f69e5713c2b135d3f31115b64f75b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22dd5edd8b6737d26f70cd2368c13c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7084aeddaeab04ee3d2e6af29d464271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc317b81e2824654d11729b7568238d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7498245b962c77a59e29d89df7e009273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f870c9d3d1229fae35e1320a10dfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4d96cf8126d10a518296f3bce1a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed45e105d7b7ead0235b0d9bfa17b25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962804437251246874080bfeddc52f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa35ce194abaead8a921a44b0d81e47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eacb0b2f7c80fd9294fdd4672ce68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893923273f450b6dc9f9bdd6ad0dcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c335559332b23276ca6fd2c769d122281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3b263aa6a6b6ea39851a9d54d80a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf6d0edf0af353b3923f8fd64c5d1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0616f89f69cd3947cefe0af44f6b3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802e5507b04fbddfa57929daeed4df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac05455b7014f2f51e9a6de75809e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da23cbded39a077cc25a64670809fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dc52c41ab8611c1c0b704a6410a0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40394040ab8fe71d8b47af0d556553289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaa466a24397f2ef7f68459069d6f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b298f8ffc21399b4461e6dc0c5d7b6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb589e113bd0703d5f63ae9a798c29ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a601473ef296f38853fa276b6f706293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e2540a43597a325d8561e84822be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793e8569e95d689ddd87b9e5d98d428295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0365fd3bd63fd934e307ed58a3a43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d35dd24cbf64c45cce4b6210738a2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681b58a308a58e8bc5f14700876e30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab759111fba5cfc7ff2c9165c75f56c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d45c9d39f4af928dd718ede85e643300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576875c742b508c53c3e40ff7bb0e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd773d40b3257c7069d5a03dc40206302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f263ba323665c36c8d05881e42472303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d3a1eed0cb9baec844ec23ce71ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2964c0e971c33de58ac35fec21c17d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa15bfa7cda56be8e949eabfb9990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c71eeeb05176a86e3559c6b56a5ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f1517a6e6e2c1d2eb2e470310dcd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e57fbae5c5580a870b5b15a698e5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ffe526b1696312d25cca11a54f7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575404cf7897f3fbbc8710d709aef1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd10fd5f4c9afff51feca7bef0d59f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fc7696c7ce05120f25bd043aa8e55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f1e611689a34f9189c83cc995fb23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e487fd5da86fc9414fc2ad996f2f9c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610edb225e253eeed68dbf21ffe706f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86985ba37f4507b04548baaa611b2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f515d49a145a6a03291dee0f8f8d064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1da38ca86e1b4d45bed73854028bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df54c63f342a505fbfade72b69b0c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80aa08807fa870055f9f98ac4a6bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53562a6021d2aa96e4beab08606b59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b061736b18b6e357ccd78d039d8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49603edaffeaa25041a412d2edc9fc75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6d7655d5ca77f00e92dcdc78d9f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c2e8544c5c49ae5653224bf84ae03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ffdfe4c6ad57c6b6281f3839ed75f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50744dbde8a8cdc97bfa3a1c4c443f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883fabcfbf68b03b319342b31fc6aa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd208495d3d6cdc7037a951e53c8139330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10953f067d345407c34a84376c14e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2c38639033f703088a50e282b3b20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cfe3a6f02b07d9be7ab97e3baca4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da78ef414ee85cd4f35b960fda81a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc97deecc58f073c919c2384d89b20a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf47ceb8ba8d2147a4368c440f02b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de150b92d83f48760c1ea66bb93cd015337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d5c1b382093cfaf10e07682e7f23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a1a0f97e4e2a7cef75dfa8c398915339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bde86e7b41862241e00d0aa2b8976340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0bae78685ca0267e2d446a099468c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c2028b8ef9bc574cd1a056f8aaea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6056f33fdfdc02bf7137e70dc7ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c92623686e418ef71aea2093b443a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc09c522949456a321b13f2183d64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c1f7b859783b13a0bc9bff310fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f1b5283cc70f144aba563d106fba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa14dbac610ca249ca3d29876a48b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b3452edd5442abc0e6b6a112dfc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f46a095cb4b4fb2df6bd44f5a58e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e581f9e5a50346dfecf79ad489b67e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35258713f0e14ce460ff15f5595b99ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae898eefa92d3f5b349c7562f026d4ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60e23504f3dea079ebd8935db8a754354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc637c6bf511f5c2aab805b20a9c9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ab3ed799c04d96e67e58410634c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5db5e3f51254c2d366a379481527357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa323802b9226ee0cdc85acdf7d540a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23688b1873cd49311a8102c02ab4e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77600e36c77f3a0492e0faf08866fa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e108f9b559e027459e863d905895a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d911d5685619d624a63ca59d22d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bdd1c392dd31afb50888a4f5833cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1a13d343eaa061dbcf95d8fb8f03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8321c040b369891e4f16ec10baf7a9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae61936f25ef32873ec251a91b62a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd46de2d2d2cad2afe7ce65fabf37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd930714f0d0ab4cd32bb285d77137b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6365231dd8b9dacd5b50d014c966f94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866d7b06cd76ef8e2da6cc2f746317d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d21cae20d97405d09d0d4c93e00b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939d4ebd2af345079b7ac6376b90f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dc0e304e639f7fe41eb77127fe1c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b726a3e20843509fb8cf23b1120d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc240a3425ddbaa49ec6463d7ba1a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc88f85873b6bf68344dd33ebcad7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8527c01a1adedd91423b0df8340dfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2075753d1fa78a999942b7c25a85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77299f3e9205ac5520a836db28d7a90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f600412869dfce19adaa002674c6f96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84640d939af98296c2eb143cc38ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aaff5c8af9d9d87c54727757a19fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a3418d9faabbbb9ee57cfd91085a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8472561619955ac95b43c6c6ecb9f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f5ce763e4888d1374abc7e97282e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682934422c03e596d8933d4ea01ac07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd378f0f30c7da37625b311a2dc142f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e4323d17d498d0b3106fab660b42a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5345217a1d2adb22e675bcc126726e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d326f9ea63510a94c5831e38b3a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067964976abda4b9dc277852763e950391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf162bbb83b53663a8304350f751c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ea21c5021d5bdc1946afab22f72b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2469deed8c4eaad4db8ff85a31c09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f10fd0ef4f80a7bcf05ab505d6e86a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7328932fbcb04ee21d96b30fd4dec8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b3d4cf63a6429f3ad170e4fe17e50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09e863c8bc873c51d448cbb5fc0de9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b0f4fefa3c8a754ae9155c3fb82a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c68d9d71a4f73e44a584331dcd1636400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c253ab52d72f0ca3409dace8d09c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4c0ccc8b4fe8bafb1901fc40a8f86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815946058c0f750bc8f796ed3c05765403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4af7172807c3dd239386cab8b5f6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11538dfa1213840c82f7f884b94eb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a48873535041c8c2d68bf7b453ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c1444015131cdbcd0c159e19c162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500cc78d86afb5e03add6580a88ee4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29ae64ace27aeea3632939bd5dbd7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144469d1997dd11fd2701a92a08b85a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49acea348699fad34cc2e53c33e399411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59acf0bcdcc69af93e64e2b8318c47e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf0690e347fb4f8eec192871caba25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788e30bb014d8e911a41a63bbbec6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767bcb50801922b3560a28d99595ff1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40aa70e3ec54133cb55801bbb67a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665bfa84ed76ad93482625e023174c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f45b1faa69f83a323834f87cecb3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059b9f7458a8139981abb1f79c4886419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee684fe49b14453650048458e4be5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a4bac1e14f77906698e7f6e26f028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406739d008f9b156c1cfdd31b1779c97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0786a08ccabc8f04d8852fe03dd06a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f4072e44c0f9b13fa231c393032c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18763fecc9d2b19625fd4c16553b4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a3dd827beb9d375a583869791915d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de06ac88edf68e4c774d608b5f29d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f65499311798a355af77fd2b3f71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5bf53d21d0ecb4ea8803ca6ea439e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbf4adfc7846166962b1290872f917430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f864fa94a15aad2f52160f975f5cb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2424e5f5bceb5cab55bac0c0fdf4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ab0135a6b541c4161f0189e9f64c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe34ea251dadb14716fc85186a2ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9cabfa04c882fb3e3f2e1e91f131d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bec28733c666e633c584ee598d4e49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438cc9d99a49b28252cabaa824718ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dce33d3b98a64096f00876aaacead438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191c5d7c6d2ece076d4934d48eccbb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ed15cd30bc80a4d447dfb081640c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef91d517e130f5c89b9867c8c7f050441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a627a639e56290b3759bd4af87d3fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc798dfc113eb02938038bbcd9472443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ddf8448f9e03db0e2615285db119444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c686f2f41d1ae7807414685e33f404445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6630922ae4b56910588cef0b5ab6c39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b86fc9ef4b322f3522187c4eb9db1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4733f24d1e7e6d56700aece1a777b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c218969e80a4209ef9d37f6696b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2cc1ee10a0c7a46de071b97a9afe8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71682f9874b2a9d304f7af67caf1977451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca09720c1b50772c1d35bff440ee0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c08c2e1b1d598112c50ae7ec5ccae1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844bbd95e7625952b53eb99de345743454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199d1706532dc238724d716c8010bea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d191f094d7b02e4aae464422b54a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4a0e70921f45aa8ad777cc3bdcf37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475fcf7a3a866ee4db46326187b5c08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d60749d15216a4af9bcc7d7c700d7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bb1aeb62782ab37a063a2e39e563460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bdc692ece0211f00f0a0f3def4b4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73fc5cbb4ad949cb266d780282ca2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa0baba2b34efccfcd58818b9d86d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953a11a45e22848ef5178098cf9e453464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c8a0bc3a69f5e9112294165d1aea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19752ae06daccd87662dbe4dae9331466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0b408b8680b10f7e6979602f3e9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9dd52ac0c38d5575ec376bff031a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156f19d8bb3830ccb8499907507aa33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc313620d696af463fa81522404422f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3971b729aaeba61ac6a7879120f0d13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dad4e13aa0bbb330173c0e0872b077472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8d09eab636281ab91b3f707ce7beb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e72cf6d39d8eda3bcadd481e8a99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b9d2460a6447e7e7181ad24155c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2b818e95fa643cbc34a7b6cd1c276476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049fd70096045f1dc3b26dcb482a115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7d9504d72ac5e06ea8f42b3bf7c17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae1da25ab04d7871a966b990e7bff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ba5c76cae1bc311e91914a24898dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766421ad492c220655b1a2935bbb3c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089c53963cd56798b29ed9edd95097482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba5ec0045314c78cf7b9d1d025384483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c6795ade55a72dd485dcab7038af4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec3fdea3cecef6b737b04029b43160485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07240b2e49dff9e3d525311476e32c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aeedf0636b2b8849189ce7e1db033487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1755fe2cf7d63049525650e85184488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a864c1a3842e63f8b1420ec0ec7aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b7053a278e3586dc5777069e3d05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf56fa82e32eb78edc66ec5b7b4fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f64c96892b342a49a681f05c1f0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dce990531a34b00aa51ccb9c220861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85389f15758c040b4eb853bb9e2ef83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebc68bca64d6edf40efdd6ca8d445f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29022af9f2ba73ea5db1b18891a2ac5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce0f2bf6c2375afd48ddb37e1c7ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989e825312db6a3b48a9bbfc2237fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395807dad24fd5bae9cae3fcf0517a75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d33473a0b1c7843ee556f789118a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867672f62ad33b850361dafe1d4b4d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42c4e9765db23416e694569cfd468502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23bbca80cc8f18ca04fcde18165f5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7a1ee94e58183b9df844e267b223504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4befdc05d04c5ee968715230c8a39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063a1cf3be09a02d0ab63abec3cc8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae23d68bbefd22d91d41a1f69b4542e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1b4fd8f63009a4f2b555ca7248180508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d3674894e01b3ec0c01bc35c37f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a395aae89fd943aa61bd7c99eb954510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059bec31ceddeb296f7a975af93e58d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3175f6ce1aa1f7a974b9e1628bb61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e115be08fd5db4b8744b7498d882dbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a04c611a8f369d3b0adcd8ef146bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c773a0bd997459843fc7152136dfa1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70cd6c4c6e08640c8cdd98bb139e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400296db5182e1bc1b3e6dd6344d35c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1873a2c36110a66fbaa67841a4980a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce095ac892704656b6d8e1affbb18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b333306dfb6c20aa9ece4eb4f6c8936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aaf5da02dbd14f02ca51a7a3e5ac2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b7aada69245ff551056074a05d61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536656490d2f1de072018e68a99d10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712773d8ce98b9712bf8f90d314a25b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98839e2e2b271281f70a370a68fea94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da47cedb6fabb6837c15d1f8a4b42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d75268ead7c1373c8502e671b5a630527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50938bd16c87adbb00613745b14b5eea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b22f6a38517ea7759a78ea332310529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90917a9cd38eb7f76d716e5727f51c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f3c87fa2c7311484488ad0d9c7b6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40a5c831287806f827613352199be7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cc446d3c6982713da497114e1ecb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514e2340a0fbb5178b208b332b644c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930fbf6e71eb4f18044a3746851a06c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ed5aa2ee7d452dfc785faaf77c9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5307e69d2d82eeccae43c444092d64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9de9b71b6ade18b2b25b1d38646f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1c7d4b8dce0149c8fb9f8cf2be6f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562d7e572d68f25386adb6f62ad8472540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed62a452e83358f701ae4954aeca7c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb475ef59936c05f2e83299f46caf68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0d3d5cd4ac7a10c9754cecceeda0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d459e3d8703b7ff9e60b9128a2a5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b112d712234b43c4d88d49273d6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10469a0bef9ba26d8b517dd199654f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b2484dc8a9d33eb5a582dd713f37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dfce7fad1f1b13d77967b53cdcb60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275816e441e7d9f4cf7a583a5013b805549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656061391541367b8062f1a06af42263550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f99f7ee7de0cf02fe1ce6aad3ee409551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eabd117850a1bc754d7d886c167e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef0cfee98526e264cfd01787af9387553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5a1ad08f70929d0b521c57a6d558554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5be7a30522e91981144ce49f4049fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050703de2f761b1e245beadeefb7364556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99c8ca7646c0b5c89f893afe98434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11e7df31be80558960271941d7eaff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205c04f82181a3a929d78ad83c0051559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd1d25a38a274b259d82b217bc2167560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f8404eacf20625d89d38542c7dda3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579c2b0d9fed6d50c2159f561cade9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308fe7b364be3bf82edf461e28684b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c77f3e44cbcc53136c5a85344876d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0f0b95510ae97794015e06d87abf0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b16b030d942816a1e5a0443e8fd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb90b5eefc18e859b6d49c697594da7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000151589cfe4aa084d406ebc326b9f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e9ddff7e7e5b058732ba9366114c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbb75e489373c57311ff6ff252365570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4aa8beaa35a63852aef7fc4c4d0f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ae7d75bda890bbdf3e8720676a6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfdf980b7b1ccf314ab0febb4662f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd77dd3aff306b78b595a3353a4545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17737d51294dddecb4cd5f3fa65723c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f2de343aceb7756605c3d15b8116e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc458fb26092cf0b55e644d9e8ae5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628aea390f5babdef30a482096a1e15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722a34cf85d70b12856627fc4fd13da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55d38e482493d447030f1a40810c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ff0b5dd901e405df19a4bf021dab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ba705e0e0fecb6814cc12ae4acb18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f14f874f710a634112fc5ffc2bedc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d47949a1fc5226e836d2474f8a54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2a9125beabba47ceaec6bdb75e34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda6cab459822357e5561b40e82dd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be7cc70c9432420a2b2880da28e0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6697ec6e6a2fcd29d4e90e4bc4943588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fbb8042984ce6b79fb73c3e08e28c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58f2654831583b17b40f5891489796590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877f37ad05d269f2beda3490ff4f66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729d7e674b0fd062eae039b1cefb27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a65e9eb1b4ea4522ccb0517dbe6e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863fef70f251cadae2d554e977a2b97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1621005095675b7c3c6305beebb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f40e71273b6f0e2734a6bcca0f1a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d5583c226243e5b38248e0bdca7fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0967e579586e2deb370364e85918e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcccd3bedf6898af2fc9fa9c3c7036b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6271b526afb1788c8d858d7ac64fd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1af539dff43a50178326062b1fa02f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec873447981afa96e69d7e1e2bc58dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d4333b9c2776e9c658df6f02d845603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed786abfb9a7559cc481d715c0a5cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707e57898277ef006d43e3dc4fba82f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d71f319fc06e7cf1868c9b679e86da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55460c8360442b687f272cd6b0cfd150607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e05fde1814d394875795f7f4ce86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900117d11b904f2dc95bbe5e54aaf7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7da27f6fd09c49dfb6d08ebe7010610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d037501b6e7cfc9608e0ebb422bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365f4e517cf8ff550957664415f89fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291321432a4b4d9f12cb033a85df8d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2793e31b1a9ab319f61e3f5c05b2fc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd302fae67ebd73e38f66dfdfe4f9eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7637df7d4df46317ee26937c4ef32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcca453d7d0d4cb6d08c3aa92ce90db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2108243d2e115d4ecf9c32ab04a9f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a1592bbc92ca3da6a120dbb6677f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40469add657e678d98a1f0788dbf71b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402b69d856875804a3e48677c2899bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a70344a23bf9df73fd36a74d10773622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e7699db056a770006d8647b83e04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2bbc30172afb9d6ccd6a998e50dec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95c6fe31a575a26897ef1741453147625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106412b40e64105ac3e4b6e95578c12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26183e906446f33f570bbda8f7960627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f366b02ca59af713c134abae835fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb5e9b4897b0b96a3c51d67ec3abb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e4a18150a63bb59ee8e29b4f786a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286d731894599a5b0f5bd1d28b63ded631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd7c9af1a5864b5e796108259d8e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce0295c4c46b8edb40fcfdac0dab8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9b0abb84e5b4d5f56602ce88bd66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3579b5d08a37cbc8e5b7013e4c290635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e328f81c592601a9d96621978827636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49659a8e4eee0670dbdb238dadf45a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d0b3879840e920b0bdb6a95abd9e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601d60257af986fed295a92dff1a519639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9529ed9b0f8ad5786982017149801640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a3370e54235041d28c3c9caa04114641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be705a5cc8c52088b7f4108f06248642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c169dbfa638d335f532fbc36afe9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b625a78473d5f8b808c72f3043dd8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eca68056cb727980092db081f88bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7fc72333e7bbdfb9686ce9e490836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04ddbf1476edbfb3dc28668658efa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d2d5c83b93764c2f5efd62242e1ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c09237b61de8bddf53d1a9fac6d97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28323304bc2d7798e97b18675547f7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7375c23db325afb8f51a38f78a88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799690ad6455f719a1e1f0c62353958652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b49e32dae8d9d1b2dae91c471330f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107780ca2fc1f281e9cc64619bffbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400f8156fd2ad5a2d51528f091f3fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa86a12e8e784df6bb8713b90169eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b825f86f26ea924ac6f5636330cbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce446beebc8424b3e894a4a018b2a92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9f6731613f9452ed9a0dc608a247659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2228a99e2ae91211399dbce301ccd6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bd4ad920192b2001c003583c8dffd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0887acce97eb06c347a075dfa386d1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b069cd09e85915e799dca4b9440999c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622cb14bc701abe85856a908cba751664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934663191f100c66ff41bc85506d542665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa1a9caa81eb5799a6a877461eb8ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826f01d6fa6903a3344d24f79598f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138f825a4804aa81f1e13be66319f50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc486c6a9a33009c729f50f85ea058a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6794ec2756e60fae2da8625038eab0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962d69528d4b132f0d0f8c509dcf17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80307bfa177c372ec2b67a836f2413aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6d937c20a7f9dde886117c306512c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c3a5ed32f1f14356e98b04d10547674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af505a46fa4da4eb4cf36d1f7442ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c336292dd84fb859c8f7e85817e2b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4557a17b020108c4876279e6391d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5165a3bc4b64b8679789829617488678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc55fb160c691d68b64323a5c6d66d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b991bf0d5d381ed36b069a550e79c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036197644d4d439ddeb52ad3e9fb0c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e870425ddeccca0d001ad1834ec49ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6c5d9bca5c39980ec7ca953d9b023683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836359f8e6a41e675ed76caacb1d1aa0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf0491c4aacf1143bd48379ce97d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d08eb5f1441b9bb84297b628aca8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0f6b267ae1b3a55a1bb5739879ade687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d0b6ebe39ce05df3b107c53ffa4d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5b1fc809ac92e3359e4d291d1b42d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eff4ab7b8a1b7385d87fa07b7262a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cce0197d44e3b81463cd8d46d18790691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894cb78e16e601087c5893526fdfde5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f193fbd1098e90b6fb1dbd4e00ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988907e090e37578a81690a16ee09a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b904ef33321daec3ecd9eaba715db2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b264611f6b9b3a12f845349852e59f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3f32596caf88f69d54408ffabad3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5bf0482f5cba9bb2fb3f7df82478b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67505a2ed5c8d33d5a6dac222679e3bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad4bfd14fcc8a9ed53f3c6e7b07d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde8e13870c869e9fe98ce0f2eb789701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447d867e1608c49025e052d9bccff6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf99ffe18c0903c935f097410e98225703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bad2c6d20194ef5645d9a108f7629f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e9c86407f4fc98c170a5221f6fcf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfe879d536f45e80a211d73205c956706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58aeb21a8c6f85cc79010798f6e9a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e4302448b22cb6b029c15fc497425708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c54b75f6dc4cee071c873196fe1bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f0e895102a186fa11bea6a379d2bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e73fb4da8a517d3041ba66010a5a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb0ce103788d35d7f6330e4f7c61fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e7be4e6b45408f2a94bf9fd61a9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ae91024c88c980e239d41b6946eb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d16a614f0bf88777c96ace1aabbb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e58849f3f6360757e69d04260570d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ecb637e338d374632ab4e2375dc9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d765a80ca575133f177eecfb17f56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679015d5cff9ffd1b7e783faf81de23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5988b724701dad9289e93c28372b44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993287607fce7084942e06209999bd44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f8fa19642358d891b3e4fa6571fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529336299adba314cfc07a317a91e836723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f516d0d6bf43f57ca8263f9a50747724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a51eb996a4296542ee580f3ba0ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eaccd5e2ff43c7c128fce01942126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0e31228cf62e7a57bc43ce49010a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1218cf448b98cb0e8275e2a092c4c5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef285c00bd21416d86d83fe5138512729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ec881a8356cf79890576a84ebc1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171db2b9001048e61e6b3272133913731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f37cf4278a07b616eb62f8425f033732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161cbdf56f21aa5f1efdcef74436a31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ff7cf6eebf40d611e53145cae0b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b96eb0723006e4e1eef9daf860abe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149faf361f9c290975b4347840ee2289736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ba6e5a2d679e6eab918c7ebd2dca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c146f65080f8c371a943f714a33e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad1099fb47bebdd99d3389d3d8b8f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2545f7866d4245e5ce53248d34c1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec7780bf51c48d82d97a114a7b65cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97b96fd7d8b2b37985bafbee7299e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1cc8a75a9c527c79480f582a5248a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21085430fdf5ef88a8462a8bceeb7ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0677f1d119073d82f20883c83d60fe1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a7fcd3c1e54670eb59937c59a0675746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5122d38040647a46009b1d53fb9b7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538327a788ab623749e88fbf9e58ba57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a4cd79b9e9790296af6833bf9a8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b57f4994797c53347f0cb06ea3ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e40fc18ed70efe02e2e235f970be4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163e0c37658515d4830176cefc30ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b086a2ff32053008c8df0afa9b85b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787fd50f7aec94685a9b41d5b99bc64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4285130e5bbd4e080472973c77851c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69574896ed6f180782dd846f8e60f785756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7960234cf0b05efc360e46888a7e04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab3e1cc76ca7ee5334ebcfc3d5473758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb7bf6aa0f730c3d88f03fb468d482759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb0cebe86f3a8eb3189fa95172b281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9917928122ab26c97b9afbf5bd26942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3884092690fadcb3c5c79a922cc50b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2b65c2dd0fac26e0a448021966f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d6e25f8042581fdb3f29741bfbda85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5295498029c2cbac06aa648a8aa23a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e0a198b0dc6cab0bad937f5b274577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830566dd064d0019d0eff3286c5669b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddee10de295861b8933ba20d7be9d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bb0ed22b7d4ad7f31c3969a1321e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d8cfe32fee920e22423c9003cadb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5f39a6324f5f68d8f94d4ead25da612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc831839d7cbc5be73a53f1e55a04faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc30b0cad13b7c6f4226a7af96747d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101faf09220f67e2923fccc8461c4df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae1800e2eabec8dc1212abd824b5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843194e2b7e1ac3d001093478f7a85017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8641cc03cc32545b03ee71af9284218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201664b03990e289d8e792262af69e9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402c32e8f69ec7651ff1093c555dcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9f2ad6dae9d5a72cbcb04bca55ef921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071be20ebcc31e8943b735fc018bcdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f42e29919c155c7c10ea44ed5c29a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981fa1bb031e039c7ba88786218fe724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278ec69945ea2337133f7915713dcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ed81968f7edc07cc863a0518e7b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a30dcca51ee91b7f1c447fec5af2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2cabaeec0ea18714392b712d8e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22fe8cc25cc823f9417ed76fdb6e1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628e50b558212e21aa3068513a880030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458fb952725a2f7945d6c0428ffdc4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf761df307f9dd3260c9a9e0a20d1bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c481e690b852230bd29c3e26077af933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc841c1faa7170b4b85c9bba74151e8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2847a6917e863c5aaf7c05452e5a6f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0e57c8d7249ab5d0b12960484338b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe9f9c2c280bad5076ed9ec7dd719c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d0bf36245b9785e70686b02765df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8b158c05c47a991967457ba9a8a6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d1626991cec26b04bd5acae51198640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74419585f67ccd2958ce687f42e556d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd12768d25c442051f9e8ff6924d7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1229b61796ed575078d358126da0a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f14c452ce58d1c913735de0f027144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546db51b8491b6f82d47544eb082d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e87ec77caeb099539aaea62ce90846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f1fd53e5a19f90b7cba656eccb1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160447e9e1b2ea5f8ba9d8d34fe5db8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a8bb5738b00050ca1c5c5f8a0f1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca1e8ed8e90f9cdbe535af7f3ed9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc77cf350d351777fd22ba8f7173aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc49db6ef826fcc5acf239de0e58a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb77b11310c321bb60fc9161d7053c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb8a8229fac0321c96714655e7edf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5895a462d9c70779e23185498ab6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812e7171b011fb4c9fc358d6bfb76b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b6f6220bce676746d7f2c1d627db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ed2b3906a64cdb403a41582738e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771bb8f034abfa3baf2b8434e8eec8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a8e9bd69363c6ef5cf483a64752ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b207df217021ade2ba96bc97585837b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99969f015851fcdff00f862c724e2cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728bf1257288cfecf21f39803a5d1bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6be96987c2eb3ad2201583f4afba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c6894ca3364d3c128ef16d8fe45d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d550cc67a729663adb686d7aea81966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f86270f24f77243998508b07986ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470dd343f848d37354439e332a830a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3ba1f1c2d552182f5a5f514d430c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d64858ddee247b3ca1dd2fa9fe7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9a6e8da9bcf129756b8d19201c15c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2c1d7ab873a41b8c96103afb5f45872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb93b3858ab21a29744ca15ba1236d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9359e1155dfc868aa7deb86678a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ee1c4edd750e3bcfc285e8493b4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57372f28de7cd261d63daaa87436cca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00c3c128ef3ec4cebf84f3c6d96ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103e711b9d759de8f0eb71674cb4ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd053ee6779a81114d877b07bb655b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cfd66f730809a3778c8700b03f81480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7615553421e45a3ca9bc9bc9ea20f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97bcc020255e70831ac8da103e52a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd54630e1f36211501608e1e2bcf5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a19f7b2c863c8c205af9199d3a68584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412efeb9447fdaf178e4f71df5ab19085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471670c358c47c7d62d8bba4fd162d0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23d07c5b0c19988e581a5b0a1372787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f2eb361d4c885c151637819daf33b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817be3f5461abb867697cd6d1e21ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfdd77254141152768497ac4e1356490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f009350bfde225414200954b413891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2315b8d89ad37f82135da25fcffb4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fedf012a846a2a273d676177e4ac3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd02bd62b9e3af08ae794db1485115694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e2422c73e57aebb05859fca668cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9c304d7be8b599f6349625f462b8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76132d1c297fc6af6955f2b12a9b9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080b12d20eea50a022f6d9f13e40ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b886a98107dd1cd787e6e8619d54099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3228965b763da6e0c2b081901c06c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ffcc7302e60e946993046588498c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d881922dc4ccabbedf9efa5c71b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9002cf2ce72f2366091d3399ea821d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4769e8781cce151edb5b038ea5791a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e6a1a61b077bdbd0397d6f1ede3fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954609c7f1d053443b67ddb1b4630fef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cffb6f9ec3c7d28e1ff710f79b1845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ec6c7ad3d5140d87eea6022db2d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6c21ca3050a6de0cb06f825ddf71e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445a561dcf947f6d41763e3e7776bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117940537719f2d78ddc6dfce948c00a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39841cb31d6d7db79175119d12d1a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7089fbe07eeb2e43c34a4af955a620113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a7f0261277c832e58a04de520f1af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d619643d5dd6c7bd74dc54fa97e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be96fa7898e37c1427bcb905e11a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1ceb7c3cbbca661414b83af7ef8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb2dbf1c4e11eb4e6690e9a536498118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5869ee4ab5b0c6944001cd3796fbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e365a2e927146a10e587bdcc7a85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7cede6f69846e48944b4e3e39d9e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff349f6383c646570d204a232dcfc16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e678cbce9e5c74efb1f7658008b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf9c1d2ad498d9ba05637998fe9bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784deafcb0c0f14bd424072bfd22c86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79696ff428b2f340a63330d428c8b88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579eb627b7c80dedef8e57d21c1411127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d4fc4f9ba1c3fb1a285b37e07679128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3512fc5aa992f1024b81650ec09b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c01c5f58d8786b093f257de058350130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19a9b0139e004bd59719672ced5d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e339bceb66f2e60c3045b17ae5e0f6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b8de364ac4d3635116e55f4ba9880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec6b5183262829a179e432b4167267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153d32e4f6e4eb314988fd52d1c407135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b38e7c5210d4a4b2a6e4d363a7cbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d0d161375314873731565933de617137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063302f6f883bb3f66e1ada90b66348138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e7227567cff851ad580f03aa762a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf79f3fbb4f0cb3cd7abff361ef641b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b07213abd46ed86baed058cf6817141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915075b715ebad9c8a2275d39f14fc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba2c6468b0d8b90857aaac9d6113d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ffb23d537c7ed50ef2e0ced75f09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66539f042643342f4029a45f4dd4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ac3976b968b4fad4d1416698633ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5616163f55ce4ca15f0cc10128e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e739b3bf9f682e1c8c1a7b0dc5208a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113e92860892245fc9f5f23e7998d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718287b590471603a9fe09d80694b79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb92585d394bf8d2898181c8019d98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f0da035c63f9748f18d1d2dd4bbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72069f55ab4838b97b586a33d960d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7315a3a97bcd7503f3283dbd9372c40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c50d36ec7317d4506fa131e442fb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2a479b67c835421ecc7a1bbd9b9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e657387d6fca3ab54b62fe764165157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316f98d22db2edab08cbc3575404cca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f675a028651ddba5dfb8767489e45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d288f69089ed3dfa40affc14b12585160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b184393e2ab6e81c38a923cfe74f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b322d4cb9382f2c5857d7f91f70167162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdb100ec88ac399c0b0450560beee2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc1fcfe4bc3ede990573190a2ac0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead8911db246d517a04363148d616d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db508b9fe5dabf0ea3e895906bc64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296efbe0c797174e0cb516a0298a776b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c59174c6bf66afdfa10a49eae9d6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0096af4fd90010d7d24df0705d534f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec18d06b1b4a008c515df8cccc95ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab27bd56c89b440fb2d82aa2992b3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3aee011603258d2856c329feddf4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e80f6ef45a703acbb66d3ac3b2b11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e81525cd708e8c35f99f670557148a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f37b167b79661a7780ddaef9bfc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ffc674ff4729e987a3b9766d1f4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b11fd8d7284f0fb772ae501d47fae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5489efc8d6545ee30a892cbdd051e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb974c7679c14debfc41678f1c3702179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0f97cb447a65a9921358f33466fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7186ca18762865be7063a4a37538f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9e03e430741d4a49b2b1ecb05e641182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e7855d19e4371cba4c842842b40a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e2b10aa473824788cc40eee7f778184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcffdf0b5a2f1dc0ddd7f86184e52f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca347d9f1f0246e915802b45324577bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27028aae0463876b9de2bbd4cc4cb5d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086037d43fa37e1497cf7fc2f7506a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620eca50fcd68de4af5e441551a020f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da21887cef1dad98513964f86c79b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f986a572949a470e642cd2480fc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085868274fa3ffc0031367b747a77b9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33409c1b57fc46921e8bd36112383193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de174ef89dd4953937a5ae0d331331b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d1f50295bccc7a0dcd0067fbbc51f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a200f5f08be304dccb9aaa7d060eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7f1af2eeb26247a99f7c7e8e22c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c16fdbab5af9d2bb62cd9372a7fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68eb47d7fb5c1dba91e67b7326cbbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0af48f301f61e8fce4108926b47eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0099fa811a4a339c3d172e7c1291e26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd36683896258a46563928bdd7d1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68017ffd8dead5e1c25ad130fe0cd68f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a82adca2f2f69a09174f9f483e57b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9372d6033d990b373cc2fcc86ada205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99b9dc6cb69d9a0a468ee1013d9f97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a437add7a7837632738b706db4ea8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112fec79bdc6dfd9924aece06d37062208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5294b7fade284d3df8505b37e4e5a49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd9c5ac9761a0f6be1aeadf80fb64d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0409808286180f8a4d177c5dfe8281211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3343a177a79d6aa020e2a18d39328d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d6f38bf3d2a332878ecfc58805a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d914a4964f01671a6cc5a9f95f171d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aeb033989e53e9ddb4d52a93e9242215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe2a7f4179672ca3cb6988c62ff3ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c79cc327de114d7a35a9c85c9ffee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7ab0d4544020e10c38e8b7203d6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b31e28e50915ebf98e77555ae502219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a8798b5db305d475e3eca2889e6f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc4791f87e6448b6742fddfd1b924221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9c0a96ac02d25832271bd4cfabf14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d02e39d4b2c0ec6e740c456894f76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5b455e7ff34a2ce780c58fc0ac1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce327337f57cbcb98991a6e21eee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aacb07e564fab26d178438f79fa06f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a8fe7f860292bf36482fffe350fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3b990b323c7a2158ef0fc45457f5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598248bd6cd111bd0f317c72107d5fa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c76d707c475a126a334f87aa1257230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbefb255354aa7f5b029ad520f251aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8367ef56af936a7ca4dfda4df386218232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57567640b899f1d944d7efcd85cc4ae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0f2c82f773825af8946b39386fb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e34715c7854b0ab9926409796d8e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c7104a7e0bd3f289d2908c4fb88b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f644c1f4e26ca0a9f657ca5451aca9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89934239734293aa3f506eab0c06fd3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d80ae7d08504c20e4ed4068dec70e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba41566b0c009aab46c5dc265821a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a251c44e87991cd8c259bb58f0aae3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279de3d2b48c79671cca66b22dc6bb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe1a882575a8e4256568e1129adb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972835138c1a60666fe4fc532610680c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3e6d048466ffd0750200e1c5c0c4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8bb26542429f2159041138ef6ac34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f95092818b31857eec58194a12f69c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e081e13dd1d00121011d6ca013d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307038ebe00e190b3286dd17b3f16bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4605385d80d8ea2d6657a4d59c99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73228b1eb049cfd70ba9e2f4e691ee5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe81d095781007538a5232fd7a2d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538586b5601c45572d07942ff0e37db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2871a9dd9eff26a7c0b822562574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0abe179bd5a6dc544fcc1018d961f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150adae39825dc275c653e28362170e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2cf2521b7964e89377e86ecb4a4b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031dea8c85b162ee8a6128189385f9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1791fa0219321d1b1d2d2d01704dc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16b560bf82bd808dc069ba6f775eb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81471f5cc5ec578c7a6ef3dc8e9f2af5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dc33b4388e200ab931e9d08848cdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81cb4683b6f26c1ee34b5ebd5c414263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b0414e94789635ac9aa26e6af598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2002d37969c5a167358243d47ed5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243471fb65328ed9ebc072f2ea92aa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde183bcdad5b1970c81097ab7aea97e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d35c1412ebaf296639a298972c39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee1cee04b73a3d91edaca3684cad5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8e4767e941d015049213d9dc2a2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e88cdcdfdd1d47c1eb60ea7de830271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8d1c42163d081f2f907410c9482f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852b379a5e28d1c3128b42e53d36617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a09ce60346b6754b919f3df45a5c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c322b4dcfb02305a8f070b9680b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b395a7fb2b1301e01f9c9e41b4cf9ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03742e73f3b1a6498135788668f0d761277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56648250b3d15f5ca6ee608cd1068c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0505ed087d30992aff8a63b5ee3718279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd99f60feed626b537d2c9f8b94bc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d84a4c3137e412558347b05ee9f37a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d731102ed5e167395d1973b375c239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c0974156ea760cfe2e590101a790283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8fd1b7a3af5e1c04694c5257a0dca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb70d69eb7bae73a0dd6baeba96a3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb1bb128fa7f2c6f36fc8132f2bdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501431a6da46519066f6b9541da476b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e935c0609393477fbc0ba16234ff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933509f9aa815213373807d1100c197289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19a0cfa6622d77eda11a745f20500290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696eb79e6924c0bb4a7cc6b7069ee8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fc56631653743f809174d2d87f21b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff99efa8946015641af3d6b24aafd51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5095fa1a8ae6d49036bf5579a934294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f133470bce0ad4a60d8ddd5b2aaf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa5cb90047cd06b123c4faa972c072296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f0a317b3e2bba277789d236dc2db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66568fda61743dd82b76155b3e990298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2d75e5e87487ab80aa85a364bca14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57323a87a3cbc40f66117f8bb80768d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44f90414fee2385e3d49579939efb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581cc28092a5ab2fbce351e65eec3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4382f989fcba3f54cb79cd3bbf8a18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eaf9df0865cdedc63eba1b78511db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983c0e74ecf6cd12e3170ccd1ad9cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41945b3f8e68300c178c3f88451dd1d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231eeb8e3f4d55e65aa5d03ad98339307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121168706b19dc600443701fd8bec935308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e3974ff2421734d0cee904439b6dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79c149e36348529ba9ca1e7909540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a74aeac55a79c2869651711817130311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea1a02c95a8ef2a0f818151193c27c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d1fa87b6599904753721c796d96d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5ba276d1c237555daf8c1361022d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a10bf60bfe990989e2e9911da006e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27f03f931f480a181acdb28a5103d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743237cef1f54e9c2d2b12de6d8ed5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaa9e838ba0d5f26a7cd5b75a262db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbd24774b01fdfe30348c9d6e5c0d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063277d855810f1814a9df8269363cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849215b6ceb3be5edb6ac7abcd5b3b3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457782658e68fca33a22a91f5cd472e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7400ea4416726b6bbb4b07c720bd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b72336bfd11049715ad2128ee839324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200a9b6c94b33114d0ed27cf93f847325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeb0f7099fa053f3c5071345a5e5e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a972da1c7604d2d170331de695516f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec83eb446da3e76c34c0c9c1af419d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90990e978cb3e2e62e9a129938c84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52ba43a07a279802528d878326100330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e094f99dd58e4ccbe3c5b27757c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaace8d227077c27dab556f5233944d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9cc9cd6b9876842ee4df9b41a3f99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbcf28be6a38501e1117b7f5a0212f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec97b40d41f4c730dee749e00f6bdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8c14b2ea57b968dec6c35a23518a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf020be645d2d817fc4249a578a3be0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a5752de1ed645fe9258f9b18aded338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2fe64cfa34b6669eb269d804b1c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34997903c3f0463b2290221a43db4e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117e183554ab274f37a06bb23d59dd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30baea6493748cb064c38e90d3a6c30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3bd0cf292df8a8ac0c18b636ec105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205c0b8b6b6fd87d453a4798b5a50f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb17bfbe37c149b88a21468d71a813345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224217e6ccf0edce0137a1305777caa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842384cd5a6ab2e8a8712f806b54cb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41120be3815bb8c80a6a69a3ed1677348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d52066ff78f610eb2e4ed1f649e2fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c0a1d34814ada891d47e1fa7706f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f5cc8c85f9f0c5dfc008003f3d8ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e1c5ed05550fe4026388e0c54155352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381b6f1e889943289aa147d1ce28a9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00fc33a661bb2b3bddfd52d4ccaef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c97a30d2113a03fada11e645da632355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3584d61b45124af812449e2b1f32e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe12ecc63ca444cfb2c3323b19e84c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704991ce03f107234fe92f60d1e1ad84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d6d3aef3de209efedf45c74aad08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2905eb29fe2c31136f53f8d14fd6c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27edd25d80336eb052336007b32e8aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3493ad110e2824030685a0f9a66e7c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ae03beda4823470faa230cc8c133363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a448d61abb91ee1d0ad37c550097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299640f91275a6f41f86690682a776b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998512325210a60eb4500cff244c0ab5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad49e123baa6becdfa2d634fad61b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b09735743248301f6d7511138eb02b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb8952af0974561a56676a6e32674f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71885ae34f3aaff9ba6ee661e7346ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a84e01ac4abbb30a246bb81a6e73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349932946973287b0958772a87c01df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eedff510626e9cd7dd134f515c401373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892471f8a468304766e804f99cd87282374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8463cf24b58a6c6f745e1f40770ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90da9edcf9770bb56a5a40c2cb39f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195dbddbf979e6313f8f02c485bc81a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567200010e1177f958b82ad18e7469bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0de855463c6b8d0b4cf5236c46582379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde3727948b15c1e9be4f7bbe1c4d9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a22d1f1530400fbf7bb1a15f32c25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5baf1a2d5b262d97b5df0cf065c6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdaa7f968055c013ce02fdb984e4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb13dfc2956f7bcc93f8bebbe7d4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4deff29f566b6d54452051f0e84c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c8907e1133d670294fb9e7d0b0876386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff20be74276542d53f285fd81f219387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01957fbe351658e20573205408568388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e614b2f1e37aff63ea2787815be33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606b04056012c5459d4bb2692ba3be8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b460436544ba9cf86a4268a89c92c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcbdafc1e482c0d1da672445ce3c27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e967573877511dde1b1f8f2e21dd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac871584dfcf78e08bec941d4c2059d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43295c982042a6b962528ec818eb41bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60955d2b654aa6317c3409dffc7b9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a05bbad25840c0eda9d78034902be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc08aee33525c994fa18a6066e2ba5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98bc97ff35913920cc33bea1d44495399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821cc0a81d29a12addd6af52cd13faa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b4c251b6864338f0664a6d9cc569401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33dc6a4e79384051426d30fff872a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c054b8d48c44218cacdb1564f2b0d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f168cfdac1b4039fc1c18ebacca8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3ee2b565f31386001b0b115edec93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5efdfa8a7bcde600c2b6e24b8a21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d2246236384d291b955f7a18be3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644d723597a97c9f9a4a8fd9e42b9a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31e30a3f13763dba6856e8bb3bd95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b2c1e2fde25ccd660e6939b81b50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39809d7e6dbd96ca873a3696dd27fa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f0a6404a8fcf39fbcba0bd6430fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110d4d0be99cecd29accd7a94153faa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a626987d9574fca047d2324ef918c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f645d06ac32edee92e2c8a2a9cb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488082960a72f9a90c6ba5a9b75d93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d16f06a876a66a805be0c9964ad2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109633a6f968f8b530c1de7ae8011296418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c46a0386b9c736a3b15303d2787e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677d5b4675f77425aa4e3e735cfce6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44353bae9e81bc8b37dbf88b29d7f2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1de9d5a75601d931a2af9e50cdb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89352326c189dd0d65d095d273b0272423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb22e0bcb98ccbea026ce88b387bb43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d03e922e8bb1c0c94d2ad31169925425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8784f1ba8bf237867b0469352006e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d488f7ec9a6879eb644857c09e78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792d8921634579330aae902bc5ac05f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bacc40c92f8379df381a1def3102b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c3174820f53826eb33de3a68706a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32764506320198e2da881846390b02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86ff8bbed4724c568de8e4891bf7f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ca44bae0ed06cab33510be9d9179433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69679aec839227e518f4728088cc8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901ec2844c414c57ab375ae0ccce7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7cd5b8504e548c1417f004167e7e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099a0b3eac3f61f0ef69d29992b4d54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca29c938556db5bfd622e1f366b78f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e93638e2d7915faa39fefe22f163439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cba89a8ee0bf116566f8d76c44726440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cfecc54b83e8fb371c27985059334441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886366db1e8b441437785ee3fce6ab62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e22c6929b1288f1996e7122bce86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35134061e309f0189471e67599c4e342444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ef47935e290472e7c79520322675c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190895614d8f9d9d64eb7e8e722c135446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40f0ab64e00756532f0274ddbc876447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab7471b1f040e79f8f27f459236f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c6274243fb030818347c6d294788b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6216f2c01b647aaa48fb5642643b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd96c87bd32611827778a863029c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a24c5d129e20aa997ff62d0cf98530452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0b9cba4e2b37e2f6a68c43e91a82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4adba3d3412bc1a193fb3612bbb23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5804da735ad7bcfa7151e94790e026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7446ae108914eb5e63c36d74279bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a704eb8314e9d0c9f248571b2f19ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f15417f11cb861290d3b20707a19a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97759bcf7e921be1085da6bc1157d012459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051641e20689a21f5e3223ecf70213c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59fe99c6da016fbc77af67ded2cc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29624216ec85f84114053f9f87bc1f70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951f946214e0042cc352596da309d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d92812d4c69912d14afc0addb0685c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce727c9bddae72f169636b1d6c4e28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ccc2b9831e0ff7e3de47b8c8acc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef90894ccd3dad3c5a1751a116e3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950c3406ae5e89d1631a3cc4f58a44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23a72b10458caa28993ff9f1ade46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fa40a71935e164156b497b1a703a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a537ece6ccae5be87ca9d3828b7b21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589f435ca8650ba3d366dedf6ac801472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad4218e632bedbb350e5ddf0ed01d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab65a2da0d9f1a359b24325a539923474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3d19a04c3cfb9f88cc9b4799890c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36ca6a8ea186e2274051290437e9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d8e6ed6991cc63132cf0be5a7fb61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fccf25aabab9429a89839098b6387478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c09adea4452c8f8eab03f3d87a7a79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b923bfcd66879b453264a16989a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1bfe5a67aac0bf8ced0e68dd0f85b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27cc9523d9f46068c1407581abc81c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4474c2f180856f73f75da395f6642d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0533192d8b563d2a5b650ff9019e4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cfea2152bcafc0fc147e0193f5690485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331744e28412b91568c649ce292939b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7117ba446122d2aa54c4ba1402536e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64676bf004056ebb7e0b1438bc7aca1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa347ffac230e1b4d08f32319b6991489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61df924306eb3d9865219889f46100490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7d4e30bbd9a21de0e4b3f271c922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c424a14988f32c5cdc9bf1cc0d35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485d9e119677757739e8106aeec249493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364abf684619c42d132530295995b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68764c6a27bc815ba46fc5bcac74c7be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044142659113571e99c62514bf06515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d5c0d609bc02df3f53dc4a3a436c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f743fa65e22d6e613619bb46300c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7523a441690983a8f747db78c287e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a96f3ded8356c9d68d693c17804a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997571a488a96f6cb9fb7956c8a65f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd4ff203b9b32c05711691fade63ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56d2bb21028db068a7335d3dadd69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6936e5fb3d1855ec1da2056220ccb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17119779e5ac590fef5bc12a28fea97e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd16f6747ac3b2675334f766a0ebe7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cab37b5be264f5b1bdeda6d7f607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8749c604c7b2be3d0d264f1d47da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca258fa138f85908261bb35d7a6e2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aeaa63f56cbff01f85f5e4f014af1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffd2730b420507df883ac2358dcd71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a96b00e5868d87ea2f1a8cbb8cb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb69971cbc20866a0287499c2bd34c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de35f656b39782413dd5e3e613c054514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c818e8733fae0bb8e59e453f30c74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff38a5aa505c41149d8e4d3e46e493516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a36893eea110f4ee26848033f154d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018f1ca88e62e0a13c505b2876c902d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790f55bfb50ca25938b36431cecf991519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c6f41b98a0824882c3813bcc338ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b56369d2362343ba79101f5623902521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774746683e37dc516fbfe091446c0b44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f084488bff46a8973fa4e118cfe5914523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc81188344b6ebf35b03d7534c3407b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250924e40a1d02aa504c281d179ceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb924caa5fb5bfec8f81982822c69134526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108b016d9502bdbed032a87418bb10c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344a0180f5d288b4a47993b80e1b86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451ae0a4b59388f652bd51cf80f7bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610dba6ec953c841889737cf1281419530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c5112c3c8aad51152b33f1bcdec0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298cd8390d5a165d1450fd6bd39d3bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a80d0607547d93a7ebc5c3d4316dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba14a3c24d360c13c4cb74fe6c85af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f29fc4379ff9380cc8cb70bf18d9ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4bf8ca52fb9e80de033c953a22dc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe385ba14f9e3d68343a06cd1af5659537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e306b0996c0cf99a595182b3ebecb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fbfb158204b0d4e9139969a8e11a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44029be96f978a2b26a44c027d5bf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799585300fd87aedd00518f065379bbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33fd8c6f87f94f33fd264664bb181f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84889f3a289d60da3e07bd310b7e6e13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa62c25cf7dd89bfc2f92242bc6fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70dff4ac96760e74dfa2b48d60dea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430f33c13053234d21291173b2058b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16bad9a4b8fdfe9204761d2996fd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43d0601e06013bf6336cc38af72350548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da93b276504c9e4744ecf603179143549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2179b59db66f82d71592822e3ade2cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7435c514f832d35a50773812e590d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304bbeb2aa13ddc358b2d4008d71e63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff01e897328495adfe034f40f4f2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70affeb40c8bb20769b7870f79431748554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da07718e66047878542f26c5efa1feb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9602b22aa16f1493f1b493f71b896c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2378cfe207b7c127ddf462fde0a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd9e1fc01dfd43aca6d40993e3715f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a777dbc99b66b3f79d423bc4dfe7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6082096a3e775e448a77d19f81882560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62aa9c8595deaba60342e6e6fcae83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75010346ccfb6687729001bacaef9f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74732acfcad520b514ac1351abe11d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95392c323dd90687ed7beb7554c40f22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9f2835087d73799b8dd09a83d131565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f0b8f3ec6506b2ea4c4be3ffa0c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb581e3df79d3456860ec7d732938d20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b7bedfc9a47afaace14e02df35602568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb2b4cc4e9ff6607312a76a7592cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647cb6d36d75588f96e740bee302da3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208bf125525f400b2c805ba0609787571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f7e21cac4df5d3207fdecf416ed4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a4447431e0adeca7ca0d277c64117573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd86243c3fb2b5d0aeb9db5e9871b99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6567a1d16c8fc5bfa361c772bcc4d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23f25697c5f1b440032af63f9d956576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b3b38c6d8241c28be70cabd7f7961577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdceb015c630d26fb2a6c98d839af7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c096604d599a358b5af15f0f486dc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e577a911bc17aacc286e599cd74dd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c88d9006eb4e02d70928e21e46fcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0dd707f2ab903343e82a5e3c11f51582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc541558564c04223b4c6a3d8f75ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f0761c79a885ed572b78d11b73a63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd12c65aecebc5c1fab45f8a3ba40dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67091eecbf28d97af2d6ed8236b809586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8682411668e3da0454f4d14b217caa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3586a677b8ec1fb9d80aacb9279dbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14844585bf34fb23ed13fc0e74ad7e6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77325ab651753b39eac4de37622d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba4370ec779be83ae2e00795c449e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b837c6b86444713eb1db1805e39321592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df0ba73ec7b26dd0e0edd2e668c4c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db0cd201b7615e917a52758435888594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfd0d2a667e53beb21322c1cf82e8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de7de4454a164b920b9d6bf0fb52b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2f162ff249994f38e9a5c7c464e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f24ec51c6d03d36c836d2d2c2a9cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94099f1ad96b21d1ef6c8d11c70e31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f310902081330a22c3d2bc228213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57e3e6831935687af9536aca10459601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e234189ae358fa48f228a5a66c8c2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407728ab23da6ea91d5bd704d83b65a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f93c1d201e5f29eb0246f1a7691a10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f3bc8cc24f0730f1ccf36e60f6c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a77a627842c36161c07644141d6e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4a36f29bbc7c809de1edf29e27602607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba417a85bb3fff21636f4d7b2c7dce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc335f77209a63f922d70ef63fc0019609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8cd796c6b7e3b051ee885deb7aa87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc784f380b09e97a3801c81189db4901611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6bd7935bdb0d1f4ab8c33542f49d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e17180cb1fa47665d2bca692cf1fb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb5d39b62e32c04313e8569d08a14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54a48efd62d28d0e52fd1110f2a43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bb7c3371c1f3db8df3de6bba1c6de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99232c483db59daf2ec63866da500617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e166fae7838f847d2e99076267e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d35a62acfb78dd0c17f7ee2ad2f19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f1b7cea12a1b994d78eb40d44f609620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add517fa74aac80f1e5afeb2293e67f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107467799a05c052617b583456ad830622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bca5aed46effdf6834d16eab66d1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734c43cb0de988a1f4dc7b341d58f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100324fc4897673b3d18e663d429c42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7415e50e786b460342fe403e57a9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7305c20f9045e505543e66cc69ec81c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83450711df4de35eefc0dad5e3d0888628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b18b76ae60580e0044d59a4c8f707629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e43dd7dc2d7171e661e0159608d1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a865d5879c26427c84020b567940efc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd35502db168a89e7657725a3b1dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73e696d47e076390bc5134b2e18e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f80dc46b93ae6d23487c875b3ec876634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71792caf466cdec00cda57052b0496aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128799dc85cbcb27c6bbe3c15d5e63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29582f5778d081c8f3d259d0af4f04b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5de190705becade6909d2eeceda0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b0db703b3d219ab6967d38cf52da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3c9117a0ce810cba840b19f335a55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5eb63b441a550c16190e62e772a51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac385552fc2e46eb7c9a0f102546f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8133a9f609077dcced6b6b58612269e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd3965da83b7dab091d168890ce2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff49f47ba93083d37a4fcb8966027a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc9b841062f2b8bead17eaa9650bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6544a86e617fac658530083426ea3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8fe296d2fe03b7d86ae79b225f8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e378bdf371b8bb4e66e0a828c92950649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cfd08751c22277e1eb6980c210ecf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f8881b77675475c22d04164ef7ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1984e419ec6571189f3e2aa0d9a41d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b7e4067b49e10f9e4e2f977479c9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119286f9db3eff12c7ef70c05f5b4e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ac3c89b13d6b9431012408fa44171655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff33094ba976d8b5855d72e46d9dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e877c610ffa424d43125e71d042ae0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850cfa106334a0789e7ddf0b789e766658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f9a10aa404b8b82ff9bdbffe24c15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd25d404684f6fb399e8fc43b55f2a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcd72848391ba73ea243370ed5c78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc138f625c475fafb9ba57e3b38bf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5836db12489e6548aaec97e01781a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2f539eb6f1104c69217e555b7bf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82438dc8d02652b9b82de5949093f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac28ec2c636c623c6dffb31b186e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8e7539bf39f48b767fa98ed982cf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9dfd5ae005e96c6081b87819912f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4f7630ac6aa2a5fd44e54eaaaa53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5124569a854ee2fe357512b3590fb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b41f4aa33de39e4ae849de08c76e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda3e866ba8b952d6d619bbb882a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2fdfe73c598330674cc62532eba7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcac4f3ddd112184981469f6589e8cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e41f29a5dcca67b27e634bad7e3d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f92824628a83848587f996318203676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c4ac736368cf8529ff9fd84670baf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b094222f8a0ff4fbcf78430fa8b08f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4457e1d3a2a7cc5d8fb8d44719e878679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f990251560a4b4385702baf5467a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298bf1f20cc5296ce8256c86d0adfb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180f63554ed9ba4c7cb9f23d85df2ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b41036197004fe3f595833037ae781683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f556cc05ca45d35674bd2fedfd1d971684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d021c01ded8043dcf6660d0b8cb510685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b11d222fb77a6aad393bdee702069686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7bcf7a576a914ae57df9b71fbdba9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b71ee58e1714270d5c67400358e98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529656e767972568dfd3c4caa23ce504689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4611959e95a2463659a47455152fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeaa7fbaba46ebe92d2dfdc07dfd70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53cdd3fa2d2976cd07cd9646e8d329692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccee1c861a2ddf0eb1f517bc5081d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf19e59bba72005d10d0fb6f1334ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443eb3b3054f04a63ab5b4069e7799b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89257a6201cc1374ab6f96d18146c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0092dafe3580b5a8517d656c9f08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f39013f6abe8e02d1f7a96ddb316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8093520d863ebf813e8019204e555699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169107773694ac5341dc141e7701181700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5473b8838fc97061327a2fcb3d837701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419dedfc1f80d7bc7858751deb058e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ffc4d0ad76f372621f149f50132a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b4d3d3f40b819bebc9ac6efe2f541704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe62c18e3aad28029f9ed055c7fb49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac0cf4ef483c0f255163a361047a48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700a2cc813c1ad0c4d2405fccab8fcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e1b72472ca36cda7bed6da94a3c27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4014dc42fb884365eab0a1ef8945a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43acb6b45178a4805d8545428aa778710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a662aabd534d0aa5ad898fd7087758711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386b5e78b8afa298d8dd068b2eca173712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409d7cbf315031561ecda707b5c437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244279059735c9f6d987e295412cdd19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe426b86c17ad5757726afb0fdeb338715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4949990406a93a933696feb430e4f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a637b59e668687a5678cb59b40efc7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68198d3bb7d92fe73a6a3dc3fb9ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d936026b5e29f6bc95c3125022620e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b11cc8b0adb654643589f8b385657720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145b7577832275a97cfc5d60dc18cd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d276bab946e874b932651b0490933d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9d8dfa003a4796920646b4e03e17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bd0a089a7f225e0702a2330d05771724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27251469400f9b9ab550580a4faa38d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b0143df722d3676e8f41b99efba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3551e42421e0f48e5aaee9cafaeb9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723c10942a89ed3c9889b501f577f19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f10e5a34d4016d31e455bcbe42e05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb171536c943a61df776cc951c89654a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07afed2af906c4b286149e1a6c86c9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36e96645754c180cceeb0cc2356cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ab5b66a9d107a0ff23bb6f3c73c10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288278622fe6677b5c6c9b266c1f67f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1cf2c31a897ee69f1b8e2cd5feaeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e92be967149de916f146c0a9c26ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff0160f8691ca9c8c61a195269663737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3421886ab56c5dc46c2a312b4fcae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbd6acae31703f41ef09a97927d7da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c04eecb97d7ca1ed607d9c118078e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58e981ddda4ed45271370cd13d170741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3168f1905fc831adf94020e45023b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a7ea3120c5041f9724aa3cd6f9cfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10150d40cc7d6e0a4125e552398a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f8f19b28bd560374e350c64ce13e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc519002da2d3f9f92cf1e6f3a790ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3aa87da7b36e3024b2bad9cd09392747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e74119d59caf503df2d6bd1be664748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db8704ee2f513f34df96ba89aeb8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24366dd048e0561a2fc680c6eb414227750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e3d9732bfabb030f148ab2aaf6ae4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea367d367b5d22e5f357ed1085ae2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0bc2c08fe6ed159f75b38131109d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaa21eb2a9b8821dc9a389f5e44488754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc25775b8b613ca974510afa69e565755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360b3ea93e766ae526a26c18a74565756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3225708b746b31522a2434e728c346757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>