--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a88276657910145912c98282bfdc191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3dc0070fd00f710cbb093ccf30cb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33960b43d9aec4b5882de2af6933713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26072a0d348ead975aada879562af3294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaccbdd72a8f0b65799bf9a5cd81dc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393b5c81b15c8b4f43e9f3865eac07d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e4461dc5a29f47c7419bd93cfbb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54f3ad1aa73cd8ab253b4ad0535e768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b042e63d920b5bc47b21030322275a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a9c65f21868e507e826ad2ee60da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aeea1d5ffc56f21b1b4a0b8bb581a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc4aa2419242f27d1b34ddf3aa830012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555ae2fe18a4f1028e9cb7032d9667413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed734f4eed54de56f63d454a4f8aa3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995f9cd858e9ffcfe5096f24da0cba415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36596738d8cd53ed394a678e05013d0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07cc54db57024799cf23f2270a1f0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bcd36295d9a73844462751f418ddf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fe1d3da06ca9e5e0deefb812860619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680c10a4c7382d0116c4c18698c46d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9103c85f420366fc2ea9785c7e9aba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84e96ef95ef3ef14b3dba9c0dc3c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe9227917d138c6b139fc72768711723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a32dd8ac674660ca8b0ea281d565224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6dce07c9e617f7459ec8f701f27125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69766400dc9d0e6690ad0eddf5ed028126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e640e80ccd064358ae29435268bb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd2330a9f02a26737451c464074ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaea157cd6872b754147c10f7aaeb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf1d4842f2cbf99956989de9999f3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d0cba72cbbf8882ee5c303f4ebaae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb1c2e73211c577cfd07db1a4dc5ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b8754af73745d52e2f07b1f2923933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6cbb617015c53211c70687e2081b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4c433254fbe44747f3647a547e19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6883a6ac82ec57308058217ba1b94236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a9ada167334cc3d54e91defb403037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9dfa71e3c434120052a1ebbec7ea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72f4e4f565b9b569264361b43fe96539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c1b266aed44b779de93948c6177440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd6a53ae98425e9af3e2f7ac0b519641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f20d03fb0c46e08f476945604b7a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa7e8344d00e5480bc8514a28c85543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392fc3ee40a5671e4630bf49b1ad5ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba15d365e381bbd90136de035600a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b62032cac810cdd33cae9f09e8a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda0a13b1688c61eb4fab944efc41b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2daf2e43e1352a94794bd97d4e9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80685eeedb4749ff8b5dd2ca19d8d9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a831b51af9eb969103367050a3b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe11055fed898453d45eb4f5f3035251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ca77f10cb5af4bf7823e556ab5e8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57fd5b3740afbb6a17f2f907837b8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71acc6464cd335c9cdad0aee55f06254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2119104862b9b76b024a4463de11a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4d5a0cf11b931c431bcba4085057d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268b964ae81942b2e137838ff1940fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dc95d812f6eda81f03c604c83f5dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8566077ece1d3f08ea431df1265159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a82eaf392e7621681b622534a7038160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4598fe11a9aa4dea2d87017f040261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097c31cc9bc9e08a082158442e3e9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5129ef8b8056145ac0c50096e82a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1358a4339a66cdab3a5ed5e066e1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d0b5d716cb7874bdd72be94051b9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1a350dad001698eac8a17eeb50ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e709ff7c3d0d6d99b69194543f33f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d29bb1f585a4dead9bf2fd36da3d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cdfe713faf8afc3b94de3bb72c71369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a141cc4942aa31454256dd24a7b0f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9b56c9f2791247a422b4f1e2e2d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ecd290ffeaa55d6ae2c76682599572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8454d837ddcbe3f2d9e502aa9bf5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a7dce3ed13c3af01049bed2d452a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46184f037c8a8dae7fd46d9f253e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc99784545ad4b0e9e2f31eafaf7aaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd19cd073609abf86535c9d787eefc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c17fb5c990129eaea16ee4bb289e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e61f820bd69fdee637bc297914610a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0fc96106d4e4394e3f39e23dfc5d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b29e1ddde9efee8689e1e4d08977381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4a9cc9a7e29e8eea53d201f65ad2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374722ebc51f0b5c6cf8c27d970a8b4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410816f02c916b109b1d4061caa4e6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c8919238b5ba675e51e3eade35e3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f69e9f6f9ed0e0780515d52611b2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392327a54c60cf26f8e440d77d34620587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111576811f285c4f22b77809876639d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408785fee29cb26cbf649d6944caf74289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6af50ac1a6e2f730f36646ab9701090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dfb094093ae1e88d52d3e60c7574891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda4f90a28b14ecbae7f55517267cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2291d1f0d590e0749fbd56d88b9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ca43334bfe422252f77b815908c8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71772564fb0616f146b93b2a62f7f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cc061777c50efcc8b49274beb06c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39213dd529971557f7618efc9b96af597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2e713e0e4db1f6c35c007283ac5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d586e46961d5af8a8218e2d317724f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2cc9d7fc979432a1cf10d5f94be58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948b5c0194e39518907a16ba1bc21d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31725d2fdaaf88e19b90b2a39d03a2dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ea4dd03b4a3df1eebba55f573a85d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79d449128dbc39dab465c8aa33b127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282499423928cc0e9064cc54bfd801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9df914169cdad8c641d3c8c1795d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd5edc312dcd400f0430effc15931107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c028f02c55c2b1fdc621a9b4ea814108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812365bda7ccad299074636cc8f9b24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5652223a55af817d0e7095e379936e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c57e299093ce0df2f6c1e7afdbc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ec123c35536dd707c302d04d3e6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc3664dff0117abac7966a743d04b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c020d246fece37bfb36e53c1532dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14b48ba224eae2c7401ab817cd4e82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fcf838e3fb508c1b5972cb86913a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265b1ff33e44a66659a45a77a74ba9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9671deb0dcac3cabb18f002fde2e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37fcf2c2881200f5db994997f760aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32fb9d601193d369c75a08608b906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4df30f97733c0d163913d80d7ccc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6b84d0416a803b3ec0a56e5228a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38351b1783b01bdf85ef8d116b6859c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8c2de60db7a8faff0c85daa4b0f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce5960db800512a206fb967e919ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f131703cb379dc4910b86987b804b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807de895ebf74679d44c8b4d60a57f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad93eddfda0bcea2e6c676b13f12d19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068988f4b3fbd56762cb76c59dd8c12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d40d168ab797a52f481fdb47658e71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218394651343ac69ddf9cb35bdd117131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c167c45aa7a5b2178fafba50de54f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d71bccc35909d2e2db29ae76697538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454506e2722be169fb29161fa082316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208de3c0e09ce549ba54e9c96b58cc51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc879a09480380cade31c86db346bcb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb23a60fef20f6fb14c558ad4f856f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3ca9a852e67a185179c0c3f6e51d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cfda7821108b95c8828c5fc13cfc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f1abb4f3444558d44c52ed6cec601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a7ede781eb5db260e50dcc3b56b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c85c30860e5a228d9bd8ac34bb024e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f38c5e18705da8e46ce6ab83ec8274143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b250190b70380ab24c622eae06f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f48e270baee5078059afb76ac714145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab3a70c7f7e6c2134f0f3e4bbfb638146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4efeec1e6e3cf4bc6d57021378993147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4045258610cbfcae1784c1463de4768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127e699625e3a851e75c14c118df47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb250423c0fac5cf291c66ae04c00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ff38d03d75e1ea133f66f89e47b91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2aaa44db7dabc886ec94537a815b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba891212f4c6790bb8da5af51a731153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a170ae8bda756d64915ea00495a93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a4a6ec73f0f1c179daa1e0f7ee12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf64100b5d5e439905a8e8fc2eb20f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfec16e6909d672628004f679dbcbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec780f0abf6da65661ee6ce5e9c2ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316122c9ac28399f7895d640991fbe30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8c25b5c1d3f111c97497ae5b1111160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7343f83301fee3a59f5ec8686b413c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861a99ed55a0a65e527e1c2832f98e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1297ee678d95f1b5e1784866f3a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2206a8d115c26f7c461f12039d9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165fafeeb6c55a99d9e7165538378ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123013fe7b3fdef9ca4e13108e49cd10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840259ad883f9d6c7f13f289751d0e81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f28983bab85454a3e9a225ed7eb3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d8465b3d7e2990c62f59a0fc5404169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9adaedca3a7d8f35c54cb302be30e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a8a2b83a7036cd0d0c11e2ed9400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fecf6d84de53a44bf91164847e8d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51565ebecbb35b9597b8dc2a97a15a7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20373904e81aec86250ae367b3c290d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151aaaf755753717a23e525c955659c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bcdca5465cc403de268ffdd359875176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cf04758e6e721fcc8e79ec7d3520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaace00345d849fd7a7af39fb67db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e17a7189146271a7a9e92516e7fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b589187ecdee97b0063bde08587e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45de064f59084faa00cc03dca18a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f84df17ec02072e3fb96f4b2c5bdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536fd071bb2214474fabcf610b59141183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bbc514b6c9f360a8d1f90a3383afd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e1230f4e90e946030ab47ff6c072185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75edd996743ea0e709d745c4ff760c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9ce225218fea3bf80b400f7e7d02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad586c2ac343bce94d960d74aa5fb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444fb7c1f6eb8bd53c9b8f5b6cd0935189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25661fe9bb6d56fe51c63655ec2b2ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c15eaf649d883e9362296d8490dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca06d277f1597559f7c76e37cb26cb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7fe602ecf42a3e6e4c83b9dc2e4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12bd8b5a16803121bba688d38ecd93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad31d94ff59098ce2c937094568e06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d508d191e31e01f2fd65baab63bb7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062720441d73791f82eda509fde425197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727049ff39d8bae72eb79e597396f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51cac1ff2be1f471a4d752ae4c62a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987dc35f235bfa4c4288c5fb8f78625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f17862312554451e92a26109c5d3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d5a9341d4378c760937ddd1f9d31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678304b1a2d439b9a805b67d637a69f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cae228f702565cd697f1b2dbadfd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108e9eee7c30de0d7b8008a0317af68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683389e6f6ff35c1a24303f9e09928c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a31ecd0b19e49f7fff9fe7d1b1b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6e3f8e9e5f9e7bafffaae843b211208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6d41973f7850bda98c9e04945337209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3faf0a06476c81125738bdedd4b25e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ab542480c8febd5f7f3df05474eff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4204de67bdd3a401f3f828a8f160312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af6a509036b36700c00c7f17707bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c1e2a93a95a3fe59799e781f9faf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790abfcb306dd0aa9e415238b0ba12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c881769e2480897379915e5602d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91722bf966ac484ae76be60cddea7877217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e45810610542480ff03c02f76f96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5508b9164fb05c700baba8ff9d6b70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7401e14f0063ce4ed9c51c6e5e063bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56bf163a4e116f72b88e12cd28687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d54835f8fb3865186d84c3a37aa74d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368867351e85bb18b6958fab4a9ccd13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139c43a66a316fd336af93cbe6ddcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74569adfbe4451c2ff789b732d494ce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071bd651c34dc1c6595f069aeb5050c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada491049e18786924d43b96b3b6c31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6e3a5e546c7fdbfbebbd896a64758228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617eb082d1b8eed7206dd112ae31889229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb927ce6fa7fd50db3ad70f54f7d657230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a115964c0a6fc3a691617261963f31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c039f0fbdf3e7af3d34e435a5dc3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa2d3f77f5042f8d52e9cea92e0201233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e16a84efec10c81e1bc74e4c576abf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375275d8605b4ec692c818d5e0a39552235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd536aa218fab798c7303ce640ddb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190fcf58a67c2b44344f446b99963ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45721a6a4a09acf7a4fb18f3a59b69a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090192cb85585a9502328f08a97410d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac826fb06ac8aa0e6be4371ec22d19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6b371649fe73326b181fbd37c5f45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb16cd7d1b23d46c36a70c9394ab5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f0858098206234b3713f7c0d8b5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bd3a0bc3e3198fc68fbc0e3d6fe72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10800fe1aba16d4dc1c2c07a9a8a714245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf556a343f94c88eaa6cce661c71a1b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb254d0f34c61b438e40904a77253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d0914497d06013862cdfccdcc516248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5007c0bc9c4b95f574cee64ec64a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5266a8908468e9404931f35b394ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69f4d89bd15434795b3461c13107b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a51c975e52f4f89cb05f944d3a9be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26379a11b0c66018c02e5be955ec8a6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640687bc57265fcca02da9c890345c2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e81d0fb687235e0720e35de42f467255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f3c1b6da9868fb39a413c79946e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c0a9cff6cb0b4dc41871672bf9ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810584114c3671c05b0c5ad170a3cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d03bc788cb537b59b65b248dd108a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38bdfcb576c98f2c501745798ec00b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9317fa91e05ea197f8454d2bce0cfdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bb4243e60a561f2a3cb7f670240cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a87d1064a03887d951d3649770778a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a863bff650863a987b245b7afa89c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1fce3ba5b4bb7a0f7d95c472c8cdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad8990cb3aab64b7c1770e255c4ecc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469834c892fb50147e170d357220bda7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364e58fd37911be09cfe5ab608b424e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e6d1abe9b6c6b904ad4add9d279c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768cfe3d64d0cb904072f2bf496a134270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2df644df9ea7deb170d24ed7e8b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd622ee04cea2b8afa5ffe10b31a2fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a70ae8c2d803125de4be30c24b67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82fb809eec3cc9537add04b177f7d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c5c6bfdd5f5b14fe39512be4daa32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5f4cdb45dfd1814315ac7d457a849276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c92d0a9f94f1942e0dfb5b0222b23e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0a58946a9ad44430182bef3b0b2bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8bafefd82d695393160636fac870e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869180090d8b431768b7d4cc859d459f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e530071848d82826e3b03d2b234a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf9de6cdcd3261fdc8ea0deb4f49c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e7893b92dd408d6744677043c9b17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06950b064a088dbb353437934eaf30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67545d88af3b9b653b650fa11afd2e43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b66aaa87b5f4e71022b9bee738e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020edc7f8107f4ae08ff35dd910863d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f803c3e537781102c99ea741fea2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2431827cfbbc911a0cef42839fcd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9668a95de12907cc2df2f239deeca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51022fe2d97ea769cd94eeaaa6c7f6c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b82e1ea5983742361ca323cbec618292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86715db03f36340739c59376109169c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e678a8982d2e9784083d24dca6e29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d99602b49d1dfbeb5e477faf2b590295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a154092b9c1bfad398f417ca56d2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58699dec581a55389aa5c1f334a9fc40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0c510e0fa4d2141f1732aec8135bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d9f28105e88750fa56973bb928635299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caa18b1056af4c07567d50d60a7fbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992cb2028ce505b4f30516715826102301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa038a0e8aa7a7494f126e68a104a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc21722f759dce66f50118174b3e47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa7370dcdf5dd2a2e1d5b58dac0f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448bfa86cf760b7bc150fc520a4b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df002825d2eee12f13289f017bd1d5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23d2259cfb5008f1eb14471993699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58588dfec1fba4af3a6f40859a2540bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1711ecc2a538544dc31afb5caa4b36d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43089561518a5705b85c62c4895ae94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf1d178c577f8c5fef3d3d792a7cb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4d8b4e8ac234221a865f3719ad5e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27add6655d5a3f883e2d80b1508d96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c348df1e4f7e44ddb6cddc1845340f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884e0881284aef5bdae30398a2d8164315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f960464bfd3ede499fa42d6ffb5645316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d6a3cad23289957e0ba48747c568317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89f4f46861b22560956203b44a5132318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f7b601a1820722088ee16d57c97f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54dbd651588ed12e5881556090c67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b076cb988aa16b51496c1c7bc0ff6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead04fbf75c73aca7f025a70e587ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97e59d63515452c123d32a04131ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fd79f537869b88adc84759c282014324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7ce457e3bce6cd221ce384c263d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff1938e1d3d8a5a46f3131d06ceb50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c37f75bc97574683c8c65e0b97390327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6617cbb8ac4840b38eaa5111beece6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb299d59e9cc13eed242865536d3ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc33301bebef5405b59e752591c6063330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba286e06aeb488d3fd0ecaa6570b743331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ff3193df66a59530915019ed4cc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a19a30216ffe3b14fce3f62836d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781173ddeaa0516ff1e31f26c3ba8ffd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfc3f03ae1faf2b8d56cfb16f76a23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851dcd9cd5d3ef858f943db41b8441336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e741163a183c602b74b64666bf729337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ec13ea2c1c9893e5fdc8707344971338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf257b93e4b1de0a59438f8b6a69217339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1b7e4ab8c7029f0cdb5b7ec8ed5e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b880f2c5d9b95e03ea3867ecfc14c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4423aea388e7b7aa619439cb50bf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd576193b910aa6d17b782bdc9bd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bbec8fed7c556c618713eba21f974344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3c83407884c45c9294eb23f73c98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4817518c4496a558bb860bfd29d4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af428d896fce84b2c3380f221746973347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196bf68548739a2501c940eaf442bcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58edd27247a8e99efc1e82ac45a4c12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e5520bfa1b7eccebddd5016b0638350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c57300bff4c35f94325c6fb40f816351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57840d193f6e8b0ef5842a91909cbf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c3d611bcf988e01e542c1c5b54920353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838401eb1947a49e6d5d8504796432a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237978499904a0e9aaa2002189b9b19d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f9efb6585372e918e50020fa8a6d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f2a71b24c22296b3f8605be59031357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30efb47ed86dd69e6666e666554933358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99220104c67fe2c6bacffcab14f8dbd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a273395a289769330628914e30eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d533a6ea61bd531475879f5a18efc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f02b2110d4c9ac60f1831f432b2c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db18e3c2a22b943b750834188b551363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b215c9593a23ee842c65fbffd48e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135a728740e820a1d156dcead4ea17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266beb24a0d87fe20971d147d5f14586366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c20b440f67efa4877aa9e08a2541367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f923811927af6e2cc64acf00289a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca221a1386f18b985987f04335625803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d763aabea9fcb7335b007997da2e8b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830e3c5c1bd8a412a08986394594cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432511dd2e52356d7e319fb2483078e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7495038cb6c6b317bea8b715a89bbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7afbe03e31956da8ae37ff8e1c304374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb270d61438a7ac1cab59a925cd5e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fafb3f0a6368065e2027e0dfa5bd04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d54275c67bf6d8592a584864fbabe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49179a845548dcb66c37ec2ae34d2192378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212833dd753d87610fe2648e98294e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ba3d858480daf63873413d12125c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56392d2bf17720b7f991df332a3b00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b1ab0d50045babd4ab95d06cde268382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f98a00d5450422cf5fca3ed7cc02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6cc443dfba391097a79a4b9cf48b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c32bcd55ab7ed44b9b471f5caf42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd98e5f9e501edce5d8e0b6905b52d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccd9717b0ea17a049a5d77e612ad6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c35f4c59d76b75ceb765795785ce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1536f35986abbf4154da2f181cb56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252b48f01cb53052a78c96253a071ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6fdd2b8f9a81b2d10bf5be4d3f6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33496c22f6398a6efcecf3e513cef0e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f271e08df174a41bebe2c658d886e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67292c307dd27db11a230709e8ac894394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94006bbc7afcb4bb6b0b186d4ea406f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf60a4648dc01e21f6644091970cb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befa820184e43ee4694957a9f93ca8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a4ff193733de7bd9527373fe9a629398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16846da2edff89bb84580915950f58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122443b584bd57440db2b1ce3b561797400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eed85bc7d25711df257dc002abb0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aefc0e3c3f2b473cef2a2a1d965d8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02eec76f1d6e3177f40f2cd672467403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2defbbe0d03665b92e0ff7a9e3e6743404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20da71796653b8e25a6b69818713c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db667ffcac472a3c592a41994ccb44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03ae5c44d3eac9ccfb4155a0fd636407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb987aae5abadbb0054102f0e9cf4e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda064f337bf05ccbaf1133c5abb13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ca0913af3432794b418efb0b51db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0ff9b1380fad277ea2557b202e8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d22f4714a9d6dd44849a18b54b73c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62204d50856c264393899fb7b0437413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef850fd30eba42e243de714bab1a37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e14d5163245564a781e22df288071415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746786aa6f5ef33ef0c5ad7c38bf09f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ca9f7ba7d8242bbaa35ff6ad4c8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b668070bbd297426cd0dc20c5d8bb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11b9205b4e616fad5898da4a19d2e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ecb43bb3b5ea72e45988ff8fbe904420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5025170261a6ebc482a9b6cb5a0f7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e76d1c4739cf36e99f3b165f7f45c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4bedf16068b9dd930318c74703d6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e301ec927ae1b73ba0e7dfa40422f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16b72a289b090a3625b7343e12cffa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703e745a0ec9b0b92c27104bbfefda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5df41aed895eeb40396446a08265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66934ffa4235b21edecf12a85adea9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba31f0b1f9e911bc738e60a72dd5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7bf2a9dc7efc662387243cfb7740430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0edd0620df461abf9a809d2d3f01d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a2f5863a084b8650ff7b9d86db0b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce46386d1e21be16045752c85c6a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c44a4a50a805a5d723beb0fce250f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49fd11662aa970cff7ffd3b28c21be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec419bcd215580e94a244327836d8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03bc7135f5d4df3fdb446f6591322437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d90a3daf82d0e0479b120f5c262b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2293c1ba02a675394f82d57b64a24a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4976c95da14139dda17e76fa55f31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b5695de6630e79d1720764ab37968441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26020d361299c7d56c005e104c2c0bf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c2531dda6eb3a4cf43422267b610d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af6355d70a4695255854e2b47a18a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe558ab6b6901bb8733aedd7aed0bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd044b11de3d7f5e227fd4c7fd871446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1def22f42e42a7db24de31c0314c97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2182384fa4c77b1e0188f83c5222ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cef1e3c287ff8b10fa0311bc0f707449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d000c0c8cdd30cb5322f954d45ccd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7274374bf104f11c890cd27903326a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f63d3f47429db825e3af493668ad4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b5f9dbd7335997a95e1fbf7f3e7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0067d5806dbe9c8ef268e8aa55944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d508588f02f32c75494dc2a4d4c78b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61419e3c07d92b64c052fc06069cedc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f4127309cee91b67a8682ff51ede457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70772d972d1cf7ac69c38bdbbc66f9dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a229a359fe51c2ae222bbe73270bc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e56001af164c6663f6b0f31b960c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d8c3df0c3f38d26432dbb99ce44a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e371164c13face279abc510dd7bd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691300764c22e6bf6dc917e2c571f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3e933a03541accd1d7c486a5eb53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac9f5a1ad4a146b84a70e808c23352465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c523d3fe780e3462a3105c68d7c3ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404a0c4768e4b62328e24829603296467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13200f82389631f735bcfd482529c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14e0b147b233ce2ba8ecb9f6fbdb67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09c09095a99215e9e3e25a8c2a998470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24f395d90847b2c0e89e688443f422471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee708237faab29a8f03458101ba08556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887ec249e640b661b73b69054940c07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55653b4445a11e3dff1a343665cd668d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af641582e1b763f1f5756bf0f420036475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911013927f73c4d1045602103ab8281476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b327beb7452982d6ed03322144999d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e276e6b624dd4e52d660e20fc117478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69535f6897b2389bc267a17f2baf6f00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a399b5aa96e51f47d957574b5bd520480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43949971f8148afd937aa7f9483e43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869efab9e511fe68c3d7a83ebdc12b12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c0889fc6a331cfd5d18910da40470483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d98c22e3ed07421db58378602d6b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb8f519aa832b2c3f54e05f4581b68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21305836bf0ee41207d5bcebb90eff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16416946911c64933736953bd6c78e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d03b3a3125aa2410e6a8f75154699488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cecdcec958cf5c7b05a1df6a784af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ef81cc636240db07d31e9283e5038490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ab30a23c5a0126d9588ba3f4a1e54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe3685a71556e90fc886a87f29131492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721bd9e1b3e072005d2fcde22c964bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830e4eb773590aaa0aa0a9d44edceb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964574934cb23106b4ec7c05eebf77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bffd2eaa82b0bd44f9263cbe0086d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5eece5a11fcd875cda953f33e0d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15971f55f32b302f77885d800b70567a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1afc8b57e43f334f8b3404275a466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15637b40389460a92dee59aef52c35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22efcb58c04d366072af1115146b7d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aae7d1eb17dfafc9dbcfffe774c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa229146c725837d225af5f7f25228503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b13da2d6887be1b14dbae2820868d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121582381468c7de24fa18114dcf88b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d102c4faad771571cbc4806a8a8309506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0c72c17a89741efbb2f550ccc0a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b4c6ed189e85670ed08671e5c60d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e35c4c2afc8a4357f4bee5bd0a5de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cf83a1e2ced6e5d6652803f88b4bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733662d7785f3cd36f887940f268fbff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857e1a7f11ed6d1efb1fd1c2ae9008c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023954ec6bcf8913f56938526210ce4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b7d297369973a02fae77a4be1385b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf1386dbd2f777cfbdc6f3565d414515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c39c286365135df0cf0489657aa8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3a4582edef19a114a2715425736ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dacd56498ccc2a3fcd046da0f71b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d50751c4fee4c4c1ec50f9cd27266519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca65c0160b50788ace4dff58ed4a83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1cf1c9d5dd728c4405cca1bdb04a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc65995e940b54ba43701e357d513522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c842cb7485e071b70cad12aa11e83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991145d2a0a42e1ae39c1c4c57fcbc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a087f2cf6a374c3d7ba043b0ce285525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902aacd3cd496e668df3ead5468ae1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778b0d49c26c6e6295eb6365c3ce2ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7216cb0b794ab002744c646734d4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429523c34cb883428cbf40a0e7abeaa5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378547eba21dd1ac9ac2c08c14a6fdf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437fb72d350da3642b27905f41a892b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26881ed172b6bbd476ec402ebd03f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d973b18312bc020e3d3b975153d7bba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81db561a6088d271b3cacc376894a58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8690aeb10aa783f353298e2eaef1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f492af2a618e8d0e5cef0dd6429a6b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e29260181c60a92437f8d206512c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77908e71b0ba73b880deb21069d93e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a94eb29b2d075689413feac5255f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae2b66044eaac0aedc1841c570092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94accee00d8fb1a20a6d57fa9be42d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cffd5c9ca0af8a32d9ed8c965b304542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6b92b24e8058be1a55118ab623ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2c31795d8c05721e3baf3f075aab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d076918640d8522a168956e8165f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17f5d3b35a6cd7170d1bfe3ab14f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23eb5c0b3439fc6f6d6b4e1c42f47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e2d1d8218881a1987e175abc98a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416884cb77565b76267fdf406ad098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f620c21ab8b675d05b5bbdd90ac66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a351527bec77be2afa7f64180e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ec3f5b87678849d57137ee37ec23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea292334a2d71669fe5709b28f0d9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e24b6dd164b7b27bdd260d32fdbe7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c75757694c346027534a6c104d8a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b193118b32c661a3cf7e85d619a85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716e1362b181aa05063463a3cf8e2d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792127a1dadac4d351d5452f07c37746558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f837176d8f9ada1f22eaa52a3a80b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827f39a72f0c1097a42cdc66fc8dbd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b861e77282123b368dfd1c39b052b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd92f571050627c77a9fcb6c753941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7accdf98c93ff50f271db386a57d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5e3ac4fcb0e172b09d7bf3775657564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7aa8841718a4d4e10ead0cbf0409565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5850bacebd097231b210d574485dc95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044598c8f04ad233f34b427ec6aa104567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca27a74b6d8dc2351d23879ca20b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5f113253d47c9df60e6a4df5aad83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230459cc0ea3c7bbbfe8fc851c606f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394366490059fc2afc5059584634701571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82326137674a3c187f0b6bdd04b8ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376ddb62ca2fc63d396d66486ac8a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685115d14c0bc4fcab4b8f516a7ffd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df2e223536b2ba06e506311919a0e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19eb51b2ae6e748cf5102b524636b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192196a5ea08fcddb61af8dde1e7e0e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ab378aabc889f6f8bac8b3b043e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f4fe18e050149d5aa1d52fb6730d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ff32442a7ad2125b468d3edab8c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8de78bbb34657e9159fba28d7ccd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5cabb17be5a4d4459be7578304ee5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd13c9e530b138626ea305c13410a97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcbfa8c1662029230fbd059953dda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985586de0a4f0b3d860cb139015d86e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e36f1f03cfeeaf0ee27c9b8a3c1ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7c8beacf55352193931f1ca5dded5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eb6f5e97004cdc76f5ef80a842f36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c142c119208b4819e659adf513cd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864ac327c4f6ec000aa3cd8c560c95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425605f64a6c0cdbcac3156c1580f72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07146988a99388b0baaa67f8e98cc07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961744c4175fe1bcb30e6c90c7c46b74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5fd0c0eb1aaa92bfc2d426b2c4f35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc5db111d65306adb6d99b0dce74bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297f853fc76c639927fb719ad77af5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c975c8c8855ffea47de8065b172f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8893a6dd60cc8518ef4e378e211a3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bcaa544ebca5e02e7f8f2262376f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e3464b4fea70217fbfef127134f5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37ababd325d0365c7fd31fdfab836601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc25277bbec7b2ab051f99e0e64062602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afc634ff46e3cefd586dddc421ad87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aae99a609d7abcfc6e12a597f4cc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de808df0f8f2704f5de98230e892f8d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e996e18b3b0f66a031524e26d352629606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f8bdd248dbd2cac2bf7cda137221607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cac6bebb32a5030c7bc7405ecc4bb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03057001e258bba65f47fe6a080deead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c90100146a4db5fdd8cfcc8232982b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7974569603669bd52decd662cb0cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301f9dd4ea8c0b4d2a3de43d3482c4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f6f1c0e328bc531000b26b6ac34c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca046f330e07ac9e6838ead991349f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad37c31aa602a5921bea6a46416b85a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5a07ea98ec69eab5a91a414ccf16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd10eff63b4b8bba543bd355cba7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db86c110629776fd0ef44cdbe10c9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037927c1e7a580ac8336cf1f4859f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea6da230debf555cb10e177d79b9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f31c66565137dd09188e7766d9f1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b41fdd25d08598a464663f5ebd162622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025483a7fec783b4acba2cdc90b45ea7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af60a1b5ae28b84573a54b8a2183b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417b3a5e82be33cd3bea6f59557a6ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8279c96aa6ee05c645eed1c45f73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f505b72286028883f9a7ada905ac6da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7be218292bbf314edae7b238d6f37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a80092bac9da17cbc4ea7f82deb1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d036d49db9a20a25d8123221e3ad69c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d77b402d11ea6c0ef2de9dfb456e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380e86fefaac372b7a4bba7f6b7a13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a55df057978df71da6a347fd3a65c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61fea819f1a2f4f5aea66555805774634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3caf8e1b36325242b403bc04210d88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c83abb2c75f9c63ccba62fc362568b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049bcf5acb07a32347667d94e090fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c3c61a497acefa89d49cc582f5ea0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf0c995f7c41d7682f01f7e47304df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba21ab9f2887b01c5a21eed43a63a3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d86e5e8f9ff6dd61c60bfcab6b28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a75c447b25f96bee9bf95d07dd7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161dbe88a8f51360d8c94a36ba491d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6ef09865f87c3202d2c31da57b82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4deb15363f19963f58b17d6e8627f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ebf0e038b63720a50c06e4c0ef7a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c9d37565f3ab69f41b0f8e0c5a59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b0a7ddbeea7a9dd12cb50434bcef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24fb854acec25cbdf5dbebc730469649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea72b1973606475f57683cafe74f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c252cadbec76be50d1bfb0f5218490651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dac5abc375fa3b9e07e7cc3515272652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e33e8980a32f822bb4a0eca8f0110653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099eb7387cddc4f5d8dcefe62ac8b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f69b880e9110fc8aba1bd006a71551655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74f429ef6022fd4d35a5bf7105f2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d34df5589453827c63d42e72fff4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300378a598eb7a493bdfd3530623a7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a0a2afd6aad6eb29b876766c5ef7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e777f0df4923d6a449f6237399b973b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82d367c3ec9f60e79aa595e3f5ceaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c47535530cf613e252d36227aa79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0b49f6c9a64a3d57f75632e5f0d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f669b2e15bd99a69192274716190746664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82fa73df0ac464bd9ddbc666aba26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc07dfd04ed1d09961de82642a68f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d209745476f8e13d603a33911e7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4427556d72e0c3c70497ceb8007955668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8836c8fe522f63a9992fa2a38258ed2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb25cda878d3a479dede96aa9a777670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d85a2c769bae013f3a289d50acfc54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677079f17535a9f3ae82d1608982972672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8d9cb27231593041e49a6a3898091673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8d9782784534517215ef5e83c255674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86657d8987682560f956ad6b365d0d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ba72e14a195f13d7a8d7ccbb26282676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc9b1269ca33fbc6f9ef3ea7f1fa6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497e0ef05d76cf9c5f88d6c1ef71fa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a30a98d154e38d830ba5e4a88ee9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0689592812205f8e316f121a8d97727680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db14db9a54c6f7f4f295bbb0b1dccc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c45fc83b26cb8750dd4405e855d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe39270174c8c535662393f181d3c0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6fb33b9aa01f665a2a107b464706684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b427ce6b98ec8d47dbb2e247d9235685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b88d06af75a26dae53d691689b2c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e15ff01dd79129d59b52a2b1bfed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335816a377ae0ab208fead63bad81e47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc23e204c73d236114a0a3e9288a5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d82d530d4051149c76ed47c3b109e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cab58b3e4ff88c0e05b786da72795691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a517d444e443025ded6d043ee5a5d83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c79bd5c16262f015f3ad087c1ff20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597433a41f362e9badd3fb1d7e42af9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e9dd38f3efa30ba903947c5c9bdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55c11d96590163c824c1a811bdacff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cb9b0be77a818b75c4f05ecd79dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ff086ff0a4eeb41764f75bba143e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f60a037322071a881d23b60ff188c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b707f939a788010608b71af620dcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f54d17e9064c178eae3608511e504a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524fdb7fa0b0c100e8965c8568045b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f35b89deeadabb7417d8441efea4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89099058b82eb4aa4788a1ce60d1ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23dfba1596435d1efa9505b95d73d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b06dbba744ba5e8bbe965a153a67e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabeda17a0e57a5cafa8339bcbe9533707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d13d267974b98de2a0a483cb452c7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c362cb672f4aa1348166864d1d4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1705e14e8a529ff3a7fbd86e0d9d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab94149e0ab34dda7b580d5024ab5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709cf82d1a11fdc5b0fa323f12c9830712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f77b269cc5bee5c5e786ebdb224a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e7f8c870d03dfbd77a67fa69e538714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed08583a5d6a88a19a423016f87443715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ebc6dc4cbc72566f2c2bb2e2ca0dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc109691320b460ca51a87f702c8f2e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d0a42198b3e338ef62626a0bed98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b91d82d8a469bb4c6ed977c5aa58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed8fbe5369a5238c98425fae124f07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7c0d7e4f2c7d0bf12bbfa338ff00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8e522fa493b3e9a279ad03595ea2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd482e578613df2d72f3a68334338d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9f91d8482fe0cb038c7944f672fde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909fb82ff5c3d3829978110376642e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796011186fe6127cbf269cef5b05937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189c8217f9f21cce30ef9dd851f591727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0d6a73624beff88064c38d4b9eba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a171858a2c46c364c5493b94b64381729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae010badbcef6404e336da67976e7e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b91feb2e6e0e7a3cd7e9c05034e84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cdfdef238bd8f5ac7a30178c3f1f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4a915f5a7ab37afa1aa7fb4e51101733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270acb4904029545a48c44c4c540e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4499414539b244d5fd26036528aa6f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ebac0cb35ee6f88751245a4014af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97650a8f84d43ae582e4c85d00564372737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f5d744e2f896dee42cae44e60143738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b458a16fdb1df2bb0ea3aba9e48645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fec74144a2f49511fd58cd3312ede0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d09806aeb858dd5037baa847a9f67d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42166964abe304810e312d808153c01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fd17dfb653cf03cd5060c18b498a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d4b7097aeffdd8b1784d124403ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77d9d0820569ab8e56ea6cf86a8c47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e4a65d56036568f2e3206abc3ff3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0319757cb7270c9fd5776e823349f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1cdc9939dea6fb7beab16443917f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3ab00e53b0b8a009dd4655753251a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6054577e4bf58f52ea1640ad150c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b643251ef09f83209693e2e4e9f861751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f4c225afe68c3e9df5d4e2a5ac0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a1aaf9876f64ff477fd52730af2bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06364e34a839dfdc1a2fee1ddd61248d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f2c61d2afa0f9fea7674caa387bfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef4856638370ca5ae4a496b109e70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e45762d0aa8688c07e1d72dafed88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778c9f8ade600ac4ea4469d713a2de1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162129db3a75b3c04ad49ced16e1015759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b57dc8c34886c03f5511915d832cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe219898216ed0bd6af46a0ad878bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402fbd62f30c81b121bbe85768e4a063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383206d3976e6eee8488080ffb629a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55263cda7f024d92914a8c642e8009f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c57f6b742fc4a29e9d44e36978a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee49cc30418ce13c4ede1a4269c1657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af412e848678201ff44176977861438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b112d3361a9c695aeedf128b1e029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10e6dea47ec3925dfb15d15fa93eff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5175a97aa31d5324dedccc063f978b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4c46dc6edae10f2c8eac082fbac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2071b2d2c721d6deab297a26eddc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f29a2ce3b8aac5a8fa85e986e82614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4357512118c72509a855c9ea311a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a9012f5cf15be30f89f87af287ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc274d79c2c8318b69fd7ac0710b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b2d3eee8c027d6b17d7fe703f86618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165306edb7b5b87885438b7976b5ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e426d0fc70a3a45c858393e00081720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ce7667d56aecb18166257967f162c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d154b3c7ef8706cda55559ec5ffcc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a2963f6d1eada1ba96bf6a99486023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bc8d34951b8845205ebe44126597324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c96f4d65f1b7003a3f3ac25c91be6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7321d537a0af464e24c41617cf0efda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e60a39cf95c168b087f010a3a85ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762935ae9b52c44d3aa5939e6f13e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c58152bce963f432268090e03d8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005eeca1521601df250a4a5048f676130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a1cc86193c726a0e5572a14e3f04431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f267bde2e09ec74cf7cb15856bad132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e2a49a3cd7ed235e459c8a7ebcf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e567301f56697526cbf0f2c3182df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510d730c8f8a72faf113b81f85c875b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a2e2cb3eae73b5d44c929e54a5e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820b9b802cc170aa7ae89f548d6f9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b670bf11729c92169120f29ef704738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e77fe7d60cb137f20921f9b4e66ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124af2d01c940787a63fb6705f17d4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c9ad8d8851fd3dff195997f3d60f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae3e8bbada5110847dab201b9ad3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c212a556808d6ea2054b9291d0a14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf52d94713b1bf08ae508f5fd147844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d0cd444d7a3a70cda6c1b645975d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3583a8921a91b6bcf8b35eaae2f1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a99457e9e8f442e05c8bc2b8687047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe152e066186809214c17b062a5f8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720f8a7b2d6647536c660ca613faa5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f96bb6a217361e2843bb95fcdc9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dffa38437a876d3ce1112628753d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89e54921fe3d682b25ab18148a2a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1557a47cf4471ff55aa170eec28b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f56673181f6ec2069dd7fddd567ad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea16183c6b15b4cc7376d97e8c4287755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0484eb0319fc59e4f294e7a4bcaec056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041c0df9d79faad75a480d369951bdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9db9ae0e611906c9935201f8aecf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908c65b5063afbfb4f19ffc1db1984f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc25f72ee6b8626fdb655b8d9c20460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2c8dccaa66fdce56398a228a779cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63346991f8ddd70f25f5ba14fa0e3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf36d46c924c9db8fcd5e943bfe24e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37ba22e56dbd77705aec2a6c3ee6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b35bdace092d84db70202bc9c02e6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a786c7060335235e1aa062c92dabd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad86eb4b6d04de1657d47a322e1b2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d6d20930b98ef1557cf9caf5d63768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b5bd344670c9cd5add96d6cfe4d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ee792cc7d6644233f28f705fb5a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c52f0455c5fb2442cec1d36ccf83d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f1f895aaeed5d18b7d7a950e669572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999b554b832f5a0d253e99c9269b2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4acd809b5b989ac99fae0e2197ff6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8553dd6991a315af7b83488f00ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78419f86958c6ca30ad5e04d786f529c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a875c8e0cd52a82b5e94b3ae9ae6fa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c72167dcc9099e29d45ebce41fd5e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd52ef08cbcbb608c34ec43a389dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15e3bd01f964f29ce4c5ab28f427e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22548002612e29e49fb2fda620c6f21081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c4f22120ba3490edca06a108dad382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0e3c200ec929456cde2cea295fcc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e1af7c955a7e8e44fb09553f4d7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf108810f2d6d73030cde55556d0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b4e2a47db38a7bd70e9d63b0f1a4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c1d3fc739aa9b67da93135a12fb0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0efe05db992bf865d63dd4f9239788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df6f235999efa25090fe946f344acf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a68aeab28029955c1055246f94bd8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06452ec5924c17552a6172c9fa2b2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672991ed6b9231dce16b6d67b5312b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad1bddaed001342599c2f1b5e04e2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2af3106bbb56ba5595683b4dc357794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce06af403568960155234ed910774df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a80a53c424bfe313875973d58e9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae8c07fab0e3f4d86d2b3b758200597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e0800b77d3ad579f68ebee6d5bbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383f55a7f61841cd5b5a75a5168ce4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2430ce13ceaef87788487e45404be7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c30f8f6f91a308830de0a1c39851a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddb8acb379b9f28d4ca9b6eb73f07d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788fc576fd96f842f07722be8938d1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11364663fbfc37126e47016f86e580d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79547d89bb5ded56456c5e555353b9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541ab18ffd903e190441b7ea72d323106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391b348d268c11454d1d755471f161b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d30d60651e8d5f66a465d3499c896108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb5ead2cd981fd83eb85e4aca76e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656e35d6fbafab5142614d080c3b3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc54f8ac9cf9614cee5b25f7d39f769111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024ab23e825e60e09b609dcd18367e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d631fc42fa96012f7df931ecc3767113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28447767da81aae7220938d693abc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35502b2f9cc6a6b8909b8264f817682f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83f076fea4cba99511fce3919f78e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a8531e0235640a5031b5655671834117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c63efa1629bf8232fb0f71e3319af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b9ae089a57b8b340281a8a0dc23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e8d041ed3e2eb5596cb0d3ff42c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e0e7a55ae0d3f566a9254f5ef9bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776dd617c502c57c1f131b0b7b7a60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd701ebb61ad445a41187f5f827839e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba85a930b1ee6603e0eb1ed7b6bd50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e66041211f86876b1517a7f569189125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4794bf07f479ad3de6a145bf72ab2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4d2739827e85ad29a372b0aaaf5e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd7360aa0dca9fd0f5bc6b857a3a19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba16ff878a9d7c251f2f8bb5dbf1d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e330f05cbe5aa59eaac82cc5c051130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d65d60fad7b8a846ded891b50efa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13076724cdf98ed4c92d62c33596519132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faa66abeb9e8ca50ee5a484f6ce51b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96f43870b107b25dd2ce78094d409134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ced6b36aa287a3fc2940a7ac1eda72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66073287257816b43452bf50b293836136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87828a8b6dea106c4284981437a9c0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92840ed5cc016dfebb1038e9c046e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc825a016ce57da70be697eb671e7e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83cd873db2918a45f57c04decd3824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d80ef8c6c746008531e2af86814fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a3d75383db196027e891a6a4fa91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbda8a5a017637064b030acdc1742f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a007f5e498596ccc3c399d9e13fa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf40bd3a6bea2cc340887d8ee0f29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d028daa874773792efef0e3fe72bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b6487a433c2ee5e8bc3328a627c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a419dd2ab8dc202b4ec4fb38997765148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea40edaa2c79e96510ad0a51766924149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558a26f7c8d2e4dae2b78deef2d30c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de5e9566a4c9de3253c67102f8389a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd7019223338788f0c854c730c465d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c6b721981d352b74774bf6a7593e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3db006016d88ef867fd6e6cf2de7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa646bd529a7cd5a652155d6a6bad8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47559131c8933588195b1861ae7978156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09ec3fbc595e038cc30cb06ef7897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca98f2d9f53fbd3cb8ebfc8110a450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484aa0ae7f28a2deceffe81f5790c4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f146a3ca459fa4f8043c67e38bd5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335811c680c8b6239543ca2d07f35952161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c946b2a1e63f875b5156e898ce41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32f6c21da4301e3ffbda87906feba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c7fcddd4995ccba50972965690e5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301af44e69d467a97fdc97454602569165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3bc90b51b4259a0f8af672c4976c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8680c847d7515ff843e72ff8f141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e5909a6036622515981c513886fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d62856ab8927bfff4d6505789471169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616860bb31c2bc480b741acfd9aa10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d001cab911d98762447fab19b0be1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09038432737755060200fbd648a55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4310ab528592a5061d51518bbc523c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2b8714b8a531a276dbd4abeb2294f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091c2fc11e3b3d9acbeb1713cc1a0d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da37b73cfb2e0a9655202810b897b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab40122f3e841145deca7151d4bc687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb81c80010e65d948c889684389a74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216eafc791895ce242152958af0887179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786825405f0d239ea54856dcf60d25f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf39c6190b02583906558781fcf5d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fef146edf7a857a1e4225f0530b1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e3536cc2f0c2762995acf45623bfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324843dfeeea426959244b88cd62d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08cfaf09b31a076a8666ebe9e40cc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f1760a2d2ee478c382c652ae7db3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf628e2299cd70f23ed481200765858187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760cf82db6f470f2213d71fa269f822188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f7667654485573b7cd1752d3d350189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ad46f60f6ad71b754254b4ca4ff81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bfcffe93653aabc72bbd301ebf9c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914134a1d146055a1d1635a3b1d7c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25304bd2ea9b10bb38975ac40c7a5a6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d47b43ed7079acb549664f9914734194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0d38f5959646dcb418d34ce2f902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e40bd02fa379282f25d7598a40e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765a962ea37d44234776fe01934ea3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7b29be2f5e597cb9a522ca3b8dbb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc734fc94334741acf4026d4b55d91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84d6733fd8cd0fd7a8df02f6fc06c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d872b81426eb500cef357e165a2ccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286049d5102b892ff26f87fc7f808d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468204c999b501f18f7bf544b981255b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d8f9f4f932ceb0f87c9880e4cda7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeaef6f77d107ef02f80968b0dbea3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0898f3418fc248fe328352c96ec2f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b1eecc8d6feea26fc8f6ece0b1a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481b395e5c89ae02e42fc3b0b3d0a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d1bd0967b97739c0d8b131d40b555209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced334aaaea660f4be4879ee2186b1a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8476f81cfa5dd4ec1a9cfea753b02f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92629fe9191fc486e19a41b0bbdae732212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39348c47bde3505b9e671a66c51ddc63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973a230025459d5a8a813ea459596c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce78e80abc315956b1c725da899f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8fded6f27f1294f46b308a515bed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1064d9c895805955a7cc3947477b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8335ff14ef32d48bc5fcb5262840218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342639101a6b6a6090bb18e6ca837ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db22369299ad59e9e5420fca6543460220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157308d7bb6b5089ed654329eac5e9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2be44e26176e60b7051ae14345b95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600489119368639d7d87e9478c6021db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ef601f9cbad70e040e2bee52b88c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709f2c7f3af9cf35861f9c0d977b604225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bdab35992f79402ad1d10beacca5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf663ce80bb96057b723c1a2d3b914227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c55c145654fd1e5cea914ad8cce992228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffa7771fd1ce51deedd9307f57c47e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0ee7420d917be5de7a42b03f5d614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d993adb520ef0c151d0bd84a40f12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb1b3457b89f1cb3c19f162cffe6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd2eb362d9f79a41d8cdffaab93fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d816b84f3e81211ec94e67b0eb475b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9f3c6476cf2a8b85776ae15d3fb26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a538be6f963a3e052d4e109f2b5900e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c13b88756990dcd618d4d8d73205237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2056cc4d5cd5974610fde3619b7895238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b4bfdd16dc9b3cf76857aeef063a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d702bc8e5087a8855799edd0a8881c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc25968fedad3c0f04bc754cb911a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca54a39c82a9919ea0e8da94bd4331242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2519014663c194cb6aa8944c1f99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8363ca1d76388b8081a294f48bdad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633473cfd3575aa49927f8880eb4d13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858ec908e59bffa13a3ff159824dc25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6fdcec75a1c78afd5740a0c982e2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ae470ce5cbf20c0a16c91c4bc02a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275389d3a8dab20c1c4929d223da9a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fbccf25f6a5b50d21dad4f354226b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99116c548cd2611c8c51170f2b01b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614700d23c5b3b0d2b37f087b3f46fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed908230a707410fa6d73f7dd876e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333578618ae2a1d82b23e666c6575d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ba9c4288a052742353bb6723f05f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3ad0793212bdb766922db72ef427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836b5b8480eab5bc31a8288c3730bb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338b4c971ead868bc493dd2d798ac0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b519c115fb806b0732850fd1d46fe0a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d2a2f0c838179a9a415bf9564cc2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631d888e185a89369637b2cbce48ff9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47743c9fdc1c7258542bcc0568855262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f86867100cdf437cb00abdb944757263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4bd4dc1fcb07e42c463a57ed12f23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8670ac4fc5addaf5ba1b637efa0e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46549298f5e48c135301de4345cbd24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b64d84cf0ca3248f2efa0200591ece267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b6ef0aaeabf89bbcbd17864180c81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c8368e47a2d3f3c38c1ea942d6d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cac8790171d817dbdc6e7a6b01d07f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f3e7a40ef27a27f2f25e703b6dbca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3df638da0527f20db079954de743c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e30dce7daa52cc6af470b859260e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4de1496c8f936eca4edc0de511a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f1449eb57cb248d60c7984a95c48b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da830f41119c23ddc9655b161e37c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bbbc37a8fe702f415815396082118277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0cfb4753431c3a7f9442334340bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d3620bb1cfc0dd7d5b4bc8dc9b51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54fe8da468985a11d2d5a15058f3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fadb7dc4d1e29c96f073258c3930e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fd10aa620b56279490382718d7238282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbae1165d3ddfe1fde88990e81a6d25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e04e3679343117d03004a221d5f0e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94231d8b9a36563ed5915b175f6ec161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22c8608c2a8877025ee17c12590f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d114717a4b0bfe0f0f27adb6f56d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64f7c5d51b6e4d66d7ff71f2cd525288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60f9d35a637c5f05387f2ec614961289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd640cf9fc82fa810380b7a3ebff7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a6d2140e27213ab5edab5f6b2725291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13853b6bffaea1ec4f5a6f111fc04bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fc99fafc801f9b26ccbc7d032078e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382afefb9fc4f5de0c3037d9ccb82f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee35e524fb2f026caebb6b42d5f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2cc06c10a667bf455eef44937c636296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0afe832bb1fc903ffcb1708a32338297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3812722b34c69d3aa17c45ec820a77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d63ed52de8ed2429991cf6e696c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb7896ffa72d0b9a273ad08a28add8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdad315d2eb712ebe9f2e6ddcf44e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a190160fa3feeda3ffd38813d87707a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b80f5fa990b6dca3571e7678ee111303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f72a43360f25672b1facea9165d51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c8253f60d557ef9b6aaf181725eeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb7a4f8b3761d2a99d675de7135dd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648042d41df5804ed410007af831e5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad580f9095c29b0f8dc4e32c8f45af0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05142b7a6588c6fa016c6af1e779bc87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b34e85d577665e6e949a4463c65ce3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e0b3c410d10b354a3a83840122f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e523e327a8b5ec786c3e6821ace37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a132623d02df4e8f88ed35eca3849313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d3c2105da8f3c2f992ab39ac691be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020904d72d552e286c760adda3104d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4caa64b7912ef3cdb19aae88d3237316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9db6e31d0b97e6b92a1b6254c477a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440909c2cfa57bc74cc4bfa35bae52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e1491e1861fbb219109b95d98a98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997deaffc20c8d00c1dd75a6bff11e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244607d0d27fcc07b3c80371c9cd0909321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb46e8ab784e35dc99f4790772a121a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c6d601347fa18ed32daddec9e04dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915437dd89f223d4c81912646a51d0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2130b9cbb15eee852ceda54e89798f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24adc2a5a95c472fce66b08159446b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c5b65ccb47a6649b673d51e35d9c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf46c9bf72d2d05783fc5ca102714b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c29ea1c8350f681081823f36aef81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82689fdc0c75970ebb94c02db7932330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b21a511691f35e8b924297f0fc881331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301842ea8c12b3686584acd556f5752332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce06e414020e9c7a815e030aa7fe2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eafe4df54e89512a6749800ab0d92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039a73d4ce71d3be6f2584c326c5f8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4099674a377b7eadc870780318b3fc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e86fb433a98a4f46e30e00d4cd851c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87939d0b062613acf7ba9bbcd04adda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65682da663cb17c08e952a8f194c2ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb689bab75f9a5710832cf5cae08896340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142958db947272473bc8d1a38f5624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5dcdc34d9582d225ab16ee55b2224342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bdee9d3ad6e037b7b4528be3e4586343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8059acfbf228f0fb64962e6fb29c8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ce90866f82569aa41a856daf4600345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c59af9d58a7e5e3418a44ebfc6cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f31beaf9545fb9a1cc882be5cfd41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b846399c4e3b833befd4484c82b4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ec3648a3e5416623c65b0c961557349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835150a22d7b1ee4ad734b74e6624ee6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490202fed11aff0cf58cb5e155c2897e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56fcfbced3cf09fa943d9e05394c45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fab4491c16995f9b0c903e8df81c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752fb9df42553296160e3b7552a145354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db503242539620319e1b733f883ce451355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b102906b53ea1870159030305fcc71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de550c59d6146705238892d71731c74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffcdca4ab7583249d53cf51e5237d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc8c0e73a0a3570901fb0091121ace359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe244369e7861376c9a76df6c5dad247360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8af39aa01ae11e906a2c29125b12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765d47bc700b45e5d38be0975333d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b450586a90a42f7f959655b1d4f6899363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50b1257860cf2a0549cda2b40bd38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7566b666db5e4d1d82648a1a9332d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5fd119857cd80faf68cd0cd05c0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dd472bad040b61ab1ecf940c854ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df963d5033966506689de841e29fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538d42b8fd57f8deff95a30c491803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9bb8ebc2f6adbee9ccbb2ef9a3eb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda750b783be49d7b2e06677a343ada371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b615271909f1378b35efe237750d8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a57e651c126ee18ab25913343d46b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7a2112be6b2ec3e49b33a5b256f8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c07fed4e6c54b9d2581f7f792277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5fab215e7d479eac66fe9545fa506376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca1ca068d5a54142b5e48c5686eb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ed914ddd060a5272e816f177a435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b669702e13d4e04ee6631bd74a6b51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00ec18f1c9cc83dcf2a4cf70703a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f04c9b046d77444e1012498b4f685381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa049c90d7173bcda4b5b769e622c1fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c83e9d03fb3407f2fabc3e7c1e1f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca72525a6e75da5f3175d9a1f6c0415384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeeb7bb4798a802fcf70cf6b0362ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce033397392a57a96a824592417532f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4fe0e953ad20c53a5aef9344cb0d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923931506a22f2e69a6c396a71c2469388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3309ecb9501c83cbab6d68e99d659e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89fcc4c42e6c85db6d1d150836976f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908181bbfe2edee2038ad6d37b843bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30970fd88b2c2a961a814021507440392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b61710f48dd477991ba78c82e6cc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f707c234acaf98fe63d4c6c00a9fca8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6960a3e1d9c0070cdc803eb3b0ebae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48786078483bb415fbe885202d224396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c0958ee9c4484c1f855c44ea8115397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe92b8cec400ccc6a9ee6e17a671d2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67952d31ae74ff66ae8a77800c3a67ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d88a2382c186b4714aec16bc9ff70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e08a16b844c2c4765b8d4c52cc174401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021ac5b5d9db32257f0944ca8ef001d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f011af94c1a3661c6783912ebf49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee0a96196c46579b19af4bf419b4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e0aed10c51d6dd65cdce79c66e78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaee11fb4dbeefd5c5d1eb9f66ae8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bcbeafcbaef06486ad1768a77a018407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be053f1ca8ce27e6981b2347d6b5582408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a4ce5d959fc708fb61a064ee6884d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66bec747ce6ddb24141ea6059ebb15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc754c2db25874bc728b9e4ae1d69a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de022b547b749fa2f914bde8315764ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf236a4acbdbabc6171940a142b96f77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfa44cb143d1bd8ec74bc0da362b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7b9cd1fcaa1f6105d6f800ccd7fcf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600a2d7a901382aff37f8e4eeb3f056416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e1c35931a9ab54078544e3dcb7cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700c333cbe0e3a7ce7aa1572538afe8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca75b851d0ce5f0a66651e5ae4bf9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46dd2b18b6645f7b69080d2949935c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474527d8dc9901b42f83138a5c684ee9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745d549e09c48408addc98294effec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316448f16934bef1ed4a0c07e1836389423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ef3405124a6e569eccd3b227a2d47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd66f4c45c10f6b13fcee0c5f4d3a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c116bcb4a80834724e8bddbda31c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c3fb7b4293065813ff37a17161c36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f75929262301258b6dcdf7b1a249428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151276e71d7d582c194edcbd07f2dd99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802bc2d6385044be46287c440ac1bcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e10cc8901b287eb76019810d858cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107392b6253d316f6b3a07878412784e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518fbf44334ca11b5ed6c45777fba0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56066c3e3f1513839465ac6ecf439bef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d70ba510041857c76f7f795dd8f14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33c2d476768126737e12e01747446f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d4a9913c9583298c312bbee268f9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b14db0bf4123ec41bfca469d8332438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e88f670f4aa392d50fe4b70d8f1c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c105c723fd7db8870a72fb60572d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ff56769bd99a58459df9c8c3550c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b35ee8df8e13cc6c60e5e4e414ddac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d041fc5a09732051d32891c7e22f7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f5bcfe8fe1e647723810f9d1c615444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70298a1caef6a1911fd4a8d64d34d619445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72952e18a2bf46ce7bf0c39af24a50e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148bc0cb861cb2f5d28d31e5bd630c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cd87fc04ef7afeaa0c07570ddb7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac7ce2268f6c9b0a40ceeab393f99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e0671e791cb6e4c17c4f97d39b65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e614241743b97561eb79a839d0da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c49e3f3c8931d50420c3aa904356c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c46468854182ac784a4882a61c5db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864213b7af9c15dfd623df2d16dd5f94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245baf6d94ff8ae6ed93b9658e2d7f36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f13ba4fb8cbcbf8710b8139ae5034456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff9bb6f8493aadb2c683867b6fac93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d42dbc3e5580d9dab7a33a61abcf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f1d75955d39b374864eca6daadd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700504e826dd013c403c140b8e87906b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4136e8ce5d096b430c22f9ef24ef9f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0af494e252c62d8e3cad70849175e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d20bcda76f84c02ddab4d263403ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3848db60042e9f08ba42b699d458464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6799220b9d2afb8cbee52a8e70d5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbef3ad005b1d43d46cdfb7f5deb61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a39fe1754857a43756c492adca282467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c281fff08a4bfab2231d0517378fd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ee7da960bd761c64baa45439e08b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e7ac930d166849e84669f1c1a29d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2255c321fa2d17f42cf5bbc1a7390471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4edb0183ce13449f6af438fbaf6a82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f314cf8b1ec81674dfcc0c93a2a62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984948e78eb670dbcfb75e0b94d17950474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f8bcbdbc2e0d07925b31052728376475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac622ee56e02ca9588e664dd581920476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b937b637a1edc8d7eb8840ac573d22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe83a090d8fc354f71a2b21f73f555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2ea350e008e5d33faf14e248d2687479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a8f10f2ed867c7a79f6b48c53cdad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee938376fe2520b77c2979e1ec2f75f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690acd55ea0dc159baff6fbc3b085982482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dad138d3279b90aee44fb63bf21a8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe0e5b5803f3bc30f06160610bccd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdeef47e3c0853c786e88726dfe991485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c745498a8507b3ad54480b29ee35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd62cc5fde60fa6e2a4af722c58aa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836fdbe338cd5a57da0ddc981203c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981075de0e727bd34c43f798334261489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab19f02dbfd7a62683b0b45ed6e4349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa57704d21dee7b27219817217ed88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecdfd5e738f7f55a803d394546429d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a222bfa20f173d57b64b89022b778493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b0cdf53bfd6bd55300c2ce7e1311494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82a674925fe5590bac0c9aa829925b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97cdbe4bae54e1078b4f6ab338169496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9397fea2f732d94432e9cf5b79a3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abff15e675015f9af14149a03c845c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dcc9396b4a86db3e6e43060b621a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12da8854b94b676f7c2c6773f37d6b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e917342985884929d5686c4d6c5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a50db0dc28949f354d2c00d2a42e79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb8d53b9fd3b76dd63993ea0a3de45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf43df705d00d9d107d8d6a0d8302e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22bf706d6d32b903ca9ae2b047a70a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505893155cfab6848cc96da51bf3e38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5daa3b03b28c3dbcb40c7eced5e46d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc762810cc7ab7e91f27e646442aa18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d004dac4e243130a0388c6bfc5e2a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000604de51f97ba613701b31a39c415510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014752c0c6536c609e334b765235679511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd352f1f823372b5762909362a6436512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707864932544f734f0c3993f1ce46866513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25fd02176f3287ffa33aac1163c18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2deedea31fd08b87e1f00b5806bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c831a84f8781d3f0315d1ecdb85fd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd0589841c3f349f87612c751802e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b8a31866c7589513bed01de1e4d25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b6a787594cc818303bb67e3debe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501b3da04f7d5286f03272f60a9955520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708641b9b8c1dd1261bc232dac91bacf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732345bc396709bbad919ec6c74347522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbd2888f5466944bf1163c1f06a348523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4e4fa061ce675db31c697d093cd3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e80d0db054c4c3373b7e27ddacf12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44beba68b4756bb531996432e2bddc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54523bef1dc1e0cdb0d391d022b835527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d3cfa15ac7384de1742b7eca30ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf7f9d9fbcc0c7b0ffaf69a26583c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4cb882dee39512b2abb553ceedaec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c731898ccd9ff86a0f3ad347299ee46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0d3c4c2e9dce783fa6cdb20b3c99a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa53b3c0113b9ce3f150726a4e738b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dae102373a9bb0068d0cfa748636ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acee6a551b000cba82a119bc81db04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380110f9a175512ad5417bf70ca6df5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73805ef1f78ed26c1877b75dc6f9cda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67a6e124b09404f3c6ce06ee58e39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e995d4432ef01af3965c11c0ac3d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577cf03f11b37b89123f48972453803540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273042ae5d466ce4a71f6963834ea56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802329020eef054ced5ff072ba82ba9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae715f029a2f95043052fd6c2797cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9fdb882fe2a183d81c8209afc497d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77129cb6dec276db3422ea61f9367005545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67f46754c3efe0bc3eb1cb1bacfc86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af3749ed4c26af740f12c60fe1660547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc9befc4b74e255cdf1349577407c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f0e54116451bc45038c6b5ac91e04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7a993b7bdaf612293617162db961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62120fd27c89f75b6034e11cdad1706a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3144edcf51b47905dc864fbed2869bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086bfdd662c2ae62ca37134ec88bb7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15fa4f1996890258fb0cb094ff1de8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe8f7b97ac331dd25297443737c41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93febbc86df61a51bc0665ebf120abc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3cf56ee468e0acb80901a53517ed5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8556053ef11cc0c511e9bac57ced42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500b3b0f42668e7b32e88b54fa2d6f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407da5e8de1866bcdd9088b97245761560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ae20d31f9397047bfad8d3378b5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a66c13beedb61a17aa42c6cf03ec3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1604f14e4cd0d189620134a203581563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfdf40806aa7a3cc399a0d3dfb7239564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5afef8a6ae917f78b3e766e5ac8e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fd6f60d48da58a1284cf5b4cf0d92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbef393b03946837edd32f62c314e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf21bb18d2ca1b84a6c848a5f03112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc65d8fc251a335e33c8d06048fe6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dab6023b3f6b065acdfcee2850259570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f32dcaf957d219413969995b544c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0dab67385e4ed2f05ae7dcd3f569572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63673cb3d688db3ad54b0bc182b74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c362925e4e03f70603c3e1708017a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26320ba16ab77b4c2384204e704581a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458e3ec5551d5fff51e4cfe44471f35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fafb2d838d0403fc02d45927a07b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb6447475b5309525ee6da14829875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a212fff60f0c6272511bc427f192a81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b914b46905c8d8e3caacaa2a407e28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb50bf1daef8e5aef9e4611805dfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b76795578871f977f4e917bd7758f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15b9efb686cdb2a86f78b024e51a64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29862ab50344acd694f87b1ca4d86324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6952dc0049692478fa73c3e59a27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998834230b508b918ceedc5b271062dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5250b72b576de9273f9d9e19c7d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eccce5261488bfd64a2a640a7a195588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409f1caeb2c938f0088372e1b14fa4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bf021e738313461d810c10457d693590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39436195017fcdbed938bb729a1810ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2ec32cc8c7147f0920308aa83230592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3348b766311801207a8ebbe89ba61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1ba4e89ce417690b1110e18a6c29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f78b3d63a2c108c3608cd2e256868595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4accadcdc03973fc1dc3dce41b759596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245263706246504b53ab9272fb35eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c43038e0e7763fff65d2bf553186ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9deadd3185b1686b17f650c4c267d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661275a1ea8268987e24da88a24d4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0717f10a1fb3871e49c270e704bc1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57f30639a145aaa07a77a7da1da716602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af534ef2724e4b74496119cfcc5016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3b30e9d92304062e87fcb9127c1a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140fc47228e0f6d384730affa634a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2738a7b86d88c67832f3775e92ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243adf85fde1688176bcf6a3895fef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713abbcea90853c25c37208501597408608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068fad19d38bfac893736f12222be28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6af1defd8549c84a44cfa6af9c4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992106219b80ecf770d4dd3b3e369f87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd15a3f7042f08803250f118f6c391612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33baecfe670b35b9328f0518cbc9dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ff54ec7add1343818a9c5e1b45da8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20def1ae667156a44b8ff963b96c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e00ab8be3a8090177823574d7ddf17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52680fe15dc0cac91f4360d2612575e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf0962ec1464115ce23d1ade5906e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7297a2602f646e7c3426aa659fe04d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e99d4513d8ccddfdd41ff03398f15d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed7d72ac8a7b1ebc04a489ae9f3f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01b8462063102d3ce996a3156a2a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afca8155a20d6625fb36037c30530f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e7e031455e216aaf22b02297bf89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1007138c6cb394dd34a33fbb92578b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5a1b4108fcc2a949e8c40468f540626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800398df41a41ad324a1abcf8843f935627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778231e4a7094c36e2f09cb0707c0a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa9fadd433888dfe1aa96e6d2cf42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7697f5d816d46701c70881f3e19f149630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad5352f203a4f5db5f66260bcffbc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170e1fca07a34e3df8bed3f285d767632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ee9d4d6bd3af56db37a8627467ac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4279c251e56030087f172b0303af5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fa4d578f67ba7d59f9414576874f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc91ad19ebcaf21e7a75f443d89a553636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13394ce54347b59c5202a9bd454af971637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926a0eab9e4b3afba63445119c20533638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089fd0b3bb97d3bc793209ac4c46f20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952fcb2f8b728b72ff16aa4b45446a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224d78fd4e4dec0278cd3b7d76d9fb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5be3d24f6a520c18b5fdf220a0e0b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec9582ec65b4507951cfdb82c60c56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaacc411bdf77380eac2aaabd1d93a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc754e7151d6e9326be1afc4f58ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e3fd6f9e7efbb63c247d4a031bcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ea4a9176f618a56e911b64a9801f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec446c76839d58eb20a896c0c21f788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24cc5374d8d2c14a14eab11366dd34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab435129ae586fb7488639be4c149d9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e8fa31c18c73dd16a3e4067dab0ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8490c86f13161bf299b30daea60659652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc322ff2ab33bdbdb40a114307970e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e07670c8cd6b6a2b54a045e95b6b73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46cd26e3dbe6f54a3e8a0a25a2191655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9dda51de0a727d09ed1aa89e4000656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef52e96713a07059a9b630093207f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5643e95b4a0fed4cff1ad5ecdc30689658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882f5cada44c416672fa5cb1ee1afc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fffd3be43679cdb7aa1c0bdaf07b2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a5e0b006116810ad9fe39d4c4a89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaaf8470e1257ce7202d245b2856a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bc350682a8073043033e4897e1541663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5861a0558a1b4c255aac7280e80464a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581bb89a6c464af24d82d168c8520b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c712e2a6099c152d2819a2d9df7b79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0cd296a765cb103e6243be244613d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916966b72d852b7298eaf7bb80fc4853668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4398a05c171e5e9c087b203c184121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148be477374984cfba2338611c32e6e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d800f5fa317e5878e5417b4c406a9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b82b63f05b3e1c119116d916fb607b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680258ea23679597c017078c5b76ca7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be56d324d12afb6ec846eda2076c9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee07ddc880502ad4034ff5524b8ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752db0c16aa7df7adcdb0344cc8a71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a7da14908bcfb80a1f1c0a890b920677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cce0552556521a1dfd90d10de6a26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1a51f29ff3cd8153bef653e217c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa42646ccf5a1ced50d0303e083776680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f54daa37d2156f5bd835ffbd50ea87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01666501c13a5f25ef7b4e3fe2d9c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9880063c07dcab6207d96d63394ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ea59b693fdb004de683dcc8f96440684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e22eecbc0133cd5272e7e09c398805685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349461f6ef602633fad6738816f9c02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb7841072c62cb64733a171531c784687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd18915d551571b89786f41ea8573b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccbefc7f0c2b2b1f9dd44f10f21ffb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68a5178d2bd4169c9a8bc5881498c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1650d61d43ab4bf6cc53fe78eff33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcec2f9acbc81d52c8eb88567bfcf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a255684fdf38e636e67b3f45d9cb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2aff6928fa3eebc0a1a53bd05da62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9bfeabfb8e1366c3ddac532cb4dc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257b1985f43d5aa58148602a81a484696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e34a3863f6cca58ce197f40e3456697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934dce5fdf196b9dfdeb958adaaaf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802fa9ae1165504c7a85a9b56c799cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a23c253dfc9e2f505ef89d70606a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba99ffe1dc19d37ab69088116907d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ec52894eb92114d4a9151d3fd6de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ffdbcbcdd121ad6c0bfb18eb2a1d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5031a9f158f4a39ff484bd05e464e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcc44dae46cf6efb3c515a4610fd4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b48d4138bf0ea9ad9c38c02e46691706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dffc8d424f6542b3e905b5975ea08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce09b41f890f0fbd5d7c13b61c31622708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681253f261b81b06e7311f1e3cd30f94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55479a2a1f6b6926f548bd3ca104215710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef80463784b05e4ee60ac0acaed945f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08c0ec52563a0e9d1e12e43e754dd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99fbd2885517e74a667a987efa0eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb123a6b19feff76554357a8acf8872714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefcfd6357e3ed7a53020b485c0138715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce23fcd4fa6902dbe02b314e823e6d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffd29c0d2e04fee90b84a02a6b3e5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c8fb7894a856a9d56f1f647d4b5d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea463e929da843fba9675f99c0bb5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d779764fa9c63a7a1d46a885880b85e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be379cdc4155a8d4122ad5c1882e20f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd9b37afcaed98d80aac91da45ac2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed18f9332e7327c072954d6b4b2a0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c76d572afeeeb5cb61039da848a26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad6308968dd625324aa4b7b9c782f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806541644f119d7bbf84fe7fe3123c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd2b3b155dad1ceb520e600937e3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e00d6bbde1678c3aa75c07a477895728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119073dd3bdf696f16a65209a8479c75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22d51e9fc198a50a75a311b6ec2aa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490aba2dd22edc5fab4c81e9c9cfa77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dda155fa2c2b1f4c85a2af11711a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d23bc36dd7e77c76b54a4aea7780a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b7224feaece5b5f2ff4a11f3c0817734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb9566609df0fd9aff4ce132273231735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cdf384df10d89b928085b8c796908736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76595c65b5b04a32d681fc4cfec724737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5238407360817a7edd11b151f6c1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b875c77d5e8da98177015ca30f5d401739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f957377027db9be99b989b99190df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d57c5f09f9df14668ace4c0ac118e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133429ae88c6764827bcb71304e9fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8849171ce4b09edc15548906e9bb4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907344243624e603b58138b2a97d9c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955761dd2635fa91e9effa70cb4bbac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596f2c7346ad0dff5592d30836539f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c4be68068b783f6a4e78e310cca8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa65bbc76dcd2ee7e84465ec8113d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c35dc2f591ca1be8609cd9b095e57b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e11e945a12cfcb94b7d044997a6d9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97ef5ce52841e180904fd6e4e5e8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced39991816c0feb733435d0d0d3afe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06854748189530d7828fbcb097bc2a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce12bcfd8961a93502e82f939c0d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d71ebd264e22b952f1247cb5663ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ccd43c76115783928a9b90fcc4bb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c96956f89fc88b5653f340d358cf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150c7eb858d4e85ce8bc93c5cdc300f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc3276457dd410e8fb004ca401732759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>