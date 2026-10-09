--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1d4f20f1775951016c4d541008431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd8f117fd64bec32615800b1de0c3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406f2db15871b6ab384c7a5d7f72f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b7922b8bcd871488a134cd125b68b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae8bd015119736c9d9042f318f6eb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770555c44904c23fe85f6e522e8040e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c019f98c4093fbc05307939bec3cde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f074522e9724803e1b65bd79c61fdbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa99fb39ff1bea1d4c94e5dd989d699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fe1a94aa22b5736f04b9e81086de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6166957c1221f813a14646d7cae5e7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce61790b12566159e0858c7bb1717812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773164a81e63841e9386455acaf40a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197a336ca14997651004b1f7e4175314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cbb9fcb59a853e6f4a2897eaaa94f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1edd92aae9692f938910df0a707d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e58fb29a123c97dfee87b775c4df517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381bc7a096454edb30ff90b8bfabf7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a507d8675e3cfa501393a6c4c67f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793daa6d8a62b6dad15afa5156527a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53905e20dde16986bb8b2e7f6c1d3ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed5a8f11daa360437d17e97f49834f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa0be339a180868aa1fe5eebc38f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab10353b18d79ee2d2e4fd7627ab09724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb79e7367e41e10d901a04a933c4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9cfc01adb86fa4dd57c55fa46fa626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c850d56d8e125b464f9d8b64f7d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad20ede9f235a41af0282a9eaf8e5a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4a7bff056a5ccf57581ed2c8b80b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f8ec95cd0fcb5018fbc77f7ad34f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ecc75cc4e89b0a9a26dc16696979131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512338f6ff2c2495954c649e5fbb7d5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe484f3a23e72e1ccceefae1f4921233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54201fc55906e7a566ea74b2d11494bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3e4f0901d002249472eb03ed5007135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a7a7c8c99b7bc13ed15f5493cc5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7c45b9994eadb41816a093311b36337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49a3cf013dc17c53fe20eca982132938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ca274ecfa48b86ff0edd50334c78439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc276a47065d0d1a398d48ec2169d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4959284483d927e50b922beb878a5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaea9aad64f23906ac432691b5d51a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559501d04ce86ab51ebbb3ae39f787fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0747a6fb0d2bc58af0bfa68bb4d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5425b3079bf49c17309c7f546c0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ccfed3dc5d004fac6845a1751de4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9d058be1fc6c51cb4ff810e64aac347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3873fb7a182e52276bcf4a76eae1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf75f7f5538ce81336fe472c1364549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c25c033dc7f79fb014e55442bcbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41646fc87bfbd1701612f095f402cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ab40e9190fdae23aab604e15e6e7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8faa3d53671c407c5e9a6700167ac653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f47cd80fcf9e368ffc5845f23f4bd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283e73f08cd9134a09f0683dd0cd72d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e193b54c2ab029314c7724273f76c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306cc36551baca626059a7833b8a18f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537bfef29f4347d34b65297dbcb78e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98d0bfa34eef6330fcd3f6e8b7ce259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa099173dd741644e16ce12ad64eccc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5445cbc3b32e91b905da61e6b6283f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e0799c0809b019204569e4facbdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e477d2ea7fdaa99740a562112a5f6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a044d0d06224183b67e403a7d98e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476dfaacc27b4c9e44309960cee39ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fe93d02d11134960e04e2450a58966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b82b4ab8bc31e461e6b1f130adde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595400d5701774d954f1307e191239d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cc9edfcca6be7174e6aa3b67a064469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99decb0c4ac15f3735d18375243ce1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532abbdea70998dd4a256baff781b5b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d24d42abe8d67517e752891e12f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2584e3fb48c55ab3edd23330ee3ee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d550138755ce5b9ed998f4443b70f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bdfd735f991983fd73a367ffc62c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478857f6f8f1434bd04c3cbe1381c54176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a1e5f83dc3a1778f4a17e2b0e49d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4daa1d19591e9c22835b7b4ed6bbec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b427fddb773e9e79c7eb66f44dea91a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81989c7298e7aebdf670f1a5516780580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00365d86957cfa990ec1307dbf741cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88227fbc443d6a28164e43d73278a65782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eda2a3a932a88924e797feadfab9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d2aa8be9e8ec9ce0c96105c19ad384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4d3dcb7f062b0ad8495f7abbb0de885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff2ffde52ad201e43e5ce0d10c6e1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78bfaaa1d5d223a12fe466564ca33d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c173b8bf2f7a2e48e57c4f43d95888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851881ee6381111c0e0faeef9493431d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35df161f859f1747ed1d8154db1949d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1c6891613d27e7f2625f58bbd0c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5489766051313e23e4ec3f13920849e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab74a63c38daa6c51b8afd3bbdf5f7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f65567f0cf2f1d78f8cb493e9a8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62edf6083ca2269c1f736638482391195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7cbdef642b20e720d62f2a3c84c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b012ca512132ddb4ef18e4ccadae097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469c6f4e3d32488dc9207857b7fec798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa518dded2a6013acc95406f03d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158277a6b23f7eea330171d1eeaeb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb9cda901ca96e96211ab406e8290101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce0ac339199035b940628c2b7801b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c638532d306840b653f6fc6a7c78687103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0498fecdf27aa44c7af1fb6dac4cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3df29cc6e581e93a0f2ddeb733655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc1dc96af216e90270ac08b6fa0a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31724812d9b37e118e6ab0ae42e3fb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0892c101d01d1b1d1f62d0c3a3cc65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d1646b8262e02ebf35eba4cfafa54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ee6ce73782dd1b4d7f3c38da69232110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c54bd3269a968192e4fd53fe6648c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3966ebc43b7860b86bcc80cb61d29e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7806153a3bda653b53985173012c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b511730535c7dabf9276e5293f8d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48eca90236eff9a27ebc5de49fade3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a3d3807d251d088409155236341d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611c78c050d20c5a672bedef5bf1b69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18aceaab01f26c5e95c9166074edc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0770c6f35ac8ca7882977ce0e6f529e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e9f1b45605a6a2dec744179086be7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3aa53296b350572a4252de3be790121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f5449357e2432c898db48f099029122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf751e75258fa592af88f3b441de16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831de6f91d914f13c44bd1a3bf8824124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa02ba3077ed8d26dc745a51f95d8cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506adf6de9b0e809a553e53d8a445a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2713d18020a910e1292d3fede1a0d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550402e464b914b8f19a8c2367c5fcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8676e282240b455cbd7970cce681b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8599f56201d0b62e439d2625ebd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64174545a26f831a61ecaf63bc8e04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ccd2987b94a8d929814af4ef7ff5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f89427fbf08a869de64774b32505133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b18fa9a0d2750cbb665dceaea2d7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bfc4f799c958dad357f6c7deac423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a1bab19a269c0710fff16b86a7ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c0be686cb11ebecb6cf25f74a636137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b139dc4fbffda71dc0bf29d35d07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b175f0ff36f5e485b548992a27702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90875789938bfe61a2d2829eabe5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d92da40c052a75c7c1b767f8fcbd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e063407c61bd538a592e144161d1844142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4615a6d05e6279a4d5168b3775b9368143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48cd519f58e030317ab0570d7e71d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3dad04800322a168167074189318a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180095a7932bfbf801916dfd72dccd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595abcdf5dae74f1155844ba64c4d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9833fe87097a89d7df161d7336097148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b4af55b595f5432b5634ff169378149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833314bdb2cb2113671513884472301150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea70ecd531f827ffb2da998a10bfa2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a35f5d1a0d2d5a56b85683565ac6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5898086cedf03965ac3844b3e8ed767153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3659b5597d285ae3021253f0995dc1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02703063119cbbda24f143992462a303155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094ce91f2c911af4667bf3e202a96d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd053c2a163d4f2c7b966a94ae58b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b05f67632c8f730ef8e649dda07bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febda24182772565dee0692cd635b26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05a560cfe3075486947bd9764e9795160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ebf8d243ba179a4a8b8b411003868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e189caa684f1c246ef18a3499e24d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa4a93a0542fc4f6b4cdfa97a49f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85695cbff229a96e1bf91f94a84397164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3781e29f821ce3e1d4ceda9c4c9f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4f41177f0ac85f37fd10960b5c235166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e71f0aadbd50e8db744201c03d6b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4a7de7f1c4d8dc5bf86b7ce37cb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b4075147479f643dd1459d20ca7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad4f41c9ae66abdf5be7b4276ce085170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc236a59a05390c7e3955be4fa0e386171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895c5657f360d931c8cc7da48328269172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426cd502bff08205d522438be8078c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3725fee1c982406683690788056c4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510abfd097ce238ae02821612bb10f92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e96404434379dfcd3010f01e3b86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc720e4dd2af79174eb26311f1b3a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fddde78ea317f3c514ffdab641709178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a75c9a88a280ab18d5101e39d3645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db5df78ca2ffcbdf1a1819f5c09d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a1b1bcf76bd19f70617cf7b6c157181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5bcb9d27cbac454c5386626c2dd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb0330ce59ac8bee8976fdfa75a4f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11634ddb94f7e38a4824fdd50e0ad77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298cd458dd64c7907ac0ff88bb49bd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63385e857fe397917895e79adf09e8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca0a5e786aa659298cb19409ef2741187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b16e8f01f87c9ecda1a62f5ee34b58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b41d9a9cc9af81da4c65ef6678dac7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82bbf4da5dc776583de897ce3da901190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b25274e4279a448b403f58ed364eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1031ee37c4184d5fbc47239cb04997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3143d1c74156ee8170128e80c0fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d664a6b2b7f5c44ea5bcdc993f1823194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a1f4ae8c15ba7bf7defecaf3f5232195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1328e979723c7589685ba145e78af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18415e50435475266f53b693300024197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd313919f668a7658f3681dfb30f162198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953e1df6801d0c93ac6e2905b234b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86154bdb43778336348b844ede32a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b807820f760468cf3fb3831618a7811201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859859423f3a70bb7c094889104947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69bc05def21ade8f9dd32b063d767203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a62eadb15ed0f42fbec695fd6e76c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed4e0a615b32b5f7bdefa4ec65474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351088a7e4c8e25dbb0f76409758c487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9d55eb3e81c428471e1870dd091a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f1f0302bfdc0ae6e67e74eb85b2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf441b68b22ec20e38a92260882fbf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478517dcf93d7c78065487335eaa799210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5c3282e2b179b38cb5975b78c0691211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161f5175d52f233080bb85307b787c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3520c16c28e003bacd4994b9b965d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc3669467a5fb17254e55c543f3cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85447c736ad3aac6bef1a5da6e37b09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d96ecf6de85833136598dce4b8be5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec1e54e7c83ddf841b784b6d7207dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd1e2fcd28c7620adcaabfeceee35a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2fdaf3199a06a28ad866f430e6138219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c10da90639b9daa192400c70ce9716220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d48a050c01894ec481940b1be8fca0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fc1d69b00482ba91b1d05166cc771222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c7eaa71149bc13f08de7e889f43a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83867682d6083a816a5b9a489e9e6386224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90808656cdeae0672337ddc6e64ffdb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833139da2e3c212a17e3ba4b6d5aae8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f1cb31f1d2183581f16f029184b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92374358bbc64d114f0b0d211eeb1be8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59482b4d403377cfae1a46b6fbf0c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c13e8db74204391af27208128bad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d3ed78a665dd4f651feb1f384b57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55a6327e5b4d983a88926f7e631a7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099254d490d1b913368fc1a7ce1056b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd562b032f084d0813671dd05970b966234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe0efa7b89fd22d9ea7990d8664a66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f60a88efb4ba7d118288b3f556254236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d78f4995abaf344257813f691de65c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec05f002944295e8f6121eeb84f38f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c3fb4a745d986bf7b166188e87d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca5aa7666c8fb902befaccf58eff78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577655a2bcac811ee5ea621846a6cd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70379c148642ea5f36c4e2a558f1c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3c085b9dc2d7526251f89879f15d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672341347b557a225133b96accfaaaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db024d5d589e558804904bf219822e76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97153c0d48116a65d786e9563f56d2a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f04007461ab1d145af261466db8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825bfefba180d776f53b66c00c571bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2594356ce7b165118212c5d3b8d0e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d14d13eed240745e15abf4e11781250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce281cbb72c9c5713680d1a75374dc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c05afa6f8b422a58c3df04ac31077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c970f07ded0c0c313d4a76cb292887f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad40456f3d83694093dd34467c9db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff1e4774965d0747e098095bc6a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b149655ed4cdcdf6440b9d68612b097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdaf7749acf2b582ec0c25e465dfb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99c7bca936e57a03bba4f3ee71b21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a8f84436ae8c203a5240da6510ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35f6827a37f770168db712babef816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627232c2cbdf993c34df2de5aa57f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e92322092515bd18dba1e7259d96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da1cd2a6622cf3f75efafd2855a741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cc6e8c3c3aafe88e6734499fa9b27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6089095b5ffd2e25e202e5a9178623265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7c9694ad83d25d168c87cf6b49c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b972d773a1aad1662766693b64e4cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7c4a0fe376ef8c2ed7f6efa8b2a2b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3a2e1f25004f51050ed65c492fe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2bf76b6603c13d5950d30c7e017b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c81f8a7165b43eb7d61ab86b20db4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6445575d47734ec0eb2a3a63905aa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2050bd5a832ac7dfc3230137b72b1aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27501ea011fc6b2631302179684ccf8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dde92890bdf0d2b338d4c7eea028d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b6265aa216897fea4d0af33087374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4e094b30ec7b13874c31e2779f300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97003ca500fbafe4afc55b44792e2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51917aa551e3107a3091441e536690279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ada5366edfe9f36fa0891453660a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df61e2b10e0506e5476cf44bb36415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a6087d4ac58bc14d9e24c5c79ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e4794d72c7cf2f33add2a3ed39c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76147b98abb3f9dc80fa69adbd6d8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194616d33a7f8126cfd019269d75adc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e780b0ec9586fb8a66ffd1439f98cba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868b96739303be453e214f9c2874e1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8a5fb44e87337b1cc7e87d5df83e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c419eeb075df7b8f71a9f010a4d40d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b63a596195a66a510578a3c9281a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f353242b62f15dbfee4dd16edb83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f04a6d42ad584500a1fb62983e2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e8c7a23c919818d94539754f8b21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5403826c2ff597a0ff0e98ceb197294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8516a86ae40e97bdb30e7b6c02fe5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6124ea9d472d1f9192d07e78a7413296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b0ab76b23fe3d82e5fe5bf74b6f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e536815ec488ea92c1bda0847652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322adadf3470da6cc6f46872672c6325299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4d27b5e46e43ef9bc497769f2fbe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f282a3db2aeb42f9e97880c35d4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742591a5683270ae4dc412319ef3f24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9709ffdb08679aa41f6f950d0af93c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b86252552b03b78e8b7fd6bc890781304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506ad4142de42f8daced5969ed286b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214b1a269f633bdc1c10451a7129b09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7777ca048622f2a36a7860d9449c23b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9617c7a00ea70233fdaf5938b26f066308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bad3d7378c620932076604b7e5ac6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e516424db4095cbefa518d3b93f67a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702319621f47df273fe27415f5a0a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c193a3606b627f18a299a3563301182312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0168f3d5e7040f41dfc8dee061c2bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516d475491d1f19fedcf9ec250ad9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e7b09a2ef9019f6dda3db5bec1087315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a2d26854679eb6f851a66eb24d23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924485a23ba2f421b00dbf1abff526b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a6b3e588db78a8f5e1c5e5d09d4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d55baefb52a0e71ff6ed2f74bc4ad6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bde12bd529479aa47d68573899b1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b2e13ed806710d445082dc9ca460321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958f0b9b7f076115820e3ff7afc220f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8bb56020dea82709ec7d4ac383f99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765025312cfa5b39e5cb4aad5535e59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f59738e7deab4bba074135a8f2f62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38565ac77c675629f7a26e2c3c55c322326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64391ad029f9316782f0c2ce01e2074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579af5a6774e5db138bb383564b178c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760b41cc60d5ad1e895561bceb6b8dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cad3844687ca2fcc31bb8df7f9eecc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ceb6abf0f2477220df0bb54601802331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc4272f8c80247955e82de8b508d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68721bcbaf6476b24a42d1af0d0926ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af86c87b5594677a97ff73be8467da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585acb9b44d4b6e246de835cdc9e14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb0938cd6a25f9ee1c0aa323f1031336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ea8cd1ce98c6f1337b521a74274b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a65ea9ed919d1e1520a69a5b3bdc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500679de92f21f25d227a631a3a9cc34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d023b8f6e6bca087a9f8c7751521340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb5dd11ced195c4d9c4e183d580dfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432a740249e1bbc37a6244e3d6ef087342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd2e8a6a8b41c82704ea8233dfabc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fb9b2e6c066ce09f44cca6cb94e3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3728ffd5c6f9f55d289014fdbabf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907878c4422278351c59f85f84b54ce9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7d71873684607fd13199d1134f094347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c069adad88db5b4abf0207961812260348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4679f05f6aa7bb7aaae8235f6db0d71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8f31e484b6dbeb9815b294a42c14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6acff54b5ab16d2e90af616180cd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589404f40a4a88b65ec91f1070a649e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda78d757c6c143266a4a7877431560353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac0344dba786fe4ef76ee20bf126da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a86fed1c06d4fe2660ae97f7279f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e61d4d79ec95652883ebd5dfcf61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadbdb3642b77c3c0dd82bcbc8b5e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f6794baf6d8d750ef3c0ae02f8380358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d5e1a21b53e403f6ff5f773415da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a6649e68c8ae104d490a12260ec4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e07ed08eaf103f4dd3c7b6c09ea4a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc648d0b9961ac7f848179bc67868e8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f958e4cc77708febc080adb35cb42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce8cc85dd1845bbf77e4419cb61c98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cd4a80cd783f746cd87ecdf8cf29e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9004b3aede29d285b7c098f3b361f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1d33a8b119905a8e1ad02744bd88b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ef13e653b5737cff9e8a3ef0bd0c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d40b79a0c666c303ad464790d96cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ed1eebc4c59fb33ae64df08c2417370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1dfac8cbf9ba973b4749b4aca0b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832b937eee2cc116d6fdbf8e753056372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fee3ba33c20ecffb6bc90da5a4877373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243971a1759e705e8ea2ab4210edcf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f1d266c58b6e1b2c7e809060a522375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5f39ca315172f7813e4b9ad65572376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca09143c313bf194d51dd0f056e36e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec794ce1ac7e0bb0e30e454d47074e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b25c307e4546756037ed055f291bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10345079d5d29f255c2669bfe3fb967c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851f9c46303a2a2bbfb0b6bb471643381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c6af657f48be8c356bc3be0bb0541382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29159d72c49c8a867dfdbe850e8b8eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595444758856a5de27adb63ebd683ca9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05461904f5bdcb27bd66025c213ca44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a84f6eddd3484b205531672f0c5dcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d97b808430bb95bab107f502c59beb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c9a7784202f84f48339e45c7a13f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c68cc446569e7341ddaf2146c6bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98466b6767edde038e56619667a9063390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1857d22d451b66e3020a3fcfe68f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa1289e56dae2cd7ad7ab90fe6ac59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad100f5bca0cc4da6b4927f60a921dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301bda2851c583ab4441339fc8e89f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8fec4fac664fafb65a420965f270a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42f56932c13726af0027d809f89d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81f3857335746abd7289854b87f010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e7e333a94ed9d62472b317018a23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87aa7b2031ceb3b3359bce2e8ff7da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6efdaf5d6d1eb3a3e02977779e7f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ba25ab870423a17946fa83301a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819684d663622ead20a1ff78063d2022402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae6cf5102373d03de1aa13f49fe2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836f54a85463706da6aaf8a45b35127404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796bab89a1d26ac7fac7ee852cf538e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e418b9f9adba2f6c65256b19527c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d56695265d07da1c687aca9d88df6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e76f58c5b106be8cabf45c00890022408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9e51752784d91f5b0e1d28149f8ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdee092042f582a218dc13163f4ea6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf6b47db75f322436e1e5e8224cb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3960ad5607bf939c9e093eb78edbac0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66b4c2c4ff9020a5e6735f616ad0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e94947aac88478f22a7b69d971ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18031ca032719d628eb30b006e30e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ea37c72aa0f061903b690b579ca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca2781ab0a74feee6865801325223417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659044ce29f81d6a640355ea0301fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfe9a12263094f508fede2af1231ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fe97a9aaa808ba8a11a9a0499d7d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c05746e0b7a46004aaae7b6e4e48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b9825801e9469fd509a8bc1d2e872422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf6fa3d75c5d21212b70962c5af48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e03ab74b8f7ab2fad497a7b2af39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf911eb324bf4e62af14215fb0080656425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d6ce0a06923666af23a73d6bc6977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431c82f35fb3da8265517a4a4d5935427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd724143003ec7725396e1ff70ab1c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e0cc290215ab8ac0c21d257dee74c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb87912b28e76dcf143dec278aef3b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46828faba0bf76beb6edaa0fdb432431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9c06894357a3ebfdc71996b2232c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c909daf1c1e7ca5e5096ac527534433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128ba69818da7104d11e33d936179b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373600a17035c35f76fde5c21433b5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a534a22a5dbacdbbd37c7835e6bef7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4816fd093fbe23c18a88fea0b95fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26bbc74aadb915110e5ace7885a3a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc5a4940602ffb00065f56accd3981439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c6386f758981abe94723d51f4ca4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe7223748de0ca2c301741c338462f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2051d76437dda3eec63a70e014fffd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655539c9cbcacccb6a4858f7f073eeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036dd6987359ae15a749269b61c93e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6645edf98aa420c7105428ed76946445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099ef3b3938db82892ea9ad8b763030446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed0d0c159c277b764efa853d5e27c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced55b16c4aaa841cb7fea8c464bb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f605d1409394b90eeed23a6fb94be8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76346d9f4c14533e95812fe84afc0c4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5b36d4ae54224dcce3238bde06a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434311f8c3eba6830cda124be5870bfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e16ad99c77f2cd5a56152277f1e13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d6a1cd44da28a86824937aa3d61f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e132890dc8212e634c7893795f7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4027f5ed2e29746cb7985ff98bf18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5454c935273e792b9d8f7bb5b979790457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271775cf006685544f7797c02af35b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3199d0c64119575e2360a39bcae5be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e97fa7bcd226ad439ac308dbeac67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634cc39416e50b9402d0877963926b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae2c679353e1d8896579991e25da4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd687c6ee5e1537eae3d0b7acda2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502ea2259ad03ec105eae027150264464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ffd510c26c3b353b9d6d1ecc72b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f49bc06d4b28eccb0afa4bdf5b31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5037c5f4cb9baae6432943566714eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a81877c356ef99d790bc032781a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312480729f821b4c7d5fb93866f539e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf483bd2ae91127ca32c41da1c1d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53867225525d94ecfd832135d9cb7dc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6918b816364ec0e617a691b7715f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398bdc26088a678489c59786219abe7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc9deff192a8d8ded8b5393a530036474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bef7ea1cb181261b6ebd681e4e78f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6d56ec27a854e1836aeb238f2998b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6581821b08bca2b99493f68e719d88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c7165711d25fc9257c0c9d7e617f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e822e491c6be25fc37efe3b74531e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1029997719f3304fcac30c6a89599d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f84e59d390fbdeb9180c4805c257d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00bbe08d5e681662f7662bd7b59fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec3712aedc225322cd260642912a7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472107b18a845a3c610ab0b3320cace7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd840781bb7a4f75f4972228b33da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaee49596651b974a04c9d4c889387486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2fd0a708ad7ef988c85ad36a54f84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3064b84526c4ef5b7d7758762b9f486488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01659ff5fda96fb586063d5d5171e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894246d4bf5015d4f0b035abcc2f1d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125baa4ef19b75f5421d73ab8c950f6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa81823f668b841950db6da7288055492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1eca015ff18302e0e8ef268e7c72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c7d1a70b81cbce108fe0055467f54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daca8c9c40558cf29fe5aaa2326f0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9b3bfc02f0233e0be0d88a6a3f63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1546ebafabc0509205dffba271baf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e361c991ecbc1e3afe978f67a78c9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8c93243b70d5823b23a36ac09395499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9b2e7fa7f4a625ca80ac62d919bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ea520d16432272e3851217139188d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af0b08ac68b004caa3a44bccaf2e27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57e7e0f31068de21cb4ef8e542aa1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c30f66e34289f77e3dc9a045588d43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27c71999ffde910f0034a110fcf530505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c88ba099488355f7a78592988e7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343d9c998a50775608555b19c7ac115507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91ade01d9afa15bc0e15db2e3f8bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae80bae1e47863baca9a7d7152c367509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2c1c236eb91e51e4cc386da68aed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3881bb5222b825307688218eee55ba1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c5ac9a95dcc5b2bf450762581d08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099deb36ff4b3f520aadeb75b25451513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c30d0f08d161ae9306f8c8a834c12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8d88d9aa08cd3769efb4f66fa8770515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee61b9ef8c1ddfe9058a5f2359ea32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47405ac3ab21130b29d723a0030ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c40f89ed955278396f6d5a23d30af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060087aedf3e4f7701941d96b281bba1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447269b67dce49900ca4f14ed1385686520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21880d0695313dfa87e8ca227d81c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d976289f978e2ce7beabd247f98c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde65d3fdf049f2596a15c99f74809523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35156f3db7e255fe4b3ceefc15d6a11b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca239775cf1d0b67a760f07846a96bf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e71d40b2d43b01711736a23874bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f9c5022e096bd1f26e3b179a09f67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc124c0c9d33572333f31eed8599211528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d09b65923e0b4b0fa3058b3352fdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b0bdcfcea93e4bd237b2be7f8187a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bb4479d0e48bdbe4758a0c50390f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfad9868bc878445d0277936db200f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a91f5bd07069517f6c7d1dfba8aff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69795eb4385a337cbf2e6e889c3f5c36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc44ce8ba93982c2a20edf431b35b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d687909761a8b792934848e78207536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dffe05870f1646a3f29d2d85359f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a3d34bd0a7eadc4675d8e333e5c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab056891b4750757f526f9bcdd674539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604e33a2c31ccf662e033ec8ad23e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb63cfc8d4f8fdadd8e05aa569ce7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01485efd076a2ab6dfa8a8a485795542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4de4aa2dca52c68f75f67af65ed42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bacd274cb96e8ccdc3fc4cbb0e977544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c92efc2db108605ed9458e5f754b21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1add2f82b4ca2d90c8c0b545a3ca4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9975e5bd4c632e22c59cc010e9c268547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71905d7e0042c80cc53c92444fd2af21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907eac0d68381547a5638c7fad89cc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e2d949c9b4d365a9f5a3fa42c5cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c81a93847521e69be73d890cf3cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f699ce556a8ddebfcbab10b51ddfcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5957a1d8f46d6664cef07f82ef97b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35cf9d299c381c9a9e71f3aecc42ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4eb7371af9a44c88a8a1a6f75e97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b13cc9fcb4a47c9f18b1294490a1d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b8780ab5e36622f855426e26d1c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6fe99790d6a28ef8ec144a9dcbf13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434c1c0000296d37a4fd684b099e83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ec2bec03244289618e04683fbf94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1921afd1d397959c58dd3d1b8bd25561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dfe2884d0d47ecc42d4445c3d5e13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf894650e452af6d053219b69af3ab3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c76dbaf61f08d0aacc6bee80553170564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48bf2be7b8c52f9cccd35fa1767a2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd31dc155a3edaed7d54736f1e199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9329ed4982f0274eb6a2c3e0c840a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f4a18dc441191c6d332ccf3a3f8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9355669ef32e8eb2dbfc06d67b6ecf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a47e3eab84100d3e800aa1269a896570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2205513b8bdb296acf5b47b66ca676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16091760e11c17a160b99942883f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a7dac7346b201e985f1991b172aaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e896ee9cf5c9beb21dec27ccbaaa4a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89167dbe16852bdb2f7a16ccae1ab4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08acabce4d91a01e4f6724d692720576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c760c1917c5cb071ce3b74884b1e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16dfa90118ea122478a231a5bab8bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba88b96de5fd25695add42ca94123d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6166c9856ad3bc748e4b1997cebb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1449d5628d12495bd53ef769dcdb02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccade0d99ecf3891f6005d51c3a32d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024442f568a11d18dbe09a9c015c75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1904f860af5cf2c9aa6dfaa19a361d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856128c6b5fa5826d44203115db6f38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd751d5ea2b7a1fbdf275fe751506586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fec8f17f8051cc3cd3f10c6849723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cac2aae35565229e668967493b32fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29bc5f84f04a216faee2ca09f6c03a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f09640ee9a69814c20601797d3540590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d041a028b80d3a154c97bcd525bbe9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735c60ba1c5966807e90918298a7d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf92fb824a92fb14ae8da3479b7052593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13d0a606656f6e67d4643bb37e89c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb5af13d88a7307ad274a342dfa65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb301bd277ed1ec95713013d9035ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903073c81eb217b8b5a463bcda8c4b4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef7c43ec529181eccf795a1f8a826d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd7feb3fa53cb5d0e8e0229da7143599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516ad45e879a01a48ab08ea46581ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88aef76fa1316aa6d4838e5efbaef2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e073b40ad7325b9ac08869719d6f4ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9d8fd1dd509e0774f4de01c221fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bede8a7edaa9bbcd1f6105f849a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea8eb1a4f908858cb6bb3be4b29efa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297cec5a9890ee46718fd95d393433c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28498131560a4e38ec9610520387a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def102ef09b49e2c4d4ce61df62b2c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e629a877be1cd08c21bd7cd8fb265a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2926cfb0b86275ceeeac9db88e9e95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6c57258ca70bef5fc54659f62c85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542962c164076967859afe6601362a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4fefef903c857563319d55d3ea31c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05237fe39c0605a93c175134b284b841614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09e76e6621c7171c048b753784c329615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543b9f805c2aceb792efb4bbbcce7c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0407d9da3be9380cfb09151956bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b359c90004b323b763a9434ce966618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf47b761422312ff31696d319a808f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501990634ce161897dc4bf71805564f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e5836f0d26eed2534ccd71c96231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57a328f89bbdc82c2c8fdcff6720e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85e375c694a74d59c20212175b5cc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0a675b0d5d593ae791e261c51c90e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733f0682be9d6fc216af86d7385f80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636df54aee792d86f4dd60e976453bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953849fb319dd971485494a87309a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4e569c11f094e8181c6e0ab8f40b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45d00c3ebceaba867460a0f82182f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f46e34511202a43b964f43c38db4e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c70bde22c0006290d2a608bb63e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47776366df07f3644cf7ad37ddbf326632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab2822908cd39d24de1d577e61f62e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a61c5ecbdfab8ef592f19cd3ef95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567be566f72e661eae8f00ce98ec5c06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2698b74ce089b89425dcf4fd746cea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f14e3046e5b56bd9248312cb8f75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c9c2b806551c7d20998bf58256b43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331025a544c2817829e80e15dc074b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945b6658854f31a967e471a5891718c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38bc12672a7db253390af2ec9dfc16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4ba0cba3e9ddb64ff289337ad9d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d681a44de79f44ceeb981f5f0689643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab82c56fa32bf4f329bd7e6ebe20d7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856aca13e7594f9d793f9b926881088645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7a2823ce4e98ad8fec04d758134f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e43906f826d055b12e772c228fd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb82000df82b3c242eadb2eda6ad4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cbf88bd68b069a50d20b5378ab832649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92482937c4d7920d512a3cc44e4b77d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234d0b4664e6eb2c76f27e9ec89cf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789275140ba91ba4a35eb83a7c8f37e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b543558fb8596e3f93686dded3f2291653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e149c8af1b12e4eec7c6914854291654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc261d071c5116e0705b3510e8b810b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31402cb1721ad721daaca45df23f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fde73204fe269d22a44edd753b5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b54ac7c44d0058f6558f9919f2e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e68aaa489649fbea32c4bfe9c32722659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265143f268b2837c2e78bbb3acccc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a36301966171b2be5d1213a47d642661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197d5bf8f1970bd3ec50f097d7c9d2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edc44b308ae93238590b947ec2b7a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a5cb9d53efaf11ed23a7ee9e2f67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a97a29b12850650f748b034e10036665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b247f35e90edee3ff8c0384fd47b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5923483a38a937dfbd4446ecd5c80ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2087f6b5fa3d0207d8df3e39162d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af390cd5b75a82f5b864d9e1b3f204669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139f6b37950f076ec0608c6b5fbc78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68921718a02f178b2204195cb8ea70bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b823001252ce4d855345e7e12afe4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b6fb7f884739805285f2c6bf443fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de0393dde7679df55b79d20069cac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2059026caf490240cfd3ff83dac35b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1917d0ca7f0c54c3ddbdd288f54d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4eda7ad3545bba3688d11a4f28722a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ba4ff2091efe2ce0271ecf11b4f68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cfdc494ec92776e32fee467d6b4bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496c652defeaeef00187afef875e29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb3c3d971819355ed84379229bdd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905a063ced68464fd4510758be60323682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237302c3f084654ae8acf380e3d568d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febb81b4fabb5169983fe9924f823ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc331ba3f994705ae2ee16cb91cc3dd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a047514af9bf9903b5c7da3d47419e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce76056a9e9e12c40b740e5707c36d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbfebbc13999ceca4b86020c6def8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32535896ecaf72cd83023a6d10332842689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f0fecff04ced0f02034b634b8852690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20232f18bab6ce8fa07ff58e16393ea5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803bfe8cf6bbe4f78330c36292674d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346766d1e1ef37626495d8f8863e073693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fb1ff0ae5a216ca2fe63c451335e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee04c0c39fffc2f0155f03015e1b2a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a1994c8961a8bc5d5fe1b5f19e344696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962ad05e37d33e768105a51d88e9a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088000b4bca9f61258c27dced100e144698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5498af5e936121efa6793e806ac6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd821ee29fd3e8e01d67fbbd738e72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61e53d014e971fe5dbf3c6559f03ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef63af3eb687acd47e22b67b43d938702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b25a7df441741366f59f94ead302703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fe5e460dd6b1fb43ef02f0ae00bc5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cd930b1a1b4761627cdedb9523d77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13703b2fd237dd01b907b259fdb9fac3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1475e30a551f3068f169e95d7ede8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5978bc84b4181e7bf778c71ed0216708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2c73cfd0fc136a19896a91a796db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdaf96d59111edc5f96e9d8e6bf9a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d0c61127649b24de799ab4e06f53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70746eb9e706af8abfa2d1825099833712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2e90f3efeb0e8d39f94db0935cdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9be602aa05e4e01bcaf3d60d32cc89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6e5d1556ce8282c878398322b99cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95c90b50836157be184efc22aaed47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2555c5c46d17668e112d676fa94d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a396393d1fcc059b7e7b947228685718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d11fcb63fd36f0e4131bfb7012df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae249fac03c428f06188cdbca3bc1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ddb8a48a6a92680bf0d352663763c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69a39374b54fa5b6748a5b2af70d31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92090f1c91d95978e989403a27b30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bcd418c42645b863f1b7e2d11910c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9300adea4d6b8a432528858dd3de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7992f5f0b75fe935fad547ac5688d73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b31c41780a97fc976741ef7f6dc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee3c11bf7c16d2fba5872cbe99d6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ff9551902583cd7d5e78ad933c648729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766351a26fd0361062491ebc08a7dae5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e763e71613636c7e1a34325addb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282108d76dd8ee6cef51aa4bfeca3dcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f217b5ba25d1ae88b5d6d93dba3b212733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b160b8a22838bdcf49c444ba5054734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3d4ce7aaa5e09929c2e930c674e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d790521e68b208ea13dda3be937f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758d0bdb0ffd0a21f93a564d949b8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d250fa89c51684e41d3d870954d15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9cb9e1e960eeadab5c82102ec38f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134324dc5c5fd3a5b99f15907ac5ee00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a47975263c1e3985d04174f7a311741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88bfc834e04ee5948d6760314f3572742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33713e4c505d53d5f21d3013e7f509ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893d5f13eae46a12cb88de94103f063744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172fb62cb68ef1986a383f10d0d60b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266b07c1fc74dfe19091667970fd6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6addae0d996d2d86ddd9f64efaf759747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417609ed3fa60ff153a4f628ef07045e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289329eaccae9d826f31ab9546aec9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a23815ea27e011603d49effd682323750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a376d214215567e13711c45d960557a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc63f82fedf621f8b294cb3be00667c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ce482c8590faa390674bcc0cf57e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe723c58a408b90a7f0edfce2a910b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642da8b25f8602a3dd52951f3b30034d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc0c3079c240d4af1c3997a680d9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb6ab29aa55c8a70f2c96fdf19254f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714ef483961a3c2c260adc789a846d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150a1d0b99610459de7fd36455f954759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5ba9c54259bf86f357d8dcafc3301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed696b3fb9aa2ec841718e9595da102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e4b04352094b3651e54c0915ed3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f41975820c251d569c849011fa43164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd7526883e9622290f4ddb0ca87d3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2169da5f8cf037b986b2cd76d0ae69a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d05f31ea3e3956f09eb09c0dcee2107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a616722d1d37ba8b744bc9c761268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756d9f764cc4f150d8af313bda3a7009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b231957a4a823091fea0881abefaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9faa04713e22f813da9524c75e8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c81691ff6baf82b62fc2ad3f2b7c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa947f8497debd55b30616feaec70d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385a023b0f702434f99af75a4682b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b111b315abae62e6cdc71083816215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7e3552f8c143b50e845220fbce7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a97d6e24ad568058da72aeb805ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842efbf4f74f92b296f78c1324dacaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeab87101ce5c249e55c8701b33b9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc5cf0516971ea567f128d1381b2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7446564789b3be69774b8604c1fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be9c099d739e4bdbc6096cb9323da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0a62a47a24078a55d16e92305f88323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754575900fb3389050adced710cce7e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215b49bcd851f5b5275cfae2f833b4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65a358fc237970c128136f98051eb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8c60a94ff2ba3b2cfc951680429d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db21e4b399a9c8a4e1b83ff5c9c3a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68f776c28254ff83880d729974ae6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6c89248722857a603ac5e6150bb0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83c315b52b81073f4e7ce8f611ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a1d123f6d64c405aeac61c8fbbc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5138d1afc0dca8abdee4605ea0c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521c7773bdce1c5ed5598d14d6379534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48f1ecce40fb433db0e91371feefe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27249dbf345cf10dd2f61dd8a50486136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbe58bb233795265e7f64ec371161337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd72ec84f8d165c4088127b1f7079238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6870ed36843de5d183c6c3653db603639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a2c366f454f5f8e5d7cf644eb19d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee0fd6fc8a317364052b3ca922ef4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039d7421da93bc11e2ca1f8d2aa904a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358166089094ccf41f7cba2e62ec226c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7ab400cdaa2cd6f7d8481e543710344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f845c641730806061e322bc00c927645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475dad7bc3b6564f04d0dfd5f3c5ac146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc68dae872892d274a649d65dee28047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5898afa9b44ee5e932500a26e2cb2c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fffbb2e68badb0d26f363a3ea498d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde3d714972ca5fa3e5bbcaff28439450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72de86bfa310d36771de1a7a7f5fda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d138c3d592865ef8959d4b0a6c05552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb261c3dece9ef294671c7a727f2f6d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b65d966a59c3bd92bd7c6568b9d7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4e09e4fcd1d0b79324678c4043a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e49fe36e8b64d9d43c993122bc7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5afcbfc9744635e5af0cbb1e9ccf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec0381847805f59acb607f7ad7c4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502971a8f8113177d679df39f9a735559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95541d7dc2e39ce286e18da90c6a3a6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5296cc0e3d9d5e7a52355033c46d35f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b74e05e833fe1dda99dd828414f1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b6df1e225723e76500f2cd80d791863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda67633cbbfeddac3eeb19fc9cbdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f26e85d00a0fb36f4fbfb69cb286c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46240136e04d27aabaf0f1c1d9943e7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067fda55fedf1a3ff930c1efecf0d9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9880415f8b48a3fe036a03cd3d1431a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd84e38df95371a7d16ecfb1844bb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b0de5eb31aee16c99869ad1d0112b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04881fd6afd692a5939e1047ba143d8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d8ac69e1bf5ef5bc509cc66f26b2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480caae5704917851631a596ff3abc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa2e08214b7bd1c0dbe2b169cc15374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9032d3aca677fdaf5c6de9808dc30f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8204705ee5e13f4146a7606ce5ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88006884d87ff8bc569b2c44c5745477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84012cae0c768df3515d9899ee5158c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df6a0339ac359216fb659ede1f3cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5e9de70650841d2dcbd530eb122980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f730d4d386e9083b377f2634ffed73881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d11ff62cf09f3324efa943323ff9a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14c867ac78a9a7aa77ca4105682d3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a743b522fe4e355dc44798987cf3d4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d994c4a90f2f9d5cbdfa31a8b979585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bd3ab0f4648437df71360d940ef3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e257587d24f95136144b70010c31087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7de283b5ef3e2606619546a7f0e45c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db422cd016931815c7f01acff6768a2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bdfcaf05c92e0e5f2c776d3dd04f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a08ff8510482dd474fbc8fdda115e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f15cf8b315380d0abaf36ddd58ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f965af4ea4e1704989dfb450ff6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d7dc178552cb2a79e5b67c03e87494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a19a0cfb48de9be3464edf20d2f6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e255bd8507471f352e73e24dcb298696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1aa379441c1a0d3b5a88157990e4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51ef85307b5248cf2839a7497ef0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26df51ad54fc1e41be69e518e028499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb57a9734e7342d747a2e2658a5ae39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fd46eb6d1a07c34e821818b681eef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5504d6333229476883bf2a6e3445102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b759db25ac26196e3e23ddcd8b3b81e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861197a3b717f5d9b298f4464f79fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae83c69691c50737cdfedabc789b9df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297bb408e1766d825f0db9f9000bcb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eba4b8172ec36fb9a3c886ad24114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf66b6088e42ec94cae04989b7219108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d19a2db37b854bfe200c11129263c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85339d8ce97990420825035278ff46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e884533cdcba12c6502b5493d55ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7d9f6a5feb393a8389e790a962d5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa4b84780632aa614b9ca2a686227113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e963f867ee4908d7387555f8ca95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bde4881d93e602504412a5bea1b349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09368780e4ab50ba483dac3a76211af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f033b99228ed2a222432f7524246d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62aa34fd908f03339163aa5bd986ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf961696b6efba6d4239119b7057128119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c258a0d80f264f8971294c9cc84529120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab73cab0d0717cfcbb0d0c258a25410121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c71dbe2f64728133d51d9083f42d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfb58f0536c9a41a36a9d683d23288123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f65e28df1724bebd0f179d7108096124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfc1eced4b2d83ad54496d41b6ad2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d18db3ce0fd5ba640295d769223c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb409ff1a92e0bd3de023b89f9fe536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ed0b19d376307d5738d14cc52fe4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef77b41c4daef6513ed7556b6e7b04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dbf58cefaba23b7a19eecd2a2f209130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc70300bcaed986e0eefb86bfc7818131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c287e811444c72a903173f5aa18c79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa001ed83a83d7c8c135bda336e9448133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b7dd718e99466022dfaa7b4491c1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63a943c15669bd6377eb9291e1d48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c24c43411e00761593a74864ed21e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe08fda7e76883a00ed6896e347ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802388484b7cadc8c789f6c4a5c6b14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28637c8e8c065c0bd27ad746bc9043139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70c4e1156a4355e1758f7ef70a12e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562eee33300b7afdae6e55cca9c306f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc931411e29b47b3633a1afbd115610142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f32404b54f44cd4b582751e3e205143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b15239d63979e55299448e89165ccc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b3f146ed1591df4b335cd6cd59c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e235f5853e18d2bff4cc4478d1e5e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b63a86dfe9b8d105e37b66292fa73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78e6b5ef106eda2e97c5809896b07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c438e36c165aeac11bf81c0ca1d2316149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee9a0b60dc204e70fe8e0ae2ca018a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719111112dbd4ce968c0a2f29bb04af6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d73421967a7385ad524316ee132cbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ddcd49de57dc9ad458c8c36d17a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2ebf4ebd559f5ecce835de5b52843154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1842e84dc08248a638f2287c3babf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9e442900dabd3ccf74a3a33195bac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251da45fa6cfff1e1527c801c5b8e26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969f3c96efa164f838b8b28dc00939158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b84707f4c1d61de48386fbebc0e78f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e174162e7f7f7054a4382a8a6a351160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7575509b6a5cb906fbe2a22cda8223e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0855a44319e5c048664c556e328ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ed273fbe845acf57a53bc7c23762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a410de04978bfc3a80fd3cc684ce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d088db0eed2378def9c2de17847ba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ab753b2b0b6708cdc7c3053ed3b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb06a39e56f156bb710d1d2447690167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725a996327d943942070cfac73b7ce3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484ad66ae373a35882688cbfc0ba69d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5085df5784e5140055b414582ab0ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc423b0c7f1fa8488be6b3f4697debb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b115eb645422f73d3086009796bf07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f58bd93933cdbb156fbcd0fa1798173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151db89f8595b7f0b2934228d12286b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437a0de18ca5e0d140d40c131a7c8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c690f79ba9310b3b7d5119527ea70b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3fa7b73397c70e0e55d0727af167177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5728b8059da9f0b2106e44fa524dce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81179e07077cae3b44b3cc545bc822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390dd96e968ee2891ec2c2041a0b826180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf35949693e8c3efd11184401483598181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6bdb913cc18c6eaab9495478d4360182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bb38071f4b26956752af7e40c44c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50887072078c1ade8667946275f8b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d5adb32d3a4f448c6474842d64c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e30e2994e584b11703c9d9fff2904186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf158db2c769ff0cfcabf3c58d999b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59af1588fafeee324e2a669c494e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3ba94c0537aa4ed161466734f9cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95355bb6519fedf4503f89da51a3107190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011501f90bd7052e9079d57cef921f7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2e0254f2adf759f1e028cbc01460192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8be634ce019710c73352813ee1afe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b198f9c66c009aaf74edc2b4f1bf34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e842172d57641f694ada54cc1a0b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01ae0ddef143e0bd0cb58c3cd359f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31603ae27d431c236536673cf63ea1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3649994ec77e9cf911323ed89a23b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07136cb97e1df606c6406c3bb9ae621c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe920e1010d611855f594abcacbfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ffb40e3e67c59281ae6ca255f4f15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc198530c5c09632bd691572b3dac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5e3ee598a5ff9457bc2a4a736561203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb6ba83c4b86a1aeb3358388efed66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668370b96d306de6854927cc82eade9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034587e22dab462472b4e49219c4a4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a20646934dc6f6cf550326cb513d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87cfbff436cdc4a60ed77002c8113208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06891f34b9b1790a42d648b102538cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845761f03a375cb1caaf3b56a72a9b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6308121321b3f62418370cdea96925211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc48fd950e24276eddbab595dd2e07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29330b2d05b4293d67c034f3c9911335213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdff2fe67e592462999fd3088ada6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eee38fdc9a31c048c91f8e15ed3f60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042abfa5173c658ea7bc9c734df91bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6a581418d2cf4e4dab8a547ee8990217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33576aec677e9ea7bbacda3fd4db2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feff2aaa26701f9a565fe5e718d778219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b238050c4ee17d4fb8b02fa70927deb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f7c82f1b5254af528cccfd7ca581221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ae8e2b6cbbb8436044d19dabea681222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9160c3906783e7a9dbfab294b95bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fc5d12b90d541dcf70659d1f60e26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f5ecc18e0826011b72c4d54a6f6bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82493e422514a2f6cf4a2381cac80531226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa54735d1354a29c0e9d5fd85d5af6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1cefa52ad9e8db98501ebca4138d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0499bf1678945fcbfb47683aba3bb56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352b5b6543cb608029c06c7fbb8ca1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b357edd9156de2ae70e98220926c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f173e73f6e8a90b068489a287d242232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec176278b001d84ac1d5aa06349aff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d37c1ee184da75248b461811da53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795fbb0bbb67be802fd4f4a0db543c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a21d4ad167355b53090231ace71bba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d6bcc9df10f8fdef0d01fef5bf7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95211ffe6473169350376d3193a8cc42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46a5e578dcc25a3123d2d65092d67e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cff9d0d56cdcb31d3782053f27eb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57823d578ff5fbfe4a017857c8339a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bf9de2f6fa644301dbf3489c64f69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e50f9151fc468fff4be38488f95fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e85c84bfe4f1ecd27c5cb72557e1a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf1580cfb2eefa29291dbbe75bd376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c4a6741d9cc5aab420faccb84352b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f2059d495d9d1bf456de647e0198e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82b096dc86d9049f2d156927de289248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d4ca2a4c6f088b5a560b355206203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdbf468dde0ec63867e81c5019251c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c29b22fb0d1b26f9a03620ee70925251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f35081c7ba8ec66af52174320c8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e0ce4336dd321ced01f7a14bf7a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc7688e312c702181798dcc53df2fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da38fcea0a036db5806f71516644afb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12623ef9a1f2477016668ea15bda9bb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d299d3d8d0926f433df3401de417257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f53627831e5aa7e589a4a52c5cc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc5d6eeadce94d16bb8a989a6df55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacba1d0cf3a593c3aff74be7a0b35b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705fbe18b15231820e5976f24b0755e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1bdd35a8233bfb1dfb7779b2b752f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31a7fff6803b47ffd9e35c1e2e0e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f47a51999e09922a266fe936775c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45491e1513be6260b20242ec595cad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9562477885e896a617d517b45271e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6da3f625af72ee253bfcc768a28eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfe45d7d06f88a035fbe47f9cf2f04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea56e7d862c6b3617a43b80ca26afc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f606adb1686e86166faf71c25f400c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787a2a26d478351ebe35a06593c87d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0288b935f0b8a570180eccd528b6283272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2cd8b585d28d6fce864d1ac5cb030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e419c3a2ed098e3889cbf2297e886d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c942eca352f696205b45467bb7d24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad67d9bcbf768496c61b7a046196200276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc786af2bcfca1d331793db4d00125e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d22b1cd4dd9fd3badfe8fcefaad81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50fe50045b402d36d6c1d3fa45ff27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776bafd5251851d05cf44fea251102e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c249a9e3d28210a7914aec52bc76eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc1b2f6123ffb4fc06057abb9d980282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b07ad3eaef21ec858d917a0ecca9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a5376d071da655ded38147d74bef2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb32c7b8073fd14e454902db64e59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d6131356cd2fa36da8de980d91cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6a05bfaba0091aacba4cdaca0b519287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a6f5f7ff98faa446a0a0f43c106b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa458eb01c6415b99bb2f908a58f3bc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de013d9505fe9e2d2693bcca8fead70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9125e10b9f16f12f47b49d1a3e781e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693983a71f0d14a9990d2d2ff8157b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f085be5870dca0e2d86db74cb9293293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba00b699d2345a73f58d97c7022f94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5b1702e187dadc7215d0d395d4d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3466ee03e80acfa70b0244ae9e7853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aede56c2867378d091bd42f8dbd87a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca1a72e95ffba831ce4d5b3cde9645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238828eacd058b51803bb33ba6b395f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6de67c947b98429983652d5ddc80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9777aa5fd4f89734c815bcb22a8aff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0240e3ff9c8b4ce5191b813a82411302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb10fbd6b523e31ce9f0b452990bcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c60d4aea769a2e46cd3b5761d4220304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2d4483d84de4401f5fb4a1143d9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970198ac3a47c0ddc473345ba89a2af6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f6c789c049fb80f85a7c3bde55b9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d49cc10a8f34046e4abeb162a53f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f0d32db155b1581540e090b36193309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b162cd45aad70876ac90d4265ab489310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416c9fe537f7dbf1a88c09d741c39ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e869ac9035d47f6b9715a8f57b69d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743c52289e075692972bddc8d036b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d0e835eca42ae0347c71297ec0170314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06d7d607226520c2c8c5220041848315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb5a6bce861e6dfb48d658d9011f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313531d26b7e86811b8221a0fb8399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b7fcd95a76090cfae81299d6265e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f49d347c262586b3beda6fe2d5e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a307e40fab1a9c0603999c0f4fb54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b045d3da88c3ce2c42775bc3ca4895321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b524bb77777806f588e4891da6bf04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8ab936f4da05ed4ac381d712be86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe299064f9f0a586fc71396d995ce7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb203d80366c634b0506720e4b3881325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31a6f015aa20da0ebbb8953de5bbfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e5c6e050b5f67f87e7582cc573f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6d0d95d824d331017a722dbade7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3faae7e26df1f46469be8345774e4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd619e120a887583b4502bde05274e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea600b4a46f636092b6d33c58530fd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561dad0c6462ceb882c01e30af7bcba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac09e9e04afb0143bc88a9648ca65e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af4e19d8aced574ad0c61d3c424729334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f33e55d978299699d8c9f29c77ee1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e02d2bf4dc502a1f0462f0c2e3b631336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e95380ed906a4854a2dcaa14f5aa55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54147660233fd8762c78b8d74bc9f470338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388964f217378c6076e53b2851850e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44400dd552233fe92fdc97d6580f783340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60d40cd5ec57a5a84c63b063c1f497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629ae7e59d077413661f92c76adf28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72376f90be2a91a327a2a18bf16a03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b027f078c20fa78febf8375455d8288344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d154760ebc39e649dd08ca272055345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293a338a3744cc62d70d850caa9d5ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d093354daabceacb4485d06078c38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df5115d691a9813344d90f8afa38d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710bba83ef297141a1c8e89cd67a019349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db8b2c5f88193371f233d2a9987ed2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4f1ddfa2fa5c89ad1d77a75e551f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e63a5bb9faf85292c15d17315fffe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283c8bfcb28af8fb510cb1fb993d99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af8ef39b0d3e8e00dbb13661c97a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d021526d449b12b89a928ead1623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980cd478d05438b9f2dd3b37c66a71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb0c0d837f029fa6ee1747b6fcd79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a346b87ab84a5236fa6d86531570d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a092d94780538afe203e9ee3f314359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f8d2b7b80b1112f69a1fc2857bb5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2771e4da757791d611864d0f1a2bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4940360450274aaa367d6def73acef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7c3e76b41c40c4ea8698a1572f220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7580a088fbc781d4aad75241d3c73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc72730fc8f1d958c46e3035ec0f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c65b09ad20674cfbdde289001dbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72fff1d23cf3caf2ebac81caca137c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540dbc150cb8d760c5873089ae63724368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee9870f8f2f88d355403ca8b66ee0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea88c059f64683f44279db0ce8deb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a901c94074c750f1accd09ea6444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9dfa4894aa68582f06697806c5d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb9c7a77989eaa42fd0122fa6be666373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9010901c5e6f9ea03fda03da47aef94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88dc4e44946176c8ab9e81635d5a7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6ac6fa2d600813c17ed4540ac3ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28e41af3ec8a7473408a47d91368d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c582423981279d5e3f8c4fc95c9d714378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85550288f1299ce5d4381b135e1bba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22731502e1802ef1a73bcab1b9a9e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc79a5ff64ce546ada4c82b47448dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e9f9687198c44066b78b10da912f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a4f9a92a5b76cd94a65655d0640e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f608f10e2c6a21b99011f8a4c629594384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0fa6463ef91f63084e6691d5d0cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fae036cc4e3f39dd524723322fa3b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32704ad39ba4816d0bfb322fab3a3958387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee5962e9dc358edf5a4e869302c138388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae55d5e04379c200b0ded8fe58f48a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037ba2bc844171c99a0a586eecb372390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726f05d5d52beae542c1899631e8d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a25b894aeb69bfd5101f686793153392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf584cde96cbf2fbe902210625609393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996308189f3c1cef83fcbc50dc64838394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894651791a82579cf6c4b26415b274cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e1223a4542c2288fb8e3c3a2ad87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd079b5e2e696f155e5d31d07f74af9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea75bfacbe805a3c04d8163e01b3917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe265875e81ece437efa5ca1c91de0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2730488b4f3ca13a7b48aa70bb185400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fcf310ed5b4c11da7b9ec5f7ef1ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d36a8d0a448020ff0ddcfe8f469cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afb60778ac3ee3747edbffcfe3923c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3758763b54a04ee6db8ce43396fee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f8cf5aea530698522e436168fee0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a6245b5f0ca6fa01a6a681fffebe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba32b968944bb89f445c585be8c00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec7e66ae99813b6c30020ba1c196c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f7ca7da11bffd75df7cee1dc2fc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543035b85287dfa0eda9070891c312d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dd183fbded060cb58a96666a7eff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9123a64b9ccac4613082358325492412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad02513fb6e5adfdf2ff73a7c26bb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5576bbd3f4d0b0bbdf7051f836cf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd22625efd967e286f4e44b212563415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512dbb84ae998fe381feb9d400cccca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03cfb952c290011b84e64255205fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105fb1474cb11e9069525d23f7c5d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691042bf43bdae513f7f3ef7c0b1193419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17306b5ea5b36d1e0e3c19f7430de68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869568ab9b0b8ac3ec35b9681a1aabe2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3674eb189d5922c88cf34923bfd3e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1b6baf070bd827c61fab443cf7ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd484d4c1264fb0e60ffc0911e54df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7677d99168b0396f84ddda3983e9cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb6605a7abe8c67bdaa555aa07c51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c4feb2389cd47e73839052c86c2cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d831716c987ec7844445003d9a227428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5deadd77439e146f5e8731fe1df61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e53460cab3230d624be97d317e14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f4314b431ca7ab8bffa534ca67601431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377d6596c78fdf605c05662e127762432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c9b61bd50c51dbea71de8521fa82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fe0a29b3b02e4abc4021b5ae8660c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472b17a2b693a4233df23a41e36fa9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb8b810dd825af6be9abb6a5aefb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643fe92e3006525e50866e48a4100ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40543889dd31e8e2351fec94bd0f56e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404c99eb76918553fda3d498fb5cf5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c9196c6a1d82a7fb2f4c653d0aa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0766d57d117014e6926a955153bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1958fe36cb056d43116bc61fb4f71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e04c740caeed494f86db33a7ce4d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f7b2b887306283c2701e2497799f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08253334ee4e9565cabbaf68e6352f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfe6933933a907e676c7a338bb5daa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36701f4cec2ab23ac7b5658c0f45cbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775e6676be559bbddcfed12a0dc83d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6e5ca11451f38581ac1f4677921c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c52fef9197517e5de7fe0c8f9d822450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649878243ada724c72262682b89b8310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20806f988ea9486291cc73e82752b7d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dce3e854b48e8904ba0dbbd36e125453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82bcf1ffb8013096aef717c1c6be6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dbe305d62a37600a722553aee9d60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81a05143d9b81fe9ddb9e2146a9112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e16f4a474ea32ed6b38db97cbd35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc3a16634b590b338ed5a040b56043458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474722cc9726a18b7d1c1d1005de17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60aa5d46ba98d1975727e756544105460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311cbc84e6a9a28f957e4facf825add461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd7ed1156387e5899b3a30fc4d2afa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42836f050015275d49e28bc763a5a7dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beab29f6eafbaaa8da40d3c72dd5c03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c1976f6b269d090b201e103f0138465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d6d0e34417d98d33d3aac484242e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426338fef8aec17d2455caa1cc226bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9443ff7788ea45e1b0835628e8b263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9419d9056cecc44b4cdf29986f0b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7b10f02757ac5c0e00e58322588e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be85c38faecc63f4a8e08b0f158520b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351fa9c81b2b0dfea731d838bece2cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19414dc4e6df05cfdb49502283c7a07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1405f44ec18a478f1404e3edd9b2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2385aa862553997b10c3098f275dc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2cfa2141b56da4f74ce49b7604be4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc77d83cfef7cefca28b8a2aa26567477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cfdb9d4ce35298452bba20c04066478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ffd7cad62b9233dd00fd3f744723479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be2670b1116d8663191966a426cd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129683e4d8389c0f804e1b3fe76643481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9d36d96997f20c1e3f57a523046a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ca2b173d516979110dfa40389c85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59915a894e706fa445ef3ed4f1a3d22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae8ffc86f2e466a34a295ec5756329485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26e1eeac3c823f4c6d063c1d69202486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21486c183d7dbed163bfeec794048ec0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6313bacaa7f6d1ad506030cecfda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0229b88f763dfab7a3b4d935eb9a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0dfa1d9214f7b3f00401fe06b837490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5e240f47b90c354842d5dff0302d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ce799c76a46ecd46de9266fd4d3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1cba4d4267b27a28cd5fe161ebc7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c66c26f6ca2d4191cef2e55e4d445494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779389e797bd8c12f716eb968e5fd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6f76114ff4ca04001ca5b4f98b74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607b83f9c5a671c5d8c12a8346831b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404b8309286c7a3c6529f9784e55e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c3e8e0d06943b6acc5944879ac51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d60fc62d089f18a1ef8edbd6b6d281500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac69d3af49d22fc335b0da54ba941501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca838dd21e438e343b653f7354a0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e9e15e36e7af429ea0f4a13404fa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f2c4d62208b6adcc275ffbbdf9e9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac54c435144152d778258fe359d7ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3e611b73f92e83c1ee5aefd8e10f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26935c0d2eeea770b435799ad0959d3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97ef56b225efe0bc293425c1609fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4027f318fa0cd996b1964334e9458a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efaa89aaf61d69419dc5b4da072297510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18356de9462b99561a01be800bde2000511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a177097048218d98483b103ec90e75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98befca6f23d92527de76d1acd351456513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeef6420a37fe060b2755073f08b4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccaeb705f512bf5e9a52ba1e06652c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f50ea1d3d435f4c8d4550860d082516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225af690e9f26f6be37be1f66d9fdbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ed7b31a0188bff659bf071f3b405518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafba3e5928b275770a88a5f9bb96fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9bf7aed781e8e9d2fef22c647c07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac8226d6b658af4578e53d99766a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a37c039d0ea708261d1f128e72399522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18aaa736d0c936fbefb1809355ec81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614397c4d5181754b32dd964b6d69eca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d71311cbf882572ddc581472e78fba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4d3741cbdaf9136f254560c95e3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e21eae45085bba3dfabe33846d38cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf25e89105ee0095cd59883e3d5e14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ad4f0d636531f5eb1a0e0c506aec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1b76fa7b50e5f201c099bcb7391c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23737cd74d535871edf4c765c9773da4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e023542e4629f7c3df792a7d5f1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24766bc1e505cc7f60c0618c7da0db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d8d15c6c39372a4e4ab36aeab8619534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2d58bd8a6989a5069a1c6951bb1e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb6f1a61acbd3cabe6be9db9ef1942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2b7cec1438a2acfd43b529ff2b17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bdd09ea5bfb50722ebcf050e37b37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2b1d8a81841e54bdac79bf31a40e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e259fe2059cfedf467ca3c569d4f447540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc0a7a1618cc063c1e364a3130b77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73010d5be3584fa3f9e2423b20cc26f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731ca719aa7f97cca10c2c742a4f0fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef29dd9d3ef6454d3f3de2e576736b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1197d76d518beaa5a8cb76e13d91b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85338c5dddb13a20574d32232b69165546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcee1691f37ee26b1041d716b4ac06b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ae21d37e12a6272b30a4190924f7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeec03b0ed00a848d3b727f8b16432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc72334b1fc4841c27be220328b68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21fed2e5650a3000f6d0bc1b1ad861551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f313e68b9f0a637e7d2850b2d66ba22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7cc7aff9373b337cc819f960c43f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa21f98fa682e7a224200ccaf2a2ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423509670407eeb65c4544c7a672078c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf999e1176889865a97844ac9ba87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55b0d5420810efbbc2303895b25101557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc0bb7f2f51d7a9440e821b2ea92f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3fb1e2d0ed206e7ae0a73fa355a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93db91cd8447a53b53d8ad05d0dd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326e0d5e9d9fd4052f79aad84d9ed1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8897c84ca640699c34e2d21b5c643e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4488b399cff403f2a24b56e73d2a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05021cc8dc30e22d50621913b935f65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d984ae763901ca212cd649341d9b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38e12e949a5a2d6521d9ab215e42b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4d72458fd6e96d0bb73fc279e724567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc4bd41af31a6daddc6efe766b31d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d99a99c41ef409c884a16c16aaa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d796d19d72390aa1c936084b1d15d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215642174169fec0847dbcd4474f4f1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c4facd209674c3d5648e6e59ff0e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e83531498fd6bf8c6ab7cfb142f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6557ec27754fe83e96508ee321b0f3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b16f69ff4951f2d36de376730460575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54055402e8534068c98fcf8279d680d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797848c17b18e050f012eede7bfd517577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e18f63d7202ecf367ce499d5a8037578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7deb7aba4541cbecaeabdc6c10c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bfadcdeb1061cb8faa3d6313d5060580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1782b5269ee720a6c3ad9a378447581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46a82982acdac3211c41329af1768582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd92484bca9fea624965c1eab50d0b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89cc749803236165c3d0d0178eaac4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0aa9f40bb798d93e993ab24696796585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177f35ee04d12c12b5bb7dc2549078586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d332790983ff2c271ec70bf06db4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf3f21d2541357d82487f3bb61bc5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322bf4ec771f9f834f1a4caf5cd2151589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf539100c4c07dc4bfa8351a2627e0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f066fa7056e213ffdb97f5471e80b54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d2f08edc95ac05f949b5d88988a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dfff951401805f6220e15801057a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a49832ffaeb2a5c143432da068e42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce725c732bf027e6a22c1f2d6a23045595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d3dd5c3f7e91cb958419b9589ad21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb269921a6c7bcbf664a493962dab0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796af34ca37cf8edf6a77ad918c2d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc968e922c71eecad34bf2ded73540599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a7a13b052878d1f9f96eaf8bfe540600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5921929b769c2a1945a4b913fac85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a857a00946f46495c445d614add76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5477f9db5d200649193b3bfedfa8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612947c6da2486fa30fa0b4ef3f2389604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f7a999ba7f4f8011f78533249e055605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e722d684c0ff933884cd47b70b59f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5773fc05a1356e64f2538825773c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aac20daaa26fcdaf1930f8bba3c05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580418367442bc126175e52fb129c14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3881c8079c4ef24134fa6e127ae96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338c80a1d212956d0ddc0d85d1ceaac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19812b373f78fc4327b050b9b7f0d65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be8bec16a443fc32ca2760e61941e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5bd6e521c4c4f03535cea41b4e355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cec2d1ca25028e60781f782458432615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155930ab074b55cc1fbe3971127a418616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8ce3434657e0068922cc703a444e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39686a3e9cecfcd8fb06c045ce5f982618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a32fd401a3bc986e4c5954457c072619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a3eef01c85239b1815cd4c0ca5a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2cd08f03ae6ecaa09e2c251d71d1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7dbb772e7857a2f5c7ed88f626f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8eb3b0cad413e0137dabcf9fbc3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd375c974c99e3f097488a7fb6e74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b372741c38dfb5f4848662d0708f98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc463d8fd468321ae5d2d7122394a433626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a2c7a30aaea53fb7bd701cb0436b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e168c26f4118b640e90e2a30c20ea7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444c2f49896297b9d8e9ed8e00c9e52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c79514369291a24a9b72cd7a384b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1005472987800e73a24ab9db02de7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386cac6c155db405e9d837f6cf116ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d84eeb56b77683a7f43d8a4c1855c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808fc745fb7557fc3a831aab57c6b5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00985bb7cc17d449d70c25be46023635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02f6acf3dd466f7a60cd662085acee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6456e2b1b0c97f08fe863ad429cf77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ed92d7cfb6df05840f99568900bca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e364dace4657a546319ba591886e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1de0aa0063ab3f89035874949000640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c220819b5b0415365394dff13579ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13c44d388ba9124b39f32e9f2f19a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e94244d7a67d0314492b55b9a9eef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366b2ffe17cf1aa6b79ab98c2af8639644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45c35abb8c5d7d2bc4afc955f8d49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323951447e0c736984fafa8147573fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed218b593eaf19d441d3b9a1437fceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a30a17b75c39fca90ce69531e698a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b89d3d2d8bd601bebd3118602e494649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cfed8b213fe51c7c5d20a67b1e2a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d68621feb49f220628b08a69599b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627b242459a9ef5f5eebd1e069cfafb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d3ea49f7fb4d732d20517dc75653653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea011eae008bc58e70243d6c488857f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74138fa77754384fc9722f45172f37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23014d53f6a65f38115b32586a3c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834aaf707e70e1fc31d301d489da194657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a7ba9d7b9cbbfd3a71843184f7bb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27458eb9265b069c8091e9dfda322919659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295325298e826d56c57b8219285a302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319d3d186605873f087f6d4f098e25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff08b2bd79d98fd002d442ffbee925d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2673c904ef7bf5523e1bdf460f461c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b9e2117739d23673724425020a8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7438dbd9c10b82e709cb6b4c3b0beb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4355a211ae252ad61c94977f9bb411666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951a266b2bbc0cf928bfa1ad00aae50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd0d7b61cde63b89e98899254c8e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2bab8319bb886d51633026c37ad68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c38a6460a85c0a1a0e621cf91cb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef911b22bd5a6577d04ae46cea78681671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9b377c201ad1e7d74b6b52d2ca98e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42382b3c41b55b8fcef86edd2dc2d9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f44f4e2e21f8c583291282e58cbd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194782ec553db19e38869f2b8157c9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387256bf76b4e45b53d9e7549698de24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd21fd35a2bc5a3d6d1efadfbcd16d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20a58ec52daa56748c6b3d814d7ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f9d9c8111753632d2ed51aefc6eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9c3f85416a5cfcd480efcd5dd88d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae40e6d3c9bc63a5e06856ecbe760681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96efa306e676b7468ec06564ccfd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed39f118f9118abb5baea5a88e8d440683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b55d7d42657c2828de00fd2e452c10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23aca10e7fa35c5ab502338b73ffc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00bf1503e44cf3581c1455b60cd5c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cf55bba09ade487a5a660b930536c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10716b9bcd75ab43b08aa07a74037b4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caada80b56828a4f5c98d19e14cbf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91bfd129c89332daf3ad7d1d41434c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd56acc220db16dc1cdbe87cb75af9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e36bb5befb20e740e3b6285f604511692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c600c6a8b5e96decbcef5eb8728635693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92dbe307e02922dfebcc423c7fcd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30cbb315b1934ff2f0a5893e3e3753695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81e95d1c38d8c2bbf24bdd64ccbd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242c484b79ff5189d7ea21b7bb65239697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be3c3b835e7ee85e4a2c97e5b4c7bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705f7d5335dd069c096964a5271cffa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19b3633d099cf84ce381ef7b0d9e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd1cda2d5dc1563cc4296df387fc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49179e9d3c55fe3aa012aa23c9e94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08868b306cf0ac5c4013da2c3fc9b3c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3dbef4be3010b57ca401101c1f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344b7d7d4b7cb8010b951c8a1848619705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab9ba444236f9e5c55774d172e848706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6ab68b1a467be8bbc42a0af9d7357707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b395fc84f8a7b31afc237bdb17a4ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6204d7c40747174dd1e26a821bfbeb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8ae5b167e6f663fb2ac981dd205b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2b4dbb1bf4445c01f417a4951007711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97068a593aafb1aaff63fbfa7490059d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1961ff96f346d41af525a1383553d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0e4f2c967cf3a357db5819348548f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0257965ad14fb23f031d4a57b12c6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7711cc83d692de5b54a3b63a4fc8f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ee700dfa2020a419c16caef10fdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b94db3c0e4ef3486dd99ee6a7b79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e395e42a193d64890e2b371c11e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e91229d7c6c80c1d310b954ca8ef3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f92caa17f5a43e7226cef8db0c60d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bd2635eec84b6b6e6c37c9c4fa2bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a20f39557f227338e3f70b8198e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49e9f629a48bb049691c1a3a9520f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91a404af79709a0d9d452f4347204b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff3a37cbe300a0aadf4d43569a97d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3335f592e78f7590d4c118d67fdb688727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f167713cbe6d3b69a797b8e3a20e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba094d1363ed69f654298524b3a7ca5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779014d06364c6201949d21be99ee27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fef6de6e6e13ebd3f5fc51e3256df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9887812370bb0e98f5bc7f366f5b2f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5602729c99e57ac147200e6a24ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c56aadd9685a09556266ff804bdf2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8dd3f9c892c84a50d1abca5fcd3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bada5561e29a27b31db49796c58a8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed292c9ec702a5b0263b617e04b14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a5108aa9acfa8a272e9b1f901e0cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6e6f45738ba9f18e3106bd698fb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc49b6d834c0149760fe163602eaea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195e9160460aabf23bb3a730b2baf85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c33749845fca040a5faa49df5af58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3decade0dd752a851e7f66603e09c78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea5713f917b1bf8b7b0b270e3e53a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58026b4d6b56bb0aba364ba573d64181745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459aa56d673a77c5930b9392942305e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6017cbf0bffb630e0028e453681fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667cdf1b7bed5735344c08835dbe184748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7fbd6682a7747a3b0d9648b4ae47e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc7e4ba01efb99ab2caa2495bbc0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836249152956296db380ca8c596b9ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54d541a393362f3cb4d410b5287b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476afcad2f916e4300cea97b54d309753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b809555646dd10be12d12417909ba90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ccaaae352427c30af06e8ab22bda5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9132d6e43a5889d569ea86ebe9bf707756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05124c0bd1ca59457435f1e05640c834757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade29c6143d71b9413704941016217758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f03375eeb7870a65ae4beac99b486f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>