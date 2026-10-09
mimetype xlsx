--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312330e573164a00f366b0dcea316311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1de61ec6acb5769493ca27c175d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6a2a2bd912819d8b64ae529f8cb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d98ce24bcb6dacd9d8919ef127b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11624c05c1e162301d2c5aa074215e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2f9841ced23009ff5fdfe8f905b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81618db90f35c937e067cc6b9ae43477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce6b21afe0bda2cb43d8860d9551988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed58afba30c64c4c714f0ca1100049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289a70bb870ca102126be0fafea31110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d4a4b1d2b0989976406996426856e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4c2ca88465b8dc5a13c342dce47912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac06df0c7a6443745625fc850d76213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97279855d754b3fab746e5a720cb068e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8ca0fd1ea15471326a5508ca5ab315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e7fb64b41d138b616a1a6f1842e2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eafc4071fcc25772d9695ad6799dd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3865797b7ccfef1ad0230815ea5c14018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d4f01e99f88707de7f542922d64619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec2f9d0316bd61179da67c628084c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd769c9dbdced35e0e0f2c47f1c5d0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c198f6b9fbf019c57c6c912f2032722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d3ec57692ef66bb397ff069e602623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71f3bdf6ba316ebccd72ed34e17c0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf974a61440c13f8ec167dc55fbb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29de1bd943ae46836a4da1ed750f39126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd3d635c7b236f4354ea694ce6e20927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8c3d9dd49dbee1250ded8efe53f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e2355c81ce378193e64c7f56fdcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c4a76267da231405dd1d9bc20c6d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d53a0e7795b59435841d0e381d5bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f74eec26c83d23f770e5b93e4a9d9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96319d1c20ab026ca15ecbd7ec862233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ca8c557111ff1dac1820263f384334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fac74583f9d1ce98e1cccf04e99cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b63da12092c91f48595af373ee3e8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402977be55296821fdb822977401f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d3090c957af78134c5751d3c77d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9eff9d768545158145505281cc4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b699975dd2c686d8359d23b0e4d2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623984c09564f5a56b357250f194d0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ae06a35a11e216ae084bde085ad7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97660baccc3cb0fab448de75a526743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa06592b27040c7f90c8e86fea992644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a5790734b945da4d6759e8267e62b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d132cff6948be8639c78b6211306bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07655efe676a1890353c57529fe731b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47518938620da40624cc42096cc52f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1356d507a6d1ac611077c90b34a1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0746666085e2d1bd5c48eb2492827950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93332ae425151f09b3c5789255a18351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e0d0124e77ac23d9e4bca08538ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde4320549ccc2b8eeb212de6c2869053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59c6d426a3b58d1c2242a3e5c3de054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560dc397d35da5770ff92a67469a5d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe8ad50ce45e5730e0c6d56a103ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3143d28fd83bcc5e8190d4476919b3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437540d075e68f7733aaaad7e89947a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74ec3b086da741b669934e0a8322b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ae1d23b734e8a7b593d9f4cec301c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac759d3f7f399a8e8e870929813e856561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f556d0eb1521ccb7eeaa2f2b178e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eca04a5e4fcb2afb80ea7e84c765763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3898cd5d4add18f67bb6e14e08e916464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953538f770c4a3b256c3f2eff41bda065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515de895ff910941edf680c30825b7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f206f3652a1cb204996b157c227bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8bf6403b83ab0ac20e8aadbc1634c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4624805fddadbf4c5ec3b75a2358869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d888fdfccd20356f50535d798526fbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e5ce5f6d0612097053df88578f7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a48c026ae0d833ebe9db2056f69d0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4e380af966d9be4f253004cf24f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695d8f4c9d5d14f22bc9954d9f38b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cacfd9186e8609c3e6bdb0f62db775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daac279750f69b88b92138119739f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda4660b895c579be8217d634925a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6282196ba7115a25c23a0435d742c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5053fe0582f968295f500b5cebd6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c620567d68c83838b2fc632f07a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1819df962ace1b9ae26b33bc166f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986181d58b5e1d79bd80e3810947b5a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18d1f09665291654c8bee4bf47c9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222aa357ef90806f37d1d779565333984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ee7304afefae181e1f428560ceffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7841d390d2898c13ae4a8bd44c07c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df6f1b6bfdd33a5d6b285b6d887dfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f305354e92fb43af6913e8bec2bb25388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ec26355347b0bd91449e99e08e75889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0506bcdf41152ee121646bb1622f4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c22073bf5396ea1ed76086e7215e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b460c78092c7850ef775e3816ff8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90341a76ebac9fd7075671dd365d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80816594ef5f53144b96d72864871d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a6da421348a2d6a330d847dd3279495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877a043b23f9228e157c6c633ce983596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2bbb1edb0ff1cc403ac14a066500997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32489e62d7241232bbb541def1408198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba9a14c8f9b72de5418c6ae21e45a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d04e6bebfe8567b91347eddcc3fcbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e571dbae01f5fd9a4db693c36f90d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b1e62bdd7ecb5f76cb029079d187d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e43a616f32ffc208a5da94d875a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887ced1d559ec19dca1f1dd0666923a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043b5e037823025e512a536347a6f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b991d26c96e1c2ffa55d09068c3da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d5d1186a73efbc4d64f5986b4d55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6ee79e91f8766d31cc535de206202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc281c3436b53219bd5681ad66893c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b559d5fbcb96c6d3ddbebf7ce6ad188110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c71ad1c49cf28963d80427174ac39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376987cba3061e4bbe5625ba8c2eb6b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324e9afa9fd9a308687318b4b1a498f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a8ca3527ab3c8263a64aec5ace71c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6542776415915695a5580d2cf711f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c087ea55d654a64bd1f19185f610c59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf65dd393f45cd6d31ca1e45becf75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270e5bd03ab5826bf49a97bdf534f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722306f52d928ea882f7b46071128c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16806aec19be3e58dff4d4f472bb7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fea9c351003f54eb4f81f09c1eedd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686da3f69d4108587d20ba219e9add3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6e84bfd81b4b319989e3a533cd21a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05812b5ab707c0e724cb68a2454532124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3a1b16db907d96cba3bf0d56aade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f317c9092fd438323b11c3bdc7b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0122a56a8407edadcbfcdb59aed071127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba80537aa876607c1bd07843aaa3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c14b2374fca134bb606a508dc4935129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf88fdb79c21fcaae529f459939cf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3e7dd4dc72f54f2e4ab1bb557e55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883c0e47e20868720a68f37e08c93dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e7e2c26caa11b33012d0a6cdde2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c4750d7897367790bc2618161be6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc3d400a9aa664d00728df11f1e865135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa012b36ff47d2bf46a8d0655b315f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71227b45490286d5d630597093ecc6c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeb4c299f72bc1432a54487bc8c53e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dddf65cfc8bfa4d35f1cb6fa8b06e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44593f9f8ed4fc55218122557660c53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01fef58883e7670970584fe53b0627141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f8fe5af09e9548e3ec7b862f8454d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8c369549a20d89a3c43aecc3c59cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6e8e051f28924d329dd5f0ad21570144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292c74143509d32229f4a588eeaae4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210d24191c7f41f315177c095a1718f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd9296d542a5a2b2ce6224d1d54404147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32454a8c4c7e79162e57c49d5ee89440148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b752760a8bdc75c028a9189ef987d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf807811b9b125fbda2d29afcc0a88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67286dbe25cdb9d2cd32d35d34dd18c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f724c3c0cef43d4fc6b4190c450e58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b195ad7ab8175ff8e17daee8061b084153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553f38e3502cf7c8d3f7873c187b7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed455d6dcf6aec99f71ea2eaf6f122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce60275529da1e62d0ee7d4b33681b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75412c7449d9e480ee756f8d8d61b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d18185dd051fde248b4dc8021a1fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363dd02e23e177845e562c6bd2cce03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5d29f7b80a6999d062f6f2d9bcc01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b5d483edf97985b1be883d29b2725161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1699c5307b8215e655e9a147d4deec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e42ba8b2043c53aea32f54b70da1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05103743dc52489807284b86e755c592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7aa563745a91a4e202fd87f18a472165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42c53a8173bee67e27c377488c36f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83eba25342f3b2eb8e7186a8d6589167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52f9166843e0b26ba8cf10cce06ab0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc056148258cc61bfe57996be4779da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9937d5bd0eea669e06e3b17bc9303a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd35b9c34557a932270b986fce540ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd43f4a71474dcde800edc0a485319a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6285945199ce7370b2b34bb2a7bb898173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d3ee18bd49c88ffa7d18bfa0b94e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63651dc771125ed3b84a0a259765b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050963da8356f5c0cb6d446199bde915176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fbbd5465548b8e61e6a0ae05e798177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1eb56f616b02b1b48be49b723d60f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b447a07ea13f73f756cf07bf7936179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242180b7a1a874fab7d471915b58b03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a2af568d8982da9b93c40e3f2b3e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a11913fc992fd58bcb7575d501bea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b14817bab77f3881073c54ed2d1b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a35912fdbacd6d476723a5b5c2c1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d307bb8d8c3e4fa8e47092b877387a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7d10198ed343ac95bf3b46bd73e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9889b22d6882be769e6f3cade9db333187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec9451a8849f171098555d8ebed3df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a825338190f1aac9569a4e13629ae2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991898a8ef8310b82fb57750f958a83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f23a2a1411d2dcfac930d9c9a3494191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366afd6ba94402414b0ccbc3460b650192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d6f1f1047af6a898ace31d1a906a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619d98496eb95f4cca2f82f304e564194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb820de1436e58c4da227b8fd8f3c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2bc1628444c934b08f183791dc8b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83977d6ffeec1bcb478e0d605b6c02ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb72ea77e4cec264c3d7afc6b3622a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b1d07539d17cebc8982eb36242e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5312096ef1aa801cdea0771c4272b26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46b05e7ce5c00542b80673407d1d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29411dcc9966e238d06d38cf24bdb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011049cb78929d1019886eb405d65b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355a3e793a2e9f095d4da5e47dbb0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661bb24ffd5347565c9da4820939c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d2269dcd3c10af79ea6b5093384f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289266035c2e722da47bda3fe2e9cb72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe645312f110877ad068d61aeb041fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae689bb75630309956534b630a34f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f33f68b6e38addb429687c216be0f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af130e8e880a6d4ef5a34a37dfb5c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee251ba849232942b507449e89c29c8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637af68945534fb6124bbc576debe56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd915ec6f931b743fc3a340b37e583c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a3e4ea03006d86148730c5bc4d45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ddd29fabccd17831f6c46db18ae5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5ef9172d1afeb5679af3fbbcc5cd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80c38c2d238d5eac57b26712cf658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299e96eed891d740c6fdb6954475cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e32e379277506c1a57dda26f91434220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4105afd6a833764292c6b3fc15bd033221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f851ac16861486b1519657604b5ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25461d92152ce5c113a8f16bfd7324e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecbc26c56909c25e4a3c9dbb14d57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff5554ff4343a318a745b99d4d728225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b4d3300b47e357b31a2079df5655226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f14ca8b6544973d57a8a6bf8773f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a309bb4e61ff613356a2d4a1650a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03375c0b891102aa7209a812432305229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315663e51b6a0f1a8fe984c973fc444230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600f536737423ce44c36309e92714ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f714686eeaa339e966a6077a40bf24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd4a00537426d5a79311993bba216233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a608baac978180d80630a22dc1087234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7551f9496f454b952f46ab018005297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcae2166dbdc7fe34272c7dde8f9cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831441cb3910e358b746e20a0a30f29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca01de28600ca92ee892a4cfd1964f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f182b1fe93ed3765a50f48ecbed14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fe692929ebb2262ffb0c03a6ed958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72862a7c04299ad1e6524c15caf5c690241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be91a0835d22ff6b05dbcb5deeaca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba65b7b943ca8443d494a7f16b9712243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ff351eec2a299413e994d6db2d58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3b2214a268efe8d212adabc5d140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9556531fc8410671d2c172984db621f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc06ec5b2ebdb9142ec2473946d266247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42debf18fae6a0feceb05b770dc33007248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45d87fc7c98b96d4d2a7b1f40dd7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef0c98192b7ce572206fddc56a86f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1155bf3d18f0afc35013933a8c322251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66c8216a1c5b132bf703077ed3d3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ba595bd7f4c101fee2f77ced86e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6e62b7282931b12088120fd0d7766254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae29aa1c895d714d5ad49291dfa3180255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1076d4c22b0e4baaa5d621b6bdb08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf6d8142b8be3402a4c74148dd313257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebe23b6350ab18f94c31962863c6d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e876652e383c6cf88c35e2c8bee05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d201a9554e764bd112997367801c2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324dd2700b2df68b0bcb8cd667ec1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3431e6f9f6d61bd4f6c63a4fa50e83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7b65b059059756a2603a4aa5ce89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c04340210581713e94637849e0355c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004741e208735b7d761d3b7f622618d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b52c3d460b7f57a489c912435d5a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db20501f1cb1136f3cf53553d556f49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f78f816f0f6784fcac7e9dd151153268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95ea09cb5857ff732e454df2de498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e56e1b5049ba94127ba7708847eb7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3377f4ab0eeaba0cf9647e5edab79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e9ba1b5762446e845a7d016cec71b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9a8765656d4f516d3f4499b8a5904273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd4e3aaa7ccc45d2e3624ef68c6ec5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec6f6e2736c7877c0fe9f5491d0fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ef613df5a0f9b5d70b417a293163276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3dd1b71792ba51652c51df2168816277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b11003f1b16c6e1ed6ba58e3a3a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06d98a7cd15540c17d319f727477d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56e7e6654bbb5b5c224463d8addb0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416988c7d3b5341e991c12502a537407281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e32196048d2f55781b21d0eb8bee4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54713464d0ecfc10f8273d18fc219564283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403576dc5a8ed6489db803d874913670284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf40d0a3a324da1b123c5ab93d3a67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dac3efe02d3fcec2477fe935f0547286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406acea65f0dd7ea0a977857445265b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1763f00a75aea119c6be4775d1da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f6ea67490ab5f4fa2d243697f7e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4019d3ec20efde074c688b3e6a043290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd06bd83c36b5546f0bb9dd346e4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa807470a08bd25de3b0f65e17979292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c436cec7af4d8df4fd9f148f52d0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27757e5ef41cdb1ee54f117908a0d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba1d45c897b7dd4aa233f8ede6923f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca01887e2b27bb48ae0493f4087a2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882346a65adcf4028e3d661baeeb11c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51328509b435367afac714ecfab9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac088c64390199477e08fb504247a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1624b823ec572a5006137c9c6f08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361d27a437a5b257f1d9167ffde7049301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743271af1b482c058935df52f0bfe320302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f0ddf78eebfacf58d0afcdacb0e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a33fa3d58e127df1af1215418dd7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c2c89bce1931f20c8da7bdd17b92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeb91364eb7b7fe50ab83c7772f8f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4c6026d8caa4794112340cd8a7023307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b0f6b814babd3bbd433992899841308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76634f0d9a26118695a9ae245740d88a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d928658df28507be3cce6896962d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee2ccce22499a7427e00e298425a28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da8eb0580aaa74824d4c649bc080a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ecb356906c14a13990544d18a5a17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9903b9d9ca54100e60f18d68db714314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df1527829e3c9bf0769956623b215315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7e39dfd0e023d29f8275b935fb593316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242bfe182fc99c0b5279312873c047317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb391b094ffc55ba133bf4de6ccb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd044e67d4eebcb0733a5fc42b99dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce118fb0a5dcb5d34179cc3ba9ca92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b735dd05033be1b411b78b6fa5e023321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3a70aec3b56de822b5b94232f04a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a61953f18660405b102bedb986573323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498e2c745a344fd23dadb4976a07b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277453294c82de0545f854a56c4f1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b60f2fae73f7163726ebd51d0a4c6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e49bc1ff3a7a2b3d8e963d01f14b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5a3aece6ce6a8c6f05e1bd895885328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd519044c8fed8da3b23b8847e1185cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ee8c0b02042c7a058183974227d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec8207741fa35e48fdfb4563521bc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31512a4a725944d3cc8f291b149b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13272d10308c0fd7e0b6e7f9a3eb113333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249b1e30b042770517028e696c11f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acdc3129a5b73ae2058099e3e627b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1277c00e502c2806ff5c01780f83a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c441d95949bf0a700953573052ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198c43df6d4ad9d88fee46e10153a68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d920b01043c1f9f0763701340dff4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61ab903c74f709b1f7efc801fb99d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff2fbc93bb1fb103f46d39d581790341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed29e6d0295258874118ea2c88bd59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676f02ba06ad4ec3d3d2d9f253af95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f007c9c9c511833c7c92ab811985895344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836af44004f86973234c52b6c646c3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239813c6f32ec642099886fe1f815bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505928aded66d48b430f62b32c782a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432eb93839c24125f7db8f1b7234900348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5841335c1a90415da692c357798ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37463d4732b7c561f0835f259100ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9550baccf02b11c66f3475c0db7f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e3a9a44c43185657e39a50090660c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672163b8910aeeb6afa95ea7a0030e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098829b1509e3a17cc8409f2c2c7781354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15850c5fee57e6ea1aa11a991896058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49a945f78b9d494f5df94fe94702a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a71683dbabdc6d496e94e51efe70ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924de3dc79930bc9a036b4282a6e4cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa59befb52ce1051052d168b7e481fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592a6a42c51efcdc1b26e2e0775d89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567f2dd3ea9c4ae636e4c5fd821135e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc58823baeaa88e86d65cb9c88df97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfa72c1c4852086b4faf14f129fce2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513510497b397de182d2262e70f6ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66c1a4ebb7bc42d98ba9929f1334e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d19af22a39fc4d1a88cdb61292b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf03208d9c077e2f1b8a4bcc80a4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304185500589a7e2509f5322758b3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a893fa09062ccfab53c85d797f09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b000c84383d7d75e1a7e55e1e43158370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04bfe6b8e444158aeb9834f861679371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d88202580b23ea9ffd8987160c30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f129ddc46dd9b9cccd8ceb641412373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d66d7bf29189c2716bd24d9bc5b896374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efacff435b5c326f4eeda89b38dc5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f377df47e598d2497390069527d27f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80c5a1bea7a2f4decb058bb30e7e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd3275514899564c8ce3b2ac0b68d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524557bb98b1621754ea0f6ed26e3f23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72556a57222ba67350c329bc0e4aa15d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44807b404a5dbe6101e107d477fc4231381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f051c5b13ae104784e9464308ea4832382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86076dbf68523490968f516a2e16b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac91be4cfc05343f2877bc23982dbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f3a82d0afe2872bdf073bb9ff928385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc89b824caa3e94ac7f733c0a828a80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c1f9fb4813ccb9ff2051238751cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffa38e24ee9e7027869d995bae04fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f85ff0f624f31ac135fddffa15b51e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc79ab6b0dacd2ce764a6b9a510e651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe5795b2306c34932db851ae07ea06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151efe57296c7b3d7359f647fa2349c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f5dfe29b267ad0c06a03b2d5ab8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a6eda942b1b3fee03fb00b70b2a67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e11ce1e38614fb1a9ab76f9f3bb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07359f3c8848e13821212d29b1634ca4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595a091f9410fc93bf10308501d972b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b8adb07ea90c382761d0e5b4f67a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da065c57fc688c416a50e11aa699522e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dc7dd6e8c89bc4bb423cee3b3bbaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6bbd0f8a23e8d85ab89db75a1f412401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de80882577a436b73f73f8e128a1f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a433772521c49b20c3e3ceea563a3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f46d8870dbea84cada669ced4aedd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a601d04bf6f450d264e137b41131405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f53faddfd4e6c7d57ca655483023e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde7c554531479e599a414c35b50f73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f07da85b481be286061fb178346274408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede2e3bf10e82b0758e247796a9eb7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b652f197f9a803225cc276efae17de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29c66d758df3d563df0a31894b19e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af2df7e5d8d553802fc803dbfa155412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63d55d18c9851fd36d38a2ec17593413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4104f70eaecdd994d0d8f0470ba9919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55465414c418fa57eb4e0ad09c1d84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959edcc336d6695f230d9426c1f8326416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73275773d9bb65095e5fb770265e61a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075a4e1b0831a31fd11a9302872569418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33364fa970a949f52063cdb8729a1bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d6ece61747e1fc55f570f361da95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c66fcce313a9ed9255f96eb6b6ced421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d8c36483f88deccdb1f41661b5cc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855467e75be9553f9fda36f1720ace8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a540b148fdeb02530395e34b838c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414be78920d43377c54f396a51300e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31963ad3bd7d7ce299fe88e1ff7f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885ae1745f0e945a34b92177dd6a7d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64aac5fcc0cf4e9c43d4aed1518192428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f530968983c4396d6b581425f34211429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72e8e4edf69e0d01feaea8fe6d1b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7050a7afcbe169bf10633ba815a0a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc8b589ef98dc333311958817c68e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ab2640b396ba52ba2c587f39b93c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3347391e24bbe4cdac71caa29d63a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890fbddebcd8604f2ac5b83d074d0a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb8d1c8601eb3d6b1b1ee44251f39a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058d241ff5f75fd84d603394b2d66d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54b4f1589db47d8ac3d42ff36cd4ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c548f6296fcb61c8d28cfae3e66cd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7dbd7716f2096a4a92bd4013fef3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715de1c945903eb4fa87428c2d7e9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ceff7527665358a249af5d3f4f12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb2587369f8b09df69616b1cfa1b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2aa0212896851f74bb6e40b763320444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21623eecbdd3d5ea1e6ea2628aa7caaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb50b78bef42e57b8729b4461f889ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba522426fdd22d4e08fbff7d83aa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee3653f245806053b249b91ab6b3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257c75be6c9732459431b5ec4fad1af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579040e87508a93f77a02f4f42239c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bee94943c4555d12271eaaabd0f72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ff9ee32040af1289144752104183b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363b75e4b3584018e210fd39670980453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5083e68ed8b1dc77347dce2a40bb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cfe44394042eabf0a61d7855dba3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaba7529be3a21a00b4164eed81e0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248398c5d7a4dda07973095f3ca7b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5936c0dce4e26affe0d6b1133018a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df360042105f0237fb13ad2a3789fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804948e671882471fb9377d4828c25f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08492ffa1da54b39296406367c351db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67c9a8739244304c97e4f5d010f6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3908f73a40581eacf31d14425d1894e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160269788c96f7413bb3c7c43eb23606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741065fbd1dfe0e6132e34d8f03cf31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa78665eceb149fe7410bb1957c959466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34145d343fe9afe4aeb02dedbcfba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e624ef4ece49158822bc2bf2a753b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c46cc3b582ce9699233e851f78002a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0e1b52bc56c018b6f403e6ceb3789470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018830550ebc289f7475e139d60681471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ba041ce5079538c01a51a2ef2205472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f2754c16eab23125ad507dcf7a60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b162f5a525d6cd76cf244813ac4314474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db15bdb5a57938a84225f43cb9101475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f6216a58cd78e4913b0f39b4b143476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3240858d623f8e53d9735f1ef78de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fd588ccbe0c2e19c6c04ff8f9e33d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2d1c751070185cc5caf659f1e54f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a89539906095a2330a0b9c13f7ad19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49f113f414c223c6848c982a162f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200b1a60ab620ae272b027b275d23dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71c8403ef9341b7502247d7b9dc71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222cbb527ae6809feea4f3ee8fa9ca0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdd7ce933c749729ee322656f138fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420f8b04e3d071342f53b437e8e51c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab831ea991a46bd32d06e76f5336fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e895a9913da8c177c764399d41f619488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242947495e1dcf6a462bb3104c5be0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fce01007f7117d0ab19f581c803cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a6eda8c869db851804cf027381b80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60233c12cb87cde4b745b25b12f76a60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf4f433a922a17793add4f5b8cb70f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c2c27247e0793f11eb1e4d2e6a0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56389b2a9573aae90d93868076a31e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a0a1ca0d441b927aed2a1eab4c7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96f84dec4d9ff2bf9d740b44d3dca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d595d7c10c4662aa00370e943d23cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364ef2a7517e5165f1549626c549b84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d0f0922a6db5f357a3d7e6fa18b37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f1a3a5768603ffc3a6748284b4a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9371b90795b43b4770219dab1a5063e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da86430a7fbfc5cb348ebd8af7cac9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a798face9bb14ed277bb765be0b7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48b6215c526a1ebaca45a3ceb746e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c766f6711db3a84ada3d51f46196653506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d18db7bd633433ed239c7d9d5176e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f95479a34019dbeb55d53d662c3ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e342e5f73772d5cad4671fc86112509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b743de3cf9c5da30b80733844831ca1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcec209ae40f7875c3c1267b8a15b6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e61d3cba0489fab98974f4199e044512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ce95366af3a277b3f20b3bc316e14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ed06a42e8e7784e72b5b5c9e3191b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a06d4fa3aba1b7fad4c8d261a0bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9fad4a14c20f705908d397829d74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd5d8f099ffb0a9c534e1fec5a818517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb84d5186ed991d9ac215b220539ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9752f4b8011d4d228f2c336ee7fa379519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec845dbfc7e63343c8ee6432499e015520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a7168907295ec6d3a4bada6375953521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3937c788d30e6c23a3f744dcc0dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c792a2528a0ae3770aac31bf80a7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae6e2be8eef86216f2e614756eff23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f2e9b1da0347f155ee75f0689973525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036cf765ceeb7893425063f40ca5a55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c170e373b1cd6b02103c87eedaf10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e49bd925beea62fd80f04bf4cac6f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023cbe34d2c3752ac31f1d3608daae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774779d9130c141064406e2e955cb7a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003966e61f6075cf65ff4a5315652eed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f74452b4d918ac760569c6ce4d1e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf15c6dfc5cab7cd4c8f0c5de1c45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576821e56043f5a1b2890be42e2cbab4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3843f2b3342f630c20242be3a5bba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a3589b0dc9834703161453168d8bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21510dd30c800032da66d9bc4193b18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede2c8979304c539615f99dc479634a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4ad18716a99b1967ffc0c810af8a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81487155a1a353e4846a7f58f550ae46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860ba5b73a69a11863d5c99c637ba90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daca156be40e52af31d44bfc2cde99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4c23b7616b7144fd4e8ead742ff0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d505b3d520412ea853d80868bda8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056bc2a2919b5dbbe8985d1e5b33d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc86bd6406d000c5109e4dddc6587546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2edf42b5172b1d322eec8727380b2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09c3dbed7a57c7af7cece7e7468af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9538719d792e136c54c8801f14a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f82de04d30557e34cf5c088687554550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4254b4db97e13a05b95c87a297d5fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e867b8b8701b7ca866876cf334043552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2169df8199f151b160c34e6b10ebdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6b04d3a6cbd59277834189ae195d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d689b473802626219e06e3b89f343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585374f9de87e73d0d502290fd872dc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14275df9d900b7b7e049c47089f6b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879253f0c3f1a7ca10a719a96b92d35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365f921425e63506523bc62ac66b5d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461be50991f03559bf47639190a9a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd770dc69eb77f066e233448a217eee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482633086e138a0c3bc0635d9878d17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452ff48f5414251607131cd9eed0fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b6ad304485f0e68a0a628b054a2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9a5033662f21457e06f2776cf7ebe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f139e21f594c5b71d1521f9d7d653566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa38e9c3f17bb437eed1b5671d9d62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08119362e2012f80278094b08a9f052568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afff7b388af4a6b2059a4e92c864d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff58c98f899890aa1b8813e7ef7f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82767e0685b56c54306b80e3a35a31d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a56ff58b8b14d112ad1da85c10c5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8837a79a8ee55949b50b80275a256573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f12b0fede96797a74ee11e165b85f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3e1f76280570bff495a1a3dd2f18c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ccaeba4dbffee1829aa01f1849ba9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717de36ee2eb49a5b1503f20f251f86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f3759049fa462ad4fbb05bbc8ef3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771903e5630f3f1fa81b8de4f9158c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8728cb87279d04955117436a639409580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71401d32f9978c9a3abaf4b7d94efcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1639c3ef17f7e247be580fc79df7de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cc0e6c740ea35ba39fdb22faccd15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8d003a3d74f0c04788d2fa862d8f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee8cd4dcfedd811a6e9296515136d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502764df96642e4ab8a29146e3e69a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b53a25d25cfa7ecc273f9db23a00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d522a52b43fad6b1221acb7f909d72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb3ea2ddf82eeda40977ace48a3b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa11990ad10c0390b67bce7d84f220590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee3773582bead16465ac8a1be1fc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4fea4e272a41a6e814dc68e77930592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b27fb78571634cfc70cc813a73090b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220e12ee3e5e1bf716d71951966b949594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f6b38ebd49f2abd3eb4909e9bc7f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067fd5e32bac7d32dac5f2d2632d57a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32366f4198d5cee8068708cf8521d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880cd6d9f0f68a50e9530506e053644598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6366a39ad514da9334be08050f7dbe4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070b307135c724c39095bc394f210f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7156ceff41d51eb3e1672a0ffd7fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6ad6cb78d6e81356bbbd66f894d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7cca99edbde067a0c52ecd53d92e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142c0ac63203b1217e55ad4dd31781604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b797e30a185919e60f97ea9b89fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93f0eddaeb45f27328d3071558ba69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1887ac58ee81c76dabfb6b0bdd4f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30409df67df8ca7f1b67420659fe98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50791dbdd0393fbe25de3677b727aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55a96b5f0510f052545f1519b4c8ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc155a2569f0baf61f9b39eece3cb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fe7b9dc9eb6947987de22dc6bdf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78079ec21fd794f6b17d1302dcea3ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f565f4e111ef731b1cafc2b31c349be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7bdaa5b57ce4a54962accb6c876ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd4d21323d20af3f32ee04402442a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7491f07cde688b4f6a843b9b7e0e86c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134e4e8bfb130bee24f9cf9a9a5275618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794130885dcca0fcf3af800ecf66aaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb780a2296d43923e7761b131c57910b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59dd679141c58fbc076a95f0fea1dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb985431916640fba0d908084f4f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6153c87449cfbb4ae0cdea61f432f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d6a6305826b1468163d189aab166624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c396a5f3ccafb4408786228a4e5bd1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1732cd08e606ec8e359680a61058af3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd3b64492cf362a0ef71934ea3d3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb0d94eff426cb40fbf396029af736628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f38e3dc962d02e462cc5920785dd59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056296ff094c52dc2337599ac5c5516630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615018f7cb52a2008cc0469edab015d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54ef6849bf7868699cf2911a997d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d12e08d77c6ddd56f5eddf60d0cc2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d429a6277f23d3d55517a9f88657e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f90f064199f6300252828c61a7855635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222cb70aab5d7ca17b9de052b8d5d81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be4d1756fc76c8e2e723258066fbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b173ede720d50858bde6a72f66dcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667343d3f619c10f0eabfb6a3650f4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c52cc34d438c6a863649cc3fd5518640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f14bb738c7610a26db89c145d0be6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16d49f6857a24542582c7fc0c3ddef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247be063b9c66ca81531501fcf87cdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bfcbcc700692fad493952c04f3fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff313f388cdadb694b35ce9218df4360645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06137dca0eb1390b434c27d9def3e6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c897e7ab5656875de1194e58c2f984e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653672a0a59cea6bd6bf4ba29b4e5bcc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ea9ea8975933d5e3145cdc9c6fa1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a79f543ef16049d24b0234a8121383650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51919a9beab942da03bb1ef9f2241bcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f82bec34502ac83e0b9cab61b6960652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fffdf379a8d31ae89a783c3536065c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d4eb8b6591ee3d71394485c34b2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697211a8cae54b18b3514880997042a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9bcae000ecc0160508972de2ffff1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ef28907773722214ab662f25369f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d740e87102c2b3ee0af2a0faf78a57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489444626768a94d2002cb81e62ac26e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436d3ba00410d8ffa7465b17c47655d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd56e7a72b1f4db8ce7da37b38bbcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe8ab27defb6d28fbf2eb4be70a45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1bdaad9b634dbe4614ead87c4be25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73e2e8d1b05f5a22d9123ccc13596664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e605591503fa8c79f71e086ce88a6a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a8217c1042126655f07b1b47a712e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f0f4a89d80e77a8f99b979b19b206667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92cf72b3d1abae13fc83a58c1beaf2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d087751b3a818518b23bf8b76990d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b9889cad27c07bfa84cf7e5ae1a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e9f67ac521eb02ee3c9413bdcf1ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a29119f35b5b5dc4043dd15cd5eb03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d564f62c54fe4e1708946455be9a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17c36170d92f8f6ad1935bfa6d5cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c0cbc1ab58ccb3fad280e86d2763675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201940c386c714e082a24deb053989e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc37d5f53af2e8be952a32c5a7c0f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51ac29bde37cecc54ba9803149174d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57b5ba023001e2cd06f63b9b5d7110679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5825d1f0dc80047a5e350d084699c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33ae0e338a2861e31bfe9e5b729a4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb060cc10020864874a61b1b7b84ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82054cb5ad84416a4fd6682a9ae4a26d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d095c1e326d59de57ace842295d54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e18ef5761be91a5701b2b6a817b90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc04de4bfb971db8c7aee1f4ba9a83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d624462ca6c9dc7dcd05cdb827ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63358cd3486f9baba6c131d19917af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1886c0d9feb01309694bda63148fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81a77675cfe96e4c22c58ca5a72fc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c31d9168f357235b1dd79e5d16b23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2e27ea9177f1fe1844367202c1c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7780111cc43487df991a1c0ddeb1af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74a0dfdb2fe690dc81201339c6114694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b677359c2bbdf05fba70bb0a815d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1b522776a1bbbb356cd9253ec1f6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650ab110d089ad7a6ed0cc37458845697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6cf898211b57a4b3001c66afec34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502dbee0b141b14782f28ced08dd3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede236c3c1a932052dd090e97696240700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aada83da0a65d45a5ec7b47c6cf743701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45874b33a550b044544b9b607a6e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234d97828d88673e3238f404112e20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f6d2c303d06f5c6dd3a1755bfb3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488c9a6ae7aede6ba633aeadebccf8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f28bd27c8b8f6995ac4f50039f40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9910dbd6fd88dbf377d26997d22b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7948f7816ef81e113477e4002ea6e12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f1079c0ffa5c97a0b1def1cf9668709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3cec2ffec1f1384338c96101ca596710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034fc9c08127705a43e6b529940cb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c77c4c30a2d93fd3d42a6538da6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52cd340626a58881a188864e7e9396713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d7f58bd4f5bfcf13043f2518652cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966382c03817a946a4acaf68a908d0aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264489e7ca9158adb6ee3d2f15903ae4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c9e68e594242dfda1f016e03feae7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f89660d4d6ca7590c4bb91a14fb53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601680dcb1fae30e1e23806b34ebe8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a155a26b54c9eb7e814a9462b01084f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b32ccbf3dfd0b932dee48eed4985e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d566a97fae202b613c7f5d78ca8d51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4612f1636408194071a2f116ef21f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd02d6f5b1eb2e6fa4895cc5555e24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c39496cdf65deaa38b9bcc65538e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc3699f01e637e49fb2cee75d8263e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd4e99e4dcabb1f2823aed65556143727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2208f3171e03a30903303df3d33ef9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cc4dfe3b1be3cb24b618d3e66aea8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b017332cf4403b8cd7aeabaabd13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290466a0e8b4e2c017e019a2411864e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea7bdb417fe69cd52b4f125f646f19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b344b5e20e41c4572e8317b2c1c46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040033f2cb492e401730077c3afcc94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829388f1a4c25a20e89ebfcac0181e1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca5f0fd7887066c48100b94fa5d531736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8d0c64bd8bb32ca76d24e825507b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32255d5fa9bb9345e283f5aafc6b7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb160fe28d0f32a55d73fea287bae6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92245a065985bd59c72df15e7597c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a0b9baeb9d63a6b8be1830969c9c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5bac9bbfe4aa7531e529bf3200058742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3c630f90954c31ac3e96942addec6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765b015217711ced80884a86893a7d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e690711fd9dfe58106cbcac9221fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797397a8a64413b3fa885c83e31ef9cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db0651cb0114aa9a78c3a6eae296a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c259aecb3bd0640608ed540b5cb167748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccd767532217f763f52eb8e159fbf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2de181786034600c7ae2555d21bb62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53d7fcd56d82318a6075442f0f3445751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f7c0506881795724aeb9f10d74f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8a2ae983abb854afd9e738181584b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442ce9eea385cdb509d595b01e69c16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32854cba9bef01bb7bcdb6706291ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13655bdb6bc36de86b2eba0939822f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d6c1160aefe2829daddeb16030f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec857df82943ae705e8f471a6a795758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aabf55c33962ed13885cee86c7d0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4bcb63d443c3086f6ef07c56585be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294149ce496ef2a5dc73fb54711ddce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82bb06ef783f8f38e732a7fe30cf2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8f0d064ea885487493e737805c2194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d53bc0a3ce19cd47910887108c625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff19eb14f45d942f9136d7488f7cc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01bfb0c4b0fe32e12a0b7d53d2b91c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1d23f292da612386d5afc0254ccd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170afd6d5c7f7018aaf165b2bf568c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426249fef437d4e66993d308e09212ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a86d0778dc9bb6c13c77e184ef97f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03f958c0f8254409eb877729085f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3515e24da4af411b5f479ec8ea5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8b3c3f4f9a52aad6d80c0174e63714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d52ddb24e51a609ab261a228f22015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc8a93ce0caca283c10566616c1b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870dd19ff591a05199670c6c6b3970217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f3aa1c047633d43471fe0f55f1fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01724f51ca603ec17d9297d07074005a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce1155eaa63517b2d383046bf8a6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905fbc5195d3b65a344c5558456e22b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1285b133fd4c180520970ce5dc60a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211464d214a5ecbcd192b4fba2dda6ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f452526f9faa5a1dd9ac487f04877f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b15d66dfb7994b58746532bf3b1ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef48e23abdc437eafc1e7be63245e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a621c495723d87b505f6a2d911909fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53de5d055748953e6581c039156a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f586ffa5b7b4389404f86f004af9f0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13d8ef2d16401beb08a9ca195096ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ae12fbf523cc2e61be0908d9939af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf0f91ac846a7e594a840fdd5ebf5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c687d5bb5fff7b90312798fe2e6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa63ce49e96dc2fbd0dbb320fe2fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343176a87fbf889215be55fb7bed04635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9e30b62abdf264ea9b03afc2293536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4841b76258492c76498b835b45d6be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a9e1c433ffb385ec63436f8b1849138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1718b2be9a7095591a02ef299bf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6019411264ff36da6795042d45902aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee337fc73fab3ee7974e0fc4a66352f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a371b7853f18a8b9982c584022124a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20ae8aaf2fd59a8f9a754b2ae1557c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198e64c85d1a855874648157ed7c2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e264d244d9486ffd056bf0436d2bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e94f2d052b2336ca82ae9ec09cf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a401783b61b744e8d74b4563d284347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b8ac39b741e20cb6b0c1b8c053b2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14833a82f6208fab3e83a7cf288238449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d93de3cff58c9bf9e9d93a7b7a21650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e794421ff23bc0af4b01ce2f9bafb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ba0c0570805a99b30bc532c7f332b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c67571249037e4b2ae28535f46d60353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544390008c3de12c5e89efb904783b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60942f4cbc13a7e4d66f1363aacc5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504394cec89a0700405d40d80844613156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6083d0e902256fa113a3ec5e203e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541814144a9a45d79e7bcb06361891a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f6dbbc7c20b166018ec69132817b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47ecb6737a5a0c6a23c152d87ae7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e38469fd31ce1cb06bd83dc00561961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ba6b90150ebccd8babd7b547c490e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877c62cb7deb50df2d087feff8c3c5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f766a9419df788be15827508a4f6a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149141bbb95ff6707995e2d014d6863465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e18524dc69597b185c267ec985de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ff3dd97719f7873a9ea238582b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd098826e3e2e440873dc389f99e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50268ec67938b9ec4f6c166f3ba1c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fd656c82e327622db7e38db69160d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757056d27b6bf8895a6e962714d1ea071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a25b370ff3d45efb1b0d1278e30ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74feed809684b470e8653ab5f27bdc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48435962d053a04d5d1fade5bd7986f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802486209abe19f291ec55139a2446d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87290d73df6e4a5abad90966b4470876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9348fffa7a7c42978ca16eca0253ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e5355d9e8c819635f273d48eacf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a9d4446d4a0af88e884cbe797b4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81efecca24169efa56ac292db6f46ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a180ccd804be39fac793fc727c61baa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1090a4af060a745feaddeba6c45f4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bea9eccca617d8510273cafedaf3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4a5f2b36ca5d43de9a3f009c4ba784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f3857a310af15daaf87efc7f3961f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f3ef9a306ecc3e79a3398a585b6ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54a0b33c55fc2dd6ae3f8856972e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1ee59b5a24198b40241c8b2e986888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3cca925de7184aaae5394f568942989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf380a9350db5ebffbf1a19530271c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0b5678d4e825ac74afe1e39c41a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89548c61f33873c3774dc3eef8437c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022bb51a2782e67b4905a55239d99393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a79d7f8416336493f503134cca3c5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99861546b372f052a846a3ee6d953195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8ebd671b9c125b5cf7fe40ef5d7b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254fd6783c52128613d13749b4c79397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e712ef682d83a459593d8fb79706598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2157fe812132a4a1cb116004b4a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5679a59c816f6bce73611e268caa578100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d924eafca641f06a3201a4999c97b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff1751e4017c59236b5d391219517102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b8b9644c194f4744eab007e82edcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b460a4cbe905633c34a45eb5e737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e5058829f8740d9364fc044d9ec33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c2a799cce0ab7618e7048cc743f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f981be1e24ff857145a5175a3199107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2f30e140a59dcbb3405aed36880c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0d06585a285dbbb5149650d4a7df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd07dfdf4d8b40bc30fce4f6b37863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caf2fb7dc695281e75400d73d60709111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740176704967592ce6d375e4f35e27b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8ea34cc2bccd3d156f2ece6c919d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fee3c7cd519cf6645e2799fbae0f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b515ec27875b65b365cf240efabf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166ed9ee41cbd780a4d6c7011d7a822116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c1cbe2a351981d257bbd10c0a62b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8964d3d7f1c9cb3a6762d3582c13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda493d894e7acf5b76d060c48115a46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5bca07ab4a9ecb36aa7000d192faf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414b9331f6749eea7f791c274cd5d69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43fdf561ecf7076a15435a7704eb4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ced17b55fc69e3ebc807c369f38b42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d151e578fb76a29aec440b9e51cd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9836ad7c8d440314ad8f18d77ec4e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c251cc19b9f283c5906b400c8ef557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058d20725b2068e0fd980d05bab3a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc84ebb7bf73fc5f378acea0ce4b9fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef0b7e6c48f7359614277d203e6d5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224ba633133764cc9a7211d817723e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da202e5a32cee0c89f2a913a610dabd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3dfd6a8fb4077fc92433bd1ed747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41fd2e837f1e478dd357f86561cf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495b32670dd7692826d687a55a9a70e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080225c86812396b5efc01fd3f616c18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978035e935e04362ba83631cf098d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54c2731bbebb8957a93af2be0a2a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cde94bc5caa4507afa6b9bb323566138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ac4692f4d44c6fe2eae92be992d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efeb8e4977bcb4930c5291b0e27a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe1be9336f655577de5dc503efa2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41eafd8cdfd73ac74c72c878ce6a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76346afbc8ec654bd06fb4dafda5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83987b4f67bb238db583b322c91a47e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1b8ae6a1d00530b423581bec3b660145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517269b88e9b3b318f0cc512aab51e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403dfccdcf57d325dd9d3cff66ef80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422a7235f5e39a85b8cd685ece81567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4bcba77e38d40ad0ecfc5c62f9076149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebd94a8aacb6574bb2fe4a903d9ba7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605aadd833a2fbf8cd91017430e7edb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a344e74307682d1676814ff46753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fc8ffa2bfb11b2526e9a1efe876e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de572a6993dcadb8c996d467976c9309154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449bdd9047e4d7a9c3f813f76b3ca6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d204a15eea910f0d357e06ebd22ea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49867c3e60389f2568b8254c1d03858157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9a2fd30c5ca32f87453a9c19b57f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e2fa6c78caeff48ce79d836e1ff5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0f5080d14bb1c1d5932530c98100160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc399a3753552a9f1d93b66d609c09c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b998acd24ce40f0c371ff1cfbc3f9c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea94f3e57b12030f6e2c7eacf86bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3a53cde9016be70c8d07d4f4da66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129aa1c5701c12f9424dd28df7a8bc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47cad2cfb396e23ef7b31651d265be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4622230e224480652c7aab6dcdbd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4df7dd8b46f4d0d0e287aaf67c58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48e03eb6ec651824e0f23a0fc71e3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074555959609fa066c6a5d27abc2964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68a88a33c0d47f755a2c3142ff824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdacf3fd8116e08e838e4112c5d660172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f2436bb2c5f6e98e3164134ec50fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42633e825a67f7d70c15a93db1f2d7a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c354c60d1bebf30c2fa3dcfd0cafa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883601328c229aa4c5eb9312aecd2524176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1d611410a1aea0d807a3211f9f0ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7b28efe910c33c4aa8462b19abf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb07a43f65bd27757ee467f7508f3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7039c3b9afc1b44ac6d7f84ba041180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906ac4b44ce1effbe9a8b273dc6bd99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce841b86311f4d8265e14ee2371273c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85efe36a014b7236523ec0bda46dce9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daecdaf9d341f2f6ae1de2e2b72a7ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a2a456ca989dd495a6dcc798af804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505c2fb41d1f34cde0dafa7d2e0eb99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef87e881338f43adffccf881bda159c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a28e145dd776a77f3c14b874b577eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f373e6cb85698709532a47067bd6ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96103a2d1259a0ddd12aa27c43a584ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2eda39ab46dc994ba9809658f4009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca4e51179465f33a86ec7d873247f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be8d09520bc0bfe534d17c37400fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c53eda6c62a4e81467e751a04a06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912388579b2b3cff03ff6a065978e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b2bea04314f919f736baeb26d68b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd193873b4b94750950e7f8624868d7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b375ee7653616285fe06a86f3ba7230198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21881684d6af5ec754538ac61d36c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3760fbf497d3a1fe3aa9cc17d2ef03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c81048b534abbc967217d1758fa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0903a1884674018d9fe00d6305264202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba60becadda11b73b0364e9427477ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec808a00b9e153909c61ff0c383a842204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a802b818619359cf1e456dbbbd2449205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ae0fd9a31265b8245f598b2d2274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ba17b4c0d4579104fffb84d47ba56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e98081c7c83c2a09c8b168ffc47bb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d314a58e2d0c80060a1a9381a62d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e25c0c3ac86f4dba716e423610497210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276585c0d17c684e422a76f4d2ad49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb4f65faccde6c3a2726c3f1a9e51c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e354e287c8cc37134dd9fb69cd0437213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469b2ac8ad438691ce04b41628225ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fdf86f51e5fa85dfa22bd2e4df37e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afed2b0b32cb668764b0abcf14bce8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce4bfc52d6619ffe7e238b78deab5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d71e8c1a9e65eadd9f5018f8b360218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64163d05961a91c6271fefc6491490ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511cd25c082da0648b33174a330f08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ab902474fa6409cb2086fe9c7468221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08281e868fca2d908f97d6c486a817222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a594b9eb39e2f188246c18da61c93c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d908656a8d4910c89c6823538e49d94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a15f81984c48434784a66e7d44a253225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbd1148e6bfefae96ce2e2e4e4bb5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ac3a9fdd174388c2993cc1f886a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167bcf4a4b0804170fd49f8688b7e39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebca2c3f0e3c974fd896497d57f746229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907cbd9e1b4a79878e4dd015e103fe1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee633d576235fc05eee549504875019231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27126dcd1c6761deae02664dbf3a4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423abfe9eb7bd6c463f2a2a3bf3c5727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfd462eb3bd20ae25e2b33339555b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76292ae42e40d3c718d7a5291f37767b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4f7ff910f7c68e110af5095c08bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ef30c4fd89c86199fe83e5052879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a3d1c94b9bbf9b7b160802364d05e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78877357777b13b055bfed25b8f23db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e2b443e948c3115e470abd62d785240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22db291d42246abd7b621f963ffe55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc89d832922c868c92b7c0ac5242e9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2c24e617e2e2fb2317c029d3d59f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe09c11a890730cc2b5bdb3a865e285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be60c3ae0a0c8da601a6b0d2dd877245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f2955875f5d63dfbab49518d81f43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e22a1ce78eff6a75e2f42d7fd74a5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43e67809868ca5d2208974d023ca7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8588592ed07294128eab0ade1cecc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd0dfdd8b248801cf4161938c0a20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f2e25b37e5ba77e7e96ec52211f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fc750a233bb80e44af0666468de6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72dca946b63018dca3bdbb15ad1e50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e37099c2542fc256fdf9184b1e8358254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d81c88ab433f277093542d61788385255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20face7e1d1521788e038414d0a4cd98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba310f7d0efb3c69fbda7a67354726257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7ffe295b8bdd3a51827cc51443127258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cef5cbd59b6ce1a8d269a28b0695e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d730359d52a53dd0509877a92cdd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31054bd80bf8c6dd53fab1c00d949a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5084332048ab58616791788d26e06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2208ab29efbdf18d530c013035b894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f1fb0c807a85afd0378a99b68516264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe8a5985ef54a355f6b2e442ed51ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301cbdf7de3b279b34fff3e2b40469266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe97451ede8b3d0fe8f6863a727e546267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba607313aeaecd61c06185cd926fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a5093f8e6f50c7e628c03f6360583269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba531c6e41757c64b8eefbdca1928f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881f001c703fce63e59e04440831959271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4425028505e00142dd4e511f23111b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4616bc1766d054658dad6a174ae26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af550add9ee35e644ca70ae4e6b8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f739c8b64b272c3f6baf505a1aab1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5a11049d8bbdd984824bac322c0e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9442baa10b01b18b017bf3aeedd64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde1719d6de7327fd8c020c58ddd4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ef507afb609dfb2dfbfad26c291e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff6dfc660be182cffebafc963c958f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9ab7fe785757e397c66930e17655281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438628e1e9db2e8717a2cf0ec2c786d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573723643d0571e8f227bcae4f1ad37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce585c71572079ae8a4bdcb367fc120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71996a96956f4624c7be5569811d041e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5ca275d62b5c82edebb67a997841e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff2331ee05e27e523ffe809cb36490287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c925566fa17435360d951ecbc9d54c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61440434c6b4bbd68286ee2e71e0fd69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91bcbec81c9d9a9d2e90ba5f8e098290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1e44cefcd6243417d4711ebca728291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b4b6ae1ea0bda5259008236f00e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6f104e3b5d9b861bb8f02b852666293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521f454a464952c57bc327726b581f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7b09ca2e77c5cadbfd1d0c3e162c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f2e26adb5ca86a60f3b5b970e3f60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027da1ac6f4177fa7615654fd5592fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b0299160b4a86206002280430f6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52478c0be9ecb703c7f5c89ca1a08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa975ad12083d9e6f5a6807354d730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38fffee2a1bb443362db68cdcf25fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be230474bc706393ec8c970f6155ab63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835244d401eef5fe0237ba1e8e557c40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215fd561862e7d1367b6fd414ac4da2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a5243500e3041148c59cecd034ff3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c6b1a3fb26cbb9f563ffdde66d77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acdc5bf24bcd07c5762c97cb3736f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba2841ff37f099aa690dbcc122bf12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745355db8826a8bfb63f07ab80a0b93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528976071eebc5e664e51715253be02d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11266eb5cd3808b8b7459afebfe92e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443ee030a73c6779a7c27972ecea9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf30e3697ab2f085f6493d09410128313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fe25814179fb0d2d3ad7e4f66ff11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2d4eec9e493a19df7e14614fbc07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b395460c1b23f3248c0b64fc9b08f6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65bd2c436c523bfba9de5f3976080c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fc8209f1fa04c91401e80d01e6956318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75339d94f09bfe245087a640111b1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70931bee78f802192cd20cd7954cc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6fdea8f85cea4a18ab726c735d455321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8058e6d0b867bc1b2529079ffbb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a74d97f0f624e30a6bc392905990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f00094909cb9158eb9f7bee03d52be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab39182688fd37eaa4220169d41a180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeacc68ce02da0a2b1595db270a9f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404150c48ff6de818f7da7523ad7afbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65bf74c5b60cdb7484c226689898bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e989766333ced56f5d312483ff3223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd56af3f7039c15d633e8859093fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08408eca58f8cb1827af143b50d7c638331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c50283ec3e9838a378484c32936c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab670f41a562250ce7bf2f6205c370333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f392b58206eb15b02950cf405302b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacd300f1ab598ac11614a137e63a79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3990f1745d53e546b1bcbbb462a02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec64500e1c57dec2c8dda873a516c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17cc898cebf8d1a4bafcbc76733784338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dbdb9e90f5ae21cd68ce7b1f23565339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16de9df249465b6891121d4dadb165340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a764998fabcfb467a08666dc05303341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e828c8ec848c5242f395a49a3978342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd978e9e09973412b733b08f34ac2963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6e4753349fe172b7e692cab8c59d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603d8575e055d56653d2bd198b57f00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65510dd5b451e17ce927428eefda60d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c968e0a6c28399585e6d3681ef8181e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cded952e8bdd5d0bc61b4e86621f91a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389712669aa44e016869c4d5b48e816c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971418f53246aefd4aab12ca282b03e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449fdb6276b8aa9cd5dfca1ce1ed5d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158784a1e8ce141cf9ae05b241a19427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24be405968bacc138a17b9fa83d0f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89d4b53012fa4f001974c6d2e62f6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2e4925b8f062a14ea9122a5d64518355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbc6e6238cec14420808b7a3f5c985356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eeed6927a55d9e7b8e72002bc9ec9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288c183bbff9feb625a71bd635e782358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14a16ac02f97f22cea42bf7fd3feb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce397e6098d33e9c1ac91cd844940360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2560a09b6c8f875868c3547ca3413361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af866257dff254a1de5daae2e3bfdfc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c37433235d9c59b0ee95f63907a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50861d14fdf3e08f5d48375be380b492364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23184227c07b7f96b8682d2eb84cd2bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888324c28580153010487c555a47ec3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68128ba639776cafd1878749044631367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262c01a4c4e08aeb703a4ae936a603a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ccdcd0b0232493520606017ba6c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14b690e43f8bec49144b89b1ab9aa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce0097391ca5a0613e52911178d38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f97ef36ec382aa70c2fe3e0928c43b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9059b52e8cc2fe921cb81cd24b783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91734636d4b89683f998eb119eb2e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1beffd76a9c5b6a2158b4f6afe7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d572f805d9567edb9733ed78bd2cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65397ba1cf621ae81554aec475b8c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f50784f3062b340ac0724f34d8a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911baeba7cfae55c93e49ca69004ca00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781bc7a85430f17db1effb35dbc2e87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471aa9c449ff42e26165408a18ca846381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232067bf7431fa77c0856c000cd7b98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147632144a3880eb5a16342c6e859e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e712717c55fe44c75d7bec660aadee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66091732131e7adf284d3733c42f8bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd0c6590a81344c3587c4c8cf65d0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b639038f2e8c0065dc8c2f34ef4ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93234c60015d8ecce0e0723e3bbda2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3a4bee9189cc13394bbf79ad7556389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd91ef4f5e94c814166a1dd8216575390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02e304ece32dd4b686cddd7d8a515391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f4d6a0dbb1b9d4f561febdeb79a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e0c8ec76c6c9acd45759782d4ee24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b43be408c58f63f7258d48af3541ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866531587679c71b409151cb75592215395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330001ac4533309493d9cc5405183d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4f874dd72860e2d131fd9d3145e8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2cc5e4b919d8507e3967c5047fabf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3c7895d709d5294d788d9987fdd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf3dc84ba945b675e611a65558cfaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622608025ed878c8ffabdcf7a6ba73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2873bdeaca71ec925441edae0724402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfb78ee3b61ec4e17107c8b25c66da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3964545889cce28f0c1d9083c328a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e077f56d020649cedf4b6b38d41c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa065008efcc4a8f624feababfcbe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18450e7d15bb261daea5e002c36a66b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863100000fb587bb3d6a5793d80ddea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0034636ab2fe9e2c0c9df716926e95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52dcac8bdcf8e336ed7bc5e5c47a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348f1185930f0b61fd18bd66e9ffae7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95d23b12f5de9c0bec4d83ac3e19f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d23c881d05075f5f9544376028c6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad1936b19a9905be9848657a3591d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d89d06e39aff2e8a83ea9fd569396e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238356cd1c0185a94bc36964a491248e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e548ec8ab8dc6400fbb399d6a69f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d806037e18bbe61fa1444e902f8141418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13f3bce403b7a1a4fb9d95ffcdba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfbdf1b079225135fe643388b5b38b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939015843d1b7a3104b7dadcc642790d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9149c1794f0c411b884664c7230a38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63c96d81cb86f2f56d2e1d6936bd54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdc521a62e87610526923b1074e38a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df815f0c9515839857740e074ae510a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7e2bd3ca0362b1622729ed17091cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbb88d71864c2546c16d0492edd01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f69f9aec8066eb061587d659ab1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462334c213abbef65f547279e820dce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097089377fa55b9cfef39fd4b37995e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c2592975a8b3120b65bb76902afd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ab5d14a848b5ab6638ee48ed8cd18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dd05d0ffccb1950ae64d61dcf42fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424ff00230f158012f4fe76df8f0a22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e282b4720b97a1f0e9407607f35cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08527ab93268dc1ceef597a0e26df2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d95b51f8166c9a7443fbe908bc5b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf8cb20c4ec1467921b66f37c70cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6cc728fb44231f14263f85d750b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc81e9c9bef56b9f44eca3b819a9b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b6d7b321ec420c653f0e6030dd544441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20afb02afa9f0c52494085b94a4dfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fbd147b9305860fcbef32bc41397f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5b777529b07433b3fab5828b7540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc9b129c4c50d306ad73cebf0d6fb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a8ea3da82bf506341f810752ec098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b4869253760ff7f65350ec0dda00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970b3ed14e494d3167001ab08193195448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09153f732deac03d775d3a43e6f201449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b351d5b4853a6a98510c38d0073086450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea067bd9fa58c82c68380b854db164451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be0ca89364ca4dd6330924e7e0f4c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e56961e4b1e9c6eb7bf0cc4d2fa26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d94e422b9b25b663817db59022546454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b3d2c755a414c6f80869773063ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006a4c76cc383d04a3a7576476d66e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d7ed33104cab1099cc34e64672e33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d58b85506e7506a8bce6bbcf8298b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b3b60f879880ab797e5c9f39e0627459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94eca46a2c37112e960683a70aefe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f21448d7c480e768ff05d7ed82bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6cbb7ee1489685540853d23f846a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7674a7e5ad3d0b6e2059f4b5d98a630463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90223e7299bdbd3afd080693b38f5e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522653668e22c40892eef21f7e4119b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d2fbe29278967a0bf7eaa8a4d9313466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357d59084052edf2c96a02308df04f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a3ce59206a6fd49c2a16423372d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642bd357ebbb9cdbdb720279fb93f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca1cae8e123dc726a864bb4b7d8629470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8725c49982623e744e679f8f8cef36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13626933879844857e68551960858b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e30ce394b738c4232c406ceaf9aef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6208cc049464ff11636ef2d40d9a45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb2f6be8cc43ad3656cb9283ea067e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92131edf01cd0cca2965ed96016ee8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaacaa13994715bf5692870fe84edc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4819300b94a3f4aa7d67769b6d551478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee28e736dd57fabb49556e0026eb701479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3139a859e7e0263600032b847c78d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9026a7006839fee531b28a53892a08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71399da27dfa497e41fb67d62b1fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b5d4a68b88249102936a47d147de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfb30ce90b779b7f98dc95c2cc28da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4bddd28654063ebff12ee225053e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902221978f08c9a82c5a16e73d8ed355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a6a1015aaf996ea3ebf01cacd74c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a728547662cdff6f6d4c3762219b64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b397c176c19993b1d454d763dca9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184306054e4e7b45645e98ed7f22a76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff6c42b95d2ed535747a20325c4439491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c278d3d97aa1611294f515ab68a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca624aa1606715c20e23a4dc356ea7d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7fd62c3b98ec080a035707057a9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf75fcdfe9029e082cafe07d58c189e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2df69ac27ad9fc9f3ca98203ba09a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1dc7167cfc2eb3e5f487b1fda0ca7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc599be85ff4df138d9a04a062369ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe886d635d534c984ee23d530dae7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a86c93a21701b9fa81324327ca98e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf105999c92b023d0a6fb389a3c7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d803f5775128b3bbf36efa3eff717c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013fbe4ce4a7dc12055626dc8499d0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac86a25c8c15856566ab65a9436019504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80064625162612ba7c61f0b879baa1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aee7e70a12e65104a292822b19829506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e86b1662217acf5e9e2dbf351155fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ead2735152d2ff177c690cdaedcb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04bd2df496d902bea6cb9ff3f49c5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aacd5e0dccf92a6cf8351652edcec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89782906bc60a9331116c705053a8fdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c98f2b2683c2a0c5d408c85c6c02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1e633729e0aa4e92f8373dbe4d73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f481b89a3ee4a2e47c5106f9cdbea9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d650dbada1ac2c7ce2487380332308515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc55f583b6656a6888785efb3d013516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1994a6fbff1921d6af30d3c2a855e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0595f2003ca2f88eced83e142ff6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70bab854e49f0f764273154696b7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6b7a70c942886cb3b8a0833d1d578520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd8cc257200959aae1593c04dd81cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb1ae5e70675d692c61564f3b818b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3187c078ae5db504754340ba5d46a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ead730e634060fa5a3dd4fc9b13a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6124daff3eb9ad0ca85c77f060562525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618407af05c15ef7edbdf4508848bea7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f91683fa3e582e1205d235abfe408527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a24274c3b0d0cdb841b6a1cd90f228528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5336e4bcbc0627999c8984c799541529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2eb5440dab14074828208b6085e2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cdac7d994119f793ad1c3b2dee9a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac87036a7e4800e5071bfaa2dffa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc293378803d27d6bf6609bf216dab4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38482bfb54fd0e1900106cd1110b01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e04c0deb61fa9f549cc7019810cfb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da8108ce60bd3f810487efa3e5266536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd49335fdf9373eeeac137889a6ee4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b4bd7adfb9c3ef08c3496fca275b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3b0ee822d9cc0b34dbc71d1d75b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e1fe6bc5e680a1e110a4c5bb713ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a97a5fd47cf8c3b6bf061702eb59b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe08ffecb2ca8b9e72d37bb874b14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784194facc0b1a44121959d2dda8cfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c6ee72b5557e3220804ae4c476cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1893296d796b735dcde60d747d4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bba1b867b44ad3359f3a36dc6ec90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19832d8efd1b3da5a68a2e95f8b907a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29817064de2f3b5b8352d1afc7d576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957cff8295c3154d82d78b662326beb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a79b83d1eb452510aede619ad35caf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805371077b13c3adfccf5ad77ee19794551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69528e3aeae504b0d34b743311591552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6610f3843dc187634d6dd6729d234553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf60ed2b289b94197c7b82606c2dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9237caa3ce9fafe6ac7e8ca4f73ad0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c4019da4c4b098b5c14ab9447681a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814762ab9d727d6b3a5a6f35a0d848c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a871afa8c732756272b9a924c8c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739a0b20e0418f1a64518275da1439559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f798f2c3a218f328c58d912d6852b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22475a4806726593f8c4bdf075327b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb0c003462316be3aad9ee4981b59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e026981863f7321102511c30068f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcee28a656b785cd74a52e567268e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d44f9b3d0a3956cf96d6d2737c873565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8a492dd3718a2a24e670a4e8a6ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e9f430c1c80f2a8ca0c6bd16fec08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66817dbac68da0d482a5b389c3f734ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135780b700f3d9592eb862f74bde6eac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e100309ff65f4f33fc154487cb2c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea4e18c45f447f85f05aaee48ac10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc22e0e29c4e58eae6b9b2b4835199572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee52996138a874bdac85eb89ba348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9281dfaa3f991836ab32f790c693fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4944a7f8bf64a34ccd2f1b760ed63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ab0a9960dcc2e98f7bd4e31dba72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d86429f08352f99ac57683a810980577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355dea25103527369557f3b26bb935578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be238a88a5551c0b63692fa38615b571579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2766542a9fab4b05a2115d978cea6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1768952b2b2389a18c25540a01b8664581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87be9a669646b343c7e3bd8d6c4960582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3801a608a27bf6639cebad20ab5e44c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5dffc9a11aa84e872150804dc1443584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a1fb55b98042b83f7d3715bbc73a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa86a77e485a12c6f08fbb3bb4d219586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03df1b0b1f49b60bc58f207e354fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87ef0b2b9c192e69347e20584f828588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e99f84d04fac1937d36252b38af3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f3d460d765f870cb7c83156fa3f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d92ecfdaf0404a9bc695d289c7f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9856bb5f9e0c7d6c5ce19870a358600592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae73005aa20e853a4ebd2c7b1a88230593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a176c0635157cf7bbbc89afadb8847594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544eaccebca81d1e2c61eecc61644b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0179205be3444dd851eb81a8d4faf16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138cc729bbd95ba11edfa96d5a2aee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bb1f4d643f046b1d81d67b8f0ed19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4db02819e116939a6dafa26daed2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39b9c52e98a895da8ed68c484c4d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28c645b1766843eae79dc79952d651601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c9d1a43e710ea1b88795f62573949602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f3e274d2f030f33b9bad371a4ebb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e53732cf5efb0259c369c7ef61428604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c84175717e2ce86f08926072dc6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8041ec48a037c5febb0fa6337c91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32feef5608caa79632a9df1778dfdb2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2be61e65bb497ae662f4e1d39a5465608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd1774fb5367d0e258dc3acc07659609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fa19a86559f23d19e1f304762c671610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bb224ea96be6e8aa0d8f870d85b34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2367f363e438e811c1500c6e13d984612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3c01e355507566ad74cab458e0dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb2f3dc8027672cb0df280ad46cfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ad4ee507bfc490631305ff9c33738615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba43a2a456da066ffde01e6ff1935616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e72722dc6ee4757405b3a4c7c2c63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3f9974be1c8022e19ac9f4ce9621618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7461afe4bb4b473db47d5050620ae7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947c83f42b93d975ad5d60c86a5abe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afbcce83d05c4ffabd07c6e04f64d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8920abdc462b725ffeed09e340a13fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740d9e94eb63c635d865da68c78e8e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6deaf3a2f7c55e199bbe6cf7efefe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41640364df15ab6bbfa04f2182344ef7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d7eb4c04d68c635799694eab4db98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75832bed46d28504b9d4af33a52e74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab7f82f1321fd0a13fbb743cbf5f2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47383b772faa9dee0687d7122e55b11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255e8eee46d5b5a8e34b18dad303670630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bce282db0b61b9b45a97801297f71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60650abfa43f3a6916429d89780613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5daef45e796b82701eca3f41a26334633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567b2b9853a6099a518634a99b4508634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358ff332ff9805371780b780eef190635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499bd6f816716da07af03c22ba9123636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12667cf0604b5d4295a67da28843cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed2d902aa0c78e48311fd52241f60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec731c6f04402049c196c0c655c313c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cdb43cf653206ea98e427384465e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d242f41162725866d8d14b7683af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3355ee8ec8d4b32377e181c3c210a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b99f890fdbe9d518a40240ad6b451643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce5b2dbdfb5b300309e93d7d85581b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf98cb7af1c5ebad6741768cbf8835645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd6aa13959bb0841d9cc4c779b3d2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71580fc83bb9398d07f621baaa01fdc8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f1abf77950c6e8ae301bf60899414648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba4646629de9ca7d286806f6f614aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5aa21ca0bfba85f2917f883b6ee9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af142386078a8f670cc0004489db77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246881ca5d25ec471822114a7461a340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef9c906fddb36d2764d6983f3e8e46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acae42a1a4a02cd5b2eca70bdd3830654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ea52afb384582f8e0a43b44cf3c31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678a0e646ce86d88d48d3f461adeac7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680da6a5099f5d063b40c9b7047a9a6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fbb2a6343e3dd7a82b6800b4134c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699eaccb0016e1696080d3761c06dfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809296a1529ce56cf9d82d792189c1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56754c98e8a6506e4f7a58a565e1194661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383150064d623c5b5adc142e871808662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c2d86b04f2ac4e989f557416e75f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631801fc32ea45162240cb335b1029664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de898bf575c79f66cbc46b2fa16be1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952308547a26327a1372f2042dad8606666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8dc99548f9944a91e728628535eb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393ee611697a3c60c9bd2056d385139668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf425f3def9098d4c5c7d0b314c43d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131a7059dbef7b849a06ad97ef28b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06737e5f6631d12628c09e126d8de66f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b05823728905841d4960be4d6448d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899ed77b178571cdcf520e1cb70345673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c314bdd036af44dbefc8164fc265a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376e95206afe81f397c85459525585675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e168efb2238252a8e6ae4fb45e5b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4c30bdf3f8f5753257acb956acb82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e822a074fd909a244df241bddabd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f876983a375d0b1afe420ce2945e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce585ab75bfafe8459bcb9c793aa2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56282c2829a385335a5ddfccf801080681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110cc702837d3b05bd95aee837f5b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae05c461a30235fabd78523f76615683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa221ca1858c8bfec1bdfcf5e1e104684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5aff40ca7f29cd87c480bd02537b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0442b291e46bdd2e1108fd08fd5af64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67603bdfc3f0fcb3902d446f7df29c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d361cf63314a0c9ebf2c9f6eb2a07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bb9e30890857445a056d986c0196d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fcda84a8d2f3413f088d1877feb8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc74033c009a99aa7437c0e029b8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc0e9b212601b861d07878797d4be9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8fca06f1e7573364e75427f4c141b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59663ee8d0a035adc4e154374db6003694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a38757bd18dacba5206218f247d39a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f21234d829f84da7e8140ae3b4728696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e57a36d20a9d28ece80a823d6f87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d1758ae110e6b834f502087692ff3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d53f82c243c8b1a63e5bdb651919a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26db4a8c9de9274b97fe0a89c4d49f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728dc8299f15cc9eabe43cc8a311e17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f05b35b442695ae56b062e235ba985702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7e592130bf28f2d860a9cdda36e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b25d07d13cee40bd922a720e8d0a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf3661cdc950edfdf10535cd4a483705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb5c7f3bb907753b2e8b62d866a81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686daa41fa45db2e29b0a2bd579c4d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d289d32b8ea3bdbea8a54b2a5bcb51d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a07c0094655d091e98c10c8247648709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd74c323ee2354767309698679ebb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a308411adbf838f3754c0e4342d5b5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc52a4ef6b5187b2bdb0dbcc78bf051712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903e7764a769a7b28ef49476bd545ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d48dc68872c75fe6d1ac41c6cbe2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acee344e2480187f71f51a481f8f83f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c8334e1e265a40d7c8a232f7d77f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c109c91187e89d958b565243212b5c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fefbc5384d29af240e5142b4c92470718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc3bd25fb1705f83814c8bfc01098719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04427f0ab341d2cc599693aa4979618a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d2ed7d4c84d98e4b400e839cfe778721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba551079de325b6bd0673323b93af7c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d513e74040145346024222433f946a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68c462c6262e5e1313b3c53d883540724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6eb03f65d887841f8ff6114b7e641725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d32d814f8ccfd9e37dc44411a5de0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf96e6e7bbf5d44bf2eb67f3dd8cf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350840abab1d4557e9fff22ba66ad0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33e5cd93fcc1d056364c1741091bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadaa753d22e968e88c15958494d35f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6755db74ef5c4d2f9822157078262731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375c55354fd39a9f9bdc7934be5a777732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56f1d5e257fbd0fb96c5bae7bd39b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca58dc6e40473b5e60750095e589e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75ded244b7cb2394cecf370cf5d6be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bee68d9783bf18b2c343a7bde6ed82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9570dccbf001ffa3d3aa478f1ae976737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9691c8da016d9d867246b6bac1b19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac4bf66e8198a264938ed07e0a20c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2a47ee91fab26ea116ce155023c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d5d3abf6934afb5254e5b05df98aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff95cc73324c0f7acd47c3d9637712742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9404cb49f1e4d11d0ab043970888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082701748a264aaa956601984b12b99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1a7351a498fe8dc44185591c986b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34c148fb7b66905293a5300f31e772746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed371ae45b48026d6b9f9bd3fe45434747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f55528e1ae27f4195ed510885d166748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d239aa8aa63df8723ef91f7f6b66e89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84adf7efe6090652e11cf72723a8c01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8597eed0165045477a46ecfc197ef7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5636fea3f4c6a10e1ec8c952a693f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d36ddf0175ed9e9f63b62891f5c90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff3af339d3cfca7329f6d01f0b2345754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9712b0a67af189dca10b1c5b21344d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f8439e36bac6067fd47df4c9337cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb542721af665efd5bee545a76c5cb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9669fa5715b6b476ea04facd37ffc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e0772f6e01f8b3ffbb7bc452e434759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>