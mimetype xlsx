--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3669f5a9491a6fa66891a4ce2a37f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5ec43fdc9373eca1cf13712a7c602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629351ab7c256fcc130d9f82a4b418af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106093c3b60d11855d72008405fe789c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaabdf00d67c821e82c0c5757ab23b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c964e835244e20894a9130a258536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e284c3249724a3dd37e56aef6162e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01ecb8652f4549314725e3ee52ca088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437abee4290fd321c723e8b0e648354c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe53e445a9e1b7395af7016955772aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60b80fd43365c182934b122ff204d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6472f54fb2046773689b1a817a50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6cc1d4123120a63d4e5900a5126c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47fbc6e89c3186f9529ab686410bbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087e803cacc3cce2cabcc0f43ab7c1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af9a943cee6ea1168f2e80df92e2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b4f887f383b64c36cf598e3a908ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e867ff1aa36639c888982a463ec5fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9f154e7cc46fbe5338a268ad3431819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817b2c89e950e300ed983313097cd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cba01654993c0dc912c26ef586336421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e53529c6eeaf8b3be41794e598059f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f005fe2a55300be82c89bad19d74123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95bda9ed5fc9fcb3387a7cb58d325024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e4e846f469aff18052a5c8728f6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b0989eb155b4e88aa2c03368f235e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df202ffb095dfd3fd1a8ec082c3ed7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953088a1efe4c6dc2f5477ef9c4b462728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961de98fc258199b4ba4c865ab9fe529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e08269c8c8bb8ac54223c907461b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1bb9497fffd3b71c76ab1b87cef8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858341af1b935bd8dc076002b1680f3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0d26de466f8966aea2b2f232ce9d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e825ec100cd38a83724912f279f4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f81d9c4b5e484569e85eab8dd34935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09e8884f32983d88f44c2af0ba04a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333cfd0944d40ec7a1ddfd1e7c90ada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a025abf9f1e4c04bee69933f857338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159230bdf49b135fbfa20197ed52749439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf01542e2868d3cd8d80c482d8d9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c4776d5ce7a50f44438c3552c7ee341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e62834ebf140ef0c40b76d76a313042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b58daeaff88d563e0d42a6cdc8c6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0817dce7ae17e276d4685ec52585d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78e6ddca4451b8b43c001ad6da63345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b49dbc724f7d49ff667efc03d564346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d892b64f726ddc18c534ce6241b8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81eb4baae2669f9ffada19e6ee4ff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6b89dc2981944b0a69093b472a33849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746365eb8be8b2db83792834736bf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101f02ca461ce11279a1c88e6a437751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647540e565bf63ddf3b4e1d43c5063852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3e189f3fb512aa9e76d6c8f8fd6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f08cd4fef379da2ad0b272307620b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81448bad85189e9b391428219b6cc4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f8f371b01262fa5afe39d62f78d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bfaac7dc791ae51eb9bbbebe53eba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4752178df6a9a45dd897171c92a9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc6c7546b6bf6faecac7243ccdbd8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49873df97978e44aa4e2e49c32d3e1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e417ef379ec377e2f8fbe18b3027d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f83d56f53b6603696443986e12895362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b22218943b486f36acd0c9468392663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e8c911aaeb4dc4e2cb468436089f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2885d809904c60c47fdfdf1db9e54965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000777a1a947f7676a2965d8333ac9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849c698d65b98a980cee0af2724772567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f22e0bd5fa3c91a5de13f71526cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a136ec78f256c62592259134005bb0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517f6097268751ba8fab3eb762ec1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709443ab7a0869a1ebc424375d3859171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc584c7d21b3a7754a060cd5adced6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd095922cbb2d7687d68d6227992573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3276d7716b8f4daf8251439b1fc9a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8605008c975cff580d8381657a3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622947da006b7e42ac677da29ea67b8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169443176e85bd43a492a0aae028ec677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efb69e30a7694bcd34e44014852f7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9eab3311651a8cd74bab39739bc4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7c11dd9b0eaefb49fae05f08b362c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511d04b34a1d064094b39e35ab104781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf453f4e6e75bfee2a27ab68f263d6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d345764606c7acdb68fc05ff3bec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6158f23748f99699f4827e1885626c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764420e9138c8f051f045a231160fb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b95daebbb4dba6d0f7dc8895c31e2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ddff38f5a7d12dc4bdfc44b32abbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c230027f0ae991281ce7528d4d37488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc9ef3633d13c663c6d3f8f6e7a3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16e3a5fccd323dbd4c27687d74873090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3459b030b6ddf20e8b888502bd74b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8710296aea56bd1e962436328e5c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ccc909d9341ece9a809e02cda77a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f453d9074b881d47dfbf89c2676eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16001fdaafba24f26ebc8f49ba4fe195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbffd2bffcb0f2ac8e46e9c72260dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a59945b2209d69171591e326ba5dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502c43c3391507fe64d0dde2ce19ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95017c4d78c0e8916e136a8d045c60299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e524fce6bfb890e478a83b24d4f69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19049705767fd74d0db0fba09bad9310101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452acbeebfa3ea33578d8532d2aa1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cbb7595f1fe435b588516a34b4c1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67ebd469c95747d371d59847ddef0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc34ab4794c22f397c7094ad395200105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7235e2ffb342d0795b0c4749fc4a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c4ab997a581f04fa7ca9068928e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d5ccc644f529d20deca30f8821ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2822661935c4f15de3ff2631070aa39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355e227cc3aaf98f291dbcef9334472110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235996dab9ae5f252cbaa824d99756111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f55b98987b1ca0c572e733b959f04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79e65322087cb155cdad04c58ac3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602491f2bae50ec420ed6bb6f82ee062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4974ab6db3bbd9e6aa5d754c75d4cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626819ab50708330c40b2c1c6a5d83b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fae04aa9d2413cb21d7b3df0f3aa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e2f968e3eec408d1d47a244ee6dee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b6908ff8ea35a2916bbf68d4fdb38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658dc1b7cb9db5303bd6d99b13b5db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89e776a6dd67d6fc0a5b7d975a5da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678be3e3660f4614002f636fe8be940122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a004e42c054ca8d7f9dcfb01a8100123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b89fbafdf075ff742eb5015b3675124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d45c4458188d0d69ebee684b217cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22316c30b9a5c78acbc93edb0354b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f63b4678fda44f7532c9834324121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e33f988fe3c054e80c6bd6552cb294128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac8b9f6a790891fc1f3aad4ed49a1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b954beef02c8d7d396cd1d6f46026130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ce018ae1e827e189c4881f455278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38254f8e3fb230b67ab5eb390a97850b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041dde680c0e6aeb2619ff71ded5242133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a83fc3b5b51b9c860326f350454667134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19539fd091f7f15bfd7a2ec30bd6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ceefa8df098ec1785a559d390420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a4630b6036a4192fb35e13495019e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd0690cb5a06c4f6d641d3afffa223138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c10a2b33498ed97d4c754d7f5a8129139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f342fc5bf7e382bb35b2412b3bce0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f56ae3a35a688d508cb42e5c1a822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea91353918119c80f95e78515be26a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28944ceef15c2aaa487ea3a67d587143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452da065e82046e83ec4aba0be5484144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10cc5362263f8423cd50bc1499f58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2065e55ae29651846ce424455e2389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a66aa7091fa7adf25c9497a57a911147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bfe2da2fab0d764f5f06eb607c679148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6eadf07ab03fd0fb61f9906abe1a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f498d2f324e9e0cab3368714ab5a6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157db30e74ad641e2dcb11999c6d1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd094b60044b04dda493e8113bd4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d86e98b01dccb4b16cbe0849efcef0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2ccc47633076af13af16afdcdc911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3336a13e8cb24aad206eec066ce7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800473f85b3b0175b4ed40d0029b4f48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408c00571bb370143e9e26ad04e190157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71367d6d4fd55f25556d92d4c05f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e403e183437c8dd80945ef0a796d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a027876e23fcb773947397207ed73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2a4b7199d47d4290295af26bbdae8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa0c2a6219af9c1626111c5d91253162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30612d216dbf3e37d474283fe2b369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ad492a864d783c8557a0b022f3c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eee34e7a0e588f775547ca4c893fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0a8e33bbe05a312b90e762a2fefb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf097df1edfe6e9d6435577bbccda4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b9ce939e064f88a066badee2204aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218368504daca0a3e0af96b739cb2fb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276087c1a515d7c362470c675113e9a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077e61e1a2f1aaa1478dbe7168119d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3ac17fd140c086a3fcb4c24c73ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d589b205f1f7de3415a9bf1da4aad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ef292b841f96d485bd4744f4101c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb43c1d53b266597b314c5d66ed5fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958b4c3216fc0c66c5cf4fd14fade2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae793db697d4b5c558341ec230f1dfa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2637a04c17c11a6734c2db57089c06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac9909167f9efb5bcb9e36f648dc4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188260c463e66b7df73623fa48044a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc01247868c13bde3cf84a02434ebf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2271f4b6f49af3905c6977490462e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c263b28e35e5bc88405d0bd5a5f0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58750c271d352f08338144541a2ddf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d506258cdf17172a06b66b2bc35ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202be47546a5a06abcd78e457e304ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44373b00396c8d8e47ab2b011cc4f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b002e152c09a8c223fdb45ff0ee9d4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d3d08ea26edd00bf737e15eba4a5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6036a42d0831167cb9460161da172190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682028f0c09ab4c010720bc9d5c5e22f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06816714755d949313cd7cf044b5173a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98bff2c20ea4e13d4774928ac4af97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c414d27d2ac9891b51f0830478591194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b24c2f0089e6572c10cd9c20427d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab2585d16dd24f479e95bb8af73815196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d794a3c9e997c6bd117f5990e6fa95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f924aefbda2bace8d6576598e0060c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3061ed702e4bca399d56bcb52906e8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186585039491da16129a485f9154f689200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa8ed2deb3a9c2ed8bdb3f0328a799201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf03cbadd35371b649fd70647b3dd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b1045a493bd22ddf6c514daaf1df0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527a0a8e67399504462365acbb72398204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6bba65800236602e99e57f24ab9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd68896fa426dcaf9d9e7d40db0ad7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd53f9511060cb8fcaddf43fbc02968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90206b44444b95244da5d39781b70c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9075c2aa0c66861a9b5cd767b428209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a48afda9f0689fa1bcfbf76fc7898210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754df4908260246cd9d2e8e028cfb815211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7642b9b896cba6957f45245503bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ed80f536f0017fab01d5f99a98c6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f5a33a9b52bef3f1ea0df90498554214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187f3ae5831f2914aca8126776651d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a810629fcc969be466d1f384312ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447880ae01629eaff80ac235e84759f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdb4a2538043861a79c0ca9a0ae284218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a702cdc95ad0737f938909e0148e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa05fba010d32fc527b7c502948c1b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421760b793f10341805a31f7b4a2d8cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263981e89c916674ca3b5fed643dd50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a3a8ccfab2f9eaa3b0a929cf0b511223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55885bc53d3976fa0b1b85dad8255b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de9c190b6478db405463503867416225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e223fd1295decd40b0e94021efbbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662df3ed279a2897623c080338ad93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aec79ca5d2a0894897c2233d7b6971228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e36933c996175ab9b1786b4f3990229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef05c93861160575247156a78616b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5ba5cea1887fe2e54a6a453b7681231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a5e179c05e97ee3b7461f5d5f880232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a39af4f448331568a6614f34b678e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fba9a91503588968e0732098e24e11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d8e551046248adcf3e06371b931a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6021982dbfb59d75d257446052fc90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004c12845301553f7f23d873754370237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc36036e48e2fcc4d54c5672952eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511d94dd6eed0b68fa7c508d63017e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d0804d0e8716cc385272b1468da2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120568f59eba092eecb589e7cccd1192241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0add05aa5ae9359603146e54a33a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4b2d2eaa6c6637c5b9c28b84513b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c07589c973bb30019720479f247cbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20c555333b93978a2ee08d6bcd7ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4dda1612e2795b41c9d0b0bbaf766246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa87925296329a65518ce0d0e7d734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f49360e1282de078eab16a4b1efa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f1643588aefb6dc9183c00a4d6f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3674b1398dc84b2732f6352e775957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dda9b1268e125b776b96f327e6522251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0c9794ff923595e17b4342dbcbf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f486d609940619f34e919ce041e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5037f80b37f1f420666ad52802a485254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee3db25fc33e00e5c57efead3cfc9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b6566cf59c20f80937caa59dfa04c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260883c4f03f607aef2412499b2906257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fc0b64229e0e76e1d18f7257c48cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ffadcf851024d8811ded748ccedbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4232548d777a8550de33f3930faa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75ef3905f7cd344613cb3309022f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae590a41cbc1a551aafda752aa8a4d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c4bb80f5d9bd338b3240a5dbc6aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155eb5c053c37783a4fe90e79eb2c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c261793c738ed0bd88410727bbcdf48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69fdaa982c61e05d460fe5fbe34e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355d91e21e69d99d6b6e821d06a0e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158892a1d0d3f2801d685df7a5ee7ef5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcbb8684e9baa4c81b8d730d6dbe5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af9846d1da29b5cf13ff725ad952a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb7aef9a42736ae68c3d88ff1a789271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222f1ed061de21536dc24093ab644f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaf9aeaa0acd02274b40b7a1449643273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dbd56ca0119b684dc67457c334e12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb07bbe1a906e0f3a260bf5a8ef50e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5761346c3dfdd5b6034bd9013e3d0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22274c14e1948e3b2c31892736a5b06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90deb93aaf257cf1a353e6ebfbb711278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7b350a2f1fbf326f2d16b0f1e8ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e41bbe535f9fe067b42903bf1466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2da5d81d2f2c222e01879508042cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9976d5ad16152ab10a8c56dbfb60607282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc061e93a82d1bae2aef1b5e01465c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27041150dde146b7a1120486fbabf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa836c359e42f889510eb45844628285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ae7526f512465f8e457ea8892109286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9368b52c7a403fc41f3321c4e584a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9718c56a945a132209225e84555293288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817ca111092a5c5b18cdbe6c4f24bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb6edc19e68b5a977f771ecc89ef5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d5f66a8ab2e8f8a5ec6d7eec4fe9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8724bc00cb19af3a74e99838a9f3c8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078966a49c55f0e64f2ebe188f098b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6728df92f91b0a10d35e384720636e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4bca324a2da8a21e0b5920ff55840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b5229367730570d388fc2cefc5986296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c48305c48d44567ef1457b6cfd7c67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c68475f3974313301c6327d40130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e24c4e2876a03bf925bd914d8cd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e818ed2cd5facd19ceb1631e056c28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c7177b2bf93a143a1773a0812bdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5af1455121713603a414a5f82f150302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e6722676d1f781c93904ac6a8d5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc65a7ba55d9e72cd4b72efaa4635304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e669ab21e727d21d36172eb17fbbe4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee547b812919b8d08915e28e0dbb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefe26049525e09f650d5f92e7684ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e29e544b7a063d0f8f75251d5f911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48553428d3782e3a9957b78666227c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295bdc5a60e4026a8dba947028316a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ebb5dd05d9cba74eaa961f01d554d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159e7585856e9fa7509e98c2d5a4c0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeacadb59f22d8317751f68a31a5fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8abdc86cf12f9ef5a7f30231037b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6695a98d873559c613fa78457f49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b08a59747c2a112c21b9595002bfed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075730a1f3d33e38d1b1cb9311d6e595317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bcde63f83404d3ace808ec9e288a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b975afa57603a8ebcada6a0db3c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf346e7f833a4ff1e60afe246140e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ec2d00900d9998eb3943788fab4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cca59d80953c3af719fbf29ffdc8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007a56087019ad3165a5b863033ab3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde26626e56c00e44cca9d0f17629d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8182c08d58ec35641be85316696ff9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3cced2b8758ebe1d5c84269a2eb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1456c0b6ca1dd65e5a2905473b1c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc71728b0ec42559255ead37e832ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a4163128914428f32aa3b5582710d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca35dbbde863f465c5691fc8e68a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe0213bbcb6f59122f58c347b944f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a986ca84055ed866c3bac410f5b58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd33e742f15ee13438aef83e02cef2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3452a3e244cdc700969faf6563fbf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05481de927630878127a91b2e45aae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924e12c489712a43f1e3b51d5003f2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf2ac9fb89cb39c1899d895798107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da2192cb7e8a9b84b1fbfbaffef6d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81563a4565ba7497d35951098f67e60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40062779c3afefc1fab017340f26e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c1d6f76fe77b308ca4df44c006259341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c533c15467949fc19be0abd463e7f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7bf67a13b72d7eea5d0432af8a6c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de914f15c84f2b26e3e7e03004ce7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961c5b9121e5e7fddba7e1f21941a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f34fe7d7039e075647095e6e71d02b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f156d09d56a38ffd511d294b8206a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59918b77e634a0a7298382e37deedb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8877c1dbc6a0d1b62bb3d20ec33d83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf381313d9cf9a1853bdb179c80046d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adbbfc0ff9417a15e2347ebbaee978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d14ac7cfd012fb6a550f59cb8bf46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8f40fdcb5061905b776b291123ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bc11a8f42ba4f5e2d9b27e80f5a2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef17c848936f426c6568dcc01312ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab929d7e45cc2cedebb2848757a3f15c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62553e09c96593f2697c5e4084350931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21a7fb3d3e1113e364bd1bb5b75fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a29fe538c08766a7f3aa71f1ce0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5ab5436ad372badde4019510236aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf636739c0f92e85ba064f125d0f135361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e57858f5842b8aaa85f172f22c9f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297af2b8ee2f0153c40e19d4f647b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0e5840795a2239b597e17366f3a52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560bcdc3d2305a720f73c651be0247d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f71858d1aff37cffd924773bf3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cf79e417f224cb1d0eace1bc1c286367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f1792cd1af4d3ac68411d8de7a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dfd16fa194f89cba81c987f64a10f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405c2331ba58b9982ba8adfdbe6175370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ae24afee52c1151d79ea15f7e5c74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e294cfb9efcd9e1d4357e0ba65a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f58254ab522091b6e4acf93eb99c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156322f12af323929a501a7b9efce8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9dc98a89dbc3b63d4cfde6be9279c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4b31ea3e3eff93818cff13c60cd6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a1ea8dae4c7ed3ead3e8bb2b8b6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a83b1c2b08e866d663826ab087554e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd0c9a111dc16a581dc41a0e8027f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b19a1b93cedddde0a1e0aed8624ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00787bb624458f5fb1afd5fc5e5096381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7700a41d3bddc1479fbcd057449eb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b438cd6e78bd5bd87aba5d64cf7afb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d20c2df38dd0b18718939ab591909384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea51d34d5fcf7b02ecdfaa36fbdab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9559f2df4ae45f74694b624f39a7afb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13515e5cedcba63582399013c9c77293387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec71db8c1e6b17a18b5052ad40cfe3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6493393f145b056adde35cccfd728b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f11f380fbaeb486eba93693295c68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e012f1caf878e33dcd56f5c1092d77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f26ca47d38278be35530e599bcbfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c67f8eefae2202f6579226e6c8f36f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae7683fe747e04ed19af4d6afba61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418f38997c75c11287746f9c66efe1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09519e3f6da5a30cc45533a096b47bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b107b4770da490ef84c537119ce07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d6d4b4a666d527d49a54741ca28dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f0b6fabc723ba94d93dc1c75e371399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b504e2f5ac0e87e35a66517d3da2c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e6bf494bf4ad8e8d01e36c1ccc89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964d874da42858e8f6372797bab71a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960d86a741f2a5cfda7aab7294fd7a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053cb948f163b175b9e5bd040c2d8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59f6b47257ea8a837bf9d0c0a1d12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945252f1f1672a0428f03cc31e0d82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2586180a33221ff076112db9c2d7251407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97099b18c058d4a93cead980b6f08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de328d9469ea08f0ecd7d5c7854bb3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf125a062c1ca8822f1a3fd41b626c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245c171bb3c2ae3141787e24da413e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814ebbc5fa4b1bdc3ebc8c1ed77a27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292492104157a3c838e65a42213c9353413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0146da6d23fb8b9621136e8081577414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f915eb1e1cd6d09ef4142d2101f2c32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d9e6c831d77a339cfa3b7f10b41b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e94a11761433efa68b8d7f47075a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc668b8c20d21e613e4185f100ef76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcdb2be12340c64f6f55cfa88dad27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe744983f440315546fe0faaa3386420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80a092a4dafa470accc7fcda1a3613421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887eba644afa5c62ea025f5d8a81d86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb145886e3e65ce0ee8c765f3f50632423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955d0569966fec8098d8d5a414bbc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c15ecb492034e25b0455c5615910c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b531294d31acc59ee7be5d4dac678426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac00bc7cbee8d57787ef47d907dda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc31e4144ecde7938148f0f31704741428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2d6db152888dfcbada3c2e407e49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378b798ae2dac2a35af9b347961841430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb781a8b10b728ab6cc1ebf7c430a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3f889933820c4fc97b9fba9af8c02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f01ea77809a8fda13636eef969cdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d90b4e0f2367dfd16226bb8f4bc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4c731c6b5af1e3c5b74a89c4c389435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe40164a70a1ec95e3412d3fb2b58a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122836cdc704e2691edd0e1d2c1f75f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377710583bde145ac9fe04cd8f98d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a291a2183e5f69099ef98876c5c061439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468fcb518a615d0cda43569cb76665d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd773f4b169ba7ce3a6f4c524ca525441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ddfae727835bc6e0d24df0311c7b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ebaf63a7eb83547523a2d5616b3b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed044923919da0bc522c113a2255529c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a08b3c3f53b79d466547ea9dd4f6d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fdc0aedf56854e226d0a919648487446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c6eeb520c73295b3cdc40e8eb24bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e65faf9fcbd1f42443acb172fbd61a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054470daa1c2d9df310970a2e44bdb10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f43d947e93b7aebcd1333b48b8541450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b7a2f1a059c1f60b3e7428839676f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e37f6ee3a489fe959795792bd31510452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c674e5c33011d5fea35e32c560ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2c5b5fd992e0d30c7294d8d7ab86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e547b3ce5bed92294f781a9ca29fc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba80818ad74c2128a4b137b1fb9a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2dfbf468b32ec6f653cfcaa0f82b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e01535aadb3df10ce758fa6e4f7df5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8a033650048e246cd730c6f79558e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a19b943560cf41c6ba85109a20e29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac19f1fdf2439a05601ca6d752488c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c7b64f14b8f6b67f7eca95f4ad16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2f1fb183d65b470b7e1e1ded95f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edd89f911c2ba8e4b006dec51b34c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b75ad0ad4688db6fda3e39f6f5c92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992d33a73a186c387217f411c4a986466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f1e400f684e7967160042b488ee2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86a0c1ad71183b4e1a2fe34e1de2ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cce5b37f60759bb8166e8369fa7c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84876bf7c253faaa9aee80e6268ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdcf3993bda4e375e563d70840bcd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4966c66dc65a4ea2b82f28291bd28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b563c389be1dffccd9bfa768464cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973385d9fa9387b74db6cc8d95139fc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9fb1733e0fc57178cbc48f1fe3406475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911323b74863e44f04b766f26f6fff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf670aee89d4ae47ccbe97cfa5c42477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f8f841f09c22a169315da0a0e92fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c5241a845246f0bd1d061e4be83c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880fa2ccecfa9a79b9754c11ec8661b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9c8b9daf7449b08fd54c6c04d23dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d96d34b2df87251ba3b3321276bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee63b86521640f8c1eefe404ad384483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb451a7094617229e8b24208daae71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb81a68f1a3c668fd505ec247306bde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a301f711596cee65e925e1cf3988e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7640c49ebc8c15be427ed7c9e4d8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d332bf456fb8134ff85fc6158cddbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71e6d6cf0872084c5af47284e1985489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304f2f52f882152c25e56cce63e775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b921aa1204969585b208b2ba49fa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15791df772e5b4123c86fe85ca3f3db3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bec26e03b196f6bc55e15e6ca7e3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe365f436ef5b32f9c6f604fe71ea06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b3aa7fa6bd2c9caf4f85c84fd725495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a550b88bb938bf24b3c27de161a594496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c59896d3773144485a24518427f72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed976507ef0e90cfe5911a4369671d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3118b6cdea4a68acb7c7acd5b43e06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44846aed7f6b7a2b545304cc31efe17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9799caf7c57306fc3a53845956b119b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9e8502058fc9aec8ee4ca612c5c0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda0bb8c8bc1a735b09edcd7ab2676503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8a197b8a8beae2d796a593554774504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dca8c48019e35a7525ea3ea39eac8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5143dc91ea0412ad8d9e42f6034b9da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f81829d19f6e3eef97a6828eee2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926afdbb3ee5822ae913a2ef3d72dd0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bfbdac5b7cd75a12ea85d2e48b4d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cddd9e8dab3b70c6d3fb047970826510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174721d2e54e76c967004a68b5e60a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0018fa92ba8da3db8b7740e7e23ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac450f30cb6ae7e7ce250d2bc48f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb71bd06ef5f01ba59733380fd155514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29647335aee62612b164906646f20666515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376160be9c6db65e9844b4d37b78d7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483f63bda4557e1cbce46d91096dfe2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d77672eeb198e355ee84b7292bfecd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742580b9a2e9af8c4183f89fc17509da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b99792238a6a106b2015a4f539c27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501cde422abc20aecafc622c0d741a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6de729b91f8f1fad07ecd7fb5d884522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0791efbb176c6dbd49257e1af8a63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429f5c59b1c55e2d8f03cbfd5117a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11faf93980535df3fa8ddfc9e2c58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f755a241a2e9fecc33fe00ea579b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d9b88ec812e2c34ab8a3e12299dc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd838d71daefe92c10fc2c9870566d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fea355f6c348dd3ff3bbeb4ada0ecc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24f501e80d31fbed93c94f75bfa9bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017582c5f698a3f70a20066a874204531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410c308c78a7c284f889f254c7ce973532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31e90e0876277a0dc63bf1e349c49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729cf2409df4298724b23f4e913c3e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbbc70643e244f56249b299d1f7b1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27854fb6a0267a5867f7fe276fcf213536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ce8b55937b7754e34f771e04f1a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54894bd186ac15f1b1fadd1affcfb3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf622495fd926ffa518932af56787d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa8d1bfa447928819597881c612456540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbfa398b645a3773cabf38ef541999541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26735f793da30a982693cb68c8799a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f6845c2271a599ad1d3fa66453f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8f1f637fd96e215a1cb16160bfc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a428dae2f7038352decbf24a24a495545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012b5e433c40ac7bab83a5f747ce4ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023578ff0fb334a644f11e126f1240e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a2948d1d97dd43d1f01594371182548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469276ccf4493e68da9b41ef3cadf97f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9a3df54a4cf2d677d1723112488e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ca5fb6dc61c2616a59eea1960b49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9afe29985999035a1ae8f0392ac5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fea1fecc25c22330d20a613b802bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91514ac660c047b89bf5f9bfaf4f6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18f6082ff453240b5e06f34be57bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a74761065816e484015492681347a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470904d29d6ae1c8fac30e3b3f87bbc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb8693aa7058436286bf6af21c690558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d334161a5cc06ed7059355c9c0a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f860dd75a902a2806355b1d6a05e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861abf82fc65ffc70ffffc8787b88177561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c104c35ff0db76cc671e451173f427562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48072fe05dac78f94cba89efe2168cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cf5f031e956fd9c3a4e5c5ddb01dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6ad5094cd241e3f4b72927c1b5960565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436575729a8a52c956f4a3ed8e8e8c7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e6034c07eee0e94c9a87ae1fa3142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1a09d212b28984b603b46232b34a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c81324fd8e6532a7032ae16e577e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16b531ee197f30cf48ffb012aa91b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa245e8032b1242882caa02cace03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de677fcb25b3dcdb2a8e7d1a847ff9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf127bee7e102cb9ced5f7ea46683c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d91745275e7dc63e27dd6aeb907cf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17888d587d52db8aec066ca9fa05f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3add081317b06dbd17a8404081144576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c781cfdbc6aaae7e13aab191fa0231577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc6fdf4fe22c15e38d5d894f2bbb3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237232c06ca56ec191eba12fa7a3b22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4bfdc62d6701ae95f7d6352298853580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902035d4dab1c110c6227bfeb3f64f0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e40527b152005c9679322e40fde4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219eac402743a8bfc48727a91ad79fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d2620b793c1fdc279317e208874f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d7e1e9576be5837b73c4bbc5e6ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5dcdbe0e59deed6434778832971cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34693d7b6e02d0ca5e4b2cd1c97e42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e748bda7256a47e32ac0709673f092588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7cbdaf208daf00c0733a37e8d7347589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499c10d794e62d60438ec2b367e2d63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5598e8469cc6f13b4dd9552a60671591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb6281517a13864390cb9f3f53e3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e4858aa5e855fb00f87a62c480a27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58bca0c96546f900f048a624f78a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5ccdb10f7e116b8309156d2b15f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6b9138d83fc24d944e12bbd51635596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44abd6750efb88b5445b9176311bcee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd8f2a6e751e8c12166e35ff38890598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c0db5f4b9db017507c451f6dbf00b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b733ec4501ab1a31f547374be7d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294fab315d1e8ab82024d478815e165601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace8803dd5ceae4a673082930e90d2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10a9f4c03283a480686f81d2903aba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5596958cc0e5270054e16bd7aadf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a1f77f89012c866462f1c4871b85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a42c2c56a69c5284904dcbc8fd30c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386abc36a16392553a1eb0aa7878db1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb3fbe04b0ef9c4c24df902eb8c93b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f915b01ff7a0dc94f0c7b09d742ac7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ec96af4d127ee63b3343cb316c24610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a7d403a3a96d9efd8b695e66f631a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6cf0bb41555694873b849a0a69e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c6302476ac53bf81d7b5d2d24910613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab8ec34b55b6692381476489aa349f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df63df37321cbd9005dae0f964e9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5bac39f789a4dc6416ac7edfa835b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87698d44515ca4bd5f6bdec6ba142473617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036d4b2251f00905903650aa0caffd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2a36952ebf013327c41bb6814ac8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc6491e65fef408f102f9578bdb78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329799f70fc36f0bd5c08a456295bac6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3e141bcfa1d8db535686f74e350d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bc9817187d560de189dd56766ef92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80072dba4c5ee5361a255f7a04090c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4dcdcb9fb7838c867378c44168492625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b8b81fa9ad1f81d5da57ab205677626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab841dd7b3dbba31546107b2b9373627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c03ef23ad691c47f358b878f07dd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89f4d5eb4990adda096ac1a3a474d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c584303d42008baf3ae94eceb16e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2543cb05e232173c57f5891de88ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e42ed540ad72e6fc6f86a8184876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa1808ccce7bd5d8bf357262b1f14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374433088ce2e55bb492854fafe74d58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22c073448ce7e63ab9fb7632b84dfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99ea73a5585c0ea11114b49d2b74b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b541fbe13dd3227c4324691a742371637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b20fa8223ff3b5b4ae6402ddaa0d39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239462360740691cc2a4c26e2db880c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14c8f3e983c7c91451fd417375f54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d85f878ca67815703e51c7b5e8adc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a20de0a991dd071b02c0ed02d0a6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52807aa3d8637a8de3caca12388e2e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e722b9fa249e46a9e08c288e1c69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6f4a46d2f6838f0ffa9fcd45c4126645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0077970e0f1a030064ff387a9ea3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815dbc0e20838e44b5316754bd9de6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3bdae8b09acbb1bd248fc3f360fcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e8689e653d20c3f4515a2e38378f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e8f328386247b61603e813ab3c6cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11606830dc2d0d0d54394befefc0509651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e045f301c2cb79f45c6323cc3be2aa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2011f3f165fea6a17f7ecf9ebc25ee4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f491c09a443727b7826d808b80bb63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb95a26aae4319850f6132dfa9fc42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fab5cb6726b26e97ae9bace20adcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063739bf9aef524d1a07ac1ea51e9f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae8040b51e09f73df564c4151e2441658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130026079e70db391c75778ef3cff14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844790686e6ebc253e580d0784957f78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0003ecdc9131a5a0c134a74a97ae0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d65d2ccf595a0f5e0cbc09c1610d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166015fc6461153b347baa18d97af7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f5c285b0e5b28660ef7cb4d16c46f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0201706fc268b3320a6b57a474c1c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df77e475f143beb670271ee3c17b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d76e1734507cc53faea490b4b3873667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db187935bf0cffba309529b0f8632b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0830025c2a4f2dc47d7ccd761b862669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea63418c9205126811ff8b28f9572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4883b9332a6c089d675e071604fe334671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5b2f8c9fcbadf339661deb06f6155672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8dd937ab1396990e938369c64413a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efbcdcae19edf602a0082d502bc2ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eda85dfc6d5efb4af41832d3a3851675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08a9d2efa4450a48b56eb0bae8501d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d2e2d0fc865f424b9fdb198e200ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb250ec69c73e7261cd96540a4cb06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8652289932a8cf675d3f6fdd07780679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b716c6c95307e05ed75996a71f7c56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af269471608eb9c63aa5102d4f956681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fbf5bdb76e4cb09eb734eccc547a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2efc7174689b4011d9a8314cf1700683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b92ae2cb9caa6967beafc65538d82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d05a6e05d3ba448d205ed07fe3ccb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc161da5641f619a06dd6a18c01a83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08cb359c9dae4adb016de1fd9062ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a29f5599099c893264e8c2d9e6988b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd26b2906ce623663644b09c5d83f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034322fc787bf509aaa1a64be4e5abc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438af0a737edd3cf684fb871994e27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38aae04a31fda0e0e214cbdc5514a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbbd9f906843f8769f79f75f27808693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fd5d9b6d416e8b8dabdf809d664d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5b100e9df0d4726018287bbfefc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549c3cbfdfa05f64fa810a24810e99e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f318a9597c94051cfa3cba2630c045697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d151f0a17ee9b7223724f57efcaa481698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671864df42c1111faef7431cb211f89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de76104fb137451f2fb8c3a59a9ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4511cfe9ac818f5c10949dd0beae752701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dcc0c9d7eefc1fc59e302d006cb93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0e4c6d928cf41c7ed1f42e2916ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a56e6152b62c9caa20f725882e61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ecdc27994d6cc9e19db021d2d3c6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe51b33ea5d7e933e286f1eae5e89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894bd52a38c553eeb0f5b416b0f4fc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f5658744b9d39bcc6c0d82f6e3e97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d7367626a7b1a0ed220fea9ee43e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb4d4b8095eab7b4e7b2e804bd2e6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14002d0fea7af96ba5febcf7545a2b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b50cf3f2ec2dd963c2bf8c502c594712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d0948fcd301fc653dc501e76583eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e783b3d6c54280c31f791ab754ff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79b16d84369d323789f2c7485dcf38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c46b43d63536fd7aa2f923423675f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5c980f5e786ef3c98b3106f6e8eca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507092b66c0aebcf87af81a8361d13e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb61f642b9aad56f3a22e6923b7d18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f050804e59bf4f02cf4ab8f344866720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823bad0989ee15dea422e55d41400a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d21c69c88c640425cf33209a45aa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166105c7cae7d0cbcdc45c9f3abd6f7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d5e4284d98e8906d246a6617ec5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeba8cec766d0bf4fff1a1edac75b82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6bd102a0e5c3391648b85597aed94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae671bed7fda53c658f167000157abf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995075877ebabbe1d49f99d4c0f0ec8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bf356810e1ac00f94ea743f2f46d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49952042f4228c3047d71344e51054c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73073b55d9acfc6329c158edf44d633731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8812cc549ee4393fe88b633a7ab2396732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4c67013c0f80af6f392a3d0c3252733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9000f0caf4ba8c20b6cf9be0b1f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80fded086c858f33d8effd676b4c15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d50d42688e22b7c69dde0f21faadfc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c0f225adbd31b86ec7c31e131939a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec5303a4a948cff09754c1ab2d868738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb0fdfe592c3aac7edd973f76618c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cef0bcec279341cf3b561c277c80f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717e1b99c959defd638fbb859489861741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163dfa67ac74ca2334cf3b9a66b8df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72fcc1b3b4e733a653f186c5929972743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a337f208939c5db23453d76555128eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b028925463cc0f2f6112067ae0cee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18308c38700f3a1cb32fc312c8315746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480c350662f51c144b49754641eed4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7a3c1a8176e6677c58b96a37be4b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66492b8c1cfe823cd73addbc05c8243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c495839561898e01f48170bf89e79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776517beae0d3b021541179059bb221751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1135567cc4d643be13ebac1a19e058a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147dbf816b2dcdb97a6602e9fdc51c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f08443121fe44c9d193882603b4380754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d8204d6db20875efe21374f47146a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6312157490944fe1f3ec0735c79d03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0a3c25578132dd2e58115ce7c2e59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0183cb7fc3bf36febc920af3ec7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26cf8bc99137a3e58e69d3f9844ddd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0137048148eac678744cc8797889faa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d3bfef7e8184dd5f306223d042e7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce80d829e0c54e912bd9ff0f785b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ab5bbf48162fc36676bdabc91f614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d4055b659c635dc333aab6ed7ca65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68c6ba7a319c4b62b1e5ada30fd43b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812799a22ae8a75d1da768213d0152747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c53d9a14a5719f76009b748124937b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b704dd45057179d0673f418b1a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513941b37589c61f9306bc325b040ebf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c538ce0e39f14d63098b9e8adaf7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ef14b53502ce156fac53746e1458312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ad489a5461da262a6e906e11cb8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8cd650724bbbc19a2b52f0030c75914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8920a45be9f17ecd4cc448328f309515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c11d046c9b2510fd6a430ff3954bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920aa859520b4716d0eaeeb16b8878817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918f29a858fe9d5a6babe59f6d11e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673b5a3e158767234e1c417015c8e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f5d6de740e143f49d0ccfb9c3db320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8e4a8cfa45c095efe509245c81c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd589274920db7416b645f029db2e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b03bcb732116a548cf6df5e35d45e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16202e1cc1413fbced5461010d9df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b573d512ab89d68d191d6df3750225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91defccb4b27c6cc3414da3fe8e9696926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ec6d851b47ef874be621e85b486227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8baae6644cb2ec67b50f9bc96af2a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2864ece1fb301cdbd24c5a3c4a7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5fa67552e2bb0041aeda364b0d7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ff7bdb3c13fadcd7802dd4a43fab031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1d867bc59922abaabcc44ad25cca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf648ab4e0e3b0eef956c77d3c3da833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6b68c22f860147eff9dcf0cc0e5b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1823892bafcdcff77fa29c0b9c3a1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd5372362fd3410b102ab7c2e2d5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb9e0f095c6d5cc1b3e72cf723e99d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60cf0aed87480a691225da34e8a45b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc2eaeb455e3ca127efa33117de1a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe474c197ebe4928f78413bf7c91340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52327100e5d91799dde8ac702822141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d3dbe4441751df1d3b07b43d01f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724188db56d7eed88687cb3f93533e7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ffc7fc158e71df3fb8bbb3c179dca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d5ee8e92529cc5d7027ed931f05045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721084ec00dbf88edfcbb4ea16164d6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b34169093fab406d2446deba15c9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edf121e2b282dfffd78810594d665f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc84e0215fa0ac7c5339ba27d5908bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe88506a6e3d1997968e5854664f9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e7b10a4e525f2963a544043e3c74951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e58ef1f3ccfdcea02640f6f843c0f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645db092511ac7295bf34de467aa2df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2bdd50f8f42d9e3ec8b4a20d5f01054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d548f4e3447ce93c675d4a063f01655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0fa0c1834b451153fb7e669711c2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb98d3c826d7e05ed96c719030f740157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae8eb72369229fb6cbd8471c6300258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0162ba4b45cdf32393007b774eda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8c3fb0da80bde125c16a96ee12c9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f021c405018767ca3407bba47bffb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f78e203656a8c2a4d24fe58661c5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3347a29908fe986f643089268d4be863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e5f112738c55b8b40e19319248d8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa3eec718e3053f836db664d5fe65365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1874fccc789cb7064fafdc3290e5c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d0ebba5a664831c7804139370b95667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08306f1eacbf73d4502f1a393c7d3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a739f82c54f7b889bd61fcb3d1616869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882157d25a5020cf605a6e33d5e224c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff313c637744f818994471cba6093971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ce1571ad430b1c4f484953d536e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba7036df34b4c9c65b50901f2922ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bad744053b6f0405d40ab126c21a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af6add94f04f0660d86f5350fbb1af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba775797ab103d3b53e23e7504f9d4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f761136dab38c50b67e4c32b3093a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d506d6766f4f0b3aecfdad13e454dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f1452c01dfa2d72c56fbd570fb5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a11a9a1084de4e5fac989793ac687080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823171878ed7dc4f7aeff7112df06c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9971ed4378673d0c00e633337941b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c171ec730e12589ed83d34ea51bf29783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de03314db5d5eb801f6e552d6ec1b3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d2409b6d9ff60b1d42f43d5338ff885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e22f5a10d1b5fbbf780bcaee2061886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e3241907ac8971d2952bede2697f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e66d70170d14eb033d08b3a3aa32e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e204fae0fcc2028451ce2c7428aed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4d649f271a84ad045b914dd504c5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7065f22bce5bda880cf4c2a2215d6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47126e00c18cea824f6df28a6ef4b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63516504dc094e8e73a0136af5a0b37593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567c61f3628b185bba61e3ea1a9daa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a00372c4ba43351430579761a762b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b399782e90abcfcfe2fdc517b6e13cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83737ecfef28474a83e313e821f188097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd8e012ec649f61b923d7ae0e546198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38796a4a04736d646c7cb037ef4ae0f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2707b607d31a405da92e378ec69270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb877a048c58ffc26b83988e95ea45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d222ac4bd974256dbffd1164b12bdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026da35de22904e1dd1378bc5106fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2680765f5b90b68c4a4f978b87fa271104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee780ada42b44b52bf11ac9a9f3dbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d647ceba0ab000f8c1d28b16f0509d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a6de2037f795598c0d7c09f845d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8414390adda453a85023983503bfd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aadcc5912b83d3b66e91014cfa9e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4c05452d489a9c5c6fac69952cb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41556d0112eab975ced7120f7b67e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410867a4ae1ccd8cc07e009730c645112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c3fae571562fe79e7cb640e90326f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f314d8c825fd954273999abb3852c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd337fc45eb7ec29cbcbd742c7e33cb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dfc0aa38928b5f8cb4a4f34d876e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e7454249dd2e4eadd1ee5524313d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493650236ee0881650d3aca62b85e901118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac6be75efbea9a4a2fc5c9757b8b30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016ac7c7cd40e04b3eb7a9773b59bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b8b9112128d7a35aa4f60c568bc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0db96135eb022893caa0eff539f62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa109784aa6a0dba86e9777b0ee112f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d9ae7316296634cfc0d3821faf30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b2c6a8969a2bfb8fe8336ffdb9784125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfde0fbc30c60fd157785fb77fd253126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8c67c31a09b54cc6e4e3fdc79d75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e951fcaf8fe28c5f0acc8aa82454128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913445fd13dc04a10b2b922bd93fc62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe279ea39bd4f319a88f7f5a156f73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80dbb91807345a397ed0c03f4a90f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43e57d1400ad550332c41daed3ea1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc23c4bc072b5e57dcdf20e90b0b25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6687d229f6fe4c9b343881cd7e68f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e12ffe741c33840f0df6d0e033872135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e113d9d9b7d4c6a992f02658f3184136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60284b1d637c760cac53e5f3744000ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8433f0e286c7ba940f50bd6c3a60a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178530d0a277bbfac57c8237f27a79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cb7e255c635f72a902eab989fcabb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113562c94d7649e120804269fece0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d239928cc88527b75b06aabf20dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776171be3111ff079f54a9b7502c68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec199ceeadafa57acf3a95b68ec4c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60a5594e8728a3aa503bee07571ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4846a65d9097592f1d6f43be32908146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304c3c03e44b001ea5858919485abc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94256ef649d901fe9ae21425f4cd24a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7ca15dc57ad3ae82541b629b30fb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd25a32f0d85c29d007ef1ea77c346150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b1a9da84a4a3b10c31e294d75d8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760d5d308c319d592b2a73a7099811d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9368dcb2197facf6f6a6af1829a0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a69cbe7f0adfb23f895ada276f54ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ffe2a21da2edba91a577df9dcddd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910d9f2dc7eac94905a66eaa02d518156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937882030cee354dce538d44b2755f56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd058f837e7e4333f107122308d9a10a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48e8b6a502d49bea0c048c8338db5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e462bfe0f5ddc90042758d5eb71d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214aa782a813ebcd745c1e7a0c449dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835d766b75bb470cba562e50bb48287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40baa18cebe4efd0603c649d34340c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64a2460954aa2403eda5655d67cc05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a50e5233d047be2d0f4393cef40497165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c33b6e187cbdb70d416a77da739f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc44068269d0757cbf155431cd086167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b885323d46a90ac4a3df640c22e7adf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaef5829e26ee71718d26d687bb4eec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc98355b407e04917f1e944d50098d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8f872a64b0d57773cba32f2a2508171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362e4cac6307d5d623442950c387f39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02914703834ccc9797d4972156ec4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac0f715aedf00c3d3e12dcb71a994b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06816b070fe5128a305f6fb117ac2f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99588f7fd80498d12a2a59de870672176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472744ff3e64b7468b3153b9109606177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921f5f56dbb4fabb7b80647c70f625178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dcb51acf547fbb6edee62a283bd6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06fcef374e8bdd51eec8c78bd61ea5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fec482b832006a2909a847b4c42bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b9608a4b1fa08b3ab3b10b7ba52ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d969946ea6ed6018a29917b2a4efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0205628416d83e169cf7dd32ac0686d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1131e1d00e30f904d604f5e11db91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7e85086cd6d1c17e4e86dded2a80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe75d38c2c30e80dca3b61126a8658187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f6c421f731ca6708a68a06ba6493b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ccc17524f614f83369d90289c4085189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5a8316613bdd0179a654665a5587190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875eb9c5d99e915b4bf98a6f92f42a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06626a13cc68cac9720f8e650d17cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32aa3fcb3bdde2dea3a4ea465afdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6191419695d1d208dbaef1bbfdfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af673bc0bc5d62a8688eb3b3aa85d1d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1de1a993f2a5ed515593b384cf419196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a2ede8ef6ce501fd26cbeaf25c80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828bed1f4a6581a801835c2ff3fa30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e1031adb01ea447e14c9e3db18e4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084d11283600d2ca21a1be6276b9d84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2ae21805371eb55135f07e1d12a19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d1026ae9f64a4b9bc2bb639315de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab35ae354124a9ab872c99c36c0d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b509c9f26ec5c6975e9586df5bdcec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14068b1c8714cb3dd94a3f7cf374c7be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c744276503b90f17d9fd4023bff52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe89c056e94b782db2516db242778fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe610783b3c50c4d8dc08a3c60ccb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2fbdc7887993543447c798894014a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006681c440b07ed14c2f9000a047c70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be061574280562bc6eae0fc6e1fa1885211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e408c6c178be9e3b145413c1ad69a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767a3bb268b0c6e5733a3c36d49067213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4a9adc45317a3df51ed623058644c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34c53d086d486e7baefe51d8eafe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d79d5736515791791f3fcc4d11273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595de2918ab351998d590ff51582813217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6219a85956bd34abd416cb6e205c95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ce609684906a5314aa40dadd02787219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f11fbdfbc8925011636648051fdb54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502202ae3761a07fd48736c99254e00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00663751ff6faebf14436b0ff28f6ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2977dcad9923691cabce01950e71b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48c5569e2caf4ec389206f26dd948a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404582138191cb39d8b1ae4a77a5c0f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad821e1f7b8e8366bb8dc2a8190f00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcadbd9b73b6438098e73d0001dcf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba40ce71bc7e5d060c8db7a95f113e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540924614f718d462386dfdc7229eb0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d66fbfce03fe09be6df3a0639026230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f35939b9f73ccd88c01d44f436ca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad283ddb742dc8d37b189092afdf1fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da968cf71ad8ad829634cf3d03216dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cba5a6aadae02523de4b9f149a296234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67064291ddb315d5cbbe9aa76d4668a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc38151a4374fd5b147468971518d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c73c5cd89b6923cf09f6fe2f100f5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f30f6fdb2411185a0b43eceafc1333238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcad9db27440cd58fbda2974f5df78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befccc40e9dc93e152199a88254704af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c86b53c9144cecc86857b55e00857241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df76d77b9550a0991df225cdbc767242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c6b932f486f51d65b3e01b0e9b39b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9beb3d1e4567acbad57386b21d3124244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4e2c827835fe9cb34e1ea4676f2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19593200b9e517cafec4e866ce0de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d771d279e988cfd0d2503c05e165247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ceebda5b2b084e909bb3d3e4b4607248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f32a4747683a811f2e03c9e0047d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e6b24fa04ade63c9734701b1a0679250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b913bc661660b4c38a80ce2f9620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a16b300f53e1e3ff724e171af8e72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f481cd3dad0dc5c15e309ed4566fb10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6e79b3b2e90ce3d30b114ed4b301c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdeef54d59e9584dcbc1d9f8479aaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337454292dae3af08c51fdcef16433a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997492ec6311934c08325cc635c72d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292db95954749eb9522bdb4ceaec6b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7ab0c50011328aa9b89a7e3cfc39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c32f5699abd785ca2c7e1912ff044260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c02f73f981d541eebd5db778049e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb1e4c43b111ca3072018b73dc67d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344437c81a8d71b2842e4dfceb53c766263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa726e60c8d4792de6edb3c7eba14de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e26ad3168fd7df809497dc0c79d61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d77c813eae3f84419fb1b01fcf33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c7142967d91b708013b455d268754267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ef6284d4501dd022f1cfec3980e10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05096ec68518ee801ba07a0b4a738269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa379525e0e75e679245be29a7b53ea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15798fc3fdc2c4aa9a72fea5a45f4d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f1237c50625c1426f6a1d7dd6440e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9b15c896d0ee625d04daa9fd959b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5797cc5a44a0396546c00cc4d06bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718046d7c4ecf864a131ef72e343819275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e1c255333b7fcc738ecc85bf29e5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e841415d758d16a0744d639c7ff6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a145cd9242b612af89a31c870cb81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbbfc067de4aa141bfb3b6074ed01c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcb400dff8a6838648c426d6805e6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed49792a922c03f26427cd13a4093b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6957732407c1037091acf619a60f84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3cd873241c69234e28622921056aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da167905234f196890b2e7b6a92ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746d2a189da5104b9afa40c2469d2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f91184945857a742058ad8c3b7b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded37ce87b0cf5eedaaff4c33c93c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587565f62787c8f7a74fa7cb1df3dd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c1ed75ef37251139ed5c195f3249289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d1ae4e3647722e182540fc2fe9a9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f925e5ff4595ca2c43578d76074ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c08a8c36ea07072148a31b842875d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210b9ed253f0ee98847c0b637bc2d76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7de63914b2759c4f25edd5fa8a1f46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d54a0010e08269ae8855368862a2ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007282ce91dca700d58bf28fe532939c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a4d6ee306b030b13fc6731ee8152e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471bf9217a69afb03e01d2832ccef2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe699f7a20a60e09da0b8b423ab208c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff9a9693befc603848285c70dbecf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284285c9942573b50a1fc21f9c39624301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca04f08f6537ee0b368b8f56ad036c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e496a226fb4adc5c7af5dfc49c7aed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e762ae17533a361c9efc1b75478c66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e1404d4d74883a485318cfd2d7894305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577aeb71d99c59b49dc4549dc54187306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466d34db5d21b8792e9ee560e4ac573307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb58d57b099afdc79d4ac7f4738e81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a133a874bbe89f062f0a1ec05eeeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de6e0c4d023ecf5c8e5d1d1c2137b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd26c4f9fe8f5957c27bf6cb35a2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd4fc3c2e6f44883e3fbc55d17efa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a6815e915c706e406596fdafec7d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f48ad375508765354926d95dba87e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066ab9ed58f8d43f395814800c5da4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c8d9e0cdd6a91032872901af1b7f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89507bf5a2fff41e196ce9a1b206f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8087e9ae389fef3bfced8447be8ae3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17e99fdd22dccb14ba2d53f6b3115f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05d28081e5b9f588b559ddf51c467320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7bd6aa0158f182eae12c97794b88c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0356c62246a44bb678cd1161bcabc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456686ae46786996d882bf5f35ee840323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a202dbb73e6e98855416faff92d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156bdebd2a5cd4ad3951d1c14f1250325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc841591441fc9172cd55346578b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bcee4a8e642fbead74f98a0989370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61c0b2ff56ac20101cc2b5aabd1c2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d553987ad3af41092ba1b0ec739dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5c2ed9eb6c5e631a5518da43075b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461e1df60f640e7b997f2f3d3996afd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82877715fd04adfaa5be74bdf43ef42b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56837017fcbb34d88b5c102d75553df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbdcf324e34767d8056bb2cce8309a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baacb2801a1a5fcddc8e30fab12f002335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087fd29ba258ac70ed600b2d6ca3308336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bf88c2bae279b14dd3e2cd5d097a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c15570c0ce8a143c3536cdfda8b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d57ee25a0c2850d41f24f61f7c30f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed435b8498443da9f29c6213726c7ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d623a6d03ac8b19fbb3905fba41a11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581a5a7d3e0bb3dffda8b183157578b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e761aab7f2b75e8e70ecbac8870e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a645d761ecbf06f4664fedcb98879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd5cd49e9d6fef6b9cd1fa5bde59c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289868361a7b966756f2a8c2d47d16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcd4ba841684ecbdc9ca25c7a9127c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d3f4ca36139d737284f6cd0c12d9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294127e4e9985dc76c84c1b6cdc3ed99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46974ac7e1928b21bab6097f9931f3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c402489955b2f2969a7189b769eed3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd610bb91a7d98892549d12388702d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe821e8623f984bd2ab10e6a2edd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea6c0b22a7064528bc3bd0c4a479e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906df3223ca0cea9e173187df73da5d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf0b228fc625a450ffd4fddd094f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd067e681f106589e4ada410290f3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309cee36cf70712920d640fa79c8133358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24fd5cef2035d6b9990ba04a666a4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab93ff991e21ec529c63e051c261f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438aa36610a25df434a348329c7e65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0fb53730b7d9bfa027259c7304adb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c2418697303b95787a36595b54676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d8fa5015d8140fad4f13caa57d98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef258c27b0aae313fcc48dd484950e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4380442f24123893ca840418016000366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e53509abb6a24bc0fe634bd3251db6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d935341fe204780d74c27728817350368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20bbff008bb75252686b677ca13d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0baaaa580d1a7963bc0da115e7a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e243966656cdac1f80509dda166c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e266140ee41c737f79600acca2ab00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef99b95957db449e333cfd0278e73b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886821f636117f344280f8305316202d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e61ade78b617b7ffdab932b1ffcaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0188884a1d19b74c4224aac3d606376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13469f7547c93a37501f3e2bba8b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e99d4c5d0a1269d4f74b40c3ead1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ef6de0a2fd777c2942320ee129430379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea3cca7987ac315d4af96c6634c32a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92449ab94ec5f437793737f631dc17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c26948ddd91d6741376eb5fd67a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099de4fc43a77dc4741cc813febf63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e75954de0df0f6d6ea46e139bdacb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3c41134fb0dda000905849c80fa1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779847ea1d91f33d2a692ba32433d9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b21234bbae72ae42804ac2daba884387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b4e301e8809facb986e92f18ed5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c3c2cffef6063ae5ee394ee33a3eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45556d71e276d0ccb585fab49e5c16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c8f0c4beed4b354795eda56eb1b5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9018a6959cd5ea9abb2896ad1687a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02327498e287a99a16b832859879ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f713c81bd843c3f7f8b52037d077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0394524abccf4ab288f4d839a8394395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55709e02ff3341069c2bf1d827c3bc9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da8e779cdf4a64322b489435435c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf18302c23d9b8531f876205898ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb13eee547fb36437fcbdc227791cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031526a5adcd3689716531965579ad1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f31c95bdfd8748f7bdb1677380cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813f45d464059827b34290cad15f9d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38266690b7a7fdcb9beaa39ee55985403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f171386ff877b2c778a6037af9ed73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940678ef5efbfba4dade08701e91ba9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767407192b78418343332872484b0d63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734ab08eda3d3002ff643cb20979772407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092d973f7bd5c5c110cb3400b2535c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bff9195be9d508d62c65945f4310fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb77ba244b0d5f56266dda0a85e911410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a48990706e5c4cbdbb14764d7196b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e3670c3ed620dff6555c09140822f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f8de340a863076a6cb5279b232f9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a4c3dd64e53fe70497ff8817c29a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe01398a9d7076d100c5933c161b52f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498105d0c9182f32607a8db2a3dd60d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9deafe783e4f160e8e8ef6b6e02828417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89227f1bf1083f9852d08c4ef87561418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b0cdc6ec62ef60a9d74e891c29482419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670427a58e8e94ae9baca29fe2b366d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d95e45dea302b0529c12cebd5ab33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ede2e08b58ea494799de6e9e84e51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f94e339f70947f4fa1d899b163d065423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9161f6217005f906cc63cf8d847a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060fca21c38db799f9258bab4527141425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ca8e198dc23a04c35c2e80ece5764426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aaf89e3183e5a34594f3a15992190b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0d56fee4dc67be1b9aebf7bc1752e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5c565eac3647830a0a96a0e35a02b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10409ca2560d713ce659ac0cab473db6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c7e16caa1c77802ba46491c23852431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c96d553b3f92bd726f33ee9b7e14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78606928b04e5384ccf491c2fd27ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e4bb37a475cd3bb7f815faf9d8b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cfec6a39cf019613488287d33d7bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a27d1509ed70cb39c7e58ef8291bdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13235fb201d5a68b888bac1176ee31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0ee07d848ae25ccd750a24d652d07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81624f2b513d78dddbb638f9eca9d3d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1369d1d2d4c3cde12e53ace1cf868440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f353d43f3b0caf6f5cc8d33904f55d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0514642ffbc803a46d367c2061bfd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85b69fb62c4b0e567e737eb9b7fd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d4f1fab426f728a244ffaba5eef4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9612954c9ca5cb19c0b69ae55e0b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecb1b02e358049011b2e65535a7b48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2d1e05ac84f712fb3bcca1e3ab4fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ad2e31dfab14522a23571351f8932448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e83a2b94d8a9131a4a87d4d2e102449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba778bfb2f6486306336f8d6874344f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b27238b2c65c3aade0434f248734d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692fa597ec48d5aff32b04b203abce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce47a2a91e01a655cbe5dd516a58be6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98203b7307742eaf1517d0370573b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813548feac0faf52ca16ccaa2ce7281455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1673ed013c49ad660afe59c7ffdb7ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefac3976572604d448f2b4f3f8a2c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad710285d1ab571ec8e822cc43b0e45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1404b3172154332a7f33b004612e3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dcfa0e2c191ba53b1b85e6521fab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106d71698e82c328c01c8e99eb1a46c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c020da0b097fbcdf6d678d4d45939d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4061aa79359973ac253bef23d7e7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08441beb2f163375612efe954ab1c207464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4fd82435d4398a6d406df20faf593465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44da56f5a784a3d0670d68f58379e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2a05da371cb7c30f49ec35b43e92e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c7dbc10f7b3d38b799d47e797c8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f55f574b1960ba9cfd2a082e6d024c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a557fe610a5eb4b80539daf57fe0eaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7595144a0e53c71932d67ef303b847c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a81f25a8f76944c129a835d7032f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c687d3157709266ad898de3efac88f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047bd862babbf98c8065c002e3d598c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a07e7df2453d0840e9fc8be9a6a8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb320df60e15ebe852459c4d759f252e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00bd6094d48437d6411a12de277c98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3a752d228c0eab88bb65089aaa7ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319302bb11e28ce20fd78250a3b68d9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045cfa2b06871c4757102b315b13570480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a24f03dd17d91e40bed462917ddc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739bf5beb77bffe4cc034a96934086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d07bb13618c1af2fc7dee575dad0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee89f7dcfc9d2dc75f6cce7c9c23b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7dbee471dd626aaa775481621623485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1024aa85df6ed3d60a6056d46cdee8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99a37f1ffac3102282e6e15d20b97a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bbb29c50610d043d583ec18afefd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a660955a5a21728419b29c0bd64ca3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308514941ad3113f2301198b787447e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7667889ae5689e692137667cb96a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb73b92c5f67c6d3fd80dc74e3a4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bbc9469da2251121a609a7ea1ddde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32b1b5fc21f2aa9eff03d82184cfd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ac2f95eed0ef294fac7309786f5c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de9a8d74d2e6a13fea593b519e207496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc77838dab6024ab242f878f10431497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf0787cbc703d537b5aa177fdcc46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1d2e659ac6f272f7229bd233f1229499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7caaadd5af87aa4677bce6677be1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebee0ceefdc793511238b94ffac1519501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccfb8802b1dd5b83431e394fa2de72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f121f67a2e2fdcc2d73f4e0c966875503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5278eb000de7644223b921f19597a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed7ba9687ca2c99e39a2d35132190a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ff7b58a010e93b688493bf07ec0d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741043dedf9ad82ece7d440d9082bf08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc8f46c4e5c487669ad4e07ba634f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede84dab232e264788e5a9bc9aa32d46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b43ed8e3f772ad373d2ccbf86659510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91723fe0b817a48cd7ba19d83a2cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203184687008589647158d556f0ab85d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76066cc0e61c61be90381b4b96aed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0f9d5de78b9f978b3d0fde4b5341514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0cbc747a8bdf68d4d66fbae32d2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6a6162ecb06fd8de6640997f347f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9afc0ad5a4c6f8dd586857dfef19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a2cd738521a0caef69c05e0cb3d06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d498d61a9ffc166c7e32ff29219d17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac31b8f06012a09ff134e5aa65409f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0ec0c93a7163d7c8941d6ef868e0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5b7935609278e83344a5950212ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef910cae14d08874762d95d8885186cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4fa76cf93ea8ed0b018ceb46daed7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735debfd664ae5d3fe2bfe524ceba6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbbae1f17ed787f26ab9ed90caaada526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590652d3e111a928292849134c2389b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4241c9e164d740337c40f124a35a65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605318ea643ebd4f92f857130b05be4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24611bf59c40282ffe8a1e54a96dd31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac843b4784b60f5a0432426b1cc67ba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c954b14f0c34f00e18b3d10709ceeef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14ee82502158052bca1707a71a8cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23e99b044a8c89ea3897e096a4e3bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b058ef47fcf357bcda4e5b3a0319264535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de2c9b17c68724a3bfc37ed5d25f51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5fbc2df05698cb8f5df39a547cb81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96257d0be8cf1f8c4bbdeeeeb8a62a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e84b6b8ccdfcd5576fe91a0aa0e72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9525a872ac19114c032ee7c9bf9ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35445ef3bee8fa584a15f4322dd3de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c08cf51823d35d836631822216ef1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99011b953cc42df49de00f3272bb05b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea7032e7a58b6bdb8f27fa65930473544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5c89fc376e5ed1b82c6af917a5d31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda8d1e201aaae557e0c6f1e3549ae5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa23c6045e8538cd5c9852d17f01d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550892d31317d25ec166b688e8535df5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec75fc5cb86ac9c24251b61e0e08c6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca5341f9717217b724c83681910a3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfcf8995036decbf09d4fb0ad2bfc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40861e2f7242601229ac9486a7f697552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab4e37c8a01a42e12778c0b7867f6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa90b884549739f7fe8df8b73d21d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e10a853a9287cfc5c20dfca14ad5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b6aa733862893d4d94f563c25ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a10a7ef6fff7e7d43c48f41dab45b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51186a9842f8dd5b0309060e831367558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5ad12b4b81691da0175c69e14b6a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34f69fd3aae947ebe70f6eb5571423560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cbb9fae342dcab86c239b959a01da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d9514b43734275f9fc4c2be1316e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786040197a5a23f0a8eee66c54b512f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f636634df88cb55df83b3b53338a0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c497a65ddd9c583bf89a87c3f75c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786f823d5ea20fd2881975b2704652566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a3f0cb4a5afa233af15adbead755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c698aab8e54dbc45d245fcc863abc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe24bbe34e3972d05c4e32334876b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc2420531ac6755ab9dae5f69767f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf6bc14fdcd0536ffaa59e4594263571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d89a47776948fa689077093adf0990572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22a9ff6528e79a6638f1e4a8fd5b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436944362720f06614faf60deead7407574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab84652326721cd6649a3d72da46c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f14fa36380a786089bcb786c010af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621d3d139213c0e5ab28cdbb7d61a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc538b8101f59df56f2ffa6d1de70359578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74c4c78247407d81907aa13eeb6445579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d8474aa395beaad9666bde3a7069580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7d55b6fceda65a6cd45d6c9f8239581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdc429ead38d7dd76fab1a593c4fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d42d7cf2d814f7396347d85b12eab5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea607e3367f1ac8bf219d75f29066782584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454d7f3f4af96be3d91292fe35188a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad534bd7c7bb23d06982d583139506586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507d7948fd0e84f50869bfbe2867e1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fed3ed42ec3479a4cfe48f1dee481588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b300cdac9ebd9f4efcc28d1266c71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db81a2c76d27eec592b1eb56196ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358619b71f03a09a00a68ae90c4fdc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5087694cc1e2708221679bd37e7410d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8ad635d1e383fc4d862bd84ad8136593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980032759d7392af7eb88416393aea9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67ffa19b2e844bd96577ccbba82950595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330810f073ecd52f22fa2d116df3e03b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a76fee52c7a22c5ceedee4a1eefb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28441a414033dcb982778b541cfa6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa3636364111f45da8516d3902b5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb586d7b35af8b9a87de0d2250554c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3b0a3a50b0e24ebadde4a6cea36e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee244eaa172c970a81071c8173622ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7dcb8545c99d75dbab599d2555227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09066672311615e03ddb26e0226ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f1764f0c8de2fe38e2978a7b8efad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1a53ff21d57bc4f1b5761dc551b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f086e805e2533930173f865325d58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf77351378b2626fd61f90780507dc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1dc8b51e207d8c21d0e8c7f290c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfc6b5150cf500bbd329fbf70316a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092db1f50f4bf28f5faa961dcd0c391611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f37cc609978817cc63b6be36502e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed8880d2c8c64ed82b13f538f0658613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502bd10169a566ec18c2d9105f174d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1d5d11956198f2890e57941ebb36a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d6c75f4be4850cd1b6759af2feeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0055b52c06a273ac5c04604d7ec4aee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d45ad58df2b82d4ede0beffad8488c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60edd867681c4112c277cc6049fdc2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca5cce7a87e67cb161eb8e6a2af81e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc2cd1b457c09d44cea55728995b41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476803f42797a9d0b656f3ade00f551622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65562ed43ff47d755c78613c9af3424623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf528cf83a926847558b841dce91e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad19b29d7631cb756e8c8eb297413625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a413e8ad1553f4690475e4006c1aecc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb441a0420bf81e41bed2619b9e17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08071754944b678773687efadc1b493628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a076fd8b2bbbe14e0fc41e8ae8c2da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd06de79b4834e099dcac6cad975194630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9849a3ebee3a67ad5642c95a3821d9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6a57b34e98fc92a6d1bd92158e68f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170235baf98a7e2a9144a208171664a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b1e2f4814a4445b20bb563b3c351c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d1d112c15e924e72b8c58ed13587a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda2bfc8b1b31bd6a70f55dd267d560636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601abdf376c26523611f94efa553b61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929ba590e1fb2765f21f6e8e309a05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77690b7c3f3685efff546bc929d121fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47228fea4b66b848accf8558ae82f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df94260b7aa4ea2108d74dea51a518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93ec0ba69fd0752c14c01859b51e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a430ec80b54403ef3c484109e74563643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9addf203e65de66e3a318173a41b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17425009c5a1f8030cfcedc5b0e78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9accbca71baecd100944c8b591054646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915daf712cf0f0816fdcd225a0f604647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f8062e6b71359f8e0c816c7244c8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda385e77d627f590dd64b520cd214649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9954b23241101f5569788265c4a598650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd01f8a29abdf4a45369eb5cd143ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7469f772a501b4301ca640031fac7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6af04d8e1c8e1ecb039a3069386b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffdbddf8d36aaa1438b1a7a7a36e9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dacb761057b2476923941a0fc7f87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1e546ff68269220b331f0aae40065656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5915b6f16aa58b36e3500c4b72cd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2fc6ac75a096fe81af83bdc684e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eae927844dcb864f70cfdb3283a09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d8da701ffb4371b61d4a27ee5cf2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800409c920a4d2de48795c3dda9087b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c6f73387d057cc0d010dfd9256ab6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7101a94e7058b60469cde4003b61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2e9236b382d0a95fda4f01c69d652664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26dbbf09997af397e6b25b9e5a1ace665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf964b445672aa982658edf991a46ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec96deed740809803b627707da0d370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c98a5de44c471036f2f83df9999f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c9263444dd813255659a82f1d80a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1fb6402b11560cb65fd3e34eb0f49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01b55962dad43bf8a6c540a327e3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd355f08a6d379a4a7da508000bb5971672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72cb8ea9ebc301f2913a7418c701fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1779cf9171beb8fde5cf01a6c9f868674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830392404437619dcef4f81b6bf9131f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b4ce87053742a907274ec45ef50f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6dae96422cf88892a20f86f0c17f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184bdaa2c9c5b20403e81b2f9c450ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f9cf1005182be10d426bdb3886d5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e529a9cfbf9202471e696bcbd7e1105680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021ce356999ddeaebe97e6e30b55e30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c2577a10647f5ba31737fca537b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41863dad626e2440398ba1de95e5b116683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04461a5965e86539d4761d7b61c817684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3767a4fa3631e64b539592465d0113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fe0fff4ec1f6835f2bd7ad532552686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603950b9f6bd6e4a65f178efed3715b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1439a3d4d4834ae51b0555d8c021688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f15699cb4bea959a3e7a319d32f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11ab9d0ff43700b480a7c523ddafe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857f8ee9f02d669daa484e2fd145e26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f74e6312fb9e49af140fabd6ae84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19517db3738208b5d2d4177655dcb16c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7697457a5d80196c8ec09e831fdfdf9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cca70fb0404f482b813c7389e9414695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1f205aee38dfa4ba7a55b0ea785af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffea8456d2c81cc2e5fb6fb041da0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a962cd62e894e554025bf53ce4d8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc70ccc69e1c193d280434ec680eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdca108d5c5beab0d5f35d450a507e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a259e184230db3f22234d2d4bf57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e6f513c8f381d23e0aee67bf76e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d9c290f682cb0606581811c43b90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90db048ff7a034f06e829d83cf74da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d602050de651c88249c46a057a2ef0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48e1f317acd223a1c525d81bc3305706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d46474e45ff6b8e3b673ee4fa0ba9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c233ee60eeebcf7aec5c810025a01d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881947353b13a16693d1130b31ef6a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b46c35959d3d6980e570d17601de2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637af74b4c096e5f8edca44e03b1125711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85caed5dc5f041fe0ea31358326c09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353df223215ab7ae026d38ea587761d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc37d3549561565fb740b7213451c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c8ffe2eb06a5e2993d80aedbbfbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9239532200fb307a9ab0405b9a935716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a46245b81ccb0513aac22c97ede31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b767cd22a2d033178c0614930743921718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337fd228a9c1a0291a9cfc461b2fca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e316f464654256a91e2af594e9d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524fad5456215f10cc12b8eeeb4e588721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8cf7a7f8d8c7241fd21599e91852722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f221edeada1592854c8aab674768f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2dd59492320daece3477005579826724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f4fae4a8e016567e64d683691b97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88515a438cf50929ff2d3e441e7b6876726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5da2f4758778e709216cf451c8304d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb41039c6ea4a7db2e37d27d03865728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce164c3a18911c23ddfb3db41af1be0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09a138b52a68a1d256132e195d3f53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def485c149109545241d07b88b921f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff0ffb8e1d7ea7d0eb7455c59a8ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cb2dd9b78da31a96be3f8edcdc69e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20a3df69ef5e441588e0d9682d1b16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c02e6a5c40731e7acca08d795c4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35014c4f8cd5edd768e08b35cb5f6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5046a249e9068fe2ac2948c0e47e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dd9152573b2d03f3750e3b6083b84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd77392ffe2e9ce212b136bed01735739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56300c935160bf3d1081b97fd031700e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a285315415f71b06e2ccc2c6ad6bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe78f5e39fea8ac72b149d7b1c2b3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec9e1ccd3358e47160a1d63002496743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9cf858484f46cf720fe540c3ff968744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409d74ffc430acb5c77143b3df86f62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60751d57edab294c7d63db5786efe5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedffe3fa24deb1155782363974ebb6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7a2e91fe3eb63f6df83a9c0a45a16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e86d8ff2801e8e3d83bea9978bda6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c52b641a5a8e555ba9c27e73ecd71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2d25ccfd583d0b9d084351308be7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef2335d66c8c6b8cb712a28c77c21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958742d72f227a42cd18772328acb5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc02e6d8e44d693676daa3de31e2f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aabce5ab7303f26e499b6e9068fd18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f0f7bbd04b40dbb4f473045ffef9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcaddf69ed4ce613e6e77aef696335757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76125d13b1db6da73f23e4cf7a4304758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3d734a96583e3ab803de96a8c5273759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>