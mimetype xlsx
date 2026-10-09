--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1946b7149ac5e4fb72f945411d4bef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0257ca855b8582c51600cc0a864c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c39406edb4f1b983f36d7ec6ebdad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be5ca05c547fa6caea8cb80d7a8594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ed7b1d1324fe9ee93c73dada64c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af102259987ee479c3748cf0d87f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f7861203b265fdbd1b45c10d75967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7bc2c12fa0cdf2e8090061941a2428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c10abdb52b7340e090607cf195879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c262e65b5808ec6aeb27c14a663f1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6d504daeb325fea7859d00ec5febf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6dfa905547231e420a72f539c9a4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094bc06c6895cdc836ce9952ab8b5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae1c331925e2c93e7cf8abd5f180514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393f6298d80f424508920c8031d55f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52729bc6e37560084353ea6c7f249ff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f3c49112f250dec061a623d53b3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612ee42e86da13023649c372a57b7a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fcc6ebdddb8bbf91f5552a72451f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec697a5984aa8b9e0e1286c17854120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1352ed9ff20653fe96e8517c210f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0698c1446a982802b17d0353556175c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63be4bebe3c1a495b9662ace08744323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8293df63ea2beae0ab0e8646b42124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ce0c53966ea3b4606a055b7c116625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2c184f8f7ccc5440fe9c1b39f80a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8bf3892c05b7f53c31e3945ba91ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad42a582c173719e4217101ab9286a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234135b018520b5f447252295f05604429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa29e3122becf8c1b91a34e1fc72730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6adafd3dce334f5539a1b412189b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283199e741f574276f23c5e4bfde539532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d90b4639a57024a3d6e8804c8b4df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0d63d271bce4ade612d37b4a216d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f72d5f91ecb470f0fa8259df42b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb47d6d0082b28ac6fcd6938aa4337836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970af00ed3f15c4d4869a3cbed57ee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b65b5186ee21cb05654c2401bb52a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffce8ee229cf6bd2bb344a69c9969339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1350bdfadc471323e490ea631665c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d0a78ccb511beaf4964b5605a911d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7e142c463d3cd7b678c07ef3262942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9506bddf419838810ed4926b662a3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b65611f5543690636715fba6ca44da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6022cc85f2b0ac7a46c160820a4d5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6f8c38d7f4b976e00623741c678b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b7bcbc087f5b43608c52f6af46bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63505f87fb879094ce8163b6d8fe2aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b33915385ea59e867f7483a25c53bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8e9ce7d91a31819b2a6aa31816b7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2121138f939ea2eab7766796cca651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7670be27986c97c435752196303852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e210a936b5b829d0c398e7278f85853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb60346c4078f82e839d404ca1ad754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdfd77d98501945efda2aab25c328955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c377655c52ecd25b7b62f435630e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b350379a9c89820d9513d6336217457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02df34bcfd5080f72d8acf9fe577558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0c65fac950959ed82afe72673498b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a1a21cd63fa138062f46ef9797a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00278961d5ccec5d98a29ebddf0952661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda14540baff558287c5f5ee647f1be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4b6b5323ae7579f27c0bcd8514d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a0a09c42b401bee16a71a3e6363164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645fe6dbc9349dc89c38ad066dec8dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f302060fa9f445bcb803feb1faff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e162400d62a3997fe0163c07fcbd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95f6b94a145f870b3e2b0aa60d18268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a079f11b9d603fcdbb7f9b72fc910a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7bcccd4295bc1e41de4c29edb57670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f5525a9dce3403ab868bcc11fa35171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612f3f6452b60a3d195a3b0a7ab1caa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337d15dd16edd8f4384af01eda58fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288a662157c35a7421e1606b0add8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d5f89d5632edd50859d7a28abc6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa5f48ffb3b5ae37bd8904071296a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4585cce3f9df77e23fb26e8559f1a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db1311012b9a5e1ceb06631ab56fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01048b89139640c22a553d729477f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c30dbc96e88a257b3583225e22cfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0467102b34463cda988785a2594a95b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbc7b549327c6c17e7c2d979a6412182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3261e5e1dd536e7e4958b507451912e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69056eb7dcb917e955b5921f8ebd00e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91a788f7eb46930e827189e38ecebe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df408ed75b6583868b7a2694380e6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9cea2e8b1316ad236be5e3937b7c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bacb6906f0a422d2a3239bd1b12da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617e3768f4b79e2477a00e6cd8eef589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730fdbdfeb0a8680f477cbdb1768cb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4781a45ca6354c59b469adb69b301291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38261b4aa56310529aa383c185805192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56573af1c0e18320b376fff6e6b83e9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2bd426ed4d379583f0a2b637ea1e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405cd7640cbe2a039340a80501536b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f60941290bf65d1369350ced1d30496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d90b2342515c7fca71e1e66ccd37497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954e91c720be2a40c7de9244ca764ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270150528710cb145c4424cfa6ac2d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73602f2d9fdef8d294aa08b5d398d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68979c4842d267138251ac8956d046dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23b8bf2cb80cfade1c870afd74b92a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a4eb7b53901fe34dc5b4b712518b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221df9a6a8f58f6f9a379e7f58bd5d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b71e9700c410b37302cdd4cb6b19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7a6174c107983a8ac5b2af59f3f20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220be0efd23e87ad8cb9a756779d072107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deaab276ddcc56a58cfa257a04e936108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9743cbb63c8d187a81af6643ae39b2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ebc9ec9b81cd5d6b522182c96e13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c58e4e07b1b44f574783037d7cf9f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee63499d194ed3598b85ec01fbd3aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806d2d1c97d847d3b6306127352a84f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6847b28e25d374baff079169dfaaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff264ef1521108d852d2fdd638db958115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4412e4d5321c0e61396c679c0ca5bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0795d3ceb86dc27c9bac2771bf94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a5d8d34da2a6078209d8794500af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261ba4b54dcaeba374e0b1b1fb4ce4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db95dcecceda88d3d9b5b5d97911be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e49e94dc7c97c54dabf382305d830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce4b9a60ca346713ce81c6aee86346122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09ca23a3a67673af358abba0eb6b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37eb2b088e0b1939e1354e1fdf5ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820057a9f9a6c65720223f5025c0416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26839c2f52e8ecc01f7f27d6892bc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af0c053e3bc79eb3c8624b4f85dc50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746520241a97f2326cd3c89ad71078128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbd114c7fcb2702b7ebc82b68bb86f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb1fd452f8ec2774b1ac434519425130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29828355874be6fab4e6cbce99df15c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a190fd89ae715c4a7a7f0d7b9202132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c576190a4442dcc1528202d01eaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc1479716736196c820f03ea59f8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296ca48b8a09b5bebdf87400c5686a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d7aad380d0a09b18f4b2c5ecfe10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d5af96056031407cf8c508820bd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef2dd0207c58e67c0a2e8df7adecca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfaf3b5fe7a7662c4ddcd5559ef017139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a3c4dd5c95182554338b4126a416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49e30bb6dfe74ef28f98929b77341141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e014d79bacabbba9d5e0eb9c5fe15a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c697fdb4cbaf3460a9834eea2dbae4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe4417a9cb66badb48bd156ce5f0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf786c96dbc6bef7daa1a3a7499b98fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e83a213f21e32bf69c17696c268a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133f2979e6fa46dd8e242a0b0b9af9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dacc101db17e3d22138bd77a623bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134194091fb90bfaf8b67d9e2321902149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c17462405e4c4af8f96245df724416150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab239c0cab0dd9f7d3832da4654c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d37df8a1a73cb7122e30afbdebdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3857c4d99ead56b49e2e7d3f099c0e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2700082bd0fce8571d4d453f648b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deae54d87a179ec8d0b7046f2e1c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa25a5742995d9e3d7184beda241a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0f15ad3a68ad24bc1030364685c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae30eab39547d4d51f0fb7d29954597158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237efd91729419f85c81c291eb1780c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001060c321c3e5ed7e686fb0647cc96d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6e0340cd943a19e1c6fe2d26db695161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625fbab5fddb68aedd028632ac923f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad6f1bf94ab2ff0b78d9457ca325d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa934c2f5983b699491fdda36a3a3d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb03217826e704806ef4079e4a150165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02547bb6e184b84418aa5d707be6ed5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7cce8b5eda275e14bf4bba287dc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f015b79d332b831f6b40587b2ce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503150f4c8768ad2fa435abad540364169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae20d9498301b5d6a0535d594fb00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0b8a60ada910b5fa025300f1fbfc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999c20227c609a98bec69a889f698f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab87267399a8fde59e7bf7c0c598596173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92890b84fd3d0f1e186e46947ce8f3fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33247d5f3af9c3034961ca388191865175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954aa1baa82747ca4d952a5c3c70d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e297583db304a4b6252153aa32f048e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bd8a1e6720b1ba44ed4bd76465c25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11f4b2e4d2581400c061297383037f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a6cbdbe711a5e3764e535cbfbe77f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aaba9cc11745e183bd4f1cc8e0630181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5aee23412394a506a920a98f4168c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398db4e58e5043cdf0a8d4689259558183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb6cd221230f3bf4671cfa7a91476a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37892617cadc8eba3073d1040a590cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b311d5bebfade4df5c705563330b3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf9b5ecb2329e84a43961cf47e06d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d0d836439b599bcb87c85b3b383a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c5c65c66c7dc1a52a071bd315e10a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ffda74f5595a0c3ce72c2ababf811190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154d1b31e74cb3fb82cbeac95bddb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7f53ee7bbed79651c1c552aec02e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d61cf8b57483b56cb397e3335353193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fde48f38230b1c0f6cfbf66162aa0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667f75edfb54c5246229cf89b0fafc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae56a43e08d99d8cf2bf29a5ddcb8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd43b9c445553b398c0cba69c6fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacd8fc8e5ba1c4d57357d7c5b24b27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ab34e7a0c4c556a91fc5218c8f5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57bb0a3fa7a55bcdffb70b9adeaf00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce16bf4e6b865cc5c98025eff22af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea091ebd9381187149f95171a0b4f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b835e3c1b4d666af1975af9383a78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a11f8ba35cf8d0b441de0d08c4ea91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe01315a8e10844189dca889f9fb53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b2a0cd94f61edbc11e73602b65661206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd0580f0a1dd7609a78df94f4737b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeecaf7532cdc282967eab2ad8a31c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd292dce879dbdbccc97454404f361e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db512c1c346b31d16f05a41b7048c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967caff6618bf093eb6e79eb8ae1b3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d7741d0a9f7826dd97095d63f8d78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740980ba5fd5ae4c49089cd87c10a05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b9d59b9a45b9dddf252d34ff2edea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dabd9da4be4430b36d3cf80b5fdb0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1359426bdaa3df6206b479e9f59a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58a63125376ef18288fc99aa87147b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191df642f800134a34a261f71a7c2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42e01a5ecb70bab16eae8c57530d82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a9c7821f43fd1aee16ea9b0e3a0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5828d2144c0af1c807aca11e42d194221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c1f0a7e49756f4c7666f0bb84f8b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc328507add1a1cf4968b0374ab47e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f8eec8d3702e531784c6c5ac33e91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1de9bd05e99dfa04cbe18d3577f4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da03ab30a86d117698d77baa37c9ed7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ca2df42c9e751b2bd4aa0cf8b3f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d4ae5ca098beab6911e01a29c674228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300bdb56f15822b69f6e510cec37688229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be706715e253e09c9ffca03e7c981af9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a336d8c64c52d52c035ef30a63141b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d097f46675089a2996a1934a986e4fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b908015f348589da7dd18de4a3d72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac52ab0a693e3abef8f85f2a020635c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d771d7553fe286d66580e20d1530aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca3451ffc145b09a89028245476d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b4c41116118142bde40544a5b108237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315973f3e98ba8a42064d33557b5f78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b14ff392bd8c44014b27e1b16b8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd37be50df2d023e3bd75521a00c31b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48d5be298c0e54c121b74b7d027938241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8aeea0c6bf149099bd023eeb3a02b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40fec681e8c2424748312e883c3c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9721af6242cad2063d2dcfb7f23d0b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be03f49e0741c829631f640a7f78499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec18fe46e24a0ea83f320f95245c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad38f294bb88410a4863b4e88e4a90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcae8eda6073eac6026c8afe358005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b728f618aa84dd6753dd038778fd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9fec49754571294c7317e9f6e891250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86014958393ef1dc2478eff46d9416251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3797d756cacf78e227d9830707e69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa408820425843b2ffe9f1129c7d60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f560e705e49416f731a9f8da33768a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6674abb54191900ee777f43e85d62a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251da07aa189c9f6f1d0b5a2adc4d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff7b7e3a091f9cdcb884c1486a7b3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9869725bd329b360f2fee5848f4d32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd7dea8a47e5674da1b8ab2f0bf5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df2a4ab23e5851b54f10b074a7ca5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf246a6b540bc3c4be678fc3a8d6f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958348c646dfcab14af7650d9b8676d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe550a464d706f368a533bd7c5c4a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af660a25f930548bf2110ad0d4d85b7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334f517a3ba372bdef0d38a6b9ad85d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827936a81dc40404393aa7588565fc0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea3b07bcd8c230e87196da24fe310267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc140ff5f5997abc6d64786339a39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d785eb6d2207b9f9939a05750a7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57784ca0e441404ac39123e55215bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46fa39288283c89a8cd3c09df3d95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546499cf4c58d84454ff4947fbe04c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf699c52c7c13739dc6a13d41933c64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283f47ba292fcb4a8e59d879045b5cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56dfdf2bd55e567a40a07b8f77c6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77636f37702e376a0e5f58a24a2b4960276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c118388ddd26a418020e67169f0bd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca52a7d3038ea43df5124eccceea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d81c303dc26a4c17b9f3596a1c23e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d917222b4e260c9155a5447ef1a4b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15fb945d63e4b37bf4a029ee526aea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05dd11eb9ac7707ed100c599e34c2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1d8c27222bfe95b5db57ef65bf083283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dc62bb4b80ff9f2144ae55c98a256284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae3f73777965f0c9b9e331188f423b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba24708614788a4071084beff8996c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa337bdfcae49a595d2315c8e065ba4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526c637bb0f582ed77936d6682b808f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5d57df4686aa4373da0422e65802289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753efdcfeaf9b6aedada5642433246290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ed4e075679455ab359a1fc364361291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5910d3a2132c89abea744821270826292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b65c251f69f3f48f5845dfddebe5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f056591fba2843aaa6d81b2645b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb6f92c3e9649cd367b99b277ca7bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9731c4f390bea109ad62f65ebb9799b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55359db9e2df293e84d37627759752297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3c8691b07d64e620fb8e8f44e11ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bba2ad54ec3adbe2f6507420d6845299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdbb5d35e0cd3f9e408c72253531f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323712a006eedabd25d18e729c37bcff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5864774e9bd45a0780279e0e5d174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ced4947d22bd1ce5f5be1694c9f33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbb7e7ccce99de796c5d406bdfed73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e69b915136e6726f96a895dc3f1b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4f378af169d5c5378ee0824b2e6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84524fee7322ba2b4ba178fb421445bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9156ab90a4f8ae3c91c33518d316f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abc924ad99651d13b6f6d4a5dcd00c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55318afb498cd5568859da8f915e877310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172fa32ac1e9c22e168df9e2bd6ac7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd35ce75fed861c6ab217ef5403a45a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1da374d93773f2eba0fddc1a6a557313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c29d9cc4f55d2e0268abbb206aaaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a89fb0d33f7cd874da7ae62eedd9ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399180da629f9e7a36e1130922c143dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d15564cc130831ec047c75768919ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e02762eafb30a658266971da288bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9133144efc356155ce3c55b980b701319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb168e463c1fd272b7d37cc8bc40f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787ecae6a253d07cab94a0d2cc09a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27206d2939c723ebf8f3aeb9b0d9b28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a98471b95566cf8f372f4e09df5312323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a33ac32d475c0599f27b4fed66ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eabd4d74bdfd77130c30df8bad17f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be898ddb12de21d031c41ca3d923a968326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232493e786033821cca9aa6c4b08218327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a8c0ada3f4ad905c278f58d3184e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572193ae8b8003e5a9d3fd0840529d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14405b41b23d68fb89569a5380392b35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e35f675f76e5256af3075b6482c514331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd80988bfa2cdf8fa3b209ea55aac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc27afcec5efd3821c358be2a07120333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a224fa3f989315f01577caf7d4b60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ad1e65eae31371865863f0797e46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fa2802c2e5949d322cc472c618d6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d3c2827c89bda6409d1344422d192337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239640202215182f9532e9282e940564338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131bbc4a8978a992b7802021cc5cfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee79a3b447115c3e95e5105a52a23a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a0b7eeec9862cfdc15e6d13cba6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af804243e9e8c0f048753cc075be23d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27b397b319e419b840bc63f4e753e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27c44c7b7134bc49ea4dffeb256bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb86c752f5978f8408aa739bc254d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a18e7dfdf6278d9914a4de2e3353346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68d8232cd99616cfa7cd95e7263299347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee67d56758d477716d518306aefb79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529ea0dcd482bfc3a55cb517fe5156349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3cf938e8f121e733278d7feafc55b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556e808dc30ec6965376399cc459b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d74fb9d17e432da20dc5897bbd72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9147d3e06d591ad6b9676994cf080353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488f3befd18225853c2cebdda4971a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646bc8339b7ec93e3dfb88d1ccddc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d4c01c11bf513a8cf6bd5b33d3d77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf4d3678760bc00a2aba8031f5284357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8444ac501cbc481126163480df82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f9b86f278eb57cc194fe96fc9f345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3dd2a4f89882c9fb34f7cc1f04bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d213b64bbc2425dfb36e14659a0b6b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33532adc4d315ff3e5a3c65e2e664b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390d21043a48d0da1a25ba752069c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7dadc234cdbfa7fceedcd1cd3114a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0d9597d9fb069a98a870f7dc5b3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b742adc7e41a83faf3f699b080343366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767f16d757bc58aa575f73765d4a2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e82a7d3bcebb5c5588483abd96fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a40427d23c9a1319c68312ffe6df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbef0fcb6560aadd0504e35ef9b1b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4927fb726fcb77e9842ce3b4d9c959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb95a62108a801394b542c0450dacec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5ddeed53656f14a66cc562ec843f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef471fa7152cb6e64ca945bf436dcd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc645e04abb296c72b121afe7e49b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321be91b8090bdf5d037761e7478b0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7355d4af581cbe7e015fd399fccfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e920302da6e8787ef72b0f448c3935d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7e1a881e1afac93a8098f79683ba5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1f4513dccb5b07ed18ff9824a8987380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe79770dbc56f1c4293232ead17ff8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b992ac66533875df3f131e053b626c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192a32e4c07e8208ea1a7a62fe6992383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1ce52dbceee08f283ef4844ffa5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202908ccf1d78075a01eb4ad1d876a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae54ea632f3bcdaf444a78bd1904b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244254fa1f482371242eb4e5f1299f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030baf211a751aecb9cc2a982ad92f90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f610bbba92435f7fc7e75fb09f664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db636f1a590fb64dc660da2ee52368390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cd36e2b6b335c7706075b7b54564e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e1d4a63392ede80161d0a9c0466d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3094dd5c2de07ad29e26b5a43ba36b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58103019df0591e17d37370668210bc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253fb3b8142862df5e21b8fd064018395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b91cf817ef4f5365cd6be7928b163396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6857d695f3828489b49710734f23e90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c22fad5281225b0b83eb458cca3bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10247d70b6237a14598de2495e63de7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063122b9def48ba4031bae5e8c6d5eea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872eddb19024c61516af671d165e70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dddc58aedb612596ec14cd4ccec956402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee281f0e604a0e5aa506b8dcfa3f7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa63167150467ba7b1ba94d07d214c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171684300b60b00cd3ae5d9b08fbdd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b500b24e7d9169c623eaf2a375aea3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9edfc8680931bb8b62ba2fcc57fab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec991ea7a3a07f9236f20e16fb8f2ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447da4fdd6b6af7dea5082a25ce3c6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4304766e560426eebc11b139e3cf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384b328815e61f1311d341adfdb4a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad407a0e1a956265b96c85d67e1af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e05578feb63f8b9cc43b0f507303413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9863bd5e62d04eaf8ef02287c208414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaad5acf8e6102f564fd71d4f30be1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7aa9643d308e3dedaadc0cd1412c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd00fde9db3eb6025fd08ed1dfeac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4dd9cc3dd45af1cf526d18c79861c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08937c2a2c8b844094e52bf27de6b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652c541185dc1953bb84d7c2d509bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d0a95f91e565d07d4f95456e97b36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec51275fdbc58dbd72f64bb81d2300c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784db40b0367007ae77af135cce3776423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43214dd2d19eba01ad6f85ccc818a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b3e2c6b7caec4c34c60b694e7984425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd80f2d440a7939be8a3a693c0152426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f8e7e938722f54569f281d7b3d853427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7b5d93e0b5fb2c8cbf3a63a9e783428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7840ce67fe1ed6596d7890b35480472429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b7fb5c4aa3aeea088454d475a0c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0aacfb5eac7bd997151d84373dc38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388fa9558e932283acc3e6580812b80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde48d14aea23f3dd52a0452ca2ddc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dacc71df01246bbbb8480f30654756434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df59bfc41d95b7f0f569c3b69f5dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5fa0884fdf447ffc87c393f15873436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e0a9b7a23d066d9e518eb05ae737d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213a3e2c8fa65bb865d28de7ddbcd49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08280c2f6941443026cbb16d617e1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094655898522d7ff947d416c61c90cbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099906df993fe1503cdcd996763b54a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d281fd96437153bb7afc13824cb7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c211363f88fd9ad0da30562ad5277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ccb5980ed279228d21b3535252f9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337360ea365609e4f5a049efa004211445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544129421f415a92f201ba450a65530446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9d3a61935b7719786c4d6692ca7ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e6f4deec699cff8373bb2b5edb5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d566aa123f5d963fda23e7dfc4bcf68449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b887bea1ae29879d9469b6cfdec7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ede40cbe869e9db3918760ceb5460451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d86ec0d396d8a3ce776748502de1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747c6537829f1f4ec74e7258c74e3a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7466daa1fcf6d3bb283f461a5caf6ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6fcc3d4f0d44b08649bdef4068f29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b4278064d9ea60bd0135083589256456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2472831df02a246891f4c254d9f76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190792ccf15e0504c28270c850bff56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c2c3fbeb26398c1b16371bf867c5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2b78df5fa1e2bdd4a1f315ba670b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe6146c5a2a75140eb5e8b9098392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d6516bf3845c395d91bfc524f57c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8576ed48fbfee6ab1097926ec29be7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fe9c7e2c297667c1a86760807846464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c431b7e8beec6d2e29b02e6d53b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3633688abfcc8f8621e01288d427d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca9a6e7e469a1d5964338741e42d62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0653eddd0bb8d330ebb7b8bcd5c32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b72239b14aa2ab3af691294dc811e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc3def2b59932a3600f124c5a072d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f281bfd478771234bbc1ba1f887ee0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64e6c70bd616e1b434809fa2f03269472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221c41526e9a7abdcc2762da7e8559c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea444e79443721f91e21d953f8d72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53129481448ee9ef5dace5e9d789f02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b667a163646467c1203c9071f84ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b4962c4c09b56adc274397b4917a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14d7963cdd77fff06d4bd2bc62cec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862987b2bd23a5baf272dcb2d82525b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a796b107fe108b330a744219e5de2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193471719ab9e64f5b5fc2313157459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79e8bbae6c19d958ca1eb6c9e1333482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441f48be23e1c855162066b08fc3a84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2705d05cb67c060256796cafb379484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a60f8d0f5c2da5a8ebf444235208485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330cc8a14469613482484e8d881d3d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa79a54b7fef0c07773e23a6e1559c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bbc36e862b0241b18a3818f39f343488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f238a194c43e4f9b60e71b2c23240b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd2a31eeedd9acbf9337e536b54c24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a298706021060200f74e000505871491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fffab0bc5a86e9718fdce4a5f51451492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a066280f24aee86f94518c7d19aa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911178c652686e928178565bc3aa9734494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503d1bdb19cd4e601e51bb87a93b57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86adf90e505ca3255c6cdbb9ce1ebb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3988e4f98a433afe09cc17a0377fe5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a59e51694b1cbccfe0baa0e8049b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440a90f3367c6869a080ceeb7f2ed0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee85fefb04a1ccc52b03801d655107500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e75d3916479a079413154b49181191501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bde8417526a819474eae9e50ce813502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0e1cd18679cb6f62477fbf41f0d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402591c6ad820791c16999f6ffba20bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ceeb90c3e3c5c135faa502f222bfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540b23777b94bcd0bc0392ad775e826506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e932a4419ab345443738d7dce47c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2c62bd93174bc3addc0d1ef6900a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae1fc6f6fef9f1795661cde3b1332509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99b0fa2fd3de1636c695198cf6aef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361915e0da3857ebd02272d5c317b21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f61d262663b65e026d0eda3ed1ce1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257c00a88bd4e78c62af08a17b0e0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a89f55ee4b518018d33f72c5a04eea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25700cc6fc8042dc9bbed83cdeef24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b955d16b4608a8bcc385b14a005ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7d1baaebe437feb78665d8161e2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3182e5cb7a401a4ae7b43a7e8d210518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6624807d17ae045bb9701475197a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abd9f95b70fb906c421e549978e6ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11c086be43feec88a8a1af495bc78f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db531a505184f3acd5a4d7626e3ae28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c83497cd220012d80cd38bd9cc7761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca620fd144ed091e043584da72dd11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd941084f07ec9ee03cbdc6731e81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24869fb131767f7fc8cdc9c550c864526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd06c940ee19314346049c04e09d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d999ba664dae0cab9deec807ac48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41356f0477bfa71a6ce7ab0af92a98d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218886da9726f50c05cc75daf92fb04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa097bb55c251dd25d1daa66429da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814872ff580c90ef1373f0a4a231855532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a94d843e8c1699596bbb0a003a69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06b89090b75450ff93922f305fbca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73895d62a00a52840162e707540db1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d045729025c536479ffdf6f2a01cde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231dfa3b35fdd6c3cb3e8de6475bbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ea61e38520a2bea2996633140ac7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f4efc4e05848883b909cb711716b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e39a34aeeb22fa0a4e3fec2f1ffbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d452c8796e594982a933d9441482e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ec77494bd77a6371a938efc8930c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe025981578f366887e82a130cd48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca8c4f1ddb86bb02db7438aa24427544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0712bcabbc306cffa027123c386ebe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36734ee2b282655fcf131122205e6cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76946fa03af7c7a88b15b5a2e22dfb51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e468157c7b0f97d8904302e794db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5964f94cf68892836c0e152a3e1bbfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c46fca6e88206e365328ce4a55f0ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b976fc013733fd85a556e8b3002d5bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e1f7616f7c3a91321437b02898359552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c631a05b531f370e0da5ba32fdeec9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89efd6892405248aabb1984d71c943554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce8d604ac58125ba61f41b7bcf8fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97174c4f4b9bf3e6eca14816ba41543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422312151fc8da5d3e6cb9f58ae8d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68236963a6bda73fe18d672a6fe1337f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db487cf46738cea0f1d997a5ae0d0bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b7bce7ccdb814881ddc76ce401a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260e969e3ce73adb7b4f5de4059e84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f698eaf5dc1a17df6436dd0ac1cd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7682496edcf8fa486ab4f1a49b3b3fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2368b1d49e9dbd6f3a47eabba4abb92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95dc1aca7af3a26e91b418c2bbb481565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa6424d06a088aa3ab24cdf0452ac0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e89b45b5812aeefee98c2b264ba3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297881f25316f0adc1216d3c4d839c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d8f24fe0284dd1b18050105e863e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5607b67cb9adbb0364c2a6066e08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7cc438461bc3c17652b7c3db903e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e7fcb486a9fa1882da2214035105572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62244cb890466c20bf2f0826515ed7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a99ea73509c6531debf94888622b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f91569dcda37c4fb7b4d88e1f32c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bd78cb68e6b8ec1cdeefcd2af59bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dadd26606706630308f15f323ad59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce6f8b7b1a4bba07e32891dbd3b440578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844257d55327c36d3566a11d251d1058579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416249fbd9d71533582ef07c6f0e19bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec9cfcb45b93e0a0d7028e187c9f92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d8398b5f20bbf3e216a3b6799cf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067aa03670024cb1c67e3496a6c5a31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a46deab3dc82983d1e6f95ff0759e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786434d5ba20839f25545f1e84bc4066585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c3455aa59d4eb53b8bb63bd93a36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5526691350152c3412add6e5811fe4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79980ef5efa0f7719eefbda61e334cd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec08810bd19febb58ba3aadd4ebed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574549999ba661137c337e4f7030e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0bc1a8a12f0ebaa4fd909ad46b0de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8f68cbd464f3efcfeb316b68f30d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1284af3ca6bf22c7ebdb0e3a90774593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723e9ac74efd8cb7cab4998a103a71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f534356753248a368bcc4098b40a50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f24b622483eb44d569c2df0efba6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ef163f245c4c29fb4edeee4077c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a42c07832114e951d3b65be59a99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356a4291afaf7ab34e2061ceb3e675599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3de7b14499207aca0eaa0ade8756b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b07a1b95f9435ae200e3b8494928601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b3a4ff4518dfc88698ba683503e3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd203e8afa13fe91d64a2d0ffbeb32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a97b37f3a70386ef4e0fae26b4e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba28153321f52f1abe1fa650aa733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5906d0b1de84b20b1ad0b4c73785ad4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9425b3f6622f62c2c36c6c65d4c6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732de159b3e015949c168596fd3a3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1fca95c4025343f4da336e58686b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90010b76ccf3d3ff7cc3e07b525c58e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e2c769260ee9059af3f5d930e623611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4143a4ac7485b91554bc3927c17136612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61582c28770d332f689dab936e83ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba833b7a60dd980ccee9ca4876e4c865614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e39855d6460c0274f31ab727120c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ac14a7ee9a66be895f40c0503350616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e952d0fd5418387332e67a433ff53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b702d6e6d0c62c0c6a75b0a2e2e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed8ea375afe7f4fd5f37c4c7beb56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b9cab67bb5025efb6610808174bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f38f64bd7abe0e16f130922454017621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa7ac49124a468632fe484aae4378622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63829306a553c0d7ac95071de08fc899623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5a7c3c95df495fad7eed026a15215624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44736a6f321484649a9a5b1517ca96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74082eda98d6d281480e4ba117d714626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253871b770bbe6bde793d5620698f440627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b44f7c1a5fadce50645505ecbc1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7792bbf89c2d64d3623f70846cc55629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544713177c94e763f55e3bcb1852cd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433449ca323c1b7c3624dd324d19eabd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f6f1a61522888fde34afe3b82bc4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176481b2c8f47fd76afe01a4f8bb89d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cebf4e4abf43b27d4c88f24906e406634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999273cb9b36219fa5bbb81382a075635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55cffa2c1f6290ce4ac8a41a7461c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a27635aecaa21290d42a5582a7330637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d14f36e7ca89dc764d794edea0b99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b390d821675b28423abbe01085bdc04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938acde48f9fa78fbf5eeaca630f695640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e641ae48e432f373d7e379e59390085641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5738ffb543eaff444ccc8f158014023642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca304c99d6047c75ba94f8614ec07c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ecf94f277883414d3ca23c0f932e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898cd2590347766ae84d5db5b00a2c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06caafb665274861adccb793ab357646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8937d36750225dfe9adebb11b091647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a211f488c4dd4b226707c2526f310648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54fa35e067419a318f8ddab9e80ccc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da4720105a26e5ae9bc1cf1b89cad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d73383a9a3739cb8bff5f68610d769651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9bd370c357f4068bc7abbca49fee7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acd5c4bd933db93c20395820b0069e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a51fa57b7e5b365d6061c769f78f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a018a1ced79db46fc32631d5cbd44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e35b7b391d9673991201fc995bb64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ef7f0ed575592f1626fbf446d26f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba45b7ac7939ed709dc87a8622c54af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592ec0f4e948ad644340fa05b22f8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278275c5056784df755f05297edd9975660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47714741a91dd6545ef935a00ad9fb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f027ee51416c87c1d593f93db0fa4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7ea216ba67a5b3272f4ceb7bfc1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a8a776def1a6afa1ec78da727eaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a84bf62d3de2e9af275389e09b1bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d69172ff54606bbcba90f6ec08962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331897011b5ffd58d238dbd7e968db00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c05a7b5b61cfb708e5b6dc945d875f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5a38212bd1cc3500ec69e522425f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a7e469fa510ff9a86d34b7e9385a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902b7e18ee6fe073b9e2d600f9ee23c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0066049358519e416b6aff543c9a428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66cf8792738f9ff93b54302ac0eea9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35099a15da3e63a573a9f168e198ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d2204eab87129b2329bf86a3c39f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df439cacc96eca44ae112b5e07bd68c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b949ee258f3a5541865fff30a44ec5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffddbafe9fdcbf3b779c399b2506d95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6ea5b521a0cffa169a6e2dd187c79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284c139e082bcd36487ef4be645161680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b12805cf1c854ee9231ac91bfc8fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68d7cdbb4c96fb6e2bd099fb220c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40477d9ba8176a2394d7bda07f9ed46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec5ead638988c2834beeff35a1f6db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ecd668dd99f769a47e573b259080685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6ce82e8624fe1b36f6104b5442015686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf586c1649ff684cba465895033f86b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90e2391b5cabedb0452ae08e49161688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f717b455524071869a74e8a8c871689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05bb1c8a169ebc1a118bbf74ce55f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6905b08d5011a520ac9c2ff56e7482691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d420189d76ae2f954fd94548b21440692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67426b593f5e2d52115cafab46174f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66df646db278120338a7ecffdf289c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74f88b8bb069faa58f7449c6f54b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b6669ffc7c496dad1860a2d6d36f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973977eebf7eabd64fa12c54aba621aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e575a49b52fd798adb63699bc3bf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e14a05fd4adf350861dddcae947a23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f877f79a092a3082b73390d581215f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae77aaf2e5d3fe45685db47fe8ee306701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e08103a00d0376bbeffd41e0258fb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5457193efd966947ff227abc7d25a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254331f8affa9bc57c80c4f737786f38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58172b0c8a5305663d812c2a50b899705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc377bb30d4a570ab6232f2a83d6589706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8be7d8caa1676305c46207dd86d84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c2761380217797482e1707eace30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46197c32dfea5713fe6e346169a25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7cf88337bf6799003351972114062710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd9dcc3faeaf16c67a101d6b7fc5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b639bc256b6258fa4421281653ff5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df825e1dacf63502ba0d9bd21e0178f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa10d56e4e123abff527cad551090714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b18eeabeda84d6aaba89a4fd1a72b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454461f60b0cfdf024a316f34f8a9778716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e7ca27e0c2bbc0e17aea74636706717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13932a9d507972fe0ea6d8d2e7ac7422718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce039b82219bd1c24fc61d7af0bce2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4054bba286633e2daa854460ca8f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f58f806333ec43d977e3d3e829200721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf19a3ee951973c9aa6cc03d5beb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4cd3cfe751ceda00c6c24808236e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b19dd598efee84032b726b468cd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab955534878b6b8bde9cfc3a380b97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a412d807b711b21522a7d40a39348726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ab2d053925f3f3a8f55cacb5ac96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72866c687e475a215eaa4b046a7e4226728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afef25733625cc5d437cba4a8746e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacff406fa5bba641b399c8f68a3d077730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a747f60ddd13755ffad7ff38d8fb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3791915438c32e33abf920e8009bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eea38a105f99b90848ce811554bbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d650e7674c766af8a3b31edac553687734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514915da2228540a5a86e624f5ea5a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d337a1f4d56fbf8276d9e5d477a809736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2feb39c7d34862f2474e68918843737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5371b5b2beda4736d4c40c0bd0809e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137ba6f20464fbc9d0b85e0b6a55b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22f97d28d1e9129cf129d226bbd17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83eb584d39ee94b4c7cade2d3021b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c7e067cbd8d5b0bd3433676a0bf77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109430475c27a47713fce5b8542e96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffb20f4b57a9b3775a6aac9743ec8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753e0b94f6b10a254e723cc57730f6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e667e6d337e4372c4f97573df851746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dd6e144d17c7941b38ab4fe2bd661747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fa65d3a257e8b4f993a2fabf4b297748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeda9cdae7e178098ccaddc39bf257749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e67a8a7dcf9b9c20977dc65789dd09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c3b3d1813111a5b11d948b68db24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0861446ba01ad336e21f46cf971f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c630f174d3a035c7143d4d4b072ee1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a578bc1bcd45a4d5d524043c109cbbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4fa63616c592c2b7b3471e8f72251755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937902ab3fa422111bbc6b241b26aff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d95bd7d8799f91e379cc1c383447ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd9efc99f7bebb32b64f3e6a0368ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb0e520176ebd9f8616c36b6b2acf8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301aaf15827799b997e1f35e67727401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df89f13182fa8fb1338991d0be8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9a059425cc6ad4af0dfcd7be05f473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8500120c45095dc0c54e23762fb99e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8572ac9a61c48caef8a489e12a8215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0cc35652249e1dcdfd0b45c16154b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cbd1e44d041b3e14c58b24041eaa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb7c18ba20ca56d68be2763655ad7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fe1acd2ad87c51f2e7577fc54fe109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125581467fcfcf33b4eb81fd8c2e99110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f28689d914b403880d8c5519370d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c0ae524aec1c64b3ef22f521c0c7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc5053ee7ff0841174de97a79d565413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef4153d45a8c4ef0ff0273e19191d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc71fbc73753aa054adb2a0554398715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6a68a9ae37f13a7e27a770012359d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f0de710388bca81fed496fddc3be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e13a57d805fab1a58db87aa715a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab49d781800c295c93d2f90296ef3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64cd86ac40abba1365abc0166f6e4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b2ec9cf791619dc8f65c96357f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e7f61ed87f20b039663a3bfb78d2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cfda793e4df25f969addab5a152bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f817300ae7e5b4c3a49e777e811491524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64aee636ad50b1b6cc22b8f42f161225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e1542a9bb3fe04e64a2ef8851f15c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186c9acc6f1352faec82171ca53a9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973643c9659b8a3fb859fc6156534eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a4cf9a80fe99186b507403fe805c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194a0da1cea19579441d1f7512e3e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdce4cdca1c6559d796d68184ee9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f339ecc1a2f0f651727de7b670d1ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5c746ff94fcf5998df731a3e799f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7fb78716ebe141a77dcfc035579234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87119b87e849c583b62c59ed1197a76b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca48ca3aae6c3c14ba8c20251def0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4924fae18c9575beadb0c3d675f66737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77630e08204e56d1a49c820b78bebe7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c83b66db41c850b52aab9b35940439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515577a4a628e3b2abfedbabca723d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9431825f152abab1a7d03c3535be0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f1ff398f9dbae140b7790575d48042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb937a1d5451db34809de7409719705943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31012f2914557502aaa925852ba9c79144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd854987a0ed5c5dcd4b8341b686ab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307471917396f912fdfe2945bddff1c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2e2132e882acc9f86895eaebf7bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631da70021a14daaf8176d686145b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6b658d05d8d8d4f6d6670ca71326649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8ee2ca00791eeacae96a09bcb0f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac77c9b255665104f854484c340d0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98409d9f2a0eff820c3909a7f26bd83e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62767cba6d907b041d11c576ae792653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8774b258534c5f85ca34af2a4209b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b288a26210a03060f0d8345319fdabd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38651797814123e444d3ec959c6bbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf587ef300e5db0f3a289a07eae4e6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26eae095101fb1af32adb9cff224058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16592b6ea8de9139f816d7f036076559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545c173c091b1788f26f172a5bed1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e52e7d61ad48a478f1ba6cb025871b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38ea5ea1c8f3d10d813f0c9c8243962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e748a98a9db2ac701a8956ee8a76c4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a37cc21119dde9c1955956c367d5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc31fb247056fa4c1aa12948ef77df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda545a70b2374907f3ac0ac3338c1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da874e824acfefb82aebff164bb2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc30fa74931d782cf7dcb9f09815e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3d585c68252a18fbada1961a3d1a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59e77610077698571b7ad5dfb792a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32ccbec9aabd12682c8a84b72dd3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a91c80d3bbea29fa52de874ef5d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836ba3d3b0f0308c46ad469f1f37a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d9b42a25ced93282cb938c40bc0a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2767881fe315e4e05155fda19257e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5a45dbe0096ae059fa16f806c76376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0a3f1c05492a8d499421324c2706577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb1bd8a3c0ea66093707bf895d9ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a4a6187a045724eeda80944af2ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df72ab281526a9897811ab4bebacc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6fd2f5486e3f82184a38d7308aea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465737b2ebf6c74d8e28e312b5734d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce903e0bf2153a7b3b55bebee39e724283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fdec8b4b4a4d25e8d64335850700b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312b9740152bfbf3d811adf540f46cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b99eb52aeb8087cf90a864243a0a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff84ab477f85920d249588f339283fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b47f2f41dbc8de7d71925722b0c0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f949738f46f1b69b75374264b7ea0d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dab29037a6ea8901cf49e3d646ff490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ffb58c913ebd59d8c3b40ec55f43091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f669896dda3ef26445f8723b0f1611592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5870e1372d73b41fee50f78f2d5cb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc632870f408a61fe3a82ed73c9791994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9d15f2b3997a8c99ada3f4173f2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d2dce8857e26dbba1b43439f8e36496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a63fa1600c902d023faa1232590497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8c653614f6fe972ec15124183e2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4f2a97f18c96076bdc4e7687b31999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd6fac39cbe2b7e336012bf8bdb28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29329d27334f989c8f7765375dd48c6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5deba4f62d680c4af988cc2f47d14e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b5ef0bfa764252038327a8270d25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eedf0d058c0156ff733c76975e80a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87175c3040f58c007ba07f4681e472105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51f4d2ad54d97e3134e32e211cdf21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3129a453de1f5f711e3b88abde198107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d0bd860321843e86d0fdb0e325eff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc9c36b6595e864eb7461e1ad464d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990523605df60be714e99a0ae5a48c1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6602b923732f55bde76b75bfd0ae78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0f9d1f371385b5707c10c7706e623112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996b7f0f09f9b1b07ad2176f81c3a55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3678977d324d68ab9466a4da189263114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d799e55e05979bd82785195e8489115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5ad282b8f34bf64bd131f6f0abfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a463029c82b079a17abc537c6006370117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1f8ef232af513c8bceccae5b4947118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d0e13499da92771b40a6264a5ffbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db35b3de88ab9eb24cddf6726ce47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98850f7975cef746a087da0adddfbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6765429b0e8cbd02444a94922d910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6a561c1e95e94c5e8f4b68d4ef179123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef1b2ffec6d224fd42e01dc419be34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570bbedc082c305820f37340f99cc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459081d22a33ed304e08cc82af14c78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5153b82ce3a2390d96ea1dfa47d759127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e13b1e2b3c61ff5d34044bb8c65db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d51fc0bb4b402414e66adfc80abc2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b8c01e09ea380f101e3ab613fd2bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91f8e66d93050105adbf98ed7970bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39543fc28cb06d7a1faf1190ada2b2ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131ff3130065e98e16063c5340bce0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3d83b156b2d908b82226db6408fc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043632f5faad5d1d3870c97c9b22fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b35b383ac99f101fe170dd10dd2119136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2d9e78e8702539594c61ee0943220137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d9d2cb2010d30781ec10beac062f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b992ae1c13940214dd25f46a440c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f655dfa03b5d51916e150077e033d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25392d9514e51b1ed7294b5e9d33b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7db3a0cecd506920b2eeb1baa7681142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f51920a8c4fa982bf7f75b802b826143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da56ec673cab0b8aebd9b40a43062fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c360a7dfaba78851e9096fe3bd9ee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b3adeedfad0d9020fdf39b4c6bba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af7a3437c0f60e5539e27fd4dfef9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1dbc37dd3f17d18766085dd823e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a946291356285ec92eade3ad83e3fa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31488a5f155fe8d7e6653bf7e5afc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4cc97a91c1b6d378c5b2647ef162151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0abbd4a73f158bc5b9300a10b577152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109e74797e10be375ff605a645939e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f2e41b203e80200ba75f4c1499e69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06fe9f52e5ddf877918037f4ab909155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f90ac343d27485bef3b1135047417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948458aa29c24cd2d7c3dd0853544209157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e4c55dde3b939d4c337deb9a1b2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9098c845873e84bce5d0e8a3a474f43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fd09ddec0217bd99a0b5312f3a738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ee11a7bd5b3038ec76e2d5b16088161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db77ee25928a5093920b23d83d9341162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209253cdf8c55b8d95dba4a01f2813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653949512870fdf16541b14b6c2760c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c654cfa8f881c67a564c3fee983f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe564d97aa7c5dc0f905a1f26c70445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb62d73e280a91cb22500c23504fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44056610634d7fd5daaf66422c9af25e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd505258fb677955c1b7c89bf24c963169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bece9f2cdefe7e78159b40119980809170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b96709dd848c32be393215ac3e34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11542fe2d51edc25bfefc9a46e48fdb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1fdfc078682b5af58c96b29fab7fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8383ef679754e82e1418544ccdd13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075040ac1525f5336bb84fc725d473f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9ebefa88453461e1d39d1d9bdd721176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0cdb4d3ef8900151dad7940de5f3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d794727befd6aaa603c03a22549a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e524a670468de75cd10b5cbd42dec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c8372c665d4012bf39de06e33c5b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab99f234d0c949e0e1ca6728abf2e8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d364f2b1684976d7804c9924808fcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62face7f6aca579f5904a43380f4a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca7ee7f503644bad7772a2d4b0400184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35142abbeb631b7c40c08196096d6550185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77c6eee55d68570587fbb494e89b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6043aeedda5b6b0c4df5cf312dd090187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40cfbd09cd173462fcd5cff4c2c257188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8164dfe2fc37e2674cb4ff9e4f9aff9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382bb14e4fef953afbdff761f4df67d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ea175c52d1f7abfce17ae06db2a0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c203e583f55f96b9c54d3ad75c70c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d70ba74bdd519757cd4b7d9dfb27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e622643c0bffcd2b361921cd7c3c45a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560c996fa79bd7b85acceab5ab9cddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848448c6e3dbdb1d3014fb61a6d3c0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181243d29e042e0accbb80eb5ca551197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa183fb0f23f4d198c0277255f5454b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336ff9bbc0abf306cac71935e1c78a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b28cdc5ed701a7770dfcf1f31bc90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729dec7347652e9f0364707c8896bc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e601d512a6900b66b874624564f4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d04252fa2e0c27121238660f09329203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a8084f9d346b7dff133e75adeae3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072f640e13afbfa56f0beacbddfc22a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ba76cb58a2d8389ecd3a16367582206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45c507032f5936530abca22d81a2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee702d5e01ae9e928964864500c6ec9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af624ba728c1a7c026d216c26f40ee7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029eaba9a46afd4219bbc99c8af189c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b24e87840cf554dd57905d15ef26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762bdcdc2ddb8bc9f3f22bb24213a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e3c493afd233f0f5fd7f85259ceb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31a2343246f8dfed077cb8b8276e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e82ea955738e3923adaac27a7e43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926f40b8a91b20fdb9471c2c20ebc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531046753fd2d044f8dc5b2261ad9cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f8e6f38a6772197415596158c74ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0956d37370cf8565aa664b6662773219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff650c8a3ce32af6b4fc6613dd2b680d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89189be2b085686711f0da339a7f05d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1cf3d1fe773268a46f3c46386cb7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9f718ab1e217dad261cfa03ec71e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae6ff82fc61e95ad291e338fed7c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02511f1e5109fb607cc194430c15c8bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1d4345634d34fd7161e058e822fd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e9e85e8212cc7bd38c1b3416e3b57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58620aa075e2595cdb44be2a71c64969228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e28a727c18778ec73fa9d8ddcaf70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b339737c3f52311147be0a7e39f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ef8f088ade79d22361e310183a0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea68da70c83035381f8db8e0aaa921232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d54632825a051ba6688f8bc98a54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2f1a757c3c92fbbaa4eef0e05729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cddea27d1122d60d682c362b6b901235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eafeb57a06f3a437ce750dca35727236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b96399b6024e63f68a029438ba70a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dec3ee701e3c8d529df6aaacbbceb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966c57033110e9c6cc344443f7138d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b6fe551c854a1ee178ef4063ed3c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184ae1b43c5259aafe0175aaee00187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11411ef0a847748ef052a2b24001d465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7a5de679d2b576264d380cb455b8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f17d4e4c6cca3971a485850d8f36af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5fc45add2d4ea1c551191f8306a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0174abdaf8bcdd7183a980f82e6db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a63ab4a637622c4340d9fefc00929f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906bbe1029218f6e6b482918310a8e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb85bda83facdf74f825c95ac33a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477de846d97890088b6dc3ac2715a47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706568a124277b8e09c86a205ffd794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340fd6ece0ada7bf6324da035414152252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec03190f1c59f505dadeecbb5a9b55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6eb5273ee1420ff0e8f303c919e4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d466116f7177339e7c2853e1df6b2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7341aeea0559e03dd3a3bcc20756d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d3c4da9bd915380f74fefe3a71f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0817a36404e7274bb2597bb1547c8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d996a14f36ad84d881819716fe0759259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a6458e4d378fd513dc5cd88341f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3edac4d548c79de89de361edeb88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf844842d5623fdccaf6525d9ed8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab5d330396825400d8a75df11b42e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef664dadb8fcd643bdcd03610e4311264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8338b2cc35772515d5abce5c3013c9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4b8047c2979cac917c6fab25a881266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994317e6ec8a6f944a58ae84656c24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f799a7c93c8f57b96045682045a5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403415b4afffb9a08796e1211501003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e0f4a9c168b5aaf3c25e6b160aa4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513660f473e610c3748af9767bf4f295271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a40eb2cb995604f84684af5762d85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce30ff8df12d4db70e9904fe1bb1d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7466b0ef639cd22a272a380f50237274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5ee6c5c1f8549423ed9f43f9e6268275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f206990e07f0be7eee2c770edf186276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877265ad10b671f48ae2cccb0b506ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7f1c8d517e5dd7c82a2dfb6ddcb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43aa1f878c1ebc7d5aeee854257acc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bfe4c6bab330adbac9ed79c2d6bbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c578d1932b2e03aeab3385c8cfb2a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff0221fb8ddd77b7d38a2c12c0c536282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c17def245e66f690440c7fd627aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960464b48599bc5457007a91b378348284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46044feb072dc34955fa36b47dd107285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3230c009ca24116a1ef2fef0fc3d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb133447c1ef5e9fe41813ea577b52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2aaeed839412a5a3d11343c6337ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c188c311ad6c9e2d9a4199d20620e78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77999c12a4dc715b952e2034643f87c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061062a066ced5887f5b229a4f757e7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806cc862d89e2b5758d419ce666c8bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938f643671f3b30dc1c4e94f7594711293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f388d1384f8413156345dde75fc59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9274ef30307d69e375c276024d1e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84da78041fc76553ad9223267e84c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618af7b5bd91e6d39dfbd63d1a37436c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b8edf2aee0e73f4a0120ebcd0e95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f8e1aab04dadeea31824f0103482299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b64b7ece18e1f784129619eba3340300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db041fc4005f753f21852e10e6abd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc1c5ccea0b1dd37af51236fee059b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d3648a9fe62d6f3c50d88be913915303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2757849e2f147a08f89b38339b949c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86b5c0ae6092f36c2da952e959ce06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4f5668b72e068461e9ec7afd656d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49308bfef5700e7a6e254297971f5bfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6dc8a93871c50341e06f5c3592588308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb74632befe625c5a5a2f63139b57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392021ab953d1969f769bba48f93503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c75ca955dd5336ea78f5984d87bc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7155898774f929c97decda0770dda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5964bdcf3dc6a8e6ed8b8ff421582b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab06d407e462463f4fb0828c3f30d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92595740c704ba398ea4ccd8d4e164c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a08497a4d8e7db00ee0fec95b9bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383cc56a2f1714d8f18a551ea34b259317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1a76beca67d3f4857a6f13010ef2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed2a151c3feae8570652ed4373093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c8095b63c667b05765bd34ac0d475320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18751066fff7dbcc10ebea0f90f0a7aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa0325c363ff7ec03a91cffabb0800322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a968e6a79aaad5749adc4cbdd2ad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d342a3befe4eb6142fcf270fd37b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301576e02802fa7155b826c15b15b6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82277d5523c3b3e8baa504911c18339326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca2f4a9f0dc8e02ab61de1d9f4b0c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401bf12fb98cd71d40d45e79853d034328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7540a030cb1e637bc4e25e8ae6d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007ab8e9b233b5632363f7f8558667330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5a8f0ba8d3d955dce02a4b220e843331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18104fae990bbbd3f80aa085db8e3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb05af752e8114ee28c98b593d8937333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbefd06c8e989c5c42c91b95e9f81f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685b56409fac384e83b3080e27b23f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4875f9d995463412dd25745be1d48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeadce35b4993003a148f6415a27dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673cb7459889594749df0735f70e6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6b6bab9f92bda94591824abc6530c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb0dd68ddb175bfdc8fc382e82bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc61330b8027e503208e900b624d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca64518ffc74e7473bc81b133b13d9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1610fcf63bf357a92a5c1053eab49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b259742502b9a33ec4f35e3ffb21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa95ccebc13b49a580fd71776f7ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d67c6647a618e58009623677756996346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec002b04073a2a1b07f390d1c9d01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b461d0e5d41a5d6939378a20bc7de4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf40c21d6d1a8e746acdd2c13d4bb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff99950290adfdc43ce067caefb9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1cbda573b968708a24e5c10d183cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e60a15375a3966b3a8a2d7fefd12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7678c944d0c16a00509ae820734204353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d81bf9ebe081e53d52de91f59f61f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70e717bf06c963b8ed8f93220a6ddb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec5d0b15f2ae601a0541afadd3faf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6d259296ae6b0a4e3f524398116a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fdf2da4e66bce5e3a966266d8b2e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ee53a74f27ee1d100b8902a7166f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940bd4b66739c829a140c35bf62c35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a8c753b9df4e0ed40429cb8fddfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512790d03f7a38a494ba65716b640c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a44c8c09ca33fb82ee7cd6ace92f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c37b0f93bd09df03c66092122fbc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149132982981ec6babcf16c7d774bb96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6818972c9b122d7b085bda47c450366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a99689461755ed69190288e03138a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e448529c5a38fcdc13918c1b733585368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35d16245d27059c874cc1e8f28dac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eb569ee5e2b1058df192beea13bf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316523073a124cdbcdab08c34675f420371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546b82c8272e9a7c28c2e09ebb7651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f96339cd95e59b1527549417ba7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae35b1340d5775c8017fd5fccd6b131374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53996af95d394cc859b0366d5cb8abf0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3224e795bdeba1ec48f057a9c5478a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ec4a782d7113140f2a95d7d7cbe1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce96ae1a8c9f0b9e2a64779126970d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34813fc1c571f750373fd4bdf3ba849379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5960dbacdc2dd0b88813bafdc26905380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c246f72d205039e69b98737fd82b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f7ff1e8e1c4d618ab01c54a2002c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694181524dbc418f06b0ef2b253e09c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453138ad6f6e5a67600f7137a2301b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7820bfd99a94ee0ea30356648e2a628385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53084fed6eb6212256aaa96eeab287386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf937b0abd20d8e83a51b8056150444387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f739bede25c25968b673db91bd55c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509186c69d053dc0431a7227f9f36829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb32864e02356e3a71eebca6c802231390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba55893eb3e714729e0f964746750391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb815413bb249673a167f4251a60f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ed3c53a3d40f173907f66791cb8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b8e915e01e3069a7b9c74590a0a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534ec33d00dcfcb15283195d4c24d09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c36c7f2408dd10592231cffa9d69e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c7e3e69f7ccd78f8cc30e5071fc90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda1419d9831dc8543007ee5674c5ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462789e65ffbc112121ece4f28ab872c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed5e364308aee347f55160aed1300d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0af8d03dfad4b62a293bb26ca03a14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9d5cb4366d65c95595f766e3900e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acb8bd42dfa976c0147dd7906b9d2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d065d3d673f62bec546256b9807f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e84274b3b323506547dab017ca6d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d060004897a1fe3c92f5d2106fe8e4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c01b84f5ec8593b9b33c4c2bde0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34fadbc853c7b2427671e9b8301754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0e07f32ae94576bed07994efdc498409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4d29e3ca617347c60208aeab39e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa6670668ffe7a74c4c5ad49e28c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31977635f6018e075787ac8c02138b43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8063b50cb50c23cc5bfd1399b5f260413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1509bee2868b1296729d3d4187286c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230144ff455a86b849394b6cf4f1c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae497ca787aa52d8a9922383b66513ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03d2c3f65059f59d4bbc06b7c91098417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865270c35ff2cd7d11205707c12c778c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd1d79063fe1c6dfc28453e173922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a734d14c5bd0789487aaf2a1cada7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3576c65329299f734f608df0c703c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2440f597a76bbb705c89e02cfc24df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860765bf62584588a4d8a8bba34eeea0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a56d2dc585bd21ff8450f97c74c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab1fbca00d33e09f3fd88d86d5cfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c4b6ba8e18bad5bafdca5a957492426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38dd24c79f3c01de215b87df2894cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c634620be133c12e6b1f6ceaad5c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48fe278dd5eb7ec2ec1a16ddf58d61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22164e4c2f37e1a0e027ebc8e820658430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5e355ef7a52b9fc40dd3fe179f41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4da0b6c4d368b10f791c95af9c3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bcac2727ebc5045e4c7ca8375e8a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8614ae81dd2518f7df0c79fdb7779f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2acb530d0e963cf9edf67d65f15959435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688157d12f6d60391989875acafd0e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff12dee2c078d6df0535e8b3380fd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f10103333957e5a8536488a1a0510438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09351542228e75865b83d175d254b20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14654ef58a89ece518dd6a2d12b2ea9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72124e11cb5c2eb152488741f829ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d4ac2ccc510058b4c5ab7d365f8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ccd5c56ee99474d40e57ffe913758443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5b259990da4952711fc608f35f9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b7d010da6ae2186a1f87f65bca6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a0a7607c1e6fcef94e2b6fc420fba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97598c617e5d7a8caa4d9a5d71b48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e818732520944d18cfcf7ced60eb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c8431a092a7805d72d2f109a02977449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40daf134cd9d1ed6426081ac26fa15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeea27ea99129d0cbd625ecd493190451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b75bcca96425f5ad0569f03ceef7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ba52d437daf341c21574ec170b2eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec616824c5d363f0c31d2cb1d3098d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb285eb6fd70bf9a5e05160f25579eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da120dbe8c4aa455bb87a2aa453a510456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca93586ddcf5d32ae0a2c3dcd810f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9d5057a7027eb9657c448ab7b69b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45176721f773a602f527b24cdf1853459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9faf1f873ca0105248090ca25c5eac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3856dc1b6f80e4fc91063187f4f63b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b1f2571c0d5a1e79032bd3d8fe48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83385a5d5b7100d724d6cc92025746463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2dfbb81885e87a1eeb5919ab2c49f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb0a43576caacbfd3123cd5b1299e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8301ea7dadfd9d3416aa86023993a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49927a02e5f36081a8577b6670756350467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c9a0ad25987b130a26331be542fb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e052f2670f451a830b5608d13cace38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1029c28f612cbb1e3e1004df42ba9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1917e77a647257fd752490267e42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2bd03cde0c248fa9e852cc586137472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbbf1a53bb891b19fcf9bae72636bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb548330c533d4c2118fdce984201ec5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe71aa8324616a9918be083d7b3fc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb280769f27e36aeacfd57fe8f92a90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa70cc44cde9ad6a629db1e0c0fa700477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd795fd9b0075562a9f24641dd41f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bc71aa12e8a700b50d5b5afaacb57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97e32f89144c04a588f8565ade14c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee084a6b4f2fd18c98eb296f3074a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc39e93be66b6e50dc63df6b8da31c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b0e16eb91066b3d2003b9242cb4ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e6973f209b72b1fc35a3dad27c14e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaa523de5777b284f2b0f8bd978f3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5976269ad2e73ab31c94c1acfe3d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824cf395d8b8b0cc5c7fcaff831133487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892159e0734641a58b74475354752f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d579266ca4059666e9fec8add57f2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20537f931b2fa2c9304edf8f351be0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d170d7542e0243023b9baa4852fb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b10bced556bd03f763177f308e7b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450cd6ae248439a90748667d16c030493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fb21769f950176482bb8d9bcb53f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaefd6eb6a8bc9d91323b6816a2b45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae3c5f8cbc243ff1f3e7514865c717496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3c8f14a3b65d3d0360acb858b07c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8d74ccab5651f28e88301b78f4c39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b3d9f2faa36ebdb8eea8d038c0dd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d970f60e41c5730e87dd36963407500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a067982a3a0ae1e236ae5cc001614f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c3c87b8ffa8235aab716f835600f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1495be90374abc3cac8452264201d81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6995ef5b9dc454e284d9c270525b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9cd7918f733b67241a7b98993f910505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ee3a9f5269dada54ed980885210b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aa1677988e954210bf63542e34e98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc0ca7cee1ef3c96b50b96a8e0615508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3cb06a1ffbc4407e518273c05ec3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681359030aac648c15fcfe00cef54e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5bc71e123949d67fc410d836c6145511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c6f42f500e7e2f4605e28f3f9020512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a55436f5d1ede3d5f7e3e6e8a99a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f05587c6411dd339917a39e537729514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb6a04b3ba336f27f4bb151632488a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f051eaf41cf2e8ba09e590db9a5f19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfa27bed2d23f1257cc48821f429e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424238ed8725f9b34858870d96aef22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51d0b4abc5fdc2e156dfa7ad5cfc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d218cd57b1980a6031ff820ad46173520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484b752731b3a0f1b832ded9163d4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80570e4574f26d6871915b5d702d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ddc61a14c7f9c7c67bf0420bee78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7bd38a34702136e639383dabffe6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22115eb8a9638b1b8f1219a1c82cc7d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd3bf9d86a158ff54cc05df47bcebb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f442edfc18d223bda52a984b997ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c045ace548e737a79901334fce99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d77fe24795c169aee9bdd7514833d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b565f2601f528174a0c02e511d3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ffda9769779cddfe440d2bdb4a27f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c311972179fb518f699b67771f004f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd288635896a8fbe306eb4bfdd69dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a09cf70819fef93609a06c6f9325e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63978db348c059c99ec22bfb8f9e6921535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985780614bea2a2528a2b7903e65f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0e2b1a7f6d935cb740b7b621535b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63564a2282ae49170f541d3fa91fec7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bed2404e27d9ad22a033af316772e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35433131040c21f2567418c29a2bed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1cfafdbf760ad98d48a2175d2b305541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923c3b95e42596656db7339ec609de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf32e936b8decb0e5d943192135eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f8122d2549f30880742b833492845544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6983b9b45e96d9698919a913220d5da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f6a50dc3756f054b34b5ae8de091546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c449cb04c81080db59a04eb9fae5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef9029f1f7d5fb309ddbd32cda205548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5cec8beb280aaeb3d6ef94260940549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200aaeec9b2f70b864252a65c20d002550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed594792e211da8da688b836aeedd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4436e0d65160a42ad05ad6e7d8d70f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cc002762044c81dec2707dc9f8ad2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027758a7b87b44a3f400e93ed48e54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e2bc85857f102feceb9c8a672c93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873f3cd6cd4e65175c4253807fdc662556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991137cb61f8733c7aae2933b099102557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04092a0a4d97309055cdd0fa0fb60f0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173829e9490abe8aaff607e0b8eb846559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cff5dc4772a95bb36a444157c112c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ec6845026b802fc9504e64dc16e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d13de2e38f4e3955ab169f3add4f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd5ece269840138d256832da80827b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b524d0076b6e3d6654847110335b3d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad32914db0cc3dc6121020a2bb078565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5557bbf64f0dbb523c1809c2ffa29e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0c756ae93db814c7b17b0764327a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653f9aed9f649694bbc9230b6d0dcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea7e7140c8c1132dae421c1cbd2c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71d5477153cf5e34d864aada1f96b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2df93aef6afb29462ac2cd5e9b3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37205f90dff57c1c28ead582e1a2ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7e6818a52b123882adac352a12c7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896416ec4edec85591d34fc4d08dcc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba902eff0b99be1a7a4e5920b2e342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651dc079d1cf33c517c374b8f85377576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ae0f41bc02ab265f53006010dd13f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013e2ea9353fc98e53bbdde0690fbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11076fecec1470e8c8610e65d81dfd67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31f1968773198f0c265bd3fe758a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9924effc412c33bcc214ff87faca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7a75b3eb1eb3173e4c8238c43a1d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efbdc3001d9bbd1f49f96611549838583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1693a8eca92d14df490c66fc4c800584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc985b61367baa526b9989bdc01059585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53840cbc1bb2693dced899de41b342586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0da55f9ed843993d444b60b1d881d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed654bbf6736e5485ff730af84e73d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dccd300e4c4edd3826d3ba5b557352589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5643a666e781600e39c49a0809ca07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c233800571f8e2c9f62a71fb3332e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c854f0cf4b65a77022ada496dfda02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930ee3a29375f7e13b48395100a86f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960482d5bf6729b0355d92c4c23f810b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8426b2eaa2742e61ec85f01666ba80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89d8ac1844793ec0514837f1a12f26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66952e92365e9f61d16374aeb5ade597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493347ad022a0fad713f7aaac23610f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e093ef0386bbdca1a2a00e30ee38c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6469747d86428627950abf11a860a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76269292885507f831a1f954a45a4d8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d98dae195dc2b34d19e66c077421602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa169622238070818625575305924d09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b48896d2a5b90d8982e6c60b6a053604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bfa67c3ebb4021163e8955f80399c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2c6399b07a9f3c65b45dbee605775606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65806dde433dfc709ae3a91f5aae4f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8131b185fdcfc74462fc00a826cf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f4e684e9c6c777442769a2a97452d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd5f4078f7a2ac0b349c808e36a59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d4b90301b26608ef97d0ae26f4f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fa5c96d8a71558418338a719f2cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf62f119bdf51ef0c96104ca78d903613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0709cd1c1f4d844965ac956cea2c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12272ecb829500bde60546720c2333615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f308e39dda3eceac45148929b0f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305d8b21097d178b2d368d5f3779549617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d70df52f4c025ec05ee8482cc58b8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7369e9a502f08ded88257f26402d2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e76f38ca0d17c0f9b091c7f72f20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c21788c28acac63e11656071f9f7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a187971f0133097b7da49c2ca706622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bbed424d9db883bbf0d1aa294440623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879fed93c1ced41dba60e7b04f3886624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca22cd34c2afafeedcd7da7ac69da74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de3dd67a179bce7e819e765640bd07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16160f446926474bd6b8ff8ac0bf4485627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a93e17835d8b1878cac87fc6a5bda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab6ac3d53e0cf227081891087576e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e212475b41ec5319acf1de6c61d10d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb35f79fff699f66629f6f69df35538631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd00ac160bc6a742f1e88bfce2d293f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f23fe01bec34a1edd5802650f947f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0eebe4b1f6d9d6d0a02c1af95ea2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250187e3543d2a7312cea0ecf9f6136d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19a885d265a34c15f876e9dd38542636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702283425d957ea2ca6a2f85e24fc37b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113f53b9710e460cbdaf84cb7308797638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a03b53ac431a031160cb68517cda9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b68ce663bf0dfc43ed2b1e46cdcdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee1994b84293bc8b05c37729626b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444bfbb5f368419952df0c7e2c1586642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aedbde8c33420d5dfdce93e258e30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236df2c5f29984092e3ed5972f3e4bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43cdac076d9d4f543227a36cbf6b51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aaf52925e5ec8dce0af8d24585aa5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49c0bd2c7c77dbab2cbf230dd9c3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e142f5a170ea4418abf3923133bae7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a6d4f7da4f72ccee9c6b2f4b05f56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40875f33361c442743e27de8049201650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366ec28665a2a66f4687b8acc80b28b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f1416a6f7bef200329f8f12bcd8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480b5283bbe3fddde961bc4810ed9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a5cf99a04ba4946f0907ea4aebfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35980cc0129b8a846b498227fa690b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415545ca2ca882db54d5c78681e743656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc270c8243c0a81cd053654cd37e479657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fbd82c311e08d307f1581a8e262c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e52b3a4990085c307215e624acb3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f82b6c0acd123629183b6214ea44e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33872be07ad10c1ab11f6f143afb4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf60999bcb9c50f6d4e2a0685dce7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbe9389577709806c99a4d0557af10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306aa3b06420d5d24e81689a722e820664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9998ced0b1ebda7731d6c8879df4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc81f5c4c7338e0c0d519c2f52d3ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00542a8a45330c83382816c3f62be04e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8248de78106d91074109249c8b0b32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97de8af525165da46646aa938c8d15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4321ab1b32a3cc0c557d3d7e4d5fba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9eac76259fb8d7f887d8733e25943671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1c789e139f86d21a0b9e9101ba43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fce6e5bda10499c4656920d6e0eae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0569ae15fc6b62e0a36c48054c34ddc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97382c7866bea90e005b4fa3a15a246675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a405c25eac49313d08993c1f02e79e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6a9ed8a21a93a37d7066060988def677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209bcf418febae47608c6ba943e8c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602973cee244c49d38838591c8f6cc0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71574a4b27367669fc358568738592680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ce77dcb747230d325e267e5bc314681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e89351474a463a5965700cdca6e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0a5eba8a4a233f5c509f2af6be97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227fd2c3d0a51409738260bc054103e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91608467618959a74f5354d660ebfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857ed1df694a08824a64c6e2f0567f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3a40f1e05d51dea854bcfdfe8b39a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f9d4c5ca612ce33a66ed8af295336688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d86a47ce7ff2f3239e1dc3c76e79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc054bdf77de77de4eccc6ac8df74f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc47a54e81b0177f7b2c01081c4fca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025627f82f011677eb0d2fa2739113c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ebab357ac032e9ba268206a86a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371dd71c2d8dca34b9265dcc5e5d9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6eeef4bb9f5984d89fb5fbcdfadd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4709775ad3d70d01c6a582bd5d62318696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0cef10a39bb4bf1b7f13f4db79351697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009547b03afcc8223f92184ef13f7256698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e3e9e44199b7917f7abbafbf3bb45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e82df94208713cc3d5b91c9424b436700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209f390a84d063165f4820f32b8ca6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfbdc015570c9a846f91be4b14aeaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951858bd50fc19bf671a7fcad0b27838703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176000fe9e5b6fc4f58f5b32cc3267e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a579199345c622725742ef45ffeaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30bc52e9de1ce127a22d502fbb044706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e367e3fb43d20fd4ffc47511170d32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430c74c69a38e59556e66218462347a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918ee3809f46433f94983b4f73dec0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377395461b0a358ded1c74dcf8d15f21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046310f34bd2c315abc1a4cf3c7d3b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae693c8bfb0b579fb3540d85778ba1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951dbc550074eead40dafcd2f7d3cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47100c18b3778df1cf4c34ffb4d314714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a91489f7734578c34ceb0ddb75731715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94994affd91ff21855e10c239319ced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267932aa530103db92d6152916216baf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4503755ba29064b3241f8a680a73f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5993161fb19b8a6f80eb08edfd32b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4931a42e3f8555bdcd6d719ded136d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c6b201e5ed220edf695355a9d971721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac81795abd6d39b433cfe438b14a6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339341b9d605f2888a017ea4955688a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad724b173a79c63f12585177922bf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b112b71656fb3eb9000913570ff3c7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e273c9a9297841e2404fbfe7eaa4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59055c5d700b7a4b59a5f21c8fc9eb94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad915979d73c5f7a56f513778836742c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080224d26945dbc095ccd67353afce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e9a8f760d02ea200e25f317440276730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b9620f7c3478aa33e402cc276331e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc3779583e98ca48bc0bfcc940a63f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee2cd42f8717743ba6c1760987ce86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c80fd15897ad624ca771181ce8b51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3948fc8698d8b4a6a414ed7a47812b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe2790dabd34353ac6addc5648f2ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468480969567b6d89dbca998d9d86c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004c13a69bf5c1c5b591ffa2a6bc138738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e27a19d3f4508833d862cd32639a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff7536dec9fcaac6f1e700b659606740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e12d7c045994c23a8b9b5e05f056b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f4373744e060bb1c33dc21b74ac8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779008c975dc6d9df1a09631c4b42a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ee51e8919713bb84deeebe0334d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66ecc787252e1f102b9f37b4ef57f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762544a0156a87bba7779b1eae9383e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa71b79abeaa283530e4d68454e7a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ed039cd4985d25b697d452d0a91b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a980f6a229f9a8cb81c068ea5011749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aff0484e312b1274f31a9e4880fb88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1150b42e91b98d0ffa007d2bcf982f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67def3c3813efe6ec9ea939a86c0dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63733258c994a658558505c4a12a27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d2af452bf8e1660e381da37da6521754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93788e9c49052918b2f0ab93d74ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb3808c4b6dc18094551f6b67c0521756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722973177d35d360aa9d4ba754f43f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c6e1d15d664fa86f70d7f691dbeb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3661fb02c94d09da3fb679febb1e737759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>