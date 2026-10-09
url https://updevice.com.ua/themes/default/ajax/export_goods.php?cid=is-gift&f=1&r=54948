--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00aa72a9a615ea790adf5390787751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d1d40e2fe22c2afafc9f808bdc662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b08c7bf4f662ce095534934f7a0be13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4248095acec6bd420f5ca569b6bb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d04b8ab84e806117b50e9f55e896e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c02e7f794dacab377cf65fb14f1216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8acab12cdbca331f231cefa5ecbba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4599dda9880ed3f101aade919962308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935401769c747e2bc33a876bbf0ced589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0acf04cb788c71c1f47b2b3f95e92310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b9174051f3de87518b99ba6c5e2bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346fc658492b43734779bcdae45c6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51fd256e3bf8416767a6d2e7fdfe5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4eb7e9b6ec5b41eff4cdce094399614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fefb52da428eafa042d86674c79d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a40d59350efe2d3d5d3a3e1460996916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976deeb982371345bac8f78e50ca6e2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f503b4fe0c890f46a9ba1151f99a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9239b6c1d68ed370f6374bb1bd617ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b443bc4c3e00cf4e5cc72affce2d1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029ee26da82060f5361be8686a2de221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef17cbe894909514d0ae11d80a81422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3c9ce369c68d4b0640d3d478a33fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490194eeb31195d288323f9c38a1b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb70905886cfe426c66bd2a780ee11025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f22690e290f206858af3b1f44fb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c9f0163ad25d997ac5fe92e6d1e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d5fbd544926e49ec6376ccbca91828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a43d08e333a18962f79cdcf3f5b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b165bbb4cf8a19b865ca195e34861e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2bb0764246ee6a2ca1824f839afb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a38e05ef0755c6ee6a19ffb9d446ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7d3f711fcfa9844612ed69845eb8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd908c1cd634bc8d734fbc5afabaf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555d147d85d3ecf9ea16656c39d74735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c581a995f63dfd2ebc6a4160f79756836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f44fb575f9a08651c2cf9861bc65337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28af2b50c5deed7e7beda96a7ad44938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ccb72a9a38b01ef76d7b26b884a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac90862b8465af002550456adf4f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a53716b380167a1bc87de1e1da3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd103f5abf7f02c15f0c52041224fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d4eb84ecc4c4aad6dff7e5fff4d3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d382e047a741a79e3984af4daf25644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe653c5f8dbe1221cdb25ac77cb21f2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa280f005e97ddaabfb93e7ed8a30a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab1e7ffd6248a16a6a84c1ca59cab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980318c948a585fd4e073cb945021bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc50bd5d934cbfa111df17324caa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d92df24a14f4d85fad574a136204e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8918e636ec407f1ae49a5f845e014051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de834bac4c960710d46e082c77ba52f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f049c6ef4cb2750c6f257f48c06d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef5401212debbe71043ecae5fd1e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efef6b9abbf97bb919e37d658e277655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f355d7767dbda8ef306366cecf6caad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409380e842141de91940d85004a92d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201053425642f04f37d0d5e3a071424e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8cb7a992082065022111f1be887659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4458cdab07d4704f99cc8d5d937a8f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd93df0fca98dc70a13999dbf064ee661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392048c1d21e675ad3bea4dc3652e9d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2a615f0e9395425f33b0b001684fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13596f0d21b5cb7edcf4e23bd0ba89af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c609aec4db13bb64ef9921422adcea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50983a111e9a1b981ce2b2ccd33da4f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475710b8b3d6e3f570ba5ebdcf04a1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852dca60d88f68a051658cda68c85dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e21c1655271bff59422a42a5f06a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf18ea6a3eda8b41bee54eead13a3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016d8c807b7ba13dad4f7316b5c3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c68bd599f58ea00b4f7ccc45893ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a61212ba97290b107bba5d0d88fab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84b4252b42fb309d7282109d08bc7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b310c5873ec91287ee27f53e4f7fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd694fc8fc7fb2d111206b701b50de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1fe010810cad67b4415a1564305be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bd1aa9bb81aa17412b2837661467978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b46cc24fb75177fb46a7719e339579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7116aa334af9a513112d0d9c77fa5cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb754c3abbc3991af8a3389befe8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db38a17f51171116125fcc6f64d7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23289f5b3d379a6b7339fd64192658d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a941a000a1a22c42747cb03a0fd77a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a530e810bf1fd577bcec60be459d9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f86da0ec0d68e8b354635548e6e4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d1d6dd1318097b3069c02947cbf1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a206a3fbca81c7413ae8ed1ed610388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de716394c4f92d067c2b75e58ebb08689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e251ba6243ac16239d1f256753ae0c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802b9edf84eb75865f663f021ece1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d05565207da8e4d46d944c8093755f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00a0b2bc491b16c37c3dbe3f8d76f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1280a8b370573204bbc9bd07b4d9a2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09434be758716f81d0fc240688820195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c086b935646a564efd21faf2dd6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46bc2c6f0eb34322d5da7df66dc0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a64fd4a363814ddd349f90aa62e12298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb977287f152f6bc051f12225c8614799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b22c310bcddc55cecb5aa06dc7cb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138e0b2c2a848f9f78f6a80995a935101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ec2a7c056d114b830a21e8b7c011102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afb8469ac0e131e75958e20b434216103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba899e9988d4bb1d34e12715c8f7e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178544a7c3aa7ab860f672770e59bed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d74db1135d9e1bfa6449011dd69c27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a5f4cd0686599beb2df8195504e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba8e79501836228d8a76f7a2b2fb48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328a72af40c22b2fb5e264f4576bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf92b29c7146b3bb85fc73c4eb9c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d18788bac78d173b57fbe2dc70194111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08245c61e858d1cda194d473c3573112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d57e2347c797da9e4881a9ee8cdb29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243e7cae1a5f95c1d35a830741f3e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644db669546280ae298e4bb71c99b4cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d1582e8ca058e62b4f7627e8d660d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab1bf8de8a0d6714e52c61d3ad911117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30068a57001acef8434026bacbde8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59f020fedcf42798167fbd71f8237c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8374823d8a15823fbf685b01d0346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce3d63fca60baa84e7c6fc76edd66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e742915b85625947e5794be0484d14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2caded460f5d5906dba89e471a072a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dbe321d1c7b6b22c8a958556d0190124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162dd8d2c01c6aef045c87e93d07924125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e453bd1efa69315cc3449cfcdc8c3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b691b8ef0133f92e964c8dd7ebf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd0c379b9e7c4bdcebc18bf9b252d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a72fdd62b5def87353032804cabbe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc4b1bfad78118cc3646bbecedb83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96caf0841ba846e036b2e0957e79975131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa0cf798c005dd5157aa06edf29a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764f71ebf6929edca57fce6f04490df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64b9b62c1be6796b06fc4d837c8905134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6260bb839fb7bff3b7a873634a2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a025ee3ba1de19b8282969512f6e10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdcfea1378f81178bc2f198bffa7fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74abda7fb5e8a59d8c75c2f3975abdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25dac0eb30d7bfd6cb81d433552726139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972007b5bd34826c5d21a372b75a64cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e7451063adeea9eeef9b825a942f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09dd28aeec29655459f9926474a455142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136e31cbb07aa450b01521e5cdc811f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c479bdbc284ce41daad5e1b07ea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbfe3129f730a5a518a1bcf011fbce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca904eb1810cca14e46ea4e9d6139918146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e09395ea6925fe198edffbdbebb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5393c4ca0c0fc0d5b758f31a6f90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7ff4ec0ade0b75eaf3be98ddf4783149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ead58df85511a6b939ac919365a82c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d84f6776f19cea623b08a6e13cfdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e992850fed6854a040cd746326e569152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ea7b8ee18851cfa2eddba4275c327153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502838cc8ffd8999edc46faef596a60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d25e66c69c1691d7b9739d78ce4c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca88ee32e2436dc31554d43ea80bc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1a4556a4c741867c1d779738f761157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd0383958edaf8e622e63ed594182158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4397f8e9da9e12bb8f1ec254d07a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118f5df837791535fbad221f0249e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf1e36f091b6fd6a9fdbe05722e28b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd3263ee8c0d61b24011fb72f4ec7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a27b0e7308ca85fd00523eada2456163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec850018bc7e938d4260031461b456d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a01a7c65ede50e9d11f2bdf89b1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc01fe420fbd16d3b7fc8945bcf772166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74de30401ae6303fbf7831ba34170b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02a242eba877cd0ae332040a4c7c19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3bcc280929930fc6621535fc47164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac59b2cd9db80dccd0d7df2d7f1a4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029910b74874a322473e2d6c32d4f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5115b3f100e6a6d2b44066177164b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b44151690ebe4d909bd81d120d26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd95ebca97ca20b31c1cc4cba0946c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7707cb62badb340e33452a7b011330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6fac5b695638f7c898a3b4d38742c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b243db44d12653a85e5343766d59aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770632ee5c521e18fb8df59706a377e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c357c60c7ef91af1214bca0468f38f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e2430eb643e96b853a7411e1b11ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4bbdb3da78e3345a4dc9290f6cd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e624ab40ae67eadb0e939fac163a3a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a85faa3bf8cf4c4ecd51550bf3aae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942289ee64b6c45120651d6f5eb27874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239cabb29ed6c234f5702a8c313a59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b655e8e1ae6051e841fce9957e5afe3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93519cf5c4d4717199ed2f9040e5897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b965b439beeb68124e3fda5cbde60a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd855670784dfaf1a79b975875d0c78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c03900b61c271493188526a37ea52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0abb5e4f94ef038dd6573810c2e2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2933f1ebd436aac379617c9d918c2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ee29e60a91fd8e054cd34e29e8ec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d587046a6b1a33175f65c494d78b43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5239c8c7bb3f51d282b05d3b05b5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2f5a91bd5caceff4706733e86344196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39be1f88d73237d516c821a6f6e07f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f92813439947cc02a73f05b9a0aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93952a0cd4045ad0a1d7e64d9c583199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff6b0c2b257bee0dfa37fc8c8f9d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0135a3e9ac9461ee98048c2bd134eb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55457726843721329868c24caa42f684202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8bcb569a7fca644c844a83004be6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e68d8fd9cb011a5b6e5e396fb04a7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d4b920f4acce29bf22f6784bd6021205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b1b60fc1858c8331d2735674317b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3e7591f5cc1a920b9b052b0da912207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dbb6008a33b75edd3937c6251f56b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c6244cb35cdaf29653d4bc707b22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6fcd9bd4b8b47a95f77017bc6e742210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f010e2752b352471bba4d318b2b29d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4842760b827dd60614b42189f308d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa969a49654ec3d2a6d434f8fbde163d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949430bc05da33eaf5c68c0450d113e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3998a5119eb4e08e0bc074dc0f9a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ed9e4136f6a0c6a000c5c74fad1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ae879c12a445e16b24bb2bbcae30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37faa8f4c27f35958d0f2272bab6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4e3c0a8800256ebf51700493ff18a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23283e48159f32cb11990eb9333bac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993dc186b1b86896b750096b6c0ab3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f004d11ea30487792ac1f6796b5a12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07add8ec3f31f59ddfa6d21f1aa4628d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e7a7eef6c81beca966a4d3df9207224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1daaf7786371144b59fd2b3623956225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d332aa6123c3ab2b7123aa576b345226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee276cbaf93f80b27a6470e2f35d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aa80de2645cefcf81a23176429074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc782fc0c68c4760b171c4889e7bdb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8705508a0e987a546ce730aaeb6e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e02e0ba918b621680fc2f0094db42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450dc8e343416e66edc5b32d5a5d7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5c703b21a6a7ce59d83da908856a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c06ba34e0b8da99871ddf434869c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7187e8f4f7a06be1ffaa2b0b9dfcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc9a4b859df6da7612880478070b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fe43cbf864e910339d96457f56d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9ade2ada265ea3f22026f867636a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa566bd128483a1c3ff4258e520081239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6352f452bcbe0b737eea1ee8c0d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0844bd326d4d9893c49fa4bccea66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c09fa8497ae8010ed43734144df74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07795dfcba190f2d68f87f390a7d57fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6950abc8ad13c9105aaad1f7651620244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491107920d9b54a6ef4feeb226894ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb0a0c10f69ea190008486a7ca63d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3662212f0a6166d750700114e661fe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d699fa8bd1739dc2cc8cd805fb7751248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4a7e1ca9ff94fe4766437b91ca5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0d672dabbd430589814dd32f1efb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811956c584b64296def62ee99e4e4a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d872f820083fff5e71cb8b1db41dc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092dffcc94d34113de0190d48626b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a184e7e425e2a5893481c0ae14dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92871e8e980edec6fae337e27d657e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4357a9c1d79d939aa614a4fa3ae79c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185a38b63fc90daa5a9ca0407a56c9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f98c8f5d4932caf0b63a63828617f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff1c82c12073875d5b5154c70a92a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067237e11e41372de0a0cfaf491ccb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11943ebe02243864ee0558acd372426261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb8578a1a5c32fc4433ca87bd5aae8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195cfef45714b55766ee5ec631df68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a38f6ac2d7cbe924b027992a55980264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458100af4960ce40ca8060e27710646265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed47085ba091c8609d830c83f030c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29dd2d5592326034ef01f151eca8b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e084f42bcaf625ccce3a33286ba710268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e6ea062df9c784ab4f4d6d3ef7f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070c068d3acf1d82397bc065648ee1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645dea4fb41e758236ee62a7a7211af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3241545b0cda29237ecd1f4ac34db7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dd91de0319700108c7396ffc49aa5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02f61eb5ca1da05a1ebc14b3385eea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecceabe714d6f97dc2952292cb0264275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750873e7d3b9a310009ca5483f90c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b04ba2b975fcf129e1f21435716e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979e1b8ea2641e4b61636b227091c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f433147fb7a49a7fecb9b21eccc7c96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036714851d3d10a1f556e96c5c54a4fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d63490f71d448a77716bb18ab5b3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84de3edac6c107b6a69a3478cbec7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2042a94717013702e6465eb7c88efc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac595f8291300116388450f5c5cced91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a32e6669e3b1c79223886fe1edcd5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59335e6ca7dea8d4c712743aaf0a9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483919ee31da29ae148ea00451ef6ff2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db142bde3dd997d9af532901cf4a30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1238bbc5c37f6327a6a823ed35cdc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960a57dc64a124dc7ab0f34eb8bc07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dc0f8b8b9f70e3fb8f924c36089eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466ed0b7b5f27555670d8730d40565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63187490b07391fe7ca2d81ddca37df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d109e39cd220dc7523137ec6dd092294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ff4c40bdad7512a5818beb8a975e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c07b065ef3c1651fc3892a85d04f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee377b395e64e2a77b474511576294297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5f3a068b34c034dd6e8610709aa68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2f26dbecf05775f78a8f7f7487c49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde476284831e72ff72ef66d564cb80a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50917c6607b7ad776baebb2272be7a82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb96e0ae8e13bc996ab578a24f9872c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f76e61a6e8b1d9490620b9f6317f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dcfb18127e987820d59cb9180caee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15e25dd1916e3eb8930232d915e86d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb09470242893e9f3f411db62773e34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a65ec37a50b0140039f630ff8f6f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb85c0f09dceb7b317b906f6eb755f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949a83ab741c465f005ea815a46ad0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6896504bb2d8549cc1921d8d892de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee6ecea97e19bf32cfb8a4083114c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b137f8af27b65d11a1f7d2077d6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0151e1d5318336ff5303748648c21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f4f189f59e34cf4a322f24a62b66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d0d0fdef36ed90ed2e94b709364e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b044a61f8e8656c249913210bde80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1aedab8f27a0b73d702e0f5079b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e23fab8149bee824546b3b6c66750318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f9dbd57a6a9943512e3106c52d0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da68f22375cb17459971f6fbe93082b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db046901a6444cce707a40a8338ec086321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dafd05ecf855da73cec8672e7eeae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d171ca42c617439e9f2745dd67fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051196c5cce856fd0bed214284865dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b99d4cc00e8cd7ae79709d82acdb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea96a1f51d10304a3c003803238f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f63d9090ac3b542e50cf48a7b6b2ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970771844f71836b477ac6e4526b8c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918be7ebb51d424aee59d263efcbbbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32df29c6a2471b75d5289bf140ef9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cadcc239cb22747b0feadf541deac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1673a934e646b1666da19f1e48faa8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd4c92c04ef6afa0e4a345b6dae742333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce0652f507a60066314604e51f505334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4edf25dc11baca9b6bf633f1dd36c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83adce9bc59bbe7132cfdb794b95cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc00aa63a02f8f9b4679605440d2cf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a93b159f6165fbf8a87e8bb1d7fd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eff92d681f23d550549b647e1dbf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44594777a488222e0195df08c37ac0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e630109dcfd437a08849791e57fcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114da4da6e8aae1fdcbfed818d7920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19cab9f62ef2b06067c7356aaf4251343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb6f4705c6bdc50f4e8ede2304cd9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d7300a68d99a71d842a3722a4f4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158911375af4ffcb2b6ed9b8df56bac0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65be0baa5addf01916df23c4949371347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c471bb84ae582e707cd7245e660738a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800acfcd4e2aa2dbd85e22e23c1deda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cec925e097daa41bb97d0696794fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dbe84f76f865321c6eda68f3f19a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc58c11b2dc0c1c3b535142404bf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d15b6bbc5e856782cc2707c5a4db0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792812f86148e06525616d3d40c9ac9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5624940382e3d626620d249a70c0897355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd0a361e9475238ef1d11e6fa5088356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32811fdefe7552cf513a760b16c77b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643676ddd04039f22263bbb0ac84a52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e600cb20651ad8bb3a17f238c13b06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c0cd978db94b707377ae9b3b3f652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dcc993610889fad6b9a23df6b9c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c33e631fa211467f99da7e37d4276362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c64c1ecd0a9c958fecddd3c95e3be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff10a52ef96cb46964ba490e48fb1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7749c2f4850f548ae39d542d0d913365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750e3de25068f44658da39c9cd26d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb33d2ab6309a86d5406a33486f56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55cb05bc9a66c5f155a87c9faf3b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e382329a7fc5bd69772871de184d0a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448eb7ee3f5bc6b78902d729b37988f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdae2906b3338a854a264f4cc984000371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b95e7d376d0c790acb6aa5ee16b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896454df0f90e914420d6f060e14d92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3133e6b07810ff3d1ac2ee94c20b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ac70759e77cc5dd16a9f1ae8f8dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e922aa51164f040fb457294b0cafe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db921723f1f188f5424265009d74a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4d692829fbbcdd3fadb47a2238edd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b5c8e1600c721725ab90a8c6884ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9a2090b6cff83588c7ca8bab0871380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d282ea0db023a8b226ed302042e8d97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52e40a52920d350cf1a5e0f8d194a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497e86ea9fe1fdf08e6f4631663c8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0d24fe954d10ec586fe62d20b578e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7251a3d3627347349f043de4f90a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734197126b7d64e6cf70f57845586e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3380b747f760419050c022dd824d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4227e4ea5c240830c11b03fa8d636388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a208bfb86fba18c9ffc37daeb735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722dd7920a6e56fd4adaf049362c00a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304fe19f03072b1143ec3ad2de0dcd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d092162623ee27d47b8f2198eb94244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc9d38c0adca83d525818fd27ceed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac2d829c9996254f991a228007cb67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d757289622206003340e6ff6d915fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e3f591a223a546d24ba4fd3ab237c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59a4e8f6cd7fd74cc8c82a9066cd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c1e6164bc69deb1a043f3a44b8ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547d8c4e35f8c6a2bc23a888a6e02e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e85180a4b06f07635951d1142ccfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db45b8229b934c762037c7d2e370d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b04ebfa01565d3f91f982ea3e7696e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad330b48bfb666da2229cda589f0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d617e04b2130c59278b9ee3447f2ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb1ad88f56361371bb7f19fadc15fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe6938c6260ad5b303dc0fbccae99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a56502d96fee008258cf9ac9e7ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e869d184c0cb7c81d27d6de276c78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52260b426895d67718ce6bef74b4c23f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc355fd44df79d164a906240a1052326410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a976448c5f20b3bb9756370982604411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f961cb7bed885e4d9b7163b7c16f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d452f15c76995f182d58768c3bc05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac085bdda4d59bfd95efe609048cb9b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95cc9e37d22c925022b5c50b392762415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d285264705c7b898da6704737e57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c253717c40b47892adbc674087d8ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b1840588a247e770ecfe3c91e53c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293cdc21d278b73c9e1ce51611f05eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f51020400152641bc1a387c1e09d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c03ebc1714a866f4ddf6fcf87a2c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d62e8db4a8718816ae7d8cd6c7c45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6a97f12d82d2899a808b81630128c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57446c561db5ffc6cba5895a263c176424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8dc1184205d316a4ebb851e60ac51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aecfaa84f3875e8ee1102fae7758d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84aa426a667b5f5201cf28da4ac8de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfd88a56856bb3267aaa56baf93c95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c4982448a3c9ea6fd5b37be8816a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68090c8fdc20bd8710f7003ec2c49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af9ab0d76860c84a282183673caa17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabf65cc5b40a04cb4aa654b2d150e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5386e0f1cd7046ff7bb638b4b1e19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9879dabf20d83ffc9b8c4780d63b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c721494bd3552221aced0b714d44e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf914b29cd94b53dd6efdb6f0ea1eba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d0486fc7f5f787dbc85d18dad6bba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc2a222c0a7c75cd57f716f559fb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c81ae337561a47c0337174e91fd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceb9f4c62ba094d1c249db7a8145db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666416b1c27f40d3524c0b78a9ebc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe90973a4c559fbf6545e62748c0de5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be0d9b259dbea02f0f18bf0d42baac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f89c165771aefa17c764bef044912444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99009d6bb0d791990eb445a2053eaf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d552a3d0f06f66ae75872a007994446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05fcf05c1f00a0134b5f371b6de839447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0b1c821471806d96def2d3d74031448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e013c02b90edda8cea6baf494a49c17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbe287294ab86a0be7b7676394f3f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d245be06ba6fc255d28d577c30e86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a3cc8bff586e8fd87384f21653e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bea77b998dc04c439d0df339cdc8cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916467eb9d1b4c3426e0c4df4b06a42b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f4fbb12b2c938dc634c171c5e2820455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f06854e666d01251bb2cfbcef7a44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2642a9e842796d4fea0707a8d1cb82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facbf5345ded22134127b8e81d2d364458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2aba2cfb9d73b229f3c09c3850856459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59ed0c7df58e25b2f4902836a5d685460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea955266187946fd35b80694be90a267461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e0861eab8a73254b97f1105862a98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cc0d991a09dda0ed44104e842e9f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184bf42e3704fd9f09280e844e4ee03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cda9cd8615e46dfd90f6812c30f05e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b4d22c05496a7a4529920e2538f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d00aeea9d6e99c769f271d53e3d273467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811f80c787e3d57d558562f3e35823468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50de340d8c9e1567b215b891bf0d66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4755f47c36e3845ebdcb9998d21b6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c44e4e828568e2a98d593fc4c1267471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd3d28f144effd71be2fc00c52e70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8950a7571c521767b907bbd63725473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39341e76f1cdb47cd4fc1faaf1288f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d56e0ae65db0170c6cce5c09c808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829dbfd8d96989af0d278278fdd49b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e0c3114179d89cef47f0b5890e56b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e47edb5868609098c611118d75a1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0773616f82bb8474388da2c52a73814479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b02e8ec1d5aeb08062e75c8584cb53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999004c9b205452e22cbc140d2060f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ae2dd9deeaa6b0f0a630ff150313c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829795204e75c1e27e0b078a12b00430483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684681a8953c5e1a859c2e6c57737acd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f867ab29a586b3e7d94d4eb28dde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50d540c3e7d1cf3ed68266d241f7e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd8238de3ff9067854e6a9e7492b93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9632f9009628a35972ddeca9ca14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e30a8636bbcc1982a3bc6c98372c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047019c221a11846222c39a83b8718490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3907580159d1989d10be21eabe9625491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fc4bac78344949c2da047b97af28d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e326ee71eba473c622eed1ddf30c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb62c0565f1cbe73e028a7ae7a813494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552502969cc408f40fb958da85ac9d91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5517beaba122a25496563d6233db3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b798c4cbe87c9000b24963ec4d0645497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41abd6d7ef472cd6ff9abc185fcf8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e032fefbcc8fa2a4beb6725fa70d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb66ddc31df8a6c7d8e26a7c6fb75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aff3c1c9ec02b47aa829ed4165b69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992345307b171bd5bd1fb266440c441f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b16dae7ad3db5c14de63c34d34cc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536813ff3d1b8c19e0fa434bc7c9ae07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333b3d4bb62d7b41ad7810c1132e00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8f47d23706181a1b321ae0e6b8bad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401938d2f61c96fbac74eceb4d31026a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c47bbc573aa2db328dc2ffe754899508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d015a62db9ea5dfcb2ec15e636bbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632745f929da7bc5d83cc1a104b9faa6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4e05804aad0bc7d6cd977ca7edddd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9ff592cbecaacf6edde1c753c561512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e83eb201d220e49dfd80e176bb4b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f909484cd96e9c33a30dc11233c862514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2628f2647626f2adc0b63d2cc76c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a4b09bec9808a53b533a89deed20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d42273b515f1ae6d1695c0b02d24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0b97232f1101b95ef2baaf79ad3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7c8ed007b10695c619b659789a8a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358bd2cb4040b713f7a112dde452506520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761afe65bc1872393099fc660f6415521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac514f1d321e43d332abfcb52a25b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87b8694e972063a95d5d8363c6ed2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75d40b1368966c4cd61985d74d223524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3cf2e07f6ede211007d6301c72c86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1217b8f7dac24517a45ade5ecf8bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231d42499d383ab286439940feb996b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cd27ef82beb22cf24436260d2953f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e9774c273eddd277cd54e364f336c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be508426e215a66942834c84c0261d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757101d69fb2e8fab5683de85d9e0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa1d60c62004c77d72acb5bc300d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d158573a634fb4f1c9b53a7ed8be40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8fa2ce707cafad2b756109a82d3da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b631d728889e9c424b82b90c13f442535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a0e6b7d70083571939639e479b261536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703c1fb10e68f62fbe264777b0cb6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56358890353450db0f6a7d13a613e9b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1d3674c50d810cf2f7bbeb5f9096c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c80f3486c342b6bea116d1f2a316a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97425d13b6e4735c351529b1c201874541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d0e81d787335fdfe5290b06fa55d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1154f566174fadb5b6a260349695cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406431ac467eb408e777affd5f812c7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ab046006ad6c6184fe360b694bd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281c0613314d521d7a39771a0a41e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd9f7764a8198daab6c02a97385316547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd341b610a6b166be136dcd4139490548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b8a0814dbf7003f154811696ecfe3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036cc463c17413b18bf12bfd7f3ac70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194b5cb040d9a43ae0ae01731672e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb902dd8543a33585f65c7b2ae60c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23a714a06bff630df48c141ef2fac5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecc9555ac234ce19795d77e81214e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cd0712ff4d1fb0c5ee3c67a53810b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a212f4be72d7b13fbd5bc6d99e3fafa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1949b457ccfc1b9455de19d087c142557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f9a3aa3df1c68abcf2a9db638af02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f2a690efd7470bc0cebd57ddfe0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343980c8ec4197d37e557ff1f929a1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447de1f4a0dedacb526e4a91f5f6543561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b20361cf5b44ce4dc106b7592188562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1671c3125e7e5b152414f4d8d15e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d0679838f816865a55323da93130564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c6b4ade29e0632dd2d98f44f24cfe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac310c7d15f1fa9a71c79eca628f39d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a40ece9ccf5dbfa7515063df001d05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c097eb3997a718a14b61e2494f55a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1feb349bf57789ff7138580868744569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117291b15582f8dfa77ff82d47804b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70df84b7890c6b626f412a5d4224fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dfe797d5be35fe5fc4f3736398075572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c995b52aaac89d8c41d6a5c7e6d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee82590b34e345d4ac3dce10b0203574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c867cabcb53aeb9c19881753c310575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbef1fb755a1d5018939e257a6383576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e533c77178e6bcb4e246a095490e99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9b44b6e66e496e45f8e948e8ba67a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff24ff071bd8ec74f38bf14bf430137579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e037172e14b2a78164786696efc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac57923d4a8136ec62a16f118f3d90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d298651814313c810787e4af86d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031d4c1bf718309850c4e4903744c01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697d714c8e4e2c0c8f663a0eca070b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77015018b2e77b420540ab4d101a40a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6eb9c4b6e89aaadccb4edbb5163c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46943b65a2f8942f971c5e9d33f85e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7589ddf39008b9a0e732a2285c3f1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f413096168e837a7082c84a2cd77a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cb2132b11d5db10e5c327faecafa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e6d21ef36181c89ee706aba128fd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4712fe32258e7216305c7ea8a143a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689cba308163e04feface81a07ac98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb120fbeb4d304118e7225997aa0e8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb09a14d245d1bf2051c7ed5c418cca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff8359587632b60e62e8a22f7f614596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb9973bf2ca20db02d4c60d676b1c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1aee5901b16f46fad62c753f9c5bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1b9e1e6f9eb22c63a6454800f7bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389584089bf1cad2155d0cc57543f2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbeca03fc93ac294ee1255a4ac28ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5dc79da56b0794a8cc604dc4a9ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487454574b1c5e8c7a07445cfcf03b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ce62c936c872ca8396082a871234604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5027e7c162ac9cdf0b07f2b56b222605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ccdca245a9d7a19296dc4e54bf8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e3035035f2323646ca36753014e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebebaadadf59b7fd697aedda451c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091738d4a57c7039bc2a96c65d508bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a576248c08e8b7040077e4770406f80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580ebc70757e4d4a4c1ea80f192ec5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab092a84948c185d47ac0fe1ac4cc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c305cf1c90b2f82001bc433f14c66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14becabf3a1db0b7ee4ce1f46df716d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfac6e7acb387bcdafc7052358841615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60afc649d089be0f5a94ff5ae743acb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67b7f34252eb8934e1854f34ffa38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e71ce89f52f9cda94b9f2e1489955618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d9306a8902cec09b5da4f47b739d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490fd6a264a5739b92a4a200e1c82a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4f32fb930795aa92f9a84fe80d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802b4187bfd236c7f6dbd0637e1832622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add06c1641b12f1ffbe0333148402e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4178850fe92f631ea3c41af7f777624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed982d0e3d809c9d44981d4a78fd04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6631ffda5507df80a0d5c20237ab3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad516a985cbaf6fcb1c722380dad89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0537dc5484c962e9c759f5af1a310c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1ec3b8fe09f7118aabbdc81b3e278629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f400348c0c9085e2a4722147f8781e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcfe374e31c5a3708af7071d59aa42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f708fa53c27325383297005dfccc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de185679b0ab4ff6a40bcd9932c3f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5395f414042fd4dca04936a399dbd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fcb20214615de0683ffd391f55990635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e8d7d3aa7df9d1c11c8d6e6fde46d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56c9982f6c1a10a13ddfb71c6efe09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c742ec74da3a67cf114f5b0a8db525638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ce66c8afe98a43c9d9e6f109c69c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035199d524b2c7c109ea099a26a3676640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8395990b9c980d3227e3c6b23bc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428bf09f967046dd1ff3211ec57065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222cc707135d8165e8d7cbc94fc303c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a951d370a3607de873a34b1f47abf81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef658960ebc1a0c5a964f70f33875f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7058f89f30ac458a89f7318807595646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb682448ab9529cd1c3fa9cae6a85ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf3e68a3a8f461827c93b03893e7ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7cb52808968ac821f8e3f7fce86b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66c57997f6ad25a50027ea1547c07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cae7df9682850d3498eafd5cd3cabe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f75d7a8502580680df43e44b3e6c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2abc617899bf96c3847643a0a195e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e31f61444c7fee873d798d5b0052d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69669c5b72e91321aba38b6889b39d65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b22baa9d288ce11a505c2784742a24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644efde38e4d17bf277cdfb579a7c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121fa2c5ceba30fc04578eacd307a44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30b62bbbaa09c9fcb7e8cf9241d93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4eede23483a1d6b288f178acf390660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28aa0005a993a6f972d94e0e65136661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbdfe7c1de5628b4c9e4b6fce55e41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc96bbdf4d4d70b4218a0f696d0445663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd0361ae4b9249b3e457a98757d78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae086d43c5ebdc4bc781d4ba3f7b9b21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ae08792742a90fcc0674662350f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f9ddf90d4d1eb9c502949317fbf54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3dc494b6b0ce87bbab7a0092f87a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6efc073963dbf8864c1121de4e6576669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05616643adb42feb3f2a46fcaed98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3197e46f8b0446bc7b8c5929ba04f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046e808eb4667ea0ccb56f7c6833978672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de104a5544ae08df3b5cf2c9b1e2d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655362eaa0e4973dcfb5ff47a9327e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8280c2a8b304c562675e9b1ea78a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd88ec9c65c7ef1a123004c45f534f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6be40f0d56cd087490ef48c5808c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f045a80afeeec648a32527a99d5f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c222269fcdbe16eff036ca35d67bd03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e874bd88dad1ccb15e127bca0639484680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a192d59d46b88d577b6013ad28a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2531d2093441695f1a3fbcec7c7e94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad32a89dfa1e473135e620391265a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d9f8b10ab7db34e54f34cf92bb9d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144904f3567acbbb5d2a11c402fc3a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf087b71160dddaf44545ea9d4cd5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f8d0000c14bc13d53cf03d9cec59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d2f1bd1921019b46085a0f053f6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81028833a6e5fc8750b0e54fc198736689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a9a294a0cc9691c25aa6a7583317690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98664058c7ac20f3285aed03cf7cf1b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02c2c0d3f1c10f37885509d3eb201692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39fcfe71b9867bd1147278ddfdfd4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13a4d2626f8b7acb747d44825fc61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d42cb204510a4b9598e417ba894c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883f51bca628071a65364cc9fd136b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e413c074e605a14a7499c0ebd2e8ac6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34ab910111ab022bf628768539350f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daacbb26e4556e25c1fc8f230bb5e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642722ea3ef920ed1c23f42a48be445700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fafc8f51135c212bcdebfbc6834bfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcf01f5f46e678b15353007e10bf86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a607a658ba4dfb5b775e23df18711d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a21d765e63155ee43225ab185678f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb0ded35a8a5ab85616d254d16ce48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bfc35132478fa4a1a030342123347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74c44600875d5fdefedfba85705fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0388fd9fa4567aef7a08f90e6728270708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b164be7c0bdea6a6b76448224db4cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a290273b2464118ef80bb8ba2ad6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f37704e4b1e65d081959f74429022b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de40a75e9f9c46bc459e63a6823d34d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f6916db02742ce50a5eeb72e0e795713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072ce38ed2aabc8eba29e8a8bc7c4f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab618bc7b5764ef5da56e856cbe402715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f523d84e6c6ed7c3aeb84c17b6ed7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4971fb8758ac22b8fdb2bae5c114555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab80442039eb9f9a2f669f763fc7f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb9572944d4501e4da0d27c2c10f14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64bfd41db478c59765391b7c816fab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048cd42bb828c18844c235ddbf218fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f96f2d37e55c22ce6014e0098268722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b89eb0e1a4944438cf20fa454ff609723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e95ff2ea25d5992b0e17a86fbab08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684860f4c475c1adebf976cd6dfbe93f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25dfe654337e3efd599bdf44e563b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbeaa840482def809c34530eb66d0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0831856d0cc646778de7c7f033b4f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f473e52039146f72ac4b80b4b2df0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceed7cf11eec552f553994254ab1ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156c556b372076ceb58928e5b0342b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc8f6d9457fa520e403bb4a7c1e35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e70a6f0cb19e4cb185653413ca7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1048e43ae1b53af92844b9a5bd2c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d385691a7fa21576e0e569a5205ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb56cdac6277576cd50663b3f066ff6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec27831b97647ac754b0cccb7971c23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbadf7620352cfdfb6faac290f7aec9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c89519f4a07a8b6f4da9ea8a36a54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fb706c46ac0df98c2ae5e74923f73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce11abee5b36944fd5b822009d53e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b72d53fc624c755a1230432d98b30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754bac1ca794b3e95e203f93d85b7e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820524dd3654e33164a3ee423e3b97d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45be6c73b7ac4402dd15d00c05295745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac5b0d3cf4de97bc3c9710f78b9c43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e86f88d0ddf97af308793bcae20b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17f05951f14ef5fc43945c7176c512748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f70ed63224289779e26915ae0bff7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5535a91eeea965737077c0c4073d56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173e56c0a52aa865ccaee4e599d8ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cfec468720ee34248621cb8e3558e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037244cd40d84fa2a80e2b32ec108240753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc0e8c93fd15230bb1259851d43fdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388808cd3c99518b5d8eba17ac0d08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063a2a233a3411161d0d5eb948621af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf79b2f969b2bf0b0bc53f6412726b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f4f0ef84ea959391e2ce6005b9a62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc2e7045ec00c67cf53d11e25d0fe7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c38499a297c62dffe4b42ee4c6a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158126247587833aa8454a0a57cb57ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806f635306748d91e2a553f9c888293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80877525a526e4f063d646ec67377e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a9b67e0fafa7029754cc16525e8c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a869aea6701acbc32d60316afa9106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604197404d1273287f0d88c4f6c8ab77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32bdc004f76c3bb6cb428cb6c761d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b8c6e9da2c0f08896b9b4f52da6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46944e5850bedd6ccfb8a2c0bea69cd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a4a557065970dfa8d508b8435dd9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8012b56dcde0286d03f0ad34129d80e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd93f344154650f848686118e070f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b160b76060c1a148b5b2f24d51a071514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a7e28190519da5d86b497d374f0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2860dc36e280e46cde7379b1c912ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69e6befb6e45e40dac7cdc8ca288617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496769f4865f0355cc06f88d0ebd6c8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c54e8e3daee3f54050e7caf0bc3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62b8046c426136aa4e66f8fcf5f3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bea44faa86e70d6971b6ba80ac8c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a548335c4284823d694536f0bbcff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110e795912083f33d2c1ef7fe5068d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7130394d853b617b485c44bb5a1a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6eed57a4a85165e85e88842c87d9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08753847696b116209b6453dc6d37b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060b50f1848875a64343409f3243d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296fb8abb6513d375f0beffd67c5a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5265062b3c83c229b669a9219322da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb44bddec016dc629d7608d545b0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6ecaf9adeb4a23552f28d1b5555c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4245377fc8a2ff3d3be1241b5548f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673f6fc6dc4556e8b5d8716b555209a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2258c3efeccf8491fbb956fd92d336e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccb02a50674a0ae0022c60ae34012235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb79a096b660c48903c967e08d742a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7afdb04ff963744cb9bd69fbb892337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee2f874faad3ed40ef1f56275f38838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5941828643847092e0f18f3b38846339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274a3fff606161f08034852ee9e04040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103fb7013e9a79eae034aa9ce979dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521728853636d255b3356e06c7e5176642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc18b609b58dbf0153ef65e037f59b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c14fac2eb39c63997d7658fa3aed744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9860cc9b5e699c7d8d20c641bf05b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d5a2892d911be25097d615220d6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95612d37e110305458092092a4ecb47e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3ac73bf2bd9db14647cf09d33ef6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb70d8233b4a7075b45e56bcd661f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81323a4465932f9d0080f095a4d99250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3c13cec29f03fbe459b7d349dcc9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e2befb10d279adb749d4512dc22b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aaa06d7113d5a119b0405941ce9b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266bf17554db73d36c32dc4cdaaa28654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9bd094c39dfaddb9262cfbe1147a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dfde00670332635276569e38c3cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a12abc2fef7a35cbf231faa2d39a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfbd83349fa8577c2e3127d256926b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd035a01a2a749df64c1a18378c9b30c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7fbf6f2880724d00a9d1e9a5fdf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26672b8de8f39f58bc8d98316cc54761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2252acddf27dc1bc8e74db167a65f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef42ad5b4bf67cf46f6016c279a01f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303952569fd577da529aed18c8413064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7741494a25eea488f5445e4fe52a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cffaf8430ae7869e921a79ccb54e5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a1ec0c94fdedce7f80ca8de02a2f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade8a3a7bfae00d6daf0d3fac37f57e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11065c54854a665fdbb3a4e3d070cad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06333b4c642c9e6b128933324eb83e2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410bbaa5612d46455e450161a8e123371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b6312c8fa0e8a72c40eede39d6fb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc66ffecea7adc992bcc9988525fae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca6b29ed61770e5fd9ed7f2126ae0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc36a839db2cc872e25bf3501ab4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e7ed7c9aa09561fcd86505c02761276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb2e30cc71b96fe898762feda09ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fe8837d7974a0f339259402624f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f150c2b49c29b0213859bfd96607a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd842eb6d2c675c8bc7b7b727a5e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44accd2d231daf8e0dbcf14f7a13954f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8ed1c899c2d51fb356c09412c87e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a1176b526c8343be607a9a4adfca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b14f4707ea63204559cbdd759c21384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd23259306d94333a9cef5bf3266285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def9652bbc684907881a5bef3489e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591a1ea44b9bd02f3327d136bfb03b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c74356afe0224dc2ed10caf44b54288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9e0df5fbec5dd8976e1f36a346c3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77885ca400f52eb40f573bfad1ec629990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef8b33a4bf95fdf6e3b729533bdd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac99fa39eb526540e4f4e69d3c0b4d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adedbc2637fe150beb48898ef8fe39893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4740a02322b38a36860cf93fd4624d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6e49994241af76e1d0749acb7b8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c631c7ad4f66b96f80c89c404db4a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec96a06506e2d86706e1576e4e5e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e212fa75fcb2a8e8e366e79e324612298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e3fe600b84f90cc03786a15fc05e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfb608afd3c727501b83db90e9a24e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad06c1256f385a18db4fae2885352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462f169e51a4c6dfbca265341cde557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c28a64e0949cb0e2e5537a63038145103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5cd37aa0bce98656234f046085bab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffe4cf5fdaf6eaf7c4e66fbe27d989105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1811f24044ac3b5b3db5ae20286fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed36997b60015dfaf4108c1a80a898107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a1427bd3ec27fc73210c118997a92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0551fd7dae5a333db1a9ff7582ecf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff711307be1ba8b1680536643cfb6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce8a830a37e16799826892ae4286b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beccd10503fcb81a09f2fbdf445ef35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b781b77fa115a7acded065439d8ca4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf129edbd959bd7800b925b9341f194f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f80b152455b2ea4c69f92c4b0d0eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b8fbeb636ffe238c2804e6512623a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f151977614a2dad824e9f983333aef2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03183dd7295e377b89d021f53a7bb4d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f44562717a7d4805947a75216a69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c1b5d3fc494a411a83e637662a9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be4c920f0f3907ae48b9bb79fb133121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ddebc9a438edb6f3674367307bb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869c28fab26ba8b484be80b7ad97c72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d8345969fa124a534067c0b1efbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79102c4435ff40702bab2073ace0731125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145813ec788c9463d53090bc4f1594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be5d910feb819550dffc6022a4b22b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9283a403821467507db3665863b91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a552383e649f796ce74cb251f19fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0408d0fe98030e1a13db9eaef1ed0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa18284e7b41ddd68f5d87ae467194131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ca6545b0b001e308e05d92a41e9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee32636bcaec6101b65ff422e73531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba4883a8dca5d76d7a8560099c49a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4607ef454a5fa54a219e3f81f9f9d37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f1ba21165265ea23edf8583121ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954802bc1c362238a22bcb461dcd7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab8f4b0ff63d209058bce7c91879ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d78bf4774e3bc17e0142fd3b7cb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822527655d2d6f91767cd4a9923b16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea24b1ac5b6a188a10a99bf47e59ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a53dd97d0d19b13f885575cc9e9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc78996053ea283238300cd6c2e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05e5290ca3992b7b7c71a9bca964f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343df1a092d50f5f0f1f8ea7b420dab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5d3cbe3e9976403630a5207fc0fc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e96cfe71d6b4520b9c2e9502b4b7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5644b8d30adce6bb34b1093b9c39b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec177f18d177b7c18ae6e5d06473be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2281e20259112434cd9d9ff31e481150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376188dbea4bd3521fd33e5cb374fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8685bd687738ff191fced072b976e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7d089cb86a356f2b9268ae92ced6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa1bf446b590c8d53aef67ed70c60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117497ce1b65789d4747dd71bbb64a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f39397c90e52122df7dbd9e836052156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df4ceb211891520ff70d8c9668f80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7ef319747b25a1a36f50d9ebda6b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea850e2638599130741692ef497bcea6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec3935c0d800e35a75fe8d2402e78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cf6177a903edcb3c42dc52dcf471161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913143336ecac560b80d292b7fae2bb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d93992302f040937db4f3e21f588163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e0dd83a43698578a15991282f310d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d2dff89dbba191d83b4aa91e37f96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c4540803c1bac1f64d8a79cfa458166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78c49f6f37304afe4296365e5b3ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c730a9731ff69460f74ac7a19c3381168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da18c849be1b594b30e85dc1a06b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775406384906ecb04e9eb076fac473b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2728bdcfc1a6be85f1670b7a8ae2b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736489018b4a92d03d2ff6123a043d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb9ff93d830b14684f81c6d880f0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876db5f6e1d39f378dde19f8524b2a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85280898ce6204217599294fa9f06f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b5d1a85ef81a6ef7c6e35df58796176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec9b15b92a11a94ae8e936b565c34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c211ef2a8805e30f828094bfef182d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a19a6658ee7fcb88cc008a64a3d20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ce7e6e08c6a8d620eadbd3b6ff81f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3f24e72d22c4d8a279512493b932181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844206887b66262183aa6d9caeaac56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f455b99d31ab7af96d60cf9d7999b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2cd578a6800afbc9d64a5d240bc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fec7d1034943a6e31783eb79e3400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45015ad5f4b273d7625edfd96f8efc16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ad734fb7ee3be2e8dc06cd893d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a2635842c15d7f0e9271af27786d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336c7a75b3ca17900ba9a441bfdccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20248317563e4f0f09a3e9a70d4265190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70882899783e7efeb22f9384c26b038a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec880c40c6cf8835444ab0a9c12a8df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee5eb17631e7461535c6a69ef64456193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63adc1d5fd8e61f2832c780f5ec49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca958090892dfba3ee9d359a0c3c87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b47c099dda74c661c82f16d287d40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc8279d1e9fd79b2dfef663cd2527197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2141f74eaa07a154807ec129e9df3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fcd37db0a940da5082a7b7a01bef5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba61524891d7a836574733ead88a83c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9f81dc6a6106a5096518e3722b21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429b53d98de21f63f7b5166c93dba5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b245b647e29c3757268b6789852ac08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce24e5d49c1670cc9fbd8eae97e85a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27e96eed489a72c78f7502b2796dad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa7d1c451ae745a0da158febd2461206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7fd6b5bd77900d03d4ba345a5a224207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2208184eb0eca7b5eb20ad5852a39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503bc46cf19aea76bf771251612ce6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15e09785c13f34c16e1a22f43bfc25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908507c861d391f1cd62053ed5c65e13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664d5587dd3e5c4b37f093802e631a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91507daafb8cb4e2a44341c798dd8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e001d289453c670f9bccbd376a4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c808840768fe91cffbb2a9ebef2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5464dad8bd78b8c31ccf5b7c60cca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b88142bfdd7f9d595df441c8eab0e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a199a0d46d5b69d82c4c4fe7cf356aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdcd7642ffebbaf0927b68c889bda8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183731eee1556e596da9ad250a46d05b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ce3848aeb1cdac107ecb174a88566221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaee5426b4f2f0ad135d42c87bfedc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab50eedb85c75d18d2540a9c31a4c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c346737b58bfe025bd0d4f981821b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4348c8c25434d3723bff73dc90d7395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f921d33e935d23db0667a97fe70e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905080e2c4920257a5c3fb3361b2d9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c7056a9e71eaec679ab8174fa281228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079d39abcafbbd9bf83426717d50012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff83cb9219743dd4f035c3f42b9c25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879d5cd399962015f6f0184bd4f819231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29280790dd461eda7d5c78b290c72ad8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c60dfb046456ca67cd06fb3501c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec015546bce4f460eecd6945ffef1189234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f17d433321c373829dafa3ab803a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2d6e0d7529eff77747737ddb047ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256cdc859f63446794f4511e14785d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def47e4fb13940fcd91ac5bfdf5751b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921b60167c9b759f7bd80700cb946ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a59c6abbb2514fdf4df3fe42c580d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf6ae3cf6974a21e8c001d1b8f917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e83ccc8af3e7a58963fd523bf53e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c841a5ab0551af356505c694db66d5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172a0b8771f9d80b5153a245215a38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1e8659598797c03244e80e037c50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c1830b44e1e1af8d218ff26aa79e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2d3e5b5d1e675b1d63458ee7d1bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a22a5a4a289d731c540d953f76ae2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab7fd4e92d4ab5a183da43605c33d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55e539f029348eedd35e0fe68c0db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ccc605ba8928633ad4074e774b80c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cef4d1fcee4534441082e85dc5280252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301537b4e64556e990c407f34d863cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aa67ac919f5817f27b5c2c640f5e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52bf2e8d31bfc3fa8f6152cbbf0dad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a766c2c9b95f564d30ac5e425060325256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f38d402058ec9c7279c3c43061ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245dbce10262ed572b542ab0fcad0a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b96a9727f48bb2136ebd579bd3c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682800865f7eb8d0070b08c5439a043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e0becc1bbdddaa60d7bf23398d22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fe525a271cfdd2efea09b4d82d80f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc77feb2fd1382f55aa1ab59c2227a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae3d8c5c0ccfeec64a3eb65a1142b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb8e561a27e1f5688a4215cc3529d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc14096e9e0a29351b4cd5a6405c9e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962644dfdcfd5db67297be75489ab2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d86796dd4cd94506c7a83c3702ce5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a3bd5480aa74b7a6a3ab9bb9e237269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1cb80d41d27449c47c422c7c26ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691575e242d700357669f09da5bd16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9792d0b0394f65ca2eb31936e76479272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ab66dfdf68d68a56708d8ffb9f1d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08314bb88bfe4f75a3af8d321e3a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06bdbb6252796f10c8d1b0275f97dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb94bb20c910d4c8e7d3c1b3f4c8f35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b41b7037bc8db877133c35b249dc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b39c43ece395c61f0b8c670583c44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b89852f59ded8d48898d595f64326279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9697924aac0452a2339acfd1e4cf3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d1b62ae9b01ae8f52317e2b99899a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857251edf82dfae45b76ea618270a94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3dac4465352213225d52739bb14ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbcddf75e69e9a306a5021aeaac139284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e68ae4e04c4f1b38ee158cf514933285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cde0d5492ad4b4114099f42a981c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b5c20e1f41b56e7d88d16430c3e53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb720e3b3a1c32aecb02528570b908e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737658572f5a7cb2e0f72d8df9563f9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be341a162c958142d1c4b0ebeffd8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435c6cfccb4b878a776528f6347fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f29ffee8b3e98555c9126cbb07da5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a6599f8a2a618b02462c16a4c735f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7e42a31617860f5d89e548038f1f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07d31010b3f85b0160df3a50290113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8ab61a30ad54952997a3bc69e63d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94d7a80d50f02a7f7d905ec04b9f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60380a81c6a1d713ac307877e5be8bbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38e5f0a2b965aa0a203c6ac4f61d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe64c65774681a9bdc183616c5b30f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4484f944869a57834b6526e3e9b5e75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec1a7482df0131d573c401256c0df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f0dd296179e5566b58f30a480a4c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac7fb71ad05dd55e25998c1981d0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b94f66aabc57e061156481ca1d2688305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f34849f9d54f4e85a5f929a6d0666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7d671f6f215ad99773f128a3bfdae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96da399ffeea72544df751d6313f24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c0df59592f13fd718648f9b47c5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290cebf709aecfe3725767525f9af5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff97fa4b5eeb6a0e6f917fbe3cff8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edceaa51aceaf520f8bcebaeea8b9835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4796c41e3110c7466a419ba522fe3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226eb4c9504242ed0260a4e7c44b541314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fbe2b49d98b326bc6f513a7016f0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a67c994f5b48b85dc919fd22b3770316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab562b8112e8aac9fe99d8a7e767b725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dfaffb061cbe758006d9bd74f301c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192ac6be708fdc79f395c52a7d289a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcbc158d317d7fa7ae36391aa828b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386d4f1cd201b72d3a0a50ac537dbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6330c4370d7a16bcca0823717c20f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa7d9d050f397240abec52e422300323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2d088bb63322ec5f7cf64748a0d3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438f424d9d32a233db5390d6b99d82f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f6e1ce8d73c76e8dc7f03f8296a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ae2ceefbc0ee40c4a38efca39437d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afec158a8d124a0cde8a4e034e3cc5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfff19b834028f10ff7336570125bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e435da37020cfca0d514d29db44ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e5f431e1bba049898f7ce9089871d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aead3292239ba9b87f80160491ba9d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0b863254a115e65dc7ee97d3ce98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650691f6bca6d342680ef3834bcba42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a790c7fea444b434d185641c4513f80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb09cc743cfee533e2eb1e40a008a4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c71bf18c1ce4f817cf2e4a8f4a11c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7316e89ee471241e4dcd6fba2f94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae245671c2814ff7ddf1572bf85ed7da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdca7d20fab6a3f9d93628fbbabdc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ddb2b56bf6554bbf24db027d9ad28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4504ee211b8b2b273b35a167ea1284342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086996c59953057e9a70014efb40fe27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d7d3b04084f14c83b0166844bfec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e3bf382df8bbfb32c7fdcfa21c39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa76044fb9db47ae87c0fd691bd7bc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44763f3aee0c0a1922840dd7dfa48a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1482d69f68c1bd611e3e5ee0afaa3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d17d43c56bdd9c85e2454ca7cd19f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1295b9c5adff2cfc5d7f9e4453ab0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee75ac2d64a22b3b246d90e905cced351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a385784749ceb639102504eb48ac3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc4acf9f9918dd729e117ae30199c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f61358e3fb9798f6c84e6c6dca34b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cdb34ed850a5ac5c84d4cafa72de2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5436a2605514c8e0b45ad78358d8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef6e11d16675bf39c03ce8b467051357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb915eb17bcea8b1cd78923c645c3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c150aef5c6fc66bc005fe873f32a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b94681e9742536ebf1f346d25bc50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35195030000bdbcc5881109742be23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134f950950d5cf83cc21510c0d57956362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9210f466bb8faa641bf85f59ee8ba0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b297c98f4e7ba0a9ca4e19468599a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b8d6d5bd38e1aadaf476bfe6a0ad9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77827e06dcde3a9e110df35d3b89507366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb189cc9c628408f7d2a57b1a5fd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410775a19022d95e88b7f726e841a10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a85a09998e90457a1ce0542b3f51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4071922512490f5f5e895463b4b680370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310416226289eed60f8ee87d3af53c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30601f1aaa56a3f0203b470815e3be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd608c2794d70e897f87f6c255e18e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1122448f9f549bacfa5d23e37f51c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129424a3105bbcd43b00e606fa2cf89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4d62a6371f038205fca3a6359cd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7291eab9464128615fff15d64bf773377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eee141cfb415b3ba4dfa647383c629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ec6bf435c5397167922acd8332c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422853a389bff93bfcfce77921c54f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ad592094407006628881a347dfbe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241bf187ad57fe5841063896979b1b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591fc5ee7629bc49f421334c1926784383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d82af95b09078d1749a90b93b100b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004164645ee817207ef3cf797e9e34c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a88006ac074f92809dab7d77ed50f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c4b70d79233a9659d2ddbc09d997387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a9a6ea79ad08368aa5e2161f2d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb14dfc8219e090f8d5fa1b82dbedb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa0cde44c9736a81e69a0118f9f0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad0193ffa2b5faf4017c07da141e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe75369c5baba418de8b4174101d90a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588914cbd022a8b5fc35b1399f6f8f86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f85064c81f67c1776b77e798cccf61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b0536d3f5ad543c0c03dd534e1d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823dca0c64d900bde5a5e14887c252e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b79a02afa49c2bbce0e4f10b7de18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea23f4ea9155874f726561206a9498398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9a0c7fc415f607e50f10c2e1a671399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120093484f6d7aadf5ff04729f1e9ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5e500421ae8e974c47e05bfee4f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c04d1b8921292d20bbd44ff646c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d734e129d1182c005445eae77d234403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6be5cb46bd92a44e2bec27edd4c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275cf0e284644a075c42fc38a80ada405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1df58c497f4ba95a5a8e34808a11e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397a48110052977ef6a77c7da2bbadc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dce4ccec04c7432db90ea1d5b7220408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47196091af6a7ab6d5d251d041426de2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013d3dae9efa092c644549341311da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685316b9ec819bcc20224323d85217b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76533a00fad05f234dec4cbf9476207412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9050b4ffa29ec804414999c803b27e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7b4794c98ca2445f6e9cfd28f2f0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b1912399d682740678ccbcbdadeac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a140f65214c784448877e7656b6642a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396444e93c080d4de7d85c9005ba504e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e6914cbc3af36e08a207a40d08128418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e2a6417d6dabe2945f1ca9c807be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054521e9d99f0e1ddc1713542e4ba0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d4ac005bb667ce77e1413d5170ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864600f1e4fbd6b82a0e48cfd4a9794422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b446332ab54912ab7965a64c7e544e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c34b5d6777f1c0b70a117ef184fc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a62575d0f067ca2a510a0c6028d32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7113d57e7db1c91a2301b613ce62e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424aa718ad5aa5e1045307faab1e642427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa902fbff84e47a4a2c463b92f6863f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402787a28d39a5d4ea9f7d46446572a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c922eccffb6ce761112f67fb0f2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aca2f23c1151c29ecf314e49933fe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d521e801511873957893fb8f65954a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf90def79481e9433dcba433b5aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2653fdfc4bfdea5029dd8dcf3ba288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0109e4f6f4e2e9af5d3ae5bf377ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5420f840d93f0eacfb2710594f65b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433ab3b32bc06d8c81beccbd38c434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0d91b2471093ddb7db77d09ffd6e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41a8613d597ea5bbcafdbea3ba786439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819fedd1ab03c901dde71c1e419390440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186caedd30ceeb43c95437eb2aa2ae3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b3aae944e2bc3785b2041ff358fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e275fec766ee3e1f5978a69d3e32d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21649b6c1cf823373737d68f6d8f7e06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc50617e137698c57340a230a1a58f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d870ac05ba828758aa169089a80340446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c55b4e211810d029f92ec4b7eb8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587af30bb7ea6a896aaaa61ac96a46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7381e3ae312383941ce5ec841e80e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480f0778c1128d8e14be1b47b3c0d95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff4524301f88eeb13336d901cd328451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aede05dc4f4ab4a58e30ca7386e2f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b22b091d2283c590944fa6c321457453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3720ec1b65407685da0a31da3a8d0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5554f581ae4409a449d2d7c885a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b37be8faca8b97caf816b003ec7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62138018d0dca3567909033392f0922b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0d3346f84c61ed5e74d7a35b7760a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc6163592ea6bce08892e282378091459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53149490d9d012aec9817ac3dcf89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb8c1206f5c8e21dd6ed1769a69fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1248255d6146d66f6486d0b1a05c2db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c0d668dd1a194bbd91f9ddb5d0fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd52cbea10eed21c5671fdddd8b9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e565131cffef8622f099089468fc06e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c587a11957ad6d46e04649622ef7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf5c209ff80f6ddc80b400bbac5323467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed699815fdd974b956142a161702c21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8edda01e9df4464b9530701d1e30c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f532270ca86b67221bb4726db55f81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd8f7007d0db5202c023200210e0c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b98acdfce739ca26828affb0b2e5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078b3264c8931cdaa465b639f9f49d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8e15fc6d3ca91c1248926d8e92a9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd701e8112b31ed263af94bcec8bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520daa58766841c56ad66d61fbf07d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718acb7b1a624cc3a2b8a5d6e9938fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011206aeb0bebcdebd00524d0d615a95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec2f703e22d7072b5f0c0dc604fe78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb364fbe815cbc7688adc7b27d0d9f2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287206431e50fa2d0efc79be784fdbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d717bd79ab13e77f2577483ab537482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc67f6b54649a7c58007db46fbb3aad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b2befab3eb6b89701d8aa3d91a99f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59082851633fade881f83cbe4c8778e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bff45479eb316e9d5436b54205f50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99ced58a98788f8129bed1f3b491f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d690f3e3e76a8ba0533d72e1432c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087ac0349e18e453141003850dc5fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d749616808d497d72d283a91e65b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a037454da34fa3f8cce95764df4600e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a771a0bcc2d372233f905e5cc7ae2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb2296843c2851004c12df6c33454493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affea73469e2bad361dc3195b0a6dd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5fc243be24b529dacc16739e69c32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad16f85e9771080bd65456577b635d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe739f29e53ce3d869cc9d2cce0fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd89d1c06a2ea2caeb3f2de6ba48df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d239060ccd3396dd6530270078860fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d00bfe32fccae4b2691ccf927ce03a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539115df0279a124a3cfbc467e59176501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd293ae7844422ebf144bd5382246502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef460b6c9fc12ae1249c89aab041577c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161880c51b4697edae8d63e8824499d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7345a93a161cc7fc6f6fab88152c90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139f6e72a4b48a4c778bd6ac35c1b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed754208ad4532bc1d3f640e0bea8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662e76cc4a440fc6b6e24fab3acc6f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5151a4024f508636759021b7f22cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b82d72b8e6389b416daaac02e724510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e70a38e6d6933dc2fce9e2f823e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84ce65babec6102d6ad15384ffc171512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fdd9436d55ec147994251731960ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c5b3f9e9780960ab0ad65c70f8a87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254a38689d33a891a441af02d45f5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd40706a0a3af9fe4cb99f0018755d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bae8464c8e765885c791c43a2aa87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3fe266727262076fed8fc2699a5e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb290cb203ae5a1fbe93672b0ceb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a64f68a081e2b6adb96b419ea54b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17240644765269be8bd5c090d916a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb856f27e1298f52f3487749f6e8c6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bbb0441744ca05d8d88d29f58c3cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a37cfaa1fc29e91afeed1048e5aaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa65c53ceaeb78f7e20bc1326879981525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c3a75bccbde8cbc69bac069b8a1d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b2bc5b7479f33182d797877060f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841444aff48f9e8f0624934037f032528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a9cf1f33a7e5bf4d5d6723c14809529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2c9079ad975871c2dc5476b4c836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97c12e08e2d5ebfbe6551dbd6c9223531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11250e63cd3cee60771b088bf4f19b90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a92a71d0a1acbf521858124e592279533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d447a4886e06ccf02bb240366ed35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaacea6edd7c974aa4e37f254a1698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd254501b42b6fbc060ee4166a577536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810517faa4c27e23ae61c2bbbcf1a1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f486241aa88a2e0fdd1d4c9bb5f190538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac8d208dec876d0a324b118c2146e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79be4fcc5419b832f769a5ceb75300540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074b53995fe5c48c3967e94ee72f83e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b808ad7718b6cc167b912a08f48748542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e91ff70bff0ee54231678f66bc1cd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66e969639b2e955606b8b7bb51a0b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcceba2ce54fa60cabbb59b854dbe29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf3cd1f9ecf2362bbdb136f0b6bf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c3ec4cb65fe35682de1f03e4267b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0203e2115707b35bd677631929146548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cbee500e3d1ad3ea6df34aef8dfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d039f4d73a0db7dd8eb200310b7b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219c1a7db3a35aa87a6b85858e7996551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfe2e9962158ad9411cd3a9fa25d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abf843aa40bee1c4beed19dcd066ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a12d524d765144777d88700b6005554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d3b2d04bd596b8841bd416600d67d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353df7eb9a7328dc30f1b0721e4d49d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d050f650871ad9ec1f973c162e673557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffcc877010def16b0ce7a964a21d17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b452b30023d25b66425a6d2143b311559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e44fb1f9924af885213b437a181e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f642b4a97cee2ddad5d31a86aa399561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e14f087b809d84832ccbb1c8564d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438e7828845ac55cfa0b84aa48fd344563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b93d735175f6f60895741bb8c21ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55b765d2d8464d9e83cace1f9f2f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b45a440160401ce70771f0c928296566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be735911de5e8a7ec73567cb10cf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc58983701c693e63a9c7aacf939be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572116590ff79610aaf7b0701542d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e178aa0a701517f7820aa64cfd3ed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b00ea6320442ad7224a840a6b1508571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df72a231fe93eeb9b96a61c41a9eaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639dbfe51a431517b68d2041663f8e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f4adaf693a5c121b312f7214cab5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6934e600428b8a1c68ec0d199538cc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e86201acad32d65a22c9eeba5799576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeae306631b182170bdd43fdc741b2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92e58d888231f368c1888241f377d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020bf2dfee495b1a36698f9fc4e850579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b09867f0733bbd7405c64896f387580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1ee1c8214513c9cf843841aab603581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31400e611f718f3be6f0fedbeb784262582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782052ba1e8d55d8537332ae89fed815583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cbe7543a7eba77c0cd8ee6d287c13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57328c234db6c9185b4c059a1ba00121585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260172a4b7ea5196eb469562173482d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bd28f92a073e7370bb6b611c7b854587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a24cb5f78ed53e600b0389e48567b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2e89956aff9ed070e26095e9f33a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415850a654aa392846c3c21f47fda55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e502830b93d53931e44845dbbbf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddcb06bdae7e5a6acc9d8c592115fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f155622c6e61b59e51435ea9a7e956593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af74f59b7d7606470bc1a4a115695d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b740f16dae4a135d5cc6156c41fa49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0929630aa9e1f1a4ac1b501a87d4501596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826407b0591366e096510bd1546b9350597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadde843cf37356b560bd45754bcc08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d0ccc1acf81e7e85cc5697cf9bbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13fa01c62b944297120aaf04a080e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04bf0a62751663c94e1e15eb3b87a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec63cd7947a32c5c1ea12f50a09cda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777da591f9f232584b0731cf90791ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db40728f77343c266d7f11710a822604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f8c95389757e7c3f5001b840cf86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22eb651e73971f44bc4660b4348ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55a5a5ab690e1850a913844ef84a12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf025b1be9510fc535756da61315f8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd468b87fba5acaa9295549f0112d5ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8eaf7ad921e302de024b52b575af4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc130ad986c74c934808f301a806e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fde93d527a9d13b2e04808cc4a23d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c53f605a868b15cec2a72cdd57589613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322bf2ecd4ca5b3be5297e01600c346614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c53228e163a23b5d1de049b086430b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892755e655a68636b3e5264d61282bb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c334a7cea22d6ccdf818f86c42315c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5fa8138fd417786ac2dbf787513ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710427d1be30fb8c2ec254a1ed191b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074bafd35e3658c45b9b99d4201ce9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6985221aa7f4089601cdd20a6d8a58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf2eb5f9f6d1f3c17541c0856381b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e12bc150beb582861a63c457efa53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c97d67f8611cfe33ff40291a8d63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205372a8388e0b850fd5846373cfdfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae118033ea833b87f9189d966712d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911072ba5508da0d97f689ab92250020627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb7d2ed666ceb76b54be16c620d92f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf518369d266cb74aa220974db9391629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c0d763357d32ee81e72199d56639a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602920401406b973943610da2870b5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2acc14289887c9063bbfb087a36ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb732cbf0581d2e160538df611f888633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec42701da4b0806e8733e697ee490634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604ae3594575b93a6aa27e666dc7699635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83044b238d67cea07a038290baf43293636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe8ea82fa9dec1e897ac8974193dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e73d87b19577df8735bda9e8b82b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7cd3859f911f99dae0cacb3e6f144639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38463af747f32999dded9917bebf1bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35f330da98cec31b17a8c57a470b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a8fc564b374040b0494de39429b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5448e2d4503ee3b26e92e6522075a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c913fe2cba9f9f9a7a739b29d2e44d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f8fde7c72de8e1c949167cfb64e44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533db90ddf9a760b49d94d1b4c057e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860adb1b12253abc7c3f3a471cf72d1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec8cb15f254326dc931bd220e02fa2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d057cfc3b096d1f586ea77adf10110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd7e14c12be0992e82e9e96b9ce62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcf2ceb79c3d3a4715db997c019f87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b9cc3d8aa9654e7194b10c246cd3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babb2321e6fd70a94f827d0eeeb56c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f25425f024d2e29059916584262f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae1cf91cd79b1897c6bde5f21ece3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102d5924d8b510ab1f906f6be87e276656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efca2649867c4dfeab2cb58eff2a5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507dcfe8859e1280108f7babc2637d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d782bea617beb2f08f6a769b29bbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1fe58b480a4dcc51da0d58c67473660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20bf644fcbac6430722583a332791661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd52e04e38878566afc35ac25c7c3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e743785d20203d5099299d5fecbc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b53dbb0ed793ffe169a9538f732c6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150be86cf0aa8070671c85dee84bf08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e2a30f2a2606c63ae2bca778a4180666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc07fffd078a8d97153dc60c53c2d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b8af0b7f4f976d9f4794f0b6e60e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e2582414d06f6166cf5041c1f4bf3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939cdf8fa446c39506bf90410f39f16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395da62b4fc04a864eaca5fbba6ccfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee43826b6811d884f8f5e712c3388d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b25c6acd716190e4ccf6525466a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbfaceeba1c180f07949ed3ca31f05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e34cef398e54f8257670135d1ee97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b2d015f4d379e97f9fd2122246824676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3be9ad18be504b6d6de5f5e8ed44fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f6860b2fdc438f1d74376384930d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab84d99708370d00b60de5c48315b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531342396f8bcee53f3cd7e5811aea3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57970446119626baa537c0dee8891b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6f89c5c1eb177639e8dd51bba540682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc4e1be61d7ae672749ecc10764767683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b21d56844d5496e7efc4e3c83518eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d864fc192a62e4c9a34da2772c918c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc52677fa143381ebdda459a3a19e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65122a75769a107fe4ba2b2fbe15fbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20354b4a9a6c2d0fa7fa38f50461a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403220202eaf081cfd46db38fac5956689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dd111163e9239a916ebc2d87ada98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ee5e928eb1f85594935a9a140ccb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f6e429e28fd5dfa9ad0195a139fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d41bcf71c69e07d9dea5f8aa18f836693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad8b5a2fa6ac53f13a978ed6f735c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb680fb9153baaf0f38202b2a3890695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223fe884548009fc42f452e6643c0f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96180d2b83f4ae3d1398d397688f3bd1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c1e8c5764d8c27ffa68ed88cd1e5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa03e7dc52f08e1877ae8aa2ca92d23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75c5560612c1e9d927102b3b535c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd3507e431a21b47f6d6f9c946700e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a20b211d535f37ab1c4ba516a2aa81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf0e55ca0e1d75325be6213b262b19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db04ddb96dc531c1b28848e823106e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab2825fe53edae68d248cd32814a35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7163d8055b23676f4f715821ee0ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbdbbd01801451508f07c24d471c0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d073334b6c28879d1d8e2f812254708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aefa4293fcd591722d6a06dab24bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12c87eb0a612485837803ab0a822b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c72a9f9f9ff59db48bd213af6163711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55773ea43c6be0d70262fcbd86bbba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141828e43c4f1805d25b4e24723ef6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388990b4aea7c428cc74d75e246d4ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933c08473adbe3ce954ebae2996b6f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87317581b2a0d072f552be21d07e3dff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50d0d2bd609c581bc7b3caea504ea8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8914549f3573434dd2e755766765c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae86cbf20604f2e3c324ef39f8f43e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd218097acd014246a0353a93f1ff1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c426e00a49528c198b57603569bea7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38389ba3ec81c35db469f77e0f13cc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fe54a4cb3bd0bdfbe6e48afce6aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0f9696d89d8d7417f37692d0590e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3ddadd0cb21a13cc921456cfd72e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc45132b344c8eb2513f073d394108726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c8c9c1abf3f978b468d5ed83ff25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8384c4d64423951b1510fb4a1090d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb3fceddd5d46669af84d15f9b759729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fe30e29c5b1c82c086c8cfbdecac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d61b08a1e00e5729744c0a827d06b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552f5d6814c44a1a75561c170b7124c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347bdd933a2fd412bbf8286b49979e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9348f9faf5e64f7d99f420ffd05f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa4c197af2e7321e071aec7afded21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf2282b99a6aa39849a14982182892736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95916085e30068adb0cec29141890f8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6fbc19101d4ae0a427a10bba4519c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd5f4354db06d9b8bc794894fcdda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce745c757754a16d5105e4334ae5df9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a853d45c3587c14534cb7542e2bda1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67cd4b1dfed2ad5ec5d52e613763b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8d0ae4dae8d5730d9f7083ce5cd55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4c7dd86ffedc32a17c1de40c320f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8457ace04ad717a3386b6516b7829745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c300af6b50ca2c3f89c8659e6a8bbbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e62fb113a4afc0d3009796b0c847747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04271d3502c1a73f4ae4212b995e48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6773ee311307c7f92ad75fb5517b7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeb7ee4747dbb6411d1bf0a316154b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f524e491df22dc935fff3a80af72f0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef30aa668b1320af8f4f83f04e61a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdc48295a671ee2f4b0c96ea7cdc52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e047105ad8392f2507c6a7702e15d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008f5d1797df13c801fc5e60d3d501755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cacf1c7d4afe913b85fa89cda00d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b427a3dd19d75c647ac0f1b2fef1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f420db24af5a2b8e159c27e906f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b47d6d5727898e248f8087aa663b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>