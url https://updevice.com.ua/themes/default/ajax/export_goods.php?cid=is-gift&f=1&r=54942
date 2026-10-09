--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ead105726c14bb6fba65e84445ecd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b5684066263e6ba1dc0210f44378a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486d7b2c91e22507b0fcc25c61a14c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9244f204fe4e6376c567f5f51ce524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644908c612a509e66d330b0a63f8c6795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcfb2aa9ad561e600db784959555216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7466dead9d492b094bf48307fe7888b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a043262229170defd394b587fd02a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9bbbfa7338993dd30ca278800f0cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390876284ff046d49579d18b4f66dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57371fb60fb86e13aea2724e98ca8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2928525eb472bf8c12e5fc8ed46cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91c3f04b5f9fb6536ded7e9884da8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36fa85d6f5bf779092747ae4669f1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7c84a8c9a9dd418cd0005cede35f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e967bcad22dc87b3b8444f0f6fdcf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88e72eb37e0189bef9ab35baeb90a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2bb77e07499f6fac53a599038e54118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd0b81da966beb4a3fa962939e0b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aec0dc41f35bc4e024e4031a1888420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602517131f6706965a6abc2ff3f4aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5322a009deef79434e8f9311d3cb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c2efc07efff49d9a330ee5960697823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b3ff0684e0d15ab5658d69218ebf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edaf5e1f2c96178c7c8c5c86d0f64f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e360cac1f20e74a611380f5fa093fb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82484164a22de2c9679fa5a026088727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f24968b2bb222a9846bd5ab6dc6df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b29c1376f13a8386bed02622c8179529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4f83b7e27b874b963bbbb813279d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f04fe1f40884b49d9a77e652fd1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8f40d482a49c98429d10fcb9449a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121acaa663217374935670ba58a77e1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc530de99659e67aafa79c353787ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc81fcfa1c4675bf5cbb801c727d5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e0a914ce9f33e619827a5f51bc35836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056703e182430dbdeed2a7a98b1082937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb891bc84a35b6e3c37295aabaf157ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520a1a5d30132d9305963c8079680a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffd8546d6b994c99d8f43e19576bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd7fd394833fba5d9e257ee1d455641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e5dfbda9abfaf0949254f4b5be9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55421309c7f5019256f86123bb97abfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc815aa72ce18df229f95dbded3b66844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0d3b7aac0b4f88f3137a3b1a051d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb68e4c5a3289baeb7cb5066b4715646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df551c96b3ad2ab3e617c339bf9ed447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc05b2422b1efa0811bc8dca97254648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155bfcfcd28fbd89315cd10d9bb608649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449b23d74d7a44d65c9a4154e020a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f002ec7360f2beed31b3365291a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b5c4cc81b496c464d465f95bd2f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b3ff359f89b361570e9205f70dc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd09cc1092548cce67cb8dc39536554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd851a0c5db833f6886dc73ae732ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7dbdf2e3a46c872f1f0163fdaee1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab4f22f37f13b82301f3f6ad7f9fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb510d57fe4636af395512ee18bd6f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cca7acb05d9918bdb53a2ef771a9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088b1ca514f94a912ab404b7a8ca2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f849bea57247bc30a616b0832b09e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200eee5d75c50859029fc7d901b074762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1141c53e197f29f785bd8628263fe0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094983eb805d554ee2f39254aefb8e7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e08c6a57c5e879754a0162f3d667a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f8d6cf43ee8fd7f9b3ee0259b660966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5578b70332055777a231e0f0b5a9c2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd7edeae91de55c8a6e446046e493d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb19511c50dfee64cff23d315ee9c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458d7451dd3e9740f9f74fb611e89a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33335d2c0b680ef683db89594a4464c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f531304affa1238010b872ac2c6bff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240b7396b4787430ec0e4c206e86f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0768dc0f13ebd4bc28ea91fb9ca1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044680c7e1ef9066958d729056889fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5844e3ee2c2e13700f707a488cc7bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde4b190f83e679b3a0095cec582f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e491752c782d677415055c4af9d0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d777a62cff76193e7fcae71e6c8d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f2c04f371bc590ee8bd80a51bb33b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d52d8aa5a9c928a95d71ef125384781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986da258c22869f7163aa1316d909b9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd015f058fe2c6900e535c034429883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634293240865be5da35c1243e9752384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f699ec783ff0964f0882105e52a5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79611cc11974a30f77fbc10e7992c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d3db6a78099b9c80a0847ec00146b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68aae00b6bb9dc0384ae224f590b8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5123f41641c11d99584b7b5b71b1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e123e6b1718a747bd545dc623ba787590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111739d65f5a9e575ce1086cc856ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a886d23df4768882246f020c2fcd7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda1968773182637813335b82d7f72893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20db89d75d11a7e3f9b60ec28ddc494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5c50b1dd0915fccdfa22628fe12295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19520efa2230411ac453090c3ef05ffd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c4b090c796636f9b652424b4a8ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603257111466444e5ccddd3a48dce6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656dab76b255dd14b71d448b5102ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30a49d7b1b55be5518a54061072945100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39cff63aae509e38efc686c75242e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324fb7f62f16faafe1b49ff5dd3f237102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1813dd0dbd9670ca2abaf2005a8af0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc6417d98888ae4fd391b8507e5d77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042295e3e2184282947001df23e7d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6c4f3126bdaf88189e8ec6056cde8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d283fbaee118975e418c4687dde822107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6736317a0fd7ea6bed78b3f7e844e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbefebdf0522673e304763abcef25c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51678b404c5b13cf39f0ff2add6a96ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf435ba5a7683f2340448ebc0aed79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3649addb2cb201b884bd1f4722c7ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335997bd6fa5117d65dfb46a24070de6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f7b987e6da8c6350c0517ff2961c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc320c2973101d767cd88ca424c4b54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298dc2024cf406dfa3f0a5e4a2da8cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0178557c36af1b7cee64454fc1bb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ccb54f36941d72dc2a75e0ef818b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ad18bf87e276693279af21e5c167119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea294dca39efcc2c8f10323e8df7ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239476a48c854170005d16f7749654121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16adbc3e16d277c86602b49df47e43e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacafe22c68dc36a380f7d68b781061123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93968dce0762011c0582336385cb00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce21c4b2c24d3a80e857eca78bad4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635a5d0828c770cf862b6f281caf9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec8916373eb835ae999a6fd80ca4b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c490e3b3d3b2a650a83e40ceab1fe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3e5d3d7cba6c8a01747ef2ddc7a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889a1cafa04d9b3a48408efdc63ba0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9a523ca6cae83411bd8d6a188ad16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e1c4790b4a718829eb2462a00b31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4c8b930bcdc7969ef5f72ca3a2bdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22779ca29b83689cd5e34d9369e854134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd66ecb557cf9e489e90f9adb35d31e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91e03c8e9b79b4526f6d0fffbdcb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00026b4697de5046d8ff8bd665f60ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f1d3d4952c8f420bbe5bd7700d08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe340f94f41a3082d149f8587f3a0641139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119b60c050704c4e500b5e554c40bec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc80f047d247c0502646249f3cf9832141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdacdf20ef107e5e0647c72ba4e6cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cda1aecfcf31260e79f660b613532143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f523387103470c54e56f3049e1f8cd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e3132c769a6f6a625b186c92d9a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5642ac4fc1349bbadf20b26e1c1b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2497f517ecbc2fe791c8fead8b8cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67d5697fe944239a2f4e8cc5e19c04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca03d809e6b5ad5f7fa99af6ae417149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1970f4b1f1acb04b6621f5fe90ebb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b7e11e327cec18db73f80865d657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f157a97c0b7a84319c8b1e409b1e1c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e18ec796108758b38e5c694ae9cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afb56a521b21e1d2263299fa4e300a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f80e3ae752499bf34d13c39ea0d2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ead6504a254b1a8d68be2a01b055c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef39bf66dcdbe936017edb365f23d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552fae81d5fa028bb7186ad52b01fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e916ea78b737ff57c1cd3b1e178b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c419483c9951c075a7bd1a9c4ba6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006760266524e743f830aca03bb8cf0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f39d5962aee1eaab3b9b79656bec0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3948bdc37a05488dc5ddd6600cc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338003208c4c7440e64d7e696ad53790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eaf338f282cf4c4d48050d41146f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c47f7ae2020b43e0edd088a01fd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978400ead5b239260bcd4d683cd03ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc76fc6c398ee68ee0708a1c7436d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99979b074de86382c8a51d769d1c54bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deb6d3203d9dd1cd44a090706cca74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92857c181f442e077ead33cba75df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf80a465f540356ee2da2f5f33e13e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e7a88f3dd286072ce941b51a5e62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9853c8e8bba923cc2eb2a72175dd57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8055895f93b9e70a827e972be7b42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198fd3115dfc5c07563cdd0be1f03da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde475ac8f255ae0e48b61ed962b335177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf89ffd4f72e4260893eaa7fc26bcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52fd06bdc91012dc58b2db2b798eae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be4b1df8661cfa3a9a7ee2ef515d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84eef32cc521d5227fdeaaeae68164181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6c3f0a6f38222ddde35785ef5a235182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ff763bddfa49a1a8efe6328b6dcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a000a66391b0c8cd6f9081eaed5f6bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230f68e432449c160ab264f7809dd5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f21654f8719b879d725bc22b12a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8ab25129f1dfc13e85c7460749b3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b229c0e2aef20705ebf1cbfef0698e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d389e18bb8e77b40e5c130ea8421189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4c3daf77b81ef2ada3b5bdcab69a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526720586e3eb544876657a64aafa8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeb0f270ef54abbc8b5ec123c4661e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc631ab1ca800b8c07ed5f71702d4939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f5e4fbf989bd775dbaf7c8b80d7f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385a1029f0a15c8456ed86f326a1cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce08782bb54e4ada042fc84cd3cb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb798f565a243de254f7dcaa2dd1b6e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3866aa744df189fb29edfce64f362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e5dfbd55c448082b25fe44692483b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2128f18cb0086a6d7e8dd7bfde0cda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd3d8c5a4117ce68f093fb6c38cd29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b328648b307dc8335ef9b6ee498c3b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580f3e9eb5a3dccc3c0b8dc8f4e8f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ca7306977d01638a5bb046a871ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a4d6e1d5f50dcdaadca1750ab65a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118044786f93af7e24bc39a5e810a0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83998549f602673fca5df9bae01d7b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf171126a537e5bc37735eeb60806208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6cbd8310a3a2aad1c5fdb4e8abe01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ec71a1b690eaa2d14e7b5eb96949210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db1385251d0e242b8594978bee4bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372cfcd550a568debdeac94fd4ff1b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf43bac4e9f428b62bf0b2c13b8ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783166bcbac2d3fbb571d905eefc9f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e97ae1107e9aad2812a3a74f902a60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed9bbc716b3ebefd27f7089817d082216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f82ac609548cd5106cc20e94918c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5923c804fce81b7d647787dc671bca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de6ecc92e5d2bb1f204af8f4a72d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b442c5b7def3cb197471ebee9cdc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a888f0f42a191c3059b0fb8b8f87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb817e0200bf6b18d1117d23e42a01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5601a016d5192f0426e27aa81705c66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa81d0c0a4139abb82f41cb72a64b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f21c042d1e48cdbafd668e916b3b32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05417c2bef3e7f346eb72d586d584427226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51c4a986ab20bb9d031ffc4de9ffc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88d77f0b2bb6137ddfdfb5d483e69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b0dde7e4683b62592f85e9fecfb72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921646806cedb3854521a46f63efadff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96153607385ab3e1b0518f345c9cf814231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e381a5d4fb22748e2e4b7fca5b1e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25243334741a0c7df0139dfbfcdb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffbd5503c194c3e8cefb11be94e710234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84862c95dba4cbd491ed808e21623739235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26023ff5bc7b19f8b7aa4cfdfaea52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6752b2739c3d8eb62e6306f6905f09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573209e48680b6b31afd9242cfb1f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5019f786611eae1e384fdd97010ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea1d1bf87acd05b3ff66c0b041b3c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a68ec2a49dfb976178788d2175bd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a748c680ed984202542b9ac9a1d1c12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d27fae1873c91d50188575de4bfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246cedfc0c5afa555fdc4926f87125244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fabedad6d1c5e94ff2578c47fc53b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec66db6933354d3f5c213757cda647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc760801eaed78b6c39b8580a07f09b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543b3f3acced3eaba02ac8b1ec4f8ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7b7407615ef60a467b70a748caaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742fcb58fee9ea292bdc77fd6dc0720250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6564f0bd02b2c9e169054164677f9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b5e8d02fcf5d5d0474548993f310d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89906378ef600371fb8a75f31d0df9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4df1ff3ee0498447f8794ffd04e819254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f33f4824a1eb1fd868ea5e7abc96e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990672723f797393771f82994b6384256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece643aead2d991d60605c29548f50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6f44027acd1a66e446b247921e1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d28780f688cf4b140010c01ada783259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba937c457b89d6d8c550a74a68e82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ddc23d725ca19c5fd3611987a2dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557cc2577f56282db0afe2ab9f52249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542336fe3ab1c943d88b1d38ecdff1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469e320312d37dc6b66e29b3bea590d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41283c6b7d5286ca166a9c1904f0d9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a741671b7a9a7e11d598740b0468266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c322d35ae21687e8b837960ed24e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c8b7c2a085c1d1b7aae228b0d6f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a118394a0d86b339d1b822ede16b77c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba04faa41b6c4798a8192a01aa37c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e6220c416c3bae8711e2c46e28dc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ece0bb1f68b1332d281447d28ef3ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aff650a9e3dce56c982b0b78a2c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca21e7a6be88f8427ef5191441a81ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a305c9fd33596eb70386e36c55197275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1b8f5b0ac36b6c41f2a3b625f19da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd6ae870bfa89b725123cfaaa5a7e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f13a36801beaaef0fd8a4d3950726278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70e70ee55a19a1556079119b96af2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ed0727c7b1298e808dd0fc59e64d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dec3b964a8382f0901b41963fe2df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a8cdf75a51caf1a8612adfa0054e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b86889dd3b4994fea2e4687fa30bf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcc498ace40b545fc62ac5250e61f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645496d8f76594b6ed8e44473869293e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707dc3a8461f3cf4ea58d7e82203aae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b7825a0b0ab09b95153503d64cb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e9db505962708db99586a0119927288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88006ac1a012c4e7f909b47a447dcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd801bbe08ce84051bdf0321ac3ec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed3401f8fabe0daff59d540fa3105291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d8cbec0bbf6bef615d247df6d88f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36191c1d73e764127178b23ea74cf85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb769b2a1da36f961da7dcc899175f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0c31274fb21ebe73d727f2dbcf5b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934abbb27bc4949c31570ac8a2c2eb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ea31fb2b21d1abcab4c45730d043c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b88350609f016fe2f8405c43019620298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d5e4618c277689851a78f0d261539299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65cd6e56fd3ad500b9244e09f6e42f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffba2eb40daca961a222cf19b1208bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2060394136b1fccd41b3885e727fd84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd80eedc4fc433bdf453ad3722cdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7241386ecea6e5f0c6bf42f317a5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b82631bca7c20087f30b79549e9fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdaab476cd9cf474d339f1c2e353e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d5a327c8e873941eab1fd9ac8194b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fdc579dd0d8cbe6b1e2270f100ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e35369274f1ccb565824d1589dad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057302287d194c8b7bba4b3c28c4ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012290b2c2b3988223dbaf9b8b014a9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438622f0320b373ebb97cbd2bc30b26d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcac5c2b1a9706f2932e7d356d341313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f9a32ebb696e04ff78b3ae70ea7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd32a977ec949083a48194af139474315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8eaf28b09b98c0bd28881ea69653d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e141baa60e298be1622c3dc8de20e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce519b133a3aaa3e26a97bf14dee47b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66402d7f2d3a3335d71149dc599e9262319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5afefcbe2bc09886d68537b9b2d992320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3944080d0eed0ef7f7534467ab1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6955a7d62ad15266a9de2ac21db39cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca28955c8da75332c32ee3986d34e74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131b5d7d68dca3708679935ab1dbdad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9825db1363f2480c657d17181f4d89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1f0a3e58ea220e70a1d87dd198ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af49caa25923d8cde399993c20f4cd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d74a805dff8732b4a664187c7b486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d7e49ac1fcfc1b72eb70954b83808329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080cea75e25d2d4a3bc6bf76d0c36a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1b9c78b35f5e7e815d82b0c8eb37e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25d9f26b36edd622151b49f390de04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d18647d5d5d36312424391f3c18c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27593ba9db7114a3db530a73243b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c22be4429812f20d51d96cc338b1ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185c0789c66ad7ceb2a690c397dc4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b64e246ca83faa774e5524b3224068337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161492f0489f67a5c23742f9c7d141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635593945b71e19f4d850a8fb21a4a16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90ee7a013097c06ff396ca5f8ca86c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690076ba9020787fc8ca1283635c1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121863648922735c82818b2b0deaa9d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821121fc5a17c16310981ef85f0bbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7886f82d87ce22fb47a56e1c960e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd8589300615a0baf6298ff7fd28a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13873c2592fb6c17d18f330a4c9b4a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c5d5daf8ec9fc765ea23993dc99e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e098305816cdc398e8804bf5de79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f8125266cdb213c37f500c4cbc8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82139312ecf4e0ccaf581fed1a46f81e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215696c3aad1264b090d0acac7577099351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39225a6748140caadfa8855d08ecef0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68732459cf74bce76a6ea639f4ce77b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95c361ee63bc2d5dabc4053facb6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd218c28511608185dce2ffe7035bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889518dcde6d070840e7b7f7f155c958356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d764b18a10cb8bec78164464ac8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f203b2e90f43464c2b5727e6710616c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3790cde9060a4f3510d0f48f7e05ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e6e9237dcefc5c3400d0f08c37cf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69859ff40e9dd5fb3d672d0109071361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f310add5e5484fc24ebed3a607a5c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde39effe7a8c52c3f73a1b6539e23f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e18b782e6c0f944d8f7693c8a5e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03879625e027e6a11662271950d3601365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab4eb63d7fda92bb7affa863eb234366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f206884026d5ee30ae3fb733e32026a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa1f35be637983eef1e28224bba9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1053ec4257285338764fbee74e5e09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3bd4371acd01ff128ddc2d140401e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f387d38b5d24fee5d74e166ca36c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb10be7a16c052e022bb2418a94fc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b5bd32593a42088369a10ad92017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88289ed99f759cc98f9b3515cbf6301374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b5eada005d7fd5612c710b524450375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95de29dfff934bc1da1dc250854497376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5147e049295d3ab808d1725295aadee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed303517d0b69727a199d58d935f28d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce738a260ca25e403d0e865d5e8dec29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ab53c8d2d3c79ca84edd3e26c56e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d2291567b6469d11b77b08facb6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579300dba324719a245f76b7fbe63234382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d241b9eff2ce052ccb9775836013b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d8b2bbf7d63806e6a4767ffa04ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998474ff7cba8a82c5dfc0e8b80580f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad843fa38c6fb333ec7257d147af61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3f67def9fec1c75750047c22889c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599719a7ab789e412577cc850b123f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a13fb788c38391aa86b99915014e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6248cd6e8ea0f0c700604aab2794c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47119ad7885713ab03d908bec53913e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d573d1fc4ac3a9343e09ebe797d781d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b28fc2dacfba9dfd72d847125e400c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e0b6eeb8ee1c04c9b1fb5804c848f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2c74ea5d2098a1af9e7d6fbb4fed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fb785536018338cc46ce209df1ba7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5adaef1b704b3776914cf927f24a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc235165605a9206b25997249fefb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab860ac0d53cd9258dbc69874521d30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191edcc4b02c040130c221bf0886b3ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563bd805b2ebb535ca3a4f442e3811d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96f8ba1f2693ffd2b8df443c163291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de221eb5126e1276d2afb826ae9e76a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fca3a8743fe5a0e3fdd9094fff4a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aada2cbb60fd5f6a9753337c4623fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031090b3346617d40f98ebfbeb6c5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6b842177f264e5bf748275ac1b895407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce09b14fb0d04ed34ca54bf96285a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f51217f47a321ae14e94031ac9df3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e119cd57fd3c3ff52152a9ca80b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ea433a5655c1d9fa1a6df05bcd769411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd8a89a9765043d49d036a8e29ceb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d779b2868cde7f85ce5ce9f8e727413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97dab283fe43cca0b43a1f20c820bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb73b3eb66e4f8abb75ee3483671c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06dbf15ec0f28f128f61734cc175b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e834a2db19c07db4ad2c4fea230328417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb017c62b948b4d8a0331409a1815e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00595c1bbc81c2bde7cd72b56bdbc8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da93a7fd928cee69ac09cc5fb9028f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bafd6494d142e5170ab7bfc641e394421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b19f56bd37c45f5966c4f01aa449422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d53072edb93e6a4872cda0aa5d5939423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50514512b1d283c92bfcc2cc0cdeaa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069dca2c040e78838c13d2a36697ff8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6deb259a07f2a205c199085185c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d24406e3a455d5bf10fd5d9b7e0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c998ebd9965f25eee0e7938efaec61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab70918b52482d8edad2856ce959818429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5877265f9dc52001c7447f5b2046a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624befab41f7026e4f0b7905614ae7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e981b6f050180d8bee6311d53a5f68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba740afc680be16d8b40eeb9d877a19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc2825096bb28f2a7f6eb15d63c00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9e9b69268da32a7875c1545b0db71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c9f6e9e51e97baf4b07cd648688bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6731fb0fba39f06286092e715b7611437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364227fdbac504d3e018086737c423e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11fc2a3cc8d5cde5b1fc589d4527a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b895ba683621cb7b68e472fe14d08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f31d78d5fd2b199b85cca9a107ac8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab7bffb86590e9bf22c7a73bd19492442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda3565c708d8104357db36fdb265b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb6e9379086994923271206084c45b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee004cf3987052f5b7e7ef51eba17823445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0adec0d4eda557eee356d0b49b0f10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1ba9c0ad68aec6796423cd2f2501b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bc0f28411fc569226b3e17ddecd74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f484baa1211c6d03d8252f78c1c395e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707180424469d51781331520f7386aa4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd394421b054642f389a4db9a63985451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbacad16221a16cf2ca8d6dc7d9dea5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc70eb33374da14547ebbdc339c6dbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ad6a2461d76dd38e19f60def45c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4e6e62dba0596348e277758a9925455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2427b02f9e40dba057adc173d40be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d0ed749c5266fd0d4e7b6eb3af79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c7332ec3085dae8cd291a85d33ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7864db2cb6c57bc73688d98fb06cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63ab3a581f07dbe4df08ddfb417e2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836912e79fce93be58903b74b08a02f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499674255db59812b1830e82b5d9fea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5eec739bd77c476d5071c6ab9569463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd21a3fa9d06e792b3de39c98c6ac7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b8172db43798bb016bb08d11326e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dab8975c33368179a51a811b278342466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14fc782faf85b1cd155ad53b9bd46a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038feef59d0ef91dfee9dc39a7b8ac5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354c3fcb0e682a33a78be0a4eb48356469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9954c4acef703f227d0c49101aa56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce89e9319e01abbaedb0d8a94b86b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53270adae2b5b819e49e1c39d820d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a2caeaae1a3f208c7583bb097685a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893573be17880301704aa7d21f188513474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdffd931cd2254032185c0936720739475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29df2d9f96301d276955e8731812fcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dba65477fb4af0c66a3a1d8d08d9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e557465894735a63109e81496c951478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c7317bbd452ed94ed53120c1e2f7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6524079d9d63ab97ae1bb1af8c06c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1d9ee77bed176929262d425a5bbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a220b3b17b5bee019b0bb531e66edc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e568ecc18a659c47de0e46508dca72f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2026488ddd9837d4c906345263609f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd03a67aea37c196c5bedd54d3951485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ad1ecbf188d84a1b6f472cc47185486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0ac4e9edb9c30956ab0eae8c6116c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d075490154664a1f5b2b7f782938488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373b39128aa0cab23157f2c34af3245489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367b69a151b5216b924306426f939e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c2c6ad17644319908b36c718221f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671af1d40bdbc7c5985f104806325e64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d8ca5e885516f02124b72dfd1f01d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975f6dec94e025e608ed7ce7d24de0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bda40e22ac444154011846670e845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed2d631c56e41d04dacd91c6b3691496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ace129c608f59b6ecec2f7634de8cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77fbf2253aed0849c1836ca886fe3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb50c447f3480522a97b0dd238ce7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab52fafeba94083c6fa97700fdfc70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a9a404fb1fa704aff463d730324f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d665d4c743d7d264338d8293855697502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb317dcb975f20955aa18afb2bf9865503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172bbb99936c92bfe45d5266c01f5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502944a795e7ecd38044dff7acf1ae7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1172a6a77bb0c471b59418cc0376506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556cf428e95c22f9945b320864ae3a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba744b80105bf5bc20c7376a454f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e46f31cb746e4926fccd133b7f0b71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446756bf463669327a0e9447c1b7c67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e94c385a354b327d31df2e980ef643511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4dbcf79e47bbe4d2c3fbe9fc818a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f0cba6e706b49c60cba5c4dd55be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce0158a3d897ec8bda62ec015287b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964d97359dff2b506710c03a31751c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a639e5a9f959fafcfaeb0ca145183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380ab0f19cad0e4edbae09533591db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ca1000d41f021cb750074c4fd04b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f637a6e933b908b361dbcfb45cf3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49123382c4cb3c0f15741b0d6217dca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627553cdc6e3d337e10077897d15d0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71749a9825e1c7c016dbabb73642e17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec7c4cb50cee4c315f1da13740271a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69741529926458fef7bee491cead13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9cd2037eba7829dd15865260d303e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f9e395060734755eaf6b8d0ffffe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2d62c4baaff52784a3e29892436f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a3d79388ee9bbedd6d1a0979cb9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e86fd80c2d57703102f819b43b252529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8aa0f1c1f1cf5488316c28fb4efb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be63952d381d192ed2eae559287e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0daa593dd74c5e9d5289503ccec96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db584aaf450ce9f7bdffd89058d5b41b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c06161cb3685072024b4a27a48aa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27c9e0f050e5fa52bcf52996f3979f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231eb7562ec265229492c6a438e93e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9a9e35a7782a4f607a7b1e0fb4f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dee050d28e3d4b4964b715e08b8ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e667f0489d72ef905a7b2a58f562ebb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9960c1c6e0aff37a6c68c95a0d01d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5daf92146c0f747f45eff391ae7ece541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f94738c5e25a9035d0937fdfb94cf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359afcf17c07d1a968fff8d440064386543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb569988a618fd597bcbe4784437ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caea060e993f567eec6cc28ea86a01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272e64729466b572ffce1830b71a97b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2bb6c30527a69900bc16dec32f9c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537cf1abf23bf5b847bbc693a1b05fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe664bc272fd4603e6f421c0b1b088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60117de08ea8c6fda44c817d1d9fe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5648d0823c430fc22532e9e290bd7a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315fbcfd39fe3f719afcf7afe770408552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238fece35215189c9f2acade1bb918553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fbedcbfd74f83452c1a84c4c6a8c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d554138e6c6b00e0aaf8c9caa3fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8685a0991568b98bb78c83983873c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f9256a190eb0defbe0b3df63d10a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876634a3a758325f8d3cd99bdc7243d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcd7392e3d5d2a8383ed7aa40c72de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad3792469d0ecd63bfc7a9ad6b77a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96841b1f004089812a86a08e349f39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fc8825dbcceff39c7bf48ed30dfa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae160b40cb09580ed80a63743ea1b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c7e0fa0e2f41da3d039e7675e7af4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadf5e409b2220c9d602b9cc95a4849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c686d2c3157a9f9dc35ae43257349566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3b59d6b5c57bc538851d6115ddb1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e5c6789117eadc10c70efd680c2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d126711bab67f6e7a3ec4d5dc3211569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819e7ab574f80557399bd8d93b64a70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad7c83548b40f54b6a7b0a8d9a5a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d2f91598e04b2b4fd75d89c4700c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9529aff1323ceae61eb4f22f8116a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cba08f4d3ff094d1efd2eed65d83e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286360895635fe237283383f80a4184575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18588c8a02329aecec2af205bf4cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02957d56e8c66078f3bde442dd741c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbce1224623b05c67fb659c6d24b11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b6c13e0ee68c30abd0a2373fbea9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e115d29d3cdb65b166e333da0eb97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79caa0ed88224dfed47c63deba12e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22fdce538bb4e54cc00518ba8eb2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4c4331827186def0f0c5f778c9f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587196e38ed5fb4fcaabfa6f16afc54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de056172fca733de20cde6423c15e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b671a41144f39faaa061e0f0a8feb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3d5bc8567fba2df7d4f9ea05777b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17547d0c3408297a05caf3295c66ba23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224975c66d87ff70d43fc91e288ce1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a436c9f20f6f6bcc88e2dc98f5cb401590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf8c28df87af5e4adbe22d2d43de95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b518694f61e2f119058bafe4b35dfa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef101784f2200512cd6a957cf9b8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abd7fa1164c2a1bce2540d823d0bc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b2eabe74982055966d0e791fcfab1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854bd30f0747c4d434a48b67dc5236c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c7c9709134190fb3e52589afd5906597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1594eda1a32038883ee93f0cd9b91aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe0c54dea040f905f16dcdebddd4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d645e69232f21442d2e8d11062d66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccffd4abe96da0231d3a98f002d9c44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33dd4c9718bd10858b8570344066fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8f24103b8e5d491452aa31100307e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ce8629a6fd96882abcd16f0b9124604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b034cec0bb57cb573c3385edddb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2707877a6aff5da47a08de7f6a3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c08b61e39c5048a9b275daa3c56eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c590b4d42f55fb3000ad58884e96c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181701b995ba7e14dda0fe4937fc1c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004a28bc82e5355a7791cb2396053c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b38f2b9e0c863549b15a20510352611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a288ebe84b7392550d92774b859cda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8297fed4ad0b94b5451d95020a66dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b0a6533d5e06256e7d976b1f5ec1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450cff2e20a423c66d316db944c551e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a64cc978b88e214d4596cef5359ef4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934bf23db3af13f8175f59f1e71b394617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a3965fc1c5c08c15b2d7313bb850618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88b9eb53e42351b13c0c2086cb57c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0406973e5d34a72728908d5cb630e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edddc2486b9d1d8647a98e34a5f2199621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff76e7e3a988c682b3d130f8670dfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00eb9c8d869c81cf00070bd2e169bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ac43177ab3b6eb2b03c5db9218ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a5ccc405878acaedf70c15c3f53f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802b2e501565737d3d2d4a08e5b627626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8246d92079dbf1cd58c97a4aed86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54fc1123d4b0b2104ec8ec0ace786a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffda08b215f2211b1bea7be172246b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e9eb2f221d8cc23c7a11c5eda79e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69a5cdc7bb7bbe6c67425484d7590631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991b44885e88459704f4accdf6d77b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49e595802adf03a89cb6f76439f16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5536a5cb29f44c4f6f04f245c167634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afade2e39fc6e730036034408cbe86f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597b27712272666e296b9236adfec10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36460ab3d04e37e5d5d0008a53836e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73a8875102411413c41bb0366ee672638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9db1b508a9edaeadc9df514dd4db7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b566abff908e83a90c02991f7665640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97283494731689b4b9f475558a5ee95c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a583a617e170da62e7a6eae049d5cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb749a9bf8704330b35b297e0c76d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0217c8569ec1fdd5f9897085c483f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4703492002569ba6d1550f19f7d5ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2e978d6ebc1bb2eab89c947b59d2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081e5ee8240a208125e58a30fff687647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e6ffa216b00eb974933cb192167e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0855415a219b782755ad16b7497242649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727cd38102f0988846db8b2ebaf40a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d71825a9b2f37425eb778865735c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d0ae29c446aceaa2368f5168e31f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f399c6102c36d8d6bfe58cab0a475653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bca8fe75bdf0a60dc1d8cfab36a62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106f5da7ab7a8cd55842c80d4dc1a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b329f2fa7235d969c79b4752fd595c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346391c8035e9b905592f96ed7f0e623657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772e6be528ffb2892dc0d56ad5ae35c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528305efe2a009df0d9e086d7345bd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cb3ebf32b8ef0ea225d530b367c2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269f3b4c1f46f97523a77dc514e33e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeae4da676b140d07294f14699be5d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25ba01a1afd0dea38983ccb11ac2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042438c3926ea4a4ac3e0b50a7ec89c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0673a507d2d624b128d368e0c7d1fe0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf22456ae494210dcac99e913d210666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c5a5b372d3ded04b3db2e91e3fa19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652374e022cfa188740b41edb4d25674668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163940f4d615eab0ccc8df0012f1a42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb37eab30a24996840a15fa2bdd3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744fb88ad56d0f81e6445716561a3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13ed3771dc7960fbbfd9f9feae9583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf633a2786e47089bbf3b8782fb44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037984b1840598f3ae7b46166e6ee01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47750e2b1b2a8648c1a6e25ea6f59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604ae26fe66b232989edb8ed7a95797676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd4752a24b2a89dacb7e924f77024677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b953f876edef107ac1c1bf17f278e9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d9fc43fd8c2dde68bc96c9fdfa17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980aca38c5b40df739dd8966d731e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b2ea8c9a85a852a574a93c9cfea9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2814340a6c596cd4eff13c4a5911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7442dd43d7a004f55277221fac7ac9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c685e6b30a13b97864f8ac76ab588b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c63c9a9b752c3f3d3852b151b897685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b34948cd22ed82e00a30560e25ce2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc99169b822f1a295cd58be58e2f62e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6dea962e4bf19a783acad0d6a8439688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51528079dde9e9e7bba795f5aae8aa8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23002e6b93629b37a3e737208cb5ee78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb68599953813128e85166664eddf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5e6143d79fccec063b2065710dc0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf2490f03822207d4ab79216f19529693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3f5895992f1a8e1710f706d266bc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6db7888d01a1c2a14d315b28969de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd6f9aff279c6abe986b370ae62859696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3505ddd9f908e256107ec6dec1f4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007683ce301a1219ec7be5cdbdf3853a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f5a6cf240a3e2742208ad109b508699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36318d9a77ceabd0d53e722b519194700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305a88ec6a9ee0e29bb5e2e58ab10b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71437fa027ab5791edb940e7d9478c03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b13daba03bed82d67898795b27098703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a423cb9dd0d9896dfdf1136298d4823704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b46cd8de34521f4842fa5833e4724705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2ee1e6768242eb2ce1482ccdecafa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583758a651801ea623e692823e7664af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66b9175ec5f06578379d963228ebb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca4455e28c6c61e25ddadb60f5386709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05119fb96447d3ad53fe1c43cf8c59f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2ef2eb7baa4c77b443443aa91e751711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55453dbfa576d004728a21e275f4c09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81f1d57a1fa1612483ae43123b8036713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af611aeb5efe478a48c3bfea1f074714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b08d6df593019dfd551677bde6ad3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30719c0a381b8015cc8417232e8c7de1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5436811ab973e2b7f46c2f4b9406717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d7e7275d05c1809333f2ec42915a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f698d48446ddb0828832a520323b3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b6f3cec776c87552310db1d9bd8af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d23f5e73d9f7d00f37bd061989d04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0419ac1dd332d69532bdade6f6aa4de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d0528e4b8e4287da57d1f6cc9492723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe7a76fd1e80bdabc331577f943efe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8e270766b68376ade0694a6b63372725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5917e5ee278439d54110692320b86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290de89f61b43fda1d895678c4ae3bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bfcc9eee177da65f7f6ed90f13d98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d051f43618ea152671f1507a9795729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712100a410e34f0205ce4fd4c3db4055730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309362e0e1a147dd84d5fd460caaf677731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef286f298af41fcd3c447706c98959732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb4c28d254c0a53e7c2cc86381c27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9b07241f9300c68924935d8c03f10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27158c0b30efe4907a8cba862f0ade735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c2a61c6250113a579eab051aeafc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1db57e20b58fbf1ac68daf28c178e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e881e26d567874ae7e6a55647fcf85b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619c284fb7c01a52e9d93f7f3619c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0410560ec64c2e98b3b96f7c55ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f39e6bfe2096f107aa11a3213298741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2d4d7d668afdcdadc3f858a74419742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7d6a9174fb830cddf79f01d942b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0157b92c4f3327dab40d0e54e12e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a73e2757ca1feaa0c6927bbd60e642745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6288808076f7a13b718cbe742f31cd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09899df40bad31ac7c68eaf09722738747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77952fdb4eae6629ae161c4b0db1dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964aebe48ba8ad96a4624b897676625749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b618d8c1e44cc07dd3c69034bdb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc79db78885d3563f09b7091c352a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d343ecb714acd25e4c0148697e8530a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502184ed5aaef27d8f2a8fd39ca3ba6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d040c87a35aa1a43fdf3029f118a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1992800dfc2d240d078ebaaf77aa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148196deaaa7a4bc7f52b148aec1b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d5f76a82aa5c2b7ef04581af445a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96803c6615f095b37315537b27b52c26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35314d83efffaf209055361a0db2f90759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d1e456fa7947ca7cbb6b24adbb0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd91ca7e2ef7c7c1fc1ca2256ad622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62f1db40ba864c657f7abe7cae4233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fe91a7984345ed0ca4b6bdc442b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb5cc6b4f8f7ced3a2d7e7e372150c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e2e22ed796316afad8b3131603676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7493209c88541b50017d83bafdf317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9ce3432540008f6df499c6f813f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2f67ed2257f08fbb70e03d98733829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f31f240be178b62f773ef70aeae410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d1e30a3a67ff5bd2ccd7ffd3c88311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c4eb99042e42c564b56c2dedd0a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d84e35ee030ff39abede77cdc54d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea44001160b675ff073364e9923bc0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6457a6e2bed9bbfd5e5bfbf5689e4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcdf748f5c17d0bce959953d71f73216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e4ab6461346df69461510178b7f6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c394a718ad80c191ad258dbc05ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aba12f0120bb03fce75417c6ac36a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4393296c59c4d3ffed57f2cd1c35e9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acf47a33b45b92228a7ee9a2ba3ea721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f42f9bfd8c99e3ff92beb42c5278822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62627165318e1e95cfaef99e12903e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53812184161c10b3fae8bf37e93abe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ca8d4fe34ac89dcfb7026d388dc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357c1d4a7f9aceef7126c98f14543526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95dc90aee06889d71d6136ee8ddcb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec3824019c905fbcb041d71291b5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b326a0aae07f9388419b7fd6437414c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4964f3cdbd936e042afdefda73a3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb762927323d07d7d6d02e47dd26bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e3916dbf94420fdcd09fed919a76032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b17799a6a0e702d1dc4cce219f60333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610308dcd4ff80040a64ab0d0e338a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e2c770b8d3722735de484714387f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db11ce2502394bc15b7031ec45b0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67eefa0b240da2ab0de48c2130ccca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aa62c9dadca9c8eccbb6a8bbcbc7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092611f4c90517523b2720b852d4f7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac7e67e285ceb2ebf362ee6783562640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9886de90002d863894da5f881ddae5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04337a6fd90678a92765c78fe137b88042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c3f036ba8b38788c608652715fd6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a65aa671019229775b2e08adc2916e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75f7c23c3fa6275ccce735b8acaef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c31aeef74c2c28fcc85e9787da5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5271888398017e62a3d6c107dbb6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365b140d3a931e4ee3474e5e3faef748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88244d1ce9a3c32bcfa05fc6ea74a8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64bc8f64801eecfb7f62e501973d4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d7c60912364465c08f3e1a0ed6ce351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228f026d4e66611bb978dbeeab447652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df53b486e3c883b5282c81cfcfb697853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f5483e0a7ebcbca6c02a8beae1bda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141d83f66f3c5b6ebc01ac6e5f7d28e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354c018863d9cce36287d82b5c9462856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425145f0c5b3be0bf1440d1bf22cd5b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35e98fa610aa0e0bcc9fc8cc70754758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee7d6c86792fabfb76e91699ae37a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392eb372dbed185389576436e24664360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998929f32913965d642fa4605a1fa6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f64eb6e1936262028816a5d0c4deba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c6dab730af729609568d736e1fa8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc206ae87e003c1a06f3bcead53b3b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a909524016c7136ba44a350ce50c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c611064d47f5947de7ede6f2394066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee819b9022f4f45eb103f033b969b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458470277a08266adfb5bc555681e0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339c77822d939a189b3e4fc62b369169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3eb4dc2036f9558ea91fa6c8153b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03faa6a2deefc43bdb567fdcb3d4db371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8208541decdac82420162e97f55c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233c3ec4598df4c1b22fdd13870da473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644c3633625041e5618733e9a1ebccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faa75e7870e17135ac63c2fcbb411e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a47cc02d878962ade748c522b6919576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd6f2e87cef0927f37dc04c0197a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e2358cd2ca6cc642d97acc41fbd8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519963ca3f1d327053b7449d37d40879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a5cd9f9615ca5f0c5e4f582241ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc3fd4386152ef7c3c43f1182f28e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876efc5ff7ee15329471e5940d87c4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d13740d1345ed403820da7a567b6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd8bf630f15d218dc123bd10e9aef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e48fdf757090099a535c7b47264f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2702807cd9b9bee128439e8182f62986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7252678d794ccb539c4b6091b97f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8548a244c7d865fab003d517d64d7d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b0f74016ed6e628687c322e6c5e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67201003e97deb6f7b666469cd5841a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332c769f84d27b6151e44c7fc23d6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f3fa5fcf6264f598015ce016887492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38fa8364556cf6d3d99954e94590f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8161b8758eeffadf397f6ea85e4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e3ac26e50a88839ba46dce21a31095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2aa4f69f2027618792f622ac4d73b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d0b93a50ae5968f57dcf5eed962597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2544e8ccac62163780acafea7df898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e131018d72e756fc02fa22f942cddca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e176567f92941c3c723fda9614d598a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe534da1bf93860437ce8c7336ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3402883b87095b7d07b816957fdf8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457895ad7e0d59ffb6722ea73cc406103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f5ffbc3bd98338fade68ea14b5632104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f26b6fcf10ce1c61a4bf0e2e35eb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8e5c657c07ee4d1f960cd4353e7df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb058a816940950ae8fa8cf11b665c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba7c8f6618de38726389220ccab41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2d40327439ddb1d8464c06350bd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe84787fe09befb03577d48833dc2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999a3235c7d2536ffc7fb70d8c99782111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6001866751813f46fff9b91b7cd2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e3c3ddb95f6d11352bec5461d32a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e47963cf79c948464f291103b214f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2056ce70e9e0df32f63e514511f21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968007e33bb8fd62b525fb63722b65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0161b91bb644de1045b145d4f05c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1368ee765c6a0b27959abebdfbedb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d3b0ea494edcc8591003bb65ecd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fa428917d3ded13162b0d4bbf055a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759ac9bdb753d4c76d3962949ceffd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578746d8b9db75dd1e5e4f1da9a0ebd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c575a8e2779c01e252f8abf3d8f13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697afaf90bb2184ba1141940ec92dc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ae4f336d3062ad463ce73fa7606c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92acd032cfaff8cc11d3f7f39da8723126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d425802e0edc05d109b25c331a4f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e6f6b013bd1d965b85279333c300b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1141f3018fa381eb7b09af6fa389b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe344ed1c68c788241b383a65d46d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0621de649adafecdce61cd8868092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d61111e80ab208db2e19c0981da7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a23a734538c82b877e698c8ca85fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06824c7d17530f997e7300c068664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4093ec22dec544c7032dd778d2aef2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2d01a22be19371996c6bb883010ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6886a74dc8e50a50df4d331506c5a1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be8d11e3a15397fe0d3325c6caa557138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae14b48fdabaf5e39a0999f5de5c94f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2240b1daa109fba36c33e7b74cc9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28170794a4b551b5dcaa2d74c30e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610387d78628f1309032bdff171b9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f840bfcb43e2e47723beec07da836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc98545ab49b7f2d04f5e196578d9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa7ef3f6ee86c87a30232cea2ab9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61fea90db9f2eb476225df165ca04b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402481287d7cb3de495ae4b8015ecd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a327f4fa75c061004c62d5ca6d1a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ba3414f10132a85060f5438d339e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b659814214721117b7d0f47040af0af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a31cf281b6af44b5fba78f6d28af4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777a28bdffba6038f1e4d15a3c5d50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10b9f5a66f7a179eb826d2f3391c63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d89590b0a3ac0547371e21c2e107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bee6058e546e4768dbec50ac48eff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5223b70349a2463f6fd15df6b23631e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b2f8e721af65d8466e5bcdf862ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b8c3dcbebc81546d683f11557ad78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b7cc1cd0908927a3c51fada0bba6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940ba2923f00550e1e9ca5dc9032980160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a00293a7786e640504dc8065c4238161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1127173f3cba9dff04a4844c7112162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cd3ef65c93ae6312963daa9ce362e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5919509a02927bfe4c7c05ddd3b32b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e06420087916d7c7500711dc2e04c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ecd9ff11d63ff8b6f2cf2cd8e49a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b703f9cb1cffc4e21fc5b343df455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bba46db5b15041eac93060c267009168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25435c2fe730cb07a043236bc31ab3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d7258dd501f012e7c48c646a4326c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06d1727a65d9c08ec29ffbdbb24edf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182ca0b8cfee5bb7b9038dd28b8f72b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114236ecd22a774600af52fb88c5085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cd77691e798b88aabec7e0eba7d34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cdf754fe132a3b1c8930856997b1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c64beba2fbe9e09dabbf479df781176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb3e1bdd46e3529334679fe6dce04a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e64c8775ec686c11b2fcd3dc3db4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a8240cf3dc789f6bbf9f4dc3dd31b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbac5837426a5c26ecce6893f6b44ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543effdce788d6913d1847ec28ba825181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427144c434e931946768636715efea1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86319a64c2f0ad3aa81a6d56915d2042183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0706d48dfd86462774315cbbaa272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef84b13552f42db18fc845d5b60d06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678e2e18d9b31ca61eedc9ebd815e8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4ba9dd63e4a507177df1a12d6aea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec286f592a692dcfbc3dce56f1f21d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154141e65c663da258874fc15a3191a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82834880dfe6a530a976d244ea51358190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a97fa72ee73605e0a6e4968489905191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610c1f37ad3015681e9bbeb8fed4750192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a1710861628737ff3af6622dbe4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4e56a4d18b13ce0b42e2e9ac8eacc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924740cb01944f463def688085513707195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b62d00e2b06d821c7713d346bb691196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c81789c1005d7906a5b053bb0e60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf05551ccceb190cbe9527c540c4fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab38dba3bd8672592d1b48f6c49685199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b66b5c45648861a161219cbbff30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82cbc519613413fedda8b85a2d5706201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab51f630e5b025f1e10c3ab875fcf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa48310ec2d78b726adf7d01b5d08c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc7eb533b85712b9d6ad419e371fb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d784d390312ff095ae5ea2b4e11ab8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124c443ff76b4c710b2f218de4697d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c847192a3c973a3f9f9cae9abd9b8bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd3ee627fc453223b4bc6d1a78ff8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03a28e6b07301e3e1b14ce606624e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f17cc8d67a23648ebcd2336e63bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687edb547a251024dc4eb451f6574cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1682eae3bf3d91374cc274064bf47b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b4de1027bb2813be33f0e8c0c092213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad82d6e8e1fdaa161b5e9e1d87ee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c9ac8f8d45fac8f43abd0c56ecd7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9030ac48bd68be73565c1f25a915b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519cec189d05e17331bd7f1894e9f70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402daa0db35ccaa88555d1df643ccdfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf554d8237105cea9676fc2fe9431219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175e972f205e7f938a4a571cb08a43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101b67a3f2cf520585e974ae9364632221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2764b048cb1b904dc27ebe7380190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f48601841663812553086e459a528d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccfe649a1fd92a70e943dcdcb4fdf8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b3ea06c0a1c6538d9199cd657856225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f05afca8db04c44da5be01a433bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a2ce9899e543a91df0ef65f26bd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d388991b72818d79ed56d365b130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df255a21287835d005b793976085e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7806bc68254c777596ae43271255230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725d2f11f3215a9251606149372a457231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a78c82a670d414879de95d3424bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58e2ae109726900f40bb45b0d9dfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5158566736b514426c1a64cf32336234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb0895f4c59f65f5a1d8af6e676f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03a364436cb910bebcc4e203a4fe62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2905dff873082dcb04fc6cf772c340237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ed673b71672c3df40648267f8ed00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f998caa0f456221885db2feed73839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf43456f3e507a94afb12c94f3b53f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbed25cc603814a75970a07ef3134d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece125e85b25cf0bf76aff6a78edfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1f06abac1786e46c40c19de3b5c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49407c1c173a11ff5caec1562e4b18e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703ac751e5e1ced9d4685d565fd1c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722170b62e32a89ec014e7e0d7bfd48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4b2d6527aa45c1a7fafa44a3b3ff3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c49ec536a6f7a83c8767e6508493248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2e7b52d7f8e361c1b95e109e1928249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649c579602a30b31ed4f20cd0d626b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd0d62d269adfc605e8779c8bfd11d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033a944523561dc192357bfe083760d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac559e8b2c1e1ade60dae37d751f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1113e1c80b89ec36a69266336a19d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19917bab468d2347ae41510df5a327e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acce4a318cc6855d153cd075bb7452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce90c78ce7fcc670684ba87556d98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333759da187e874130f90de4b80bfd19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4629cc25914d42f63cd3dffcac0d53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd0fb6526c224e62caca21f38ee73b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044abf6b5898df1391b889ee52fcdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4bbbe179f09f7168cef98bfa1980a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b78621af71416b0b3f8adb608b542263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938afdc49c1387583ce02229b03d81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f046cf9fdf53d386f9f470c1ae596d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e04b5ba3cf72dd70067fb4e5b69ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e475aecdc50b6d3749feed1ee037ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79e1e4fd12b3cc53d76774270ec5a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e508ef9d42917010e9673847e0958d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6924431d57556a42b220c1e6e9701e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87bbce74ef41f7c5412ef61efe0849271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dd5b1f6ca798b0c6a52102d72f811272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601b4537069b6f32fcb78cd946b98d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa774d4b6254b69a930948e58573fdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5571638106538ca8ea9c650e131058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7d2bcaa516476e6d65cbfb99bc4ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f2797904f67faceb0297297fa619277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f07ca75b89fafa33ed5d5545a21ad4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ff75bb671d99d6b552f38bcd61f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7e2ca235fb5df89f5650c3f0d11e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b88e97fa21b5a55e5630fe915f4eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cf9a7395c9341bec7db32a0a5f944282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190dbeb44f2ddf7e63bf017048de27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690e6fcb00dbcc15db89b7784ce73a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb0b39998034adb2c3314d96c175d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b2bef94ae3b8c9064b4354882cdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381575583e7642f9f2c662f117b0fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1e98e5856ddbc03ff1305aca46e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f671b77e5c139638f85dd4b0802d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6edaf68d87cbf357ae5d9047fa9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedb29c9f1413900570bfd93777818291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a607f9373b4d53a4418f993332be55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910eac93e0ba1ad8cde5433def20c34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cf6ec6a5df582cc42103872609d4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a46b6f8cd180566876027f642c48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a60af5bcfb75bdf7858dada20ea16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e141d90fc0ba75cc13b6993f4b0392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08981ba20d16ef6dde7a0ec48858478298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c989af3816f2d1c0bbf7f6ae4649299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e18d133c7e81d7210a8bd9e824b22d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1be103cc9492ada403129ab4a3cd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ab504f2b95744b2194d021cf0495f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6aa0dac99ed1345dbb8d41b807a9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148f77c14ce73fab1cf007f81657f53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd404bcff947178586dbe489028e54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995b62e4b77979097548e45e31efed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b1a6119181a4e0c90a7a92545ce7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f0044b4a59f2a74ef159018ebae5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00edeeff95e6880bb2818d47ead15f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee4c94302afb2be6dc40fa49b3abf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f2ef06e3ef0c51c51452e43759022311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f407b3a64e8b52920c45ee54cfbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891893d6b9efa7c167b84b0e21764108313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e000a13a7908043bb4593b0fe693bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3b2ac7582a3327e60d2e4a2952ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f31892bb2d5ae2b4168a9d2cb46a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf495f9a49ff74d0e929f3758205a1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d88936a632ba5fdf343a55e0586ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f887878e241178ae2a3356c4ed98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc887726213deb315607e19bb75663320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567bbc5bbcd7e9330428ea89f288afe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324091b4efe1b9e6bac0781fbe2468e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe8db3be34a2928c36a43ee615941a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b4676f8d0f7feed1acc41b3735e0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f6ad3b1638a44149ab97df84664a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079406a2a9bf332185e22312935544326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d6f026d5f70831fcccf28a2550a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65cb4c6e757aff96afcb6cfd7a3c8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f98635a7e2c0df4ffd143391aec57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac42f432860a7a47a8d67d4039bed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc16a4a278f075c5e5883a42c1c097331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c7e020808ebff2979b8ed4c0fd72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747dfec1495c0ef4be6b2097dee43fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179ef5ccf6ccd04e5eb2c0f562a3352334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0714370d68c4b196a878a3a913c4a4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396d5baa00114c97da7e16df45dcb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec21b6e9113f6ea490d38bbed49bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bfb1ad2d21780d2e0e62e3c11fcb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544083a9ab4512d74634aa30d93e0671339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49321327d66aed50019a4442e5cefed6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447fb6272ae750d4c4e04dd394e8dab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc3dc87f9934b42e6e869b389edcf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0509fc06e22bc7db7813f4b5ed15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54631665a9fd10a167f8843991f0f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63892d24399ce22f52fa9b6d449d063e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470590c80398b5a28562c32673de3fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6f9073ff4da5e82bc0fe39a79a057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406990a3d23aa19408789dd839409ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c36d39bfa2a056867584e0e9049cd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e02e694a8fb1fbb1a7e7ed7b3e0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17f2795119f65059bafcbb9dec7b62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd407ef3d8888f3e74660937538602352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65313f175c9003b81c31b4af2a59d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dc4a48b9c6f652ca19f845b4bc2d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492b7aacef072e9f58b59e6f3468d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea6346bd29f3b160f88bf210091839356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fca53a85cc51c48a8bb1b543a42f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67f42c733d68776fd9eccaf5a42616358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a6678287fca1815c06b4c2d678d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb09c42020d8a3eb41468fa13c9b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c58099f24d1864c7768464c25044361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf4b9ed4a3a3eba46349077a390ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768d23ec652b937a5330fac2149d96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b23e930194055e4055ac963b2d4f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c215cead81ee44c00dbf3f7b967cc8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614109274f1c6e7fcae58510a81fb178366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2d513ad2eaf150e55c73b0911036367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d25cf38e41d2bb24f5d80bfa53ffd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ba70a4bacd5e6284889ce511b9988369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea7d4973f133b1bb1a273883f56ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a746fb22cde47cf6bced2cd42e5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25605f1bc85e9d99234a4f589e69e9d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1232a3af8588d29265b5364b46473373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d8926e30f283206e3f2246013c84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81f1406924cee10626f0bfc72858f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b9c525af84a861b59c2e140cd732e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386cc2e3c2be4b5089ec0858db7e9b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70af528034c15bb98163ae00ffe851378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cc2f2ad2b07f2dcabaa9228bee51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa2681682c24fd065de0fba40ef997380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed861e0ecf3d0a8223012dc4f8e4a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd37fb60ba8b1224736f5f8f37942c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb760eb3c9737ea793d262b9846bf173383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c3c4c53b985df193afe6a37a1cae2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dc865976e1aae0f9ff1fdc960555b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e87925fd99a73e50c49b875b17699386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1ac22a2523abd79aa35a235a6de3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5172edf72ddc26bd8b416d8abf5603388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2d4d28010b59114f2d9c83c84000389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4ffc4e6e997cb01a8a2bdc3402ba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe5bffcb1dded7183386cfd6e5a8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebbeb1b5489e03a104cad1015f2e95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b8c2cdcc931265291caba501cc90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d267dcf047c8f62dfcadb7a35499d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeb675d5a4bb9d4dccd926eaa0c8d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc884ed043d0d46f6adb43bec54f156396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5714f849b44047fc74ae2c48a84f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed2a54269e8674a083183eff3574cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e99df91b1b888b271f4ee568c46eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab39a51f6a3e1da604dcafdd2ec1b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986983d5d7b738888033eccc72d8be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f63d1a0530503df7c20a5230cee8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90e61c0bcc2bb7dbfa365845de6ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2c81a91076966a668880ed7c327d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c790bb2bf5144cfa8f92f78be0983405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c8678adb16510e9e383db765666a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae30e50ba641c7a705a75b76346f872407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456eb33f340ced2ee1dae826c1c8861408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ba0452f521d8d49644fcd70d1ed1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bf3b75c7fe004ae7c82a6de8fffa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e04911b6a5ef95fcba0c887eab8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a96b501fabe65b00e3abb38c41ac0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e9614259e8ed981ca7542c5ffef7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321373a7866da8c404a9f8f8ae83c87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1e88fbfd6d0382e9bbadd005839fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969067df7d822af85cda4d510e18460416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120f2cbc98868db1618e16233ab5a51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11e17710a1d6240fa9362d7bc27ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb131905f682bac579ef1e792398e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6aba37b4092d1a5d298d126d7c6c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1427826dbf53f23a5782f3f1572c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e952ecc2b29476f98b3ec3596a26e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f68c2621c94bab6c9da045813fd8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517f1fa1f89362b41d76146b4b25ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9845a88f67413a219dd9490cb00f124425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d5de6a586574c37b7097880d2eb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f12842c46838e21287f3a9a2f985427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2efbcc1b5c3242194d7946ac0f05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ccd6f9239d29235c22660865daed3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d69385043baade13334d8df87afb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d660d490d7b53ea00f1ccd2ac5e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980e30059b959da3c314a57cb418d3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b417a1faed0ee563571f5e38917e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122dd0efd51384b49916b435a25a4f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c2cd03a29820155d730dac5cf056435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad0f9c25169bce2c98838fc5d65bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68322eda6fec5ccc1f4d6496ad643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f2fbc9b1a548d95860aa97613d17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1e67a05166f213c8aad4ef0c026c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144b580e20f388fccaa0678bb5b8f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373379328bb097e9bed4667eb2fd87c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d4367d91a24f34b8a9d695bcf4c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38937161208c04076fdd0bdae9ee44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d5f427607ce6862b77655681ecf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f77afe5d79540362e0f24c513d45a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0183ee90901f76a340f0f2b95cb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66377bba90316220104d1650326236d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9805c7b40ed03d6c1d405867f23c7b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f120a852046c77b03be6a32a0feeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7bc1d358e58c98ad754318d74446c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b57d6eb3bbb175f16d9d8fbf7a7b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45def3702e7d28c315f0b709e42fc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ddbad5cbd68d8ff229f47b007496453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932427ed5cfb6a0b1dffae05677049454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440596b3d8b443809492386eba16b88e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f7f0fed128ff1b76575b9e26f081456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642fa8c7b8ddfa462012755189f3e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535f87763585e5f58a3d248895b1c5b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c7a670fada56bfddf8de344e7041459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b709400b270f30e8c88f4ede195e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f760ebeba9b84b641a74511f8b0216461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb3401cb078f968f167036174af3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965961742013d1fd618955c6d6377bd9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fa9fec09e4e05ff1262fab56954e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd875fbc7569432b876af17bb83947b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f1d1713b8ccea2aa9556e5b10785466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61525a42f37566d76bfb57758667686a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a76cf74a24013ce52eb0c353f638468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112311153770dc36fa93d982ca359e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09302a13156437cdfb421e1c6e2fc1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1dca7704308f9a7127b65a2811d2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1e92bf5300e1803a6c58b4d2356a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c54513ffae97d4352f70016febd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e60ba0a0e4ba0d3c93e0acc6a5b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7efff82cd9b8b7103c4010fefe9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83d60decb35de0d566bc62dcdb80fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f09722d6ef57539f614005171dbae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ea1d0cbb95fccadc2a62b54b563ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea75ad9576fffb4030cc3430da0ce1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ae99c190953c4ec5d271f5211405480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d4253827bbc5660a95b9d41df555481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffc5541c3e1f8af6b40319b7da66ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3444a318f599c5ab3aea65d3b9f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eaa57b273a272a2a52446c2a6afbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d45a5f48d52618f12a7ac9b1dcd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed2d98fc79b30a95f9470b009c77c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d86025f50888cba47ef3b045871747487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438f02a1c5650ceaa7dacd66d855ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f28b7bd021f5f4da434274612e5ffc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe388d226b4c7f5c122ae4070e0c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26972b95f7df9dc2bef3bf2000c4a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbd52b804c2e0f6d88e46e61a1c003492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78f7c9d7443297ccbba873a1944ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd464afe98b8b234a3da3a7d45066d82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1240c364864c5cbe551e7e2b23c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45319a88eea8bd5c853a3b1079bc7f83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a597f3039b31fe3cd3039ad8c3124497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f07b494784422f3ab0c280ab9260b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4eedd97a0a44eb2428357c1d1bdcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab4c411100fa1a31c13ab3668363ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e865f1d42c34015e837246e595e5b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b1fbb357857c4a7fb8acd5b7bb36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380fe7fa9f9ea1284929e58903199bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5a4729091b70ffb3a33d39266dd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6846878ce510d1b3987f46361ce492505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efee0b2e93e6d50dd8794431d3adf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7e5d3a4ceab2e4cc25fa9cd69967f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d417a31a2c0676afac577ffcb2a62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed08822dfe359a0984790af59cd13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4288e44d84b385205fa2fc5d5a32c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975fe134603becb8db98b52f8ac94c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835653efee25b6493ed44b9a1c5f1cb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4ab27f95e48b09044007c4ae3ea60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b12d00fb462a34476b2aca7f56d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da8de3921643b5d4d1a4e39800cf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d02531ab240f1d8d5a24adebe3393516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74ffb602f2c9e19ff1b53013919a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ff6810ba059ad989957d5eb5e6f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e48195cf5d76fbd2bc1387fcd12afb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e1c6f9bf9cea33d9e24e427f8a53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a20dcad644f4736b04a1d286b98c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff604793b1537ee11993731e00881522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff87502d4c8e4dd20dbf1bc5d06a1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c88c2887f66a501b8c5b3d928d23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2de955dd0fdd7f6ae2acfcd659b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9ec86395320904a5b4ebf989ae4e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d755245ae859f76bf5c670da4edd80f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ba878f013bca573a083ec73c67617528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537149adb6e32fe8ef64a2ad9f186405529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c77bcbd8cb19d2aabc6b4434f2bd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661d803199de92b7431bbdc9fffd81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d64bf7aafe9bdadfa3bf5b01c5db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd831d899c82dc770ef6360cd19df445533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58249f2d0569380c038e83ff7ffd7f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed9d3936b2da882c6ad15790f75de5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6771e4b512fa03846b55fed170dae4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46df1bbcadb4561043f9d92a46ec20d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3725d8d30cfc5521c2360b0ea939538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f9eb662689af87cc1e23f55116298539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc367d088a9ad101349f935c16e4765540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ff290d96c077063de550ed3bef99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1debe0845051609ab31e0d223dc4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5cf0031222f22d5c5cb00131ba2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3443f6f2d1b1717934174278829ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac0e66601d2c2036bd6cef6cf4661f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa688cd4f6303ffa96f046c838e526546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634508e4345e2031c64d3c5c97e6c91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7f835478d724b135a2bd044a1e4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b73f9ffaef666efb2d023e8eeb724c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa9b6568928a854500520a100b66d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c466862935e8885bbb4b3fa946ecf8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58884bd5172b56816ffac0cfaf950552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0857cb92e0bd4f6eef4844882ed62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d282fca909d45fcf4bb1ff574b3930e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09753cf6048edaa91d83f98684fd4768555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ec826cca925baf22f86eb7f0f26b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b08eec4f8c9336dd926b7a459e2753557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5c7a641e95f1ae308571c5e04fdb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4512c7df223c9e8907f07951d5c62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39e418718fcd712357bb7e3d9a9558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ebc33dc276022c49b89cdbd4f3c4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b150522e080277fbe51c30235655562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd5734cd300fc253c4849e07848e8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caa42374cbc2c949bc735493ed3888564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f464b82cf19707c20b1cf2cd06b18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b7c6ba0aa3881226a604183d2b205566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6979ce113c9d95738d5cab994d2d87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cb87e149ae977658b25a868669191568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830ed4867968eb86828869e6fd81f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdea1b9af9054366c414b5022aad10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9a9b2c1be217eaebff54d26e54faa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21424ecfa58270a84fa849e6b52b25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ecf4e399d24422354d8c2aa0ac44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24230699d2a4f301fa39dffb08c9188574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5ebd59931f56bbef2b9029a9842d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba380ad10a09c009c190a0510297c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d222ca937b4d3ab3d96f5129607d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79663d79238619ce98fa885c281e4cdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65044657ca69ff6c1b973693ef868c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dc72c2936e3f8b27c3432f6699f66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396702335bddf9ace325b5ff5848e38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b648bfe3a9cb604115e718719f3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0b4c53285e5e1506f835d62259c13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99a82acce6b393b0e832dffa7111c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c6233f153618d8d1fa61d4f041cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c1649b87f02f9b9b2b4aaf57fce5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a59aabb05d7cff90b82410666e33e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ed156d3ca744d78c383d5d66c3516588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ae65bc7bd7cd3968c713102d4ff4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e81fb77af855de40f3d48f7d1d7a78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471dbca73fd8c0871a7723e70d5b9cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110d574381063972f65942e157f26b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12484669c8fa3a2f7f33926674abbeef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716831e16eb0fd9efa5913f0cbf6615594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54fb0245ad8e3050a56186305ad30a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0ecdff43d90004095b0d7b2ba2ba0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e95ffa7f64f60b8dc9930e664754d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5361cfead2bfeac381341d19c9392598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae83e4efad015edd2b0ed46a18e8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00479d17be8b0badd31af9ee30ec183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d115a88c1954a606f62a743e1c95d6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65467324e2a2ba636e34b8ebf7625a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75ca591b7f759b3e397d56b1084cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5e01b93ff05ae4befa45148be33d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387e4f5d5003e3f0e709401c84236ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96ac89907c19e6ece1cce8686af9e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6015d8c4124ae2d4ea823d1cf10a5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685822844b04500fc9ee925fd65bab6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57067a9b604064c83d859d7fcdf4f07e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf4546444277f37617aa0516afb22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf9d7a215422ba9816c9284af0deb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0b05b1b00390a3129b5f1e7cdbda9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7a543cd4bf05b80604218693b672613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e80bb80c90ffc439df56cf1c8861e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ec4206c730d9cb73bd24fae69a7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c9502d17fef70da5f1c0864e95582616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934be2c2937a6f76e8968d05137475617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acf1fdb643a49e54ce8feb0134fec3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d14e38079601cea14c5ead591cb09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99aa3aaf3dc25144ad4d119c35c3cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2356bfa58ea2966187fb3c96abff5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad5fa0148ef9a934a2d8bdec1816f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b26398d776d172b5a634c682359fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849fcc118d297e45c31ab4637fdacd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93601537080f0bbe58b7530c9e2216625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3e81229895596471664931e8f74d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2742d623befd869441980b320e083c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f8ba239e43547191d3b953c28bf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78f51693413950119cf529c4fe8cf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b1a139a59d89ceaa200b23e741a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5650cfb1cf76ef5c20593f2ee59f4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe4a0fc72dfe2a840252631a86393d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80789cc1e451290ad4867f74223bf9a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee6546abe149f1511bd339f31e09b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5548794d4671b0e8a9e1c31b3e50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48001f3965cdf6dc2415403a763afca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef10fab8f3585e79a8f7f35950be0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a3accd5827878c06277958bf9d1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231021f7a3e4236ac4601bcbe993c690639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47179b0abe832d1add06a3dde068d2b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19130e353b7f9039f955dda650798d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6a363be7e61cd94f63dda2c971ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc2b686af42af62245e3cefd66e512643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d05487a6e4b9f2ca362f8f72ec722644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc7c4fd12504dee50c4d9b9006fa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221afe57cbd973f79b031588323f6598646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa4c647b930f7e88af685dcb49665647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92df28b69b3393fe523eadabe322e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f97672ea6cd1ff88a8b9a451fc8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903773707dbd5f731f04a2a48bf18edb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf422d3f0d457b33ed0e19002d243651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a69f185d1aeab228329deed83f45d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a0c4d90e178f9fcfe713d6648d7d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e4acf37419ad3a1081e8fde7d544a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c618e37ead4195dee05746dbfd4c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0e8110229073f9a5326686b9b44b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c1b610f07b1966641726ef6d2e77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae0cdb0e24ea78add2862d01fb95ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5f1de1963bbeea0a363054a0416ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd071eab10038662836fd210aeea541660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedcfcf2ca8f82902d7a0ccb084fccc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005b279d7ff2539829fb0fa1134518a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa522156c156b6fcbf8069f4f277ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d558b42cf4b430e029e12c1afc81a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d83baf98da4788a4aec41c21857929665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ebd64fb6dccf2ff890f708dd155c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ac764e07f1aef2d6e7b0a4bc9003667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5335949f791df793b24f632712c0a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57074a21360eef13ba7c753d53395ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c6cabe65df7e7ade963426bc6a126670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a25e91e050e852edf2db4fa50dd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55494cf84a0eb259ee9c42a7aef21eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7ff8ecc96d40d29ec5bd07655ec4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c173600b9cee47d7b117aa3f7464ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55833e29fc3467d018369c458c3aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dba4e423ea65e61a1136f59302f0f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb74a9f115d3a4e8ba9e3827591f7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c596c3f1a6d05824da850661e1d8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bfe2005305f70e0998dfdc7444b5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817d44ff76be1d6515fc41360e59e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc3a1167396100594d41dee3e7e62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a901b9b5b29b28479def6d2430a86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890d74de1439b13bf9f0b562da9c60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25048b9d8f5815f8dc9ccb3c8cfa4e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e01304690dd601ffe92e73bc9db03a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b07c3b179c4f7dc0517c35fb93f1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f96cd4d93374f4ac83100c11b7565687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923beb34c8f14d61246b8953be8e8273688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a43f488ce51a7144d07b8b876eeb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d78d38666a71177c568ac6a84a7ec7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e436d37d95fd6c56c9842d283922691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89914de0b5709b4efea1ef5ab4e397692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b942167663346797d151f24552be6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69854243849234e7a8b0cbfad07dd060694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68edb06287560e275e57ac1b45e69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972fc98145bfb3197fad9704af8f027696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a251798fcec96dfaa678d9ed2febf3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0290a9aa38032db857f6bd9f4d45ae6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b80601dde15fbd28d0f937137eb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5458147121bd9e2950d829dc6291e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50e485b3ed06eed086cdbd0f573b12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b72f63ab9f02f5152993bd7bb289f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517063d85f617572eb52ac267c6440703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ed532c23ef6e480372d31bb50c46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167a6db26d39a8636e82f64ef9c4a54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43428383c2236d4767e643b6f6628299706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f5e579723beb3e819c679f02f654707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669da5885a0a43a0c9ae067842a6f51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d72016107f4b2febc603a768e56f1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb74ab80bb8beac4ad4f18ba18bfee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfb29344aafcadf7e6d819b396e56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5429b9b083392989be55260fbdf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311277f1519936fc6024bed3eb32d300713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ca4dd82c90d34a8f5fba92b2daa12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a8b20d4130bb245431aa76bb38bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290d348752cfebbfa55bfe55c32ae4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8248d05767b8ae53291636066723c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc04b03e08564c54be3d749a45f0b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f15c4d4f6088a038ca1d239fb9e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b6cf0ffc00cec2f55db5498dc7d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f18129bbfd6b69de16c40e30daac2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e814490f38eb9957136a93ad59429a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ae07fc65cda24c5c99ba5571fa43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9668de51f659a1c7a4c1d4e68937724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f018ebf7d0dbea4208cd99bc8875f2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd6a6309da20edc4d91ebce88de7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974099505fd546e0eb81dfea9d4160f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8bfdc819b3420a9925be35ad7ce8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe1679f9d650418ac326126cad66f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a7f8391d282d739029ca84066e61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c9f8cbbe3642ccbfb4e0453232ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98298e6482740d91173118cc4dda893732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da504db01dba0350dc1dde9a1598b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c53a868029e40aac9e863a422c4f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ef219bd519a4f6f4d54ade877bfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa073daccd64dbc6e36c3fb4261ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a89c65773f927a08a2a581a6bef99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ec141f8a351147cbf605d893f9f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9936e7e8509edb01571754fda9c85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9823aede242662e79ed177a11be8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621198fad7aa8cfcf952bc03c1ba8e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9d0cab38b9e62d2767e55fe6faf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae340148a2b493f2f3a6d75f06d0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51882ec2a7f52dd6974724e0d61c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af3900dadb72951b0ca2936537a693745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de3ab859b4199a5950f0b78cd5947746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64212ba3608affa081478e9ac4fee9ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1724cdb33a64d406afcd55d8adf59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b30a7c3a0817f71268a3da55afe0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bca5ec92b701a4212def231f09d918750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3d76a4678497c91babd6bfc823cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b88977ac1afdb76943cef006fabd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77497dcc83af85b602e7dc3a6f80eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b2fe0a0ce468e5953f8cab4ab1a8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492746546130d805db6ee15180f93ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38fbdfda1249b90cd41d1ea9a0225b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b107be3d8ba7eb1e7350045885471757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0faa1fc4b61a0fb0e279dae2ae8b40758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c815ff59ad152f050ce67b693a4984759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>