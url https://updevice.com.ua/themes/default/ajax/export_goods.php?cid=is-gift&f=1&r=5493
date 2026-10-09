--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837865a9edeb7d9af681927ce3eb33151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491d7dc31ec78e7f915133f403728c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ea97c2d701ca5890f7e452917d4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379f35926d6eb03193745614eedab0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83528492cce1a925b905757838b434105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ec514a3a755473878ea2fa88fb5766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e158cb6f6510d6ade4390d55568497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f0074fd0b0c031605d0e277a30548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0409f91282b14133342e812b4e4249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594121583ff1302b394130fa00a633b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3883ce4a50c5fc1e3415948f539c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d4f8ad53f62ac62812c427104c85212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750890cabad9bd1364eb5c583d6c0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357f5edc76cf6e023c2306b14a940e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ac326d6abcc6f95d32a06494737315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76e5ecf242a69bd3b1264e28911c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21153e9a422d83aaa0b1b1ddf8887de517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fdf9c5feb0bca19e3741774d6515718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f39567be64fa9de0d7445c9c6a1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b71de2e82b821363e2cbdb5cde2ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300430ae38eb8e5c737bf62d25aeb3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906592d77ab3187b59069851a4c5417722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1753eddf5ff3edc591d8ab13c407a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce774a1d83a0e6625d0bfef43d95b0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddeebe8b2fa78cf2c1f6d65ebbff7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb0f23e544053bf8eb3f06e07f43a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eab54045c2c1e78e053c410ba91d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d89f77b0e636c7a36494ea200b2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726a89a8677f7b772834b5bdbe995329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf811c40a1645996a8c16c729eaa0e5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d89513aaf59944c642bd992dc36031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640bce2c3a6b2dd1f822ba6edf7ea2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2057cfe341c76053828d4c11e8a2f7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807624557cfd94d1d3ecb1cc11c075134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be5d2f2263c2754a75a89cd13e72d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab0a6de92609f9d6159039a6c460336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805da1d269de02b5349b48e1c6bac8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e4f47fa5097891313c5e6709d41a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c654fd093a754db6e7c1372c882fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecb5404fa1b230be68457ab69068840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063d4c3db2f0b020f94283a3081cd5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d515d19ac5903548b9c8c9aef8b1d4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945cb62447d08a0bad5e04de98f0d0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020522d786820f755b2e6d675dd31b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324523e28b1429cb1b342106abf257d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1957c09437ed224e231a3ef16241446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e43828c2df77e8323b66e07b8470c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cab60fe04c6eea596c69f4eb9e41b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61805a57ba8ac767bcd0afb1ffe12ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d20ad9a2379f6584d76b820d6fa1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1623931097b708fc4eb3c78f729247651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621296d20bda85b2b230d121fe4a395352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6fbb28f4b042b842c5a60dd18d9e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106bdecb2e525729b4b8e79edc743e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492e53259c2e36978d0cd3984bcb3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf932320fa0efdf49c1e0386ae2bbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741165de32519b70fdaab56023e34f6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306c92f80a3385ae7163ded5de06a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff9fd7cde7691f8cc62b30a7789f4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111615239de92c69381ada59374076ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a9718e9a777e452460124ee286f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c1df05ce1c88bb973fd531a866c0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa068b7960f948299ef1dba98c8bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b2f69041a87141c9200131314ccc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be1fd284d45ec687351ffdb9f103f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607225895ecd35de78f17f11add32b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd2ccd31d16afabb648e2aa6a047c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208022c0b1228f3db692124d8ccf90e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c796bd1f70579eb3226f0cce2254ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489a25b7547daf0fc421a5d62a3ec3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697a3e4a9dae1a88daf16a1d892a6d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f49b1e8aebe0472d1790c9e33b5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b376789c2320f49140b3e12e4141e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b168ad5c69cbceedec7f51cd4e90074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555d9e3f9c2d235d88165e3e053b8b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a26ddc0a5ffcfcb3f38aa31c622776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49538b2e80b360ddae5a9b47b58a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c749163e8628d4b8b685dbd65eae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37320948732b24ed8c4a682ccb48fea979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f57557f589863e28e9b67787544780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bb9c5b2e515360c9f0350c10f91d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765083d026bf4736f362ea1d4aa4dc4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763f5ebddb6bc6b6490d641dce328f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a25ea91608269fff08c485c36fa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df146fa3745302dc6b10b606172777d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956bc78066de5f8003892fd6eeb617b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89786916b83938707d25ee79b9863887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13b052f352f7d741caa06e2864b7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85b25dcec5a993975ab6e6e769f5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8be447c4dc1ebbc0c485f429d16590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f829bc6bc120391f6a02bd28d8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9d2b9061e30c6877a745a2af2e7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8266b59e6ae8081d1234d7a063ff0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccf2ca5bae4241c173f749fac3f2f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc047ee0d2aa7cd8c45f950b20aa68295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e640470d54beb1defecaa0fab16ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee1438632d2cc62a8bfe7a13065b0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c315278e1d0d8494c18f53aa9c019798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fb573b2e4f41eb05a9a4ab96105299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5666a5f35547b75012ba3172135a36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac36b9b31e825de0ffa28794951c4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a2b0ca5119dc17c8d689874f946b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714fbbdd305752545a92c2c7e551454103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0416efcd4804b4be576626998f919104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db838a65521222c69840b0971ac5f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e29f58bde0cb7e9b8c7000e9720a8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6f9fb4ece3f9fa1c19c80052ee2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6111d7bc4affbbca34cc726cf036d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211238238ecdc418e885e5e5a0b5c1f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fa972dafaeeb2d473102f593c852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87832bc0a793bd8752fef070c01f620111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f30647e60bb64c93127c3d5fc93b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3923ee8eaf4c33c0a40d082ca0d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e051b81569ecf8b657e5374a1472d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef390456032a802c07f789528f32a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ee31c246ebe2a2bc7554cbf8e583116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e270edfa846b1ae8036b28361557db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af6389c1113b553b54594e165801d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f271b887b025b2f238dd626fe32bb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08b24d767f8e45eb233fd7ac3fe94b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a82fae55238d39d36d1daf674c89b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b90a40de10384501398ea7aa81a1fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a710e62ad330da65b30e6c8e63a56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f21ed233426d18899586fe74ee190124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb44242c0f85332ff60eeb9b2a370a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3459777cde658baafd69a8a837c2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b7db3039a9a0143471f32b46d1f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700993d218dcd11e0e9b37bf86b872c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f23cbdf960d42556ad0f668400a33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82c0c7056a72dd3f8bf2c25f8afc81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5020552d6d66507a6e1a1646d77a7a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba32e005b910e0c48027db1a804ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b12567916cdcf73c6e9622eea2d85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade12e2a3141619f6542e428099456c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc19dd95501edda2a479af779e28c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8b2d917e6f0b8e452b8224895caf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530c4815df93025035dbcd2744fe60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026feec0f83e85db81d1f4002285f71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd394afcda9d2c54aad482ff117d4a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438f742284ca45c924b6a4cd8d851c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c23de7e4c6c2287bb5c284e50248c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf69b366ff590cb9041dc84e03aff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8eca8d455a62cf0806740ab1efb7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e57e986c6fe932758b008092cc387144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988044b15193f3c3a2c8763b4d368bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c09fc9763c643b08359a53770d5ab8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02261da9bea78902208fd4e0194b0dec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27e3eb0b8233022fdecbc9e322744e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82edce28509083116191624ed91433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e687c5f17df1a3930665765e5229e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076419c0f75a1acf37d780492f0e12a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045f79cfd91a6b73a5bc12accb0b43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868e49d793883b99e0fe9671f8a478153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af00ade34bff0a7fca5d6572315b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b009623d8397cad73316d56869c57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71d0304e91a87c4f5b6ce9221ef1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df9840f28a2d954dba066f95fd250157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98946b00bbdfb809f601b3e55ca14904158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb594c2d4aeef61c0f1cde6d5399d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af75fe12872b49a925d70dd3693c00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b019764b6bab818dde662337e2ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb1f1def83a9c34725ea0a94e41bdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faabc6c5efdd13c217052a07e46bca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b2b38e1764bfb0fd24748691cb5ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d818ddec3dd30ccc88e1fa9b6717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc693bda32ed14517f110a6c7eddf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d4c0bc189e1df7ab2bbaeb2b258cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad47fe6fdb022981f819b174f429e69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367f8bc76dc608385ac11892477cec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b77f8ab56c05b398ad2763f99aaf25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef6404d784548fbe9df0b1a1cbe63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ec824b3acee2c0cf9ea2cf770a1d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838d5493fd6cf4abe60d51418761d11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6bbf1eab55300dc878c5ab9063b24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f9e32a51a5e9e61064426f8ffbf59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166ea04b8fd1cbbec782e86c311c5f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac650a5ca49193c8754de6affcb54f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5467baab801e439908142c262f579bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac7e6ad082cd65d133832865a8634179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c5702d4875126a77a2d8df4d04f80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862afac0d931aacae2c22bf6e692274181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299a95ee7e1d4a489b722ebece643d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ba1d16cc0fe59cd5443a210d5fbc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572cb8804dc94f25c51dac2906e4c2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c53ff0aab48fecd9792bce3ffa75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cf2ce04e09cc91ebad1e20e9be36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afcb3d18a15ff740b3f6ef0d623756187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f866ed8a71eb039d6111b27338aa972188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d9b22025881f4385acb4f7f94ef4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf3976fb9667def884a439b5f978f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0311c5eba454e71319e4e60b2e749c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c608b9d720c045276b52e30b2acfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4811449bec6beab32e869d71340b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa36b948d2964064eb2d054740c6e39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3890bb347f0e0d8890a19bf2962b284195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd29db4cbc775adacc31b3953ce7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88a0b4055e2db2c2b48917e1fbad0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d60d3ca909162d55016e3ad3015b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592a22bfa54cc58b0aeb35eb1aefc82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a486467f35894bc9f96deba32f8ec4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a21174576152f90ba93fdd9f09a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d5fff64f0b3461c95f118c4184b42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b832de698437211febfdcf896cb28f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0106af1f42f88d2d748992b0cd697204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f02977b1d6b3109e6c5dc04764ff3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1da052bfd73fc2b565e51b921762206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8574ae87e78512517bf09494b69a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e8b126b4cf58644bff60513bd14a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e360b6b310e751d87a23860345578a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b8f7fdff7d1a46b73c20cae6f4bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7067f12a4b92fcb94ee749b011e2dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382b3827862ed05403fbea59fec4e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e667ddc5b607ec3ec9e9c2f495dc4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a58714c067423e4e0aacdd60c3d3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428b405e2bd8a736888b68be7b76fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564207838ca35b23546e78f16111698216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45e71be61492ddcd8077d53d5b9599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074da2f3f6e889949ee51fe4f6ca434a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9cd1ad7902809bbba13370716a6b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff0aa3acdefd02b734b7b711c3aa1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba697cf3d6370065bc31a892110bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349896aae2af69dd0877ac0e645a6a6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466468c3890c1159138cedc7c46d1e73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa359f943b2e27123814e161bb19ee3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177469d69873c143ad94c9fe31ea403225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15165d48d376891e0af85e6fa0513888226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee1621db1c55628e40f775f2fe8f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fee6fd847471447040af974f61f70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6000d6ccc0bd5898baf914808b14b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da73dd76c8d50da52c7c4009f55ddb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184afcb32d63f00ff9950be3057c631d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779b87f8be8ecd60b83689621d0a09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b2c32e6a630c1b58a149dbf38359233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d442f5a5daaca7ab69e65f1f9d802234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857cab49303c5c3ceaa0acdb2164fc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65249e1004da53223d6d187d73cdf662236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e704b66f4a05571a04e5078fff630237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa55dff648a74c4ef9d9313e4326aa9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e03a027abc73ba3189ef7ce280e369239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b728e44cbfcb6392456453d08aed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538988723800331920f8f53c22d3700e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6040eed7529ab3cffe38126d71c632b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1ede8a16340027e1ba63abf19a6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd9f856544241f2f3bcb3867f7033244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8279d9ec37477fa2e100e16f487f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cdaaa133b9e86ab6dad3da3c26443246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e925f5892fdcd0701f528f2b5d455247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a7bfe1c642d24258f47793fe909b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b5220e083c3b8d9ec8be9acbe28e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec59e26e57d4ad59b86268af62ab1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef9097c4ce3ffc456b45892b084786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a372f6532c242cd32810895afd10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf31f314504b48d955e9bc2459e142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e4c43bb7423295b8ae7d7b7afa29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b684fe465d2707132dca171ef3c8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d77b49a70ec70b0078ab1414c4c73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96667e3e7bfb45fb42388b290c9aa86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b16e39cb1f13eb579afd90c93f9bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bbd08aff2e1505eb053ced5dcf92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ccb4e663c89bb40d2fc7b551ddb14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84230457acbc016f60f99194e11269261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe98a486eceff6503d6a01c5b1ff0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80986311e49edcc2385de62311a0bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd78f602a9c6ce8a51de7e0baf95ab5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1b3120eb015c739a6e6f8a63de9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03aec8f4629c8aa5dda45dc9470131266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb66e4d1f8bf5587fbfe035140ab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28870ee2f1500552cd0170c9c52a6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878901d3ea0b1b2cd4800ace312bdfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b46e43e8d40852d45809c1ddc1759270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5566f60f80277a5d4d3e288f3039f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943be82727cc9afe780ecc158b28d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b09103227a6cb6d955baab1898f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0efb1dd2c77c8123c741ac635898d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898236c44e7e23bc5e78ab171170985275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b62a7362641f79e308e5c2f781b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532688d2ed46e1e1968c4fed1305ff3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201729ac281da668b7c4a3de6b4affc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5c752b9a2ab224edc0ad9e1c16354279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcdae82c0f4450f9e9dae1378d759d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70603aa088b8392298a591d706de5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f44ed35a89b3baf3d753ab345f6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8e0236cc41c9ed20bd31a9ecd311e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d4946a571cc356b4c9e0e2f22f8ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ffaa836371add5a14b2672f9074f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec0d010cba77853221b4d419e0afb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b94f86b0649530c8ba0be42cafcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74676d632246e3e39200b0081986baa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a792c82c637e5f668822b68b6612cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7db9d62ccac0d31f67a1f7f092f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65d238f8415fbe9bc63694ca3cd0e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70022c17179c87cef6fd6a9ca452718292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc174b12c3923efa09d98964583b8c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c012ced37fff6d34dd6ab7e19b478294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281cb16c94566cb19bd8f00ebd22d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc08182b002512fd8c952a724e0b803296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb438c69cd4d5cacdedfa6767d0dc61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00192fb14beffe4fab673cb1267129d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ffa7068ad4539e9c74c75be91dbd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e589818d9a4ea0e755f318ddfc6ee5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbbec78f3190605661ab8ea394312301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3448807d34233d82606105fa1e15bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec31ec5706d1c79499ea6460800c6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23371d7afcce9974d60386d72b5c7c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58a451146d63e3706eac4033c19cce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb5e4839b8041394a085ebb485619306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0829e6a3f1a9c497e41ee3eb4981df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f666dfeffba4b21cefc2799c246a55c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7821f97347809e75f2047abbb2e854309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5050865c6fbd23b2810f97a9daf2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9244a1a0a2b270982f3f418f3a845cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bca3a2cee271616c6a3ca4b9f7a5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54275013b0496f14edc8a2e0168c4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa964e1aae175eda76b64c2109c05c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ac243dc81bb3d081f6d45b2728de2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ec35ef32a1ba7fd401a07e73b2c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c965e1fb9815cd54b35c2360f270317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd27c53d465c7440013fc7fb38df41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f99d0d900be5d467219c092bcba0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf4a4d44b4e5ebfccfdc7674ea783a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01bec7cb253d595a86ebed404b977321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aaadd9a3f8d03a58113c0063591e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50445db0e2de06c05cde54cba9802a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2c0b2f758d9d89d6806b51418ee7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed473b6a1ae999300f41c86b5fb355325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42c5ca99812fad8fae28e43609027326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c2e48dee8b5467e3597b7e841ef1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838d104e84973632bc8b42e1a5d004328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d45b1c26f3154a01c3fa6d4002b48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9db08b4acde08f7c4fc49230d2109330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072482a0ebcb6d264cfe26b7d38b0042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61177e5bbe377a5b0bbb328c49f3d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca460479ac615249640a41674af5e43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce1fb825bb79983e4c759c1660fe0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab8b6d50aeb480b8fa5e56139e78ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf36e6aea202e6de41b86cf666781b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d1c5ac8effa309760a5c1c50c540337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a4be7d64c636c925114232184ce85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f43195582477e7328875cfddef6af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25107855807835beb38cd142d3f2b0bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7c17961932340a638477197783d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf19a2215b31294741e7289f74bf1d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f525306629919bac854c683a4bc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f976293645bd85deef86bf32cce11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d9bf8c168b1fdc69f66bb7013b629345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c5bf25634f49cd52d589710f6c084346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b37d1eee5433033d9f21523ef8079347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36f46eadb8d95176900076978158dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9468daf88b4cfb8bc719318fa7c46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b29921822124d5f08e3e1508159e45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8766af8ba8b2f219f52c4d718a288351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e23af47e7ee47efb52c780433b81f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06cea8d9c15e56f126d20b45184ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922be79a0c81d964915e57defc9cd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26df761766d6dcacd61ec25012dfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093d909e25e8914cacce8ef018e66cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d383ddeba8804791fd2dfee80113357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e301bf6e26f07505a3748aa7a082fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf99354104dba8023548debc43b9a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac25b3f732831bced85be03c939278360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50100b1c26aecfc3165cac738feb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be3ff4f266fe8f562329de954730c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199e70763507d9c66931cdb66430573363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65774bbcbc115dfd135897b7c8aef5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbe506672001ec23f2a8d35d6074da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64859aa5cba3cb38e65ccd1ecd6b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b457100b0356225809460b0c0bd28b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237d55b6b01087473b3c6bf507500f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883123e2b084320891a8bd9bf6cea1fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494aec226e539773ce420e1ea1e7513370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd401165702dc49e360d5d6c16239e5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e94ec1246f28013461685a7365b8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc521aa3666a9440edbcde6ebc19e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b69740265830c94ffd6426fa281c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afeb9e49ad9e1267acefb782fffbcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcc386c72542804459331116bb6e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f993d005a4d054b8064bd23aee74d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a158a9cce14c01bd1a4341cd316ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09f4ac814e3545f012a17e8fd593c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcecfb8d7b9af282ae937a239911656380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb00aed585eea8e4baa1b9ed3cf37e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9164442694c3448af99b6d79008f7a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19878b08670cae964f070625d20f55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53525867c8118911096b2ca06b8de1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae6b412ae93b88615dc555edebbfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d284d9c118d705470475b489ad5148e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a92687b171538f5ec44c97448f4fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f454b1ddea9968c3f55370b8ae8fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732ff070e04d5c015664a7f3e13b5c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b044a4963647a6f07e7e644f271ce4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b85b49fec4160527814d66faa16ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2f2bad762b9db5356cf938461a2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d62fb5bc7ecb04626fef88463e36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8175bd976960d290d0546fe96cdbf6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a751d0cb72861f678afa9ec604cef23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e155c42a7b0b974dd7ec7f652c80d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dac84329bc59bd9aed7a8d14b556c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193942acab919f51c23ef8ede77676f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf756dc19c25291464e9ed73afcea81b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e8e53afa13a46557033cc54d1e3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec15c0ff5dd58201ae54f4651848ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ecc6b6f933a6436ac8d25248c3b0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c89e36ff025da5afe99ebd86d3b75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1365b766c39dc3663a615e17f0d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14139d1ad8c4d071deb59d17c5fd3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89439ad4fc2a67c9d19b9cf1090e2fbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d0e8a1a9a5aa9d0c06af244ddb0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33a535281e728e9086557cc0817fc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea3aad6c01853af73f7ba5382d25d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433b12b4983a42d90b7ba8f28196a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e25da3251f071ef7bbc11c0db5f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6bd7ab0c5493d637ec2ae71e687b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d0ad87a0ec667926c34cd8b62d6e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374304d5e00026907a46807a40355448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff993cc619dd47ec977ed24947a935415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b49ea2db7bc180f46f8570b3b0161416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e65d893050604bdee434fa574694417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89b6e99209151f3bbe311af37b23a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c55cc017b177565f64313ef9034a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476d3c15ff8ece600046277290ec075420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1457e2b99f7218ec1939c814e8fad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949252c9862ddbef87ae504e61adfb46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b74987fa4db737c5687e26ae73a8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ae2ed35617525200460f1280f953424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28483857eb510a048466648aba29fd7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824f3c4109c29707c16ef841fb46460426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21172059f046291987083a8ec14f83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c86c1a4baf6b9d7dc8a7f2f91b5237428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3381fc65a238607c53ba78b7dab51d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb198a39f8d0f5e4cf1155b0dec448430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e53333a80cbf3e2db1d6ac1417403431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9f98abd1f72246b787a6945cf30e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc77f8cc13276f047120f4c7d84c48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7abe5119cc22082728f4b595db044b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da43cfb59f8ab3bf1e92e67cec96e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa82b60316b68311221112addefe437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470e8a9894e9ad6a099ac24b84e605437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c38067677e125832dabdccc8cd2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663132733801bd24905dc9ba825621439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d143da779b546ea860f70d3daf0422b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edad294f4276628f76c2f6077dd33c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fffefe560dce6b3ae99e729dbed73c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d194a400926592089480eb239deb35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68b74d44ebda0b16fc220b2f30ae9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf71c45742f81d35866042c1d6d570c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6a7e528dcfeba372ce7971137b60c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24b5e1de42c72c7b0496c70382eea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07df6eeec27f05960e0c591c14ac78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27208ae925823b70410b0d138b213f55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc4ab5f33e60a36e62050507c44b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a6c07b0fac7e4a667c4f102f458ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077fb1bf079f5f7002168e1054e9d7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c959e08ece7bbf2f97398f8c80fce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c056f095661c987a7fc9c68df63a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3615bb80430cb2f7fecfa5918438e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948ac154cd1bfc6ee929ebc31498a47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029f21f222734d75b73c6bf47d954b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695fbd5c5237a47f0a8c5b709a9b9a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a7db8ec3c9d47074044b28aebce8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37577f823315ea7bf05f6fe1e24b84e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafcd1cf4b930f06f33bcceb2f814ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e53c48807c2de6ffaacccab2840f00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb89d6feaefe5b20276a6dd9af5322463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10831fd85ebddc64f1fbee239cb45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1547b8e30702c88d2c1a364d4c1c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f07be191703a78cd1222549230d458466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b55df020a1d7f3585458c88581ccf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8052fcc12bd59d279f04d7348c797468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a70d200e74c73dc0bb6fe0ecf86dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244030bfb5a37a8b0ecf7455e81f183470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76d85ff90fc243265629abdbf6549471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e04209442c5b5e5506212c29d067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd637c0128ede688a78862ad6e1783473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eece93d1bbb9a24befa684af269da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05524e5453c4089d95fe14ec3db2c7cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b50d68394b94b5b589607463245f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471dd9b6db28c7ae00ad9b3b39d4c4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479a8cd4f82bcfeabee1ab1eaff3ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e7d93487b4a05b875860c727c3d71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ddb20cd796eaa3e8773c379407a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec4fed4e71ea831227459884507434481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f55e2ca02e5702d7f1902563d5bd19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce09536f5d3be11e2c50d2d5e446a91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906c9fa88cc12b558ba8dccacd04d00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff5bef3cc63fc47d0842269997def5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8405378af4f42c6debd67285aa0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63be4d1dc1ef41a272c006fb4c0473487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dee6bc241669bfbfcc4eeb2446121488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967519bef5e84f6fd3f102cfa7267f1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab6d56383800bf232cd4bf62a435c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a73a5b383d63baa2d1ba0469b6c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71463dc7a84981c7062cd2ba9c56a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97dabf5f4f8c9df1e9ffbe6aabf764493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88227f152bbeabde61a559020f49ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219909bea9a741c2b1bcceb6f6c7951495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80eb6123e45007d143af5a4c0bec2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6a1f3bd5eec22bf349ae8096f7767497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8823917b140856f72e3df3442f3147f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bc018f07794182b8bd30d2a75c74f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9005e162566812bf46d6b5c38e224500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab738961fb1ad0d8b430a6dfaf5a6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120226763c31013bfb5c1326e79d32d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98011d22c96c9ba516eeb9a03093f106503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88501a877edd3407802b8287a015b427504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63dd407248719a500dca1ec40a6e39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d92b095b01af591b621c5a329b3ccf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0705486dc8361503ca344e8eaf9c14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144e91813d4a6459eec23fc4455a72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c3d88d97c4e795a89a81816b9eb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7d3ec37e12e6d720db0c53f975c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ef31a5f59f194efd5d329e620960511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463d4645845468b4fe19d3df1f4a8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9e4b173aebf453bbd42508d1e2bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122a59be5e0ffc7c8d7153aba4c31e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a72b5e009d01b31da598efc74033515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d88f64581455bef8b6012080eb703516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3a3502a6faa742debf97740afbc4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ce1a4f31c15021af6d8bfc286026518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a52d4f46514ec33734b481073fbd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca828ffbcb812e5bfdbff45307ef46e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067cc086c5de6778d29ad4b15da007521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c9f2d8c624ee3948ee8cf76e95358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b22ece5b05a285fb86a5c1b7d0c0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f94459e44aa4cede7546b3ae48e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a3dc113d820e1d3a019a939e58d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c8cea67c776194a1c20ba892b13cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c0bb1c281166cf981450cc26a97c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873982a31cf7991dd58f04877c041d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351a4d6be362c8737819184b67e517529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df23ba82c67f30b937db85188200e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57743a1689ea104985a85c3d9839d28c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cd2e264e0196533205eeb99775d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bcf27ec255f8491d1ef393735f2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d03664af926b74e371ad3092c1133534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5165524606b58e689fda675b4ed26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52f0e018aa373f62b9ee0bd7a366f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e341b58eafb6e75bfc05d26a080c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff194f58e6ea56bc64504f1e589fd9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966086d9ac3d53a879ddb0d7ec9785c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdccd1fa8b02c12d49bf099d0823a2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f6a354d8a976bb9e3eaac4d52448541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ab987f9b9e767ae223e4098eaec1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab503284d650ea010dca35ada355614e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca26595f923845f135d3e14b0f20a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271ac59735b79b7a5912bc4dc0a6f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c475847f4028f98e11744ffad832f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53638da78d4fbfddb77da41589150e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236b7ce6bd7f69255c8544357c8912548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bac91064254cb416e55329e5105af6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f25fc785ce453137813486a916fe19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9638dd515c80c6c4664682c8de446c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6574ada93dbdd0c80586e2f58939b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f284450592f2797c0d65c972fbe9f74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789ed1ce70e2da0b4db6b25c3f147f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff10c1520b53c5251e54684177e605555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f8f56753f909407ca277187de3c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df9661d7d40883e9be5152fd0861a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263446bed3d2a012df5cc3b93c2c74dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2f381854fde058ed7bcbe70895252559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c3e43656aaaacea6524db35eb2b3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb8888919b9c078d36d38781fe07e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b58d5ec4bcf1dd8078f36f996ab032562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d1832ed1c8ee579099b81c6c60f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a32b7c0edfe677bd12c8af0206ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829225c1d75da9e39b21787dd8cb3d05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e7e4dc3f32763309484ffd9a68e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db52e9ae61c8b201a87a09c0149a48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce65d3e249f76a5221b8aa0f55fb4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b46dbe3c7b03ffd18b243a71cfd6dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1cc145071fa8b2d3a557d0587012a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26890127c065233c5e627fc2d1b007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e7cec06577a06fcc88375ccb16ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61164300dcf528493b823d8803a05650573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb22ab904ba60cffd4c5bbef71a384574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c8d197282f722c94b168e52eb8c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99bb9d81e02d6d2c8e3b06f324bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc8b1a2b91c85d8e247673891ddb6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03dc28084711c84f4609d706077f7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10988026a99d346e814f588ea83c3148579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb0d5191dec6cc6aef70917437cc64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857216294b51f6527678a5ec4dee31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3ecd64637085734f47609f5ee8a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41403141705c151fa816c3001ef55ee4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7421adce568fa0503b1ce5b8dedd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cfc52a74185890a7857968009d390585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9adb89de8ecc51bf8bfbc1cb385fbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13ad92ec06d9994a91aad476e6af5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8182ecd2249684192d8dc48d995bac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0202b1806f8b8e1669a20d80ab6c3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ea229f5727a1fa3225a0b8db6cd79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478cb4cb9f2854ff97a1d8298597673591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619a1f32a9d7131a349522d13dc71a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18ededb51e847d7539851f2e24c7ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446b8a96216813c436eb6296823e369594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f063099f4db17c5f828eb6789b01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279460e5b888fff8dde543bb700db06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac8cceb293dc3fb9c958c83ef7f3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda0b9df0dfc5a790a2e4684768959598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85f552e9b9c9fd83f63eff38cf1f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d5260bf12738535e7f17b690cd420600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d8637a72d33b10d47f38938998ebc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b2422c8f22743b5e6f8f61aa12ae9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c70cdcd49f5935fac92722419e33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d97eadac7b4fb5cf5346eb0a0747604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0edd2e582f367bdeaa504d1da7bd29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46853f9631f9cb8a918c811603df55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0784c48071c5ef3f5a4c5a2f873f9e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b1684c9b63a2c5f2478c3bfb92d3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd36b1e73b46d85946da1652d52280609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e507f705d150c4eb76eab75a1738d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ac7d30e245dc8c9a88c0c9f1dc2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615652358d22fe3100f16838d42574d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b093e343d0f8ac6fa2bd900c7251d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea221314e866265dbe7498daed2be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa781a2c03a96fda0b7a2fd87235022615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa08f874085e69d1273aef3b389757616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864071e5f940f61945c2a9090949fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e90a1dcb59cac4e30d85e514f7c0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af45b85b7d46fe38e96eaae07940876619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b668d92e038b8ea0e9716104eb6ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704e7228c4a0831d777d07d5c09f24b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433da04c552a84614ecb2805287eeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8793ccdc0d372d0feb99a273ba2ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074aa2230967eb04d6babd4dbed1c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b52830d3d87d40fc91e1414aa120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb9cc6af6f7cdb20bf6f1627e9124626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffec1f74fe17ffef1a057b5e395ffa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2d7f86fbeeb94a51837d38c863e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f54adc71fae04335b779534a5610b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442bd19297c10687114da42f2c95baf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7725874c6dfefabd901dfe3be0b715631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b589ea3e76228bacf5ab447d670635632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadee1bfdcd3d6552bc836acb569c88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4aaa466cf7e4d482e4bf80437692f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758231acdc7b66d02b94af07ed6c77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c85b8212321fa9340ef7861cd4097b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40df9ad25e3253952083528d24482ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7169d8f70a271dee63efccee2bf6215638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2341b9f45ba9d557c7446efc774e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a9d53962c3d88fb43fa7d96116f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407341c50ff46fc449c83f17700c6ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f1b4dfb3060554e970ef572348be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb7f7ab17ae9e86a8f19e2931a427643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98882c4807f9b762f95d01272873ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda430d7d49c12127b95ed170335f9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939f2f56d5b139d850854d0166ff2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d90ec1bbbaa7836ba215124a59103647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53187bd4e5226aecc75485c2e594b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4809617b90df5cc46d12bd5ded0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234622d08ddac9de4d8e1936372a3f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff33e5c7977977a07dc825245625a6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491daa34b8c2848e2315c727ed7e633652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a68f213bf3c748735606da5003f49e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad4824b45971cf2e26473045579c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c1bc8baf681717e22e189a0d91e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf71abfa0f35cf06b6115e36c93706656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd94a135132c5795d94e6906a8019657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b59f48087a5cf7470037aecf6d6d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f94d2262cca105337874361ca0cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854c7e43f2d1b97705e6987f162e5a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8971a17e671539efe49bc091eaf29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c40453c22b304114ff09c4c9dd5a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f73c2a4a18acad6e7fc8db0cb9c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3e91378a1b05e9f34fff55b85a42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823988ba664d50dab7961d6bdfcc2d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a26512d977bffe20a17f579d066630666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721fd0a991f5ab4af7ae591ab24a89a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae6d3a3d0914108c08ca1611d0e356668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d68e2c868c1bbf1fb1fe9846e131c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29170d1fff11c6acb3864f8ce2997d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c4373f8d7c498dfd49a07b849219a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071991f931104238d0c1e0b5dcae44a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff10dc8edd4fafd7cb1d3b1d5d03fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa7d1d6ef5c306bcda4793d9e1998674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf473ef74840f99af034f571ec6ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8429de4d60524de80f2c92fae3867d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a956393fa87d14e8db412cc5e6072d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e97851a001b6a063fe6a3feecf70678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f48e8ea883f4c6efcb808006b48b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982079a09a742937d61893e8f3de6fa6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577e29ce190b819cbf9a879a0ed412681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab0b62fd4cdba0f1f07b702c1e9e32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c1e3aec8be9fb5cc0f77a247e52ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c7fb40cb61f9a3d0e6bbaf45e4be4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b80982acb5e695b59d0ff6409873b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bfd9d319bc3f8780b2ff2f920b4bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d954fb591499cf9c7bd7eb9abdee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd24c5c89b2118efe5db6f241c873688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342965c47eea64845f73aeaee9b7d21d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c603dec474d0113f681c3e69dca5e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c12d138643bfc7b1b5132edff51175691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1ff5bd45dba232133c8a9fc6abc46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a09b64c027402ac5f0f58a6af4dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb936da21e6edfa120f6fa74729383b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f56f8d96d5cb1be0248f3412b657695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38001535b6d8d1be3c87f1720ed3bc64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf342017e264c81b17f74dbcaf5436697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbb4dad70419a3e3c1c47494ff3375698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae977c66b4dc03a1f0ee9a7a2cc51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c58d2bb3fe255aca59c7956fc830700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0a31f719044aeb068b82b7e7b8223701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5232818630be0148dffdc21ad0909702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12644c6469196be32c7d9f53b50c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91ad3621017423517799e8ce59666704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be62937d312612497f689cf52c2bba7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ebc89e698153c43112d88e00e499f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd23d72fc3839edb8adb3ed2ec270707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d4e96a48a010dcb2308f27c16144708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a83e6fcb6990a8e83ed8160bef2c8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a02ee62f6e6c0f9d291a0aaa0d601710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2773b17e1e019050c8435a1f008d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c297b269a0ccffb33df139741b2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a4cfe546b8e3217495d6f2f9e6af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f2513ad1fedf1cc662ece36937289714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd8445d807b0f3e056bf3d13a3b467715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631204676e56ccfb932d97c1630f79c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b3dc8140240dc99b4531081234be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724bd734e64d572c9671ed750b617f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6710b9d3009907f344cf3cc4c6ecd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cbb732241142d6b3624234d025609720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e36e4a2bd2aec67372c4e79e44ae9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414b5f6ecb90aa14ce51e30a2e6552722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684b78ddd730b35a25828c422a1753a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd13b4dcd25ab4a56eb4f5111b950724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1833c6781732f2ce62827fdc389f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bd7c8c6492b60812eabcb657977ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55e4b21f2765df6a59e742fc162976727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b57efe4f9a05e0716124154bdb0f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384453f2af36298db772eacedbd0dbd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aa1729fcea85a67a1499f50781c6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a8c29165e55553852d7f316bbf5bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e674824a435c65b54b6b7c6691f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8635667140f49b91bb245fa3c31e1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd5c9a319f0c45b74186aa3f0a5bc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427c2748b7dbf03e08ab60689dbc25735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002153a23b428126bd620efbeb5dded736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f214619bdb0a67581ed68fc34a231737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c8271b747d408c42b51804996c11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd0fdc38f1b93d10bdc0d5010eebb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66fda849a633bd2d5ab141a1dbbb2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e426474e3407b830f77a0203920ea2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed959136a9a4f16e3672c0c25fb8481742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a5cc33e575be1b617bae9974d09e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfae8aeb88dcff4ec0df472bf7e8018744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7c3a62a28d94e77ba68550e687bf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c6d9395cc88cc1d6e6ab61e8ac84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712c659eebad41a2c429395d3de30df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cebb0d06f8daa203fada22f4326e48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd2ce29a8313307d2601c573c6353e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02d8cccd76a15aff414ec4b0ff993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0afbb886e0b8fd1fc9bfbd238793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e009acb06e6c6946bdb1be199ffe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d0026f54a8f856b1e83e680c6112753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed357034a331582cc8f112c8d61865b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de0ccd6289560feddf577647207ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf897304ddd6a47fedb311871dd5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de819e2a8f4ba57759701239300d048e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523fc171d4840d2f0889fdbe2a82470758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977f90580ef248e0642f6d59ad3ea5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12dffd0b4cabe83c6f516da1fee7eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05faeb58b7ae55e683b72481a4709802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf19c10a6a2aaab27d6016d44e03f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787e3645ca219a45ab70e629c9f2994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651afb6aa08ce014a34ba604fc73cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272313aa704c879ecd8a7af8543cc356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e897ee9c916157b1e2abd1d2efdd537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb72b2e8a26d587ce94e3b2015e58458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d64ee54af8a57a188fafd849685919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a3499e5c65b3358f1f00d9a9550410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e471a3676fccc9b342d3557e9713dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e41d1237f569cda8320faaaf8cdfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552e58d95aa29ef403e4974813ace2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18536dd0a2c25918edefc95b90c6fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea41db5c80945c6c50fd9ce94a801f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed693ad53017721da24d08b22ec1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedff3fd5b190122589c773186322b6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c694b96f99ca64b162fa110a5058dc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d67b99205e7bcc8f577b4bfd55f9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a2efdb8a8889ffcebb87c9f54c1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469ece24396d7d1834e746d1797cff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60faea6e65b04f56c7fc04b8fbf1e3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684cd7b3e0ced826632f8b77c48619923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ad4602a9b3f93ede83fa92c31d2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29403c70f431dba9b311a80a99ca30325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10abfff1050b67dd2d792703257c3dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c443d6c1afbb111286a29131d6967e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c609d00f417bc3b0fb2a3ce5ca7af528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8c3ff7aa9fa42698ee768eb569bae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c2529aa62dfc6ce3d9c5b58a6bd5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9980fb67b4ef3d87c84d207443489631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31517b319e38ddef9a3e7ee3bdc3392732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfeaf32f7bf488b02f218394eefd61a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a794cd08983d4c6bcbeae4f4475ab534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1931f1bb9a9344b02b48ffed2cb4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f8901b735556c6bd2553df544866236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980f60269dc98a97c70113b1de768a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e5590e6ca64fd8c7010277c17825638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe2c0aa678cb849c9e648b2504e45639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12ebb77703593f179d742d560ce8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4cd47f6506c8d68a0819ca11892a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a44f3ef51add0092903ef7aa1f11742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9376f17cc64b699e9f7b4ed5619b22c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf68e63cdd5f6230420f38070987144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16326d2f236ebf21c1b64bb485d0bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb435255bbf4ba7873b1a3008c224a3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13733518a80e4a8c592f3d6bbf885f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ba76493e55ff3da63f657336185848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f3cba0fb649088fead9d965e6058f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45115461f846df898bb564face49b90a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025f5c8220e48baf2c2404449faa3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3310791728c84a23ece2170beb6b6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9eb4a86db6ceafa4c22f93bfe2fe553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f6d6efc43ce144de1e92d1c5ea3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def559d287b566cbd8be96c180647455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1927468c214123a78c6f021aa55eb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd3338ce7a694bc5e984178a67b7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa3571636c614a6e4348f53edec50c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf86bc6d5f44f5e8c2e3e10e06fe50d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bce8df3d2065c8f90937c42e23b3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771ade21b99f7e2bfe60aec281dca361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc35febdada7b04d51c15e5cfba38d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646114dc5f348182dd36ce2616eec13f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080f75f80602104eb80b4590e7159a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d756de375dea2e6aca4bd99f7d93665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecde1bdff547416ebf574f7eb0f7e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e3047def64c9d23938cafd29691667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae14f432d3756b7fb931ac62b2f8d8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2e31a4465d5e520c4f54055751f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1187b3c6df78b0626516dfaa6c9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e64186e041f72a0ffa2ee04bf3d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d898412937725b2b0dc226ed47559372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4114c940cb8e828b91bb63f77e2d66173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a308631eef799eaab6b0ad47a6de6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d704cdb582b659ecf84c7aea780675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99230d4a49927041b9d3f7cf052ba84e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91a5d04b98deec8466f0f5215845c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff8d3b4f04ef571f67127b92be6a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7135b6be8a6911865e9c26a637d2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49a29fd2cad4bd8cb85a266040b25080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a7654ea08f9eccd13d374412971281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcf0c8bf57e7a403d7d78180e08fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fe13501bfc115002b92655729971c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb2e2d07ea7549235cd8f9e5b9d0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fdaba4054905f41e4cba7b58e071f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c6638b0c94b030c30630504ac73ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5732c346ecbc2c7d10535f0fe0e09687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f80e4472526e7c4c334a8cea1920c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb548bacfadd6079fa83229169b8f7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6708c102152e1835cf427e7de29090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5a03e5005e0284395a1385a1ed03b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f4dfa3a7c066d94d54aac3bc446692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13650f9c8095c1018a5c63358f35093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9727603493901b424a0a1e91657e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428bc0f95e9b4874bb0e2dbca345f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035f8b12268a68b94df474287b5bf1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472185e4dfca068110cd502539814fe197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd3885ac18bfee3956b4e2aa4648af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2622d51d923d2a75e05f743c8da9f7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e5380eeb45aed174a51017c2ed4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76e749ea1b953736866ba5cd16a7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb189548e1ce4398948c3d293577a064102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a007d9831d4c91fa459fd844d12fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f9715e8d9c1157a746d787f20a5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22962703fdca12aad91af0b7394f7df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf0620175760105219f747b3f7106106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb9ba2199e3a1cbf4bfa1add91313b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4875ddfef70103a330f9de6e565dca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de35faca6e5b21eba9fd9806384f76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083eb5455cc1b23b893a3f4f16a3073110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7fb612c79ee1402ff459de83d020111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035df85a576ff1d6a95dbe2e833e93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e85d7b9b9ca218b783acd7833f603113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a326de0470e3fe6a4d1f46cd70d01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cf49b037d23bf1299eda4bd519aeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a9df7ecaaa27ae4d5a01462d1b74f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb502317cdae5c0e81a0b6a99451e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807b95ccfef155ddcca65f0bee519df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ce8446192865a9b9ad4bd2e05815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c9756e4ad123a8c1706fb7381d60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69ee8849bf4b78941f0a38a2e42d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179550848e255adc3601ae7c7e83b6ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb2800cd6150cf564ca6a3c67a7641123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602a487e97409191255df2558eb851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57169d5851a303549dc83bb50c0186125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6035df95a12fa76c87d5c5692bf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e6f836046805cf49b36276bd9f95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205020011337397264c23a5301e8757128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84004097f3d3d5637e208ad238894e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8044ca1c507da2e5e4237e521eeefab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229312ef7f8b736377e7b82553225198131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c949751de9ad274c0b0c6896517ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba76865bac8a2a6edb141d57d86bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395abeae851f9bd6ced523fda2c4a993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495affa4f219cba06dfca9eb63739f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125df486c2612faee2a7f2f95d84bf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a70f96d609038330f90b1766f783137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d2309a6c4e33722b2d24edc835bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a86cd16feddadf29930846a03489139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef11320648a29b1a1982c5b716c57f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910cd83446f6fe3173928f46a0916f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed1e6dffecb0263abad28b89ba7660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c73d03104761d9f230c45510ad32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e495a19bfa1efc0470e367311c0de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd2f57190b324264a76b9d2d30fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fe223efca62d93b93549fccaf78b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76329ac8394a0367e20b5fd1dd7ea66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6a0ca205bf5aae6035757f083065c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833028db825f3ae916ee0c241e21aacf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c1007bebd3a9b247b9eba1d2f2a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea055efe3c79e26458fb2a68f0cc6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd8227af704da5fc65db9337846296152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a67d03094371fbcc62c2ceb0e61d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77006402ecb812b29da8da70b0c8704154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e82968005e2d32012dcc03e992b02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a059d2ff20018c888322c83b997f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c466b6fb30ad14a005d2e8430cbf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c73b8051331ce4ab9f7e7426796ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4624d6462431c49d410d28d6aa506a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eeca6bf813177cc234a68dc2389341160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793eca273720cadd6eb77006e8cf692161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c75df3b05d32e206a4e99ae37087162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8245a2be55be6b2ce66bdd760a42c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d25fc1748169405e7f9e8a2271b1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c4f15191225f6b1afba553307d75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f24aeb519c188424f0e809270c07a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206597b265de8e69476a80aac76eeb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02319a88fdc9dd4c486e72578a83f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01026410a0acaa297e390f116c7ef33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7722507cf91c43fc0247051b37717170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebf4ef4dcca52db424c2032bd3b287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a74a96ce71d0b0da344d4993b726172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4617e077b8145bebba93411705b5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734920a2acc3d513f5920a11aa8df9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a099e073c20c78e0a497ee96bde3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021cf83cff506dd89d5c5ef2c220294176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c5aaa10a68eedea635b255fdcf56e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906340697c73b784ac898d2ee1a06d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55545b661dac46e75e85a61d09859179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56036e6d09076be82a049d84bbeda9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511bd727fcd3b6e9a61832319d411ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3bdf62164351dee8ca8ac84ede74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd516aaab309905d734fb9982cd1ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea4c1110362b3be5a0683ef0124276184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc3280057c3040e47297eaaf538b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2534b16852d73d7c793855acc06912186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a1fddc2c0db3697d2b1206c107ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0d1fd971014d5e3dad723eed36fe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d509a079caf8b46c223ead2fc381189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef78afef968af589aa3915dfb4db5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736a56f7dc532b21722337f22fa77b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480258d23079198e9fe3ea98de8b42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb9de5e70cdc9f3b712a9c1133bdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afe6d610df7c821cdccac16d935d7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47974f0e968f83720f5d3e202935b6be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd71900dc472db627e0a93df948f93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d68e25f7226e8b9d1585c3d8fb5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990d1ebdf38b3d792e8a18c77faf334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1bffc661dc689ce7f4b5868007b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87dd6904ecd1a95ac5a96f71bc7437200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89dd17e737feabfac4934984184da9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d884ff3cfde2cb0497e0c0cca3af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d1a74e576e675d7225384d770069203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c681974574a8448bddea106b9dc0bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae60f1eef527a66b2034a0110d4d95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0972f4aa070e1b31f9c5fccbad03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e6b97d89211d8e3a4048af69889a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f0360cd036f31dbc273c2677584e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117f3fe2e55ed85200ee42e4b213b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecb9ca12eacb583c197bbf0d82103d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa898797499848cb76301c67a904481211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35d9231c521a1c7181559eb491aece212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359ae618316e0de2ade036b487f5a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf40e3df0a74387144c4cf823c355214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdce2d147629b495a54314da6fc37e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c770210341d0e33750c867b8f52cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22fc207ab4d757888f549232e708d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe7131ce8f1f7403599a88536158e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f121cc620594a661d32b6ff6c488b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3142fb0c665a4b73441e84096e3903220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c13f9a07f0ef40da3e23a04c111f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf58b39f3371bc65a677be99d23927222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4715b832c29c0fd64f9556fdb4857223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e12425ed48ee4d871fa1a3a40a51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f0e86c4e8e96a2bf86eb52bed5c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada37485f4ea70f5668e409ce437b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1bda12f80ae1f98bbcd90facea02f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5433d84ac9993f5753ddf861026ae6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296942790b8ee485eb05efefc73ea3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b1ccb310ba4ce4bcaf4abb511242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7511d369f2a9158caa8f5f437ad36b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3325f6c4324001d7b75d31699a53e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44055abc4add4b61b90ed79a216c108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31f43a73cae1945b366ba85f8eaa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6192ac885b1aab5a2b70e4595442f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077624cff8f793bfbc3e718455103c5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3038f675d7c21c4ef33e749996a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d1ef12e4fea8dd696495f648db92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4682ef84ceb9156a11a3fc555487c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81913522fb87162da4391d5f465f27a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b88d78e3e65ff1b2fc769c913a984241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9398b75d550b2940f01155098ad784242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67ac6562802014271bad8ec713ee31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0c13b4231166399ad32947df5a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78476410e2c71408676955fff0291af5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c6fe1c5c337652d593c405e742145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08b33c14dce6ac0a731f84bb5c12e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e507b759838756204ddce8e292601a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ffdf8a93a0ea96f7d5698983bfd94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2bab145c55c417abb2ca9c367d80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c39d9150ea0f21d80bf9eb00b19b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2678dd3f31c695575e8085d623a523b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f45a5d736d225755f9f94dd5bd9dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86679392ee9a1c075c603b82c154523254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5ab1472effd545551d9d899cd4add255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7fa8925968735e88fd5cf9a661f15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f2d8305252a55edf185eb6f1501f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03490b5f9a97ad90a7cb63940b04a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93505de88425a6cff133b66cec81e08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653463d6c7b775e05830f496f47f5be0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf76ad7357a80c98930504cbc19c72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef870ffc252a4d6435b834de3bfafdcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f0670c7709a6f060b45ef83644a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d34ca1e55a48dec59a79fc8430bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f92c353c3ac4e1e0cc40b99f876f92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc24cc5332fb445583378aeab547e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea957326de4bc4542e9313ae20e7b91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0c349e2b83d91764457a7319a3fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6885901059222d67aad13965d205ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a965e8b98a49c7940ef7d82968fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4cf3665b4a2ccd07c2cf25b54fce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83159a5e8d5e704909b5ce2fc6351d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9678c8c6d07c298fb183442def5e973273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b828ffb59e153aedf68ff18c4f1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc471bbefdd2f3b8de4d5fa6439c05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c30ce2ab1a0b9e866c2e4f8628c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40e688ce6d0faf4e338c5290ad9eb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835f5fa1c42bbd4b347d8fe37a2ed6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36b3294f164d2f1eb3d5b7020e05e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5ec62c2a4c5f67c7da054f932dc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ff5f23d1a17d22b8f4d0a7eb0c93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d08aea43bdac20d7b4bf2c047fa3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce311acaec8bd7788a99ae99a423855283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe121d1d0e6b04d68acaec9590b8b7c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a0287ed4a9be99d58c75ec50e8129285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01de0267ac84b560f4b50a42849439286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c292981165eec986aa47b3c648953287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f0ed903357ff1c0a72e8b5caace1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c1b658844aa5a5a17390ae015f693289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadfdabf633836e78127028e56e5d46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac72a274cafaf25f14c386017c52858291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2b5aac737ff9fb96a17a71b637cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2581f45051bd1ffb1073a242ca30f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a474a74896daf9319e1ce0da9f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4c1b8ca5cda35cb0b02017f9a4d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba075c860c25485cb2e6bc5067f98a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f8eaefa40c86c9eb9987e40cd671297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f07af01f4c8ed352f5c3636105b70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a8a5e6faeb863d8cee23ae6f92c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76792827b7729972489ae78ff74590f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e33a9893c16909001685b9bbd4467301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebabe70be40984600a55bedfd11cd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ea062ab78492eca39db434081617303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351016c3d407005b78de933907c1a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36561f5b8fab70371cb89d523b3a3507305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ddf3afb995dd5ab09d7d80fbbbd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae98d4adc0605663017b0c237d2da8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef69d6cc538562e0b6e946834cb898a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509f671e5c8f8ab6ea27c4e0c474c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000c2969bca7c1f4ba61660f25538a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bcf91beb1b3e56474810f47b4e432311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852af9f81c1d9dc5be598c06f02a70e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e83cc79cce931f7486ae474fd194313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccbd7f0b3af35080a28861aca9b8dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd38c63fcffbe29a7ff7a02e11b376f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643aa1159621bf88a31f64833e51c41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7fff4527eb8a59584b5373fb7f45f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee831dc7519ed349c6144c6ad9e7841a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd83c79d59b585d7d948329a70edee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb62caa4376d390f70686c59605dac1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372fd301682a3f3bb2808a710457c9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c5c12197797c9327680381bd4cb9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d44e14c207132bc585d3546969e610323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c4dfa24d73ac5452c874412778bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846e83c24813eb9c78ec7d557cb492325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489509cfc9c935f245011587e364878326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4555f12af9553ad91a3a9bcf9dc1911327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790f77bedf440b5c2b603a3458f3a35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e29f1ca276d241f9309ccdf1e1f13e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d0cbfcc8d72823cb4adeb3e761e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b4e5f9f7430c4c09cd95b4526b14b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c124a1055c4101c8cec520f5a8b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e9b2b982cdaf5be08aec625c688ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9c6f6c61dbfb5ff5e2e1ba0bd826334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eea21f48343a318af8140ed973ad4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d022529e6b964b9a58cce705f28bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea516e3d35fff8b0db5cce88f95bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5346cd87dd4024f5ee81c5181b4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441506baef3adfb0019a268c0a6571339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ffa7151164c23bfbf30f42809059340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df7f977bdad5cb540ec6364ec0268341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857728a56ba60fb3b197e72ad7d0a9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205027099a72017ff041fb671a2498cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3975e330f181b2a9691ca6024656344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f70f398376c4e44b22bdc039db077345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff8ee4b3900cfa89be21477bfa022346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffad9e177724d3be5060e87ed28bc98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e67c3df24bc89cb6258c1239f589348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb2206b731133ea614d788b0f03793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ff7855e82d54f63fa5686a20cc62f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e3aeb5888400fc8ca1a472b10ada351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c11990bbade38eba0620fb1eccc5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18273849fcf4e229b5cbaf55ae4f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf94864339b6aa93cde42bfbfcdaf91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3459a96fed1d531219f1b6c3de4c5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65cfcad807d18e313a3e064266b13e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc39d0af7037f3985405f8357bd1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127d2cc6d297d87a42fc3de9f09138358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1fb555883081eb3fc66c9752cbc16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea83ffd09d411212ae81ded9cda11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7223ecccbd0eed1584c9d04e9070d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397a2f4e078fa40ceb720c5aa0d9af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54345109733147dbe39636f59140bd34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0238197917de302038d4ecb1f11b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42bd0649650c91168d69195a6a80b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfa3d2ee155d1752a3b535d5c7e0e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44962f507995d8d8d52a6dde045fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a65587e3e287fc04864bbacfd502368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68574598bbf3f27e5f04bcd81e5d624369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c909133f3280267c1262862b68901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f0cd33f51cae057f073ef5fe3181371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ee3fc0868df5779bb9f38491a699372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0c6e9dc20d501d9c73bf75f69ff4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b24f262392d1d0c2c4d473b968670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca0def32874d0f062b24feadfecd88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337fd1be8addae194ad2f21a7c72c99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106327e9b510c7b95a6a57380d1771ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e050ca3d4fa8805b80b043a5ee83ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474d8d5e6d72c07d4d0071108c462c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea49cfc10efcc593f08187d3c6c12da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6276515322aa56c56479d0260f2ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27a56719650418e5158cb332ca069e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c6a8093cdb8483e6c36792b110d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa523f410195e00c1b160b7f266a0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b8fdcd83b26e6b3518eab4fc9a53e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78ba889d16b705e3180c7e9373ca9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8dc90dee424ae58de9bba026939cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01494921f0382005e597f6f8dc57bc87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307151663e0b751b1db957474a1377389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4fdaf298db63f2c01ad3b9b7e9a2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c68d9473e2929d2aed43cef7036e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467c7b1b942b5ec05474fdeb754775e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff40307fed1c9db863e9e42a41a70f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84cac7acd5ea5caeec67eab4d1e4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59701e9a0b51393860ea4a6e084cb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615f80dafd9acde9fb6faaf4c2bb41c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab1155892bff5a85fa9dce209d1558397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05386fcc9fd93164d07cecfa402df590398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0875b8d5570e1cc973a2fcee6e71a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa44c3f129b604708c505b9f088481c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24350a46b9acf905291dacce9e440fbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5664b671afe2f003b32ffdd1abb3c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151c630c9037ccbff7bdc6684ab65d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873361e2be248efb62de1adbefbf96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d388f1ba6985073b954eb278f7b78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbf7142a93f173fa87bf5f9ac14705406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eeacde1d56a52f36de85e9fb3b3a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbda2c4dc098915095c340b8024b25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149016006336444d309395ce6a4854b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8150212d40a86724c3153572df7d4aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80574e93af3e8e82e40909c66d391ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e7c9ca2c40a4dc6bfddad3812114e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e65553b11d8abae5bdb4f8bc3d61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcccf6468765b38dd61206740dfb36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda6369fa3491adb51497e6c0c96e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad37131a22cca81c6087e80f8c34c84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f400ce1aa6e491ef0fd1d600ba738417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec95fe9f776d61a7df9ab9545df97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fa194cb6c4876a325ec8ce1e90a20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5c5df21a1a780bb1a8e0bee6e4487420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069a937d969557515c9b57e9474ebb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff3d59005a70d7deba7be7e69ba3b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e6a110fc06598a3830c52bcb1482d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb40fea6aa48488f72edd9af8b6f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6c6d917a544750b3050f44c5f19e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5134d08d113a971784593f143a0d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ac5fde6627ee1baa7f12e8fd2a55f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48cc604f7ad5c10c1da3ea1cd51f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68111b0d8ab12206c37953f3493daf09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718870c72592f7dec81b4e056dd28d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407159f23de61d291092404619db5f87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3929e572b2770a8d4962bb5bbcf166d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473a9396cd4590b0333b11f93866c0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fd958e20a054433cfdf3ba8aa6e50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce11fbacdbeeea119a32c3d2e41bb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ad6233ae5719d19e210ead1ed118d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d4cf4c4eb42aa2871ef99ad404af9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d2e54af791d77c779c6627802351438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956ce3b1cc5ca0954ce6f8f07bbb1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f572fa871397bc105167f64b92ad0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ce9b89566fdbaefed6fac7d027e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f55adc7be66f47f2dfa3b5f27c6b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7c0c0f5fa550c1b91afd8b037207443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e839bf15eb15a6926be3cf60337a03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade650c22ffb34f6d7dbdcf42322e95b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b28ed3d96e81db64d287b70bb1090446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a873bbb048d1e0607eff163ba2833a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855af2a318b5ec0f3a95827fda6db20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246cb04f236bbcd7f24d00acccced0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931aa8181acd12569e7c755da97eb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faf22996ce2217dd5cf86b47f68148451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf940a9887bf55632b29a70b8c11c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956459ecb9c7302c061b56589871123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7182ab5dc067a9592759f6c7ef0f13f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee5e19687decfcd069d255813418d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287bfcf179692ff7e11f677a6412610456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a4fb11ef08644795f2b02a598a0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e45f4f0ab44857cfa065656f5c93b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cced2b4fe1d34c237c0f27a8d1bda1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7df6faa6e56c24c586c0d21201029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a041d17d83296509977e3ba762a9610461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e45cb4749b00154d07a8e194beb95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb557bf0e13e77163144022d865a6870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea41c6a7cb844607b2945e8956cba2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b809389408236472ad720798f07902465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c67427da9ece44ba4a4670d685dfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83054ee51dcd7070bf795625e311e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966582f50fd61415bea43cc34efa7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01894e6844a0a072387b556c1cac92e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149856d57106c65cdb9fb7b34c5068b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1ad8af0069afc26abdb31554397b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1adee90e0140ce8e516d798327ff6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a0f8ffe73da1d6383ab3523356dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d97ff0564aec578499125d5ac5341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62911e2082b7f6044b70291a8e586a93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f10ce697fec70964b2eb6fdca7008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bbb46555063a4fb9c9b97ca026214477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebad3e09960760469b48de5614d4d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2af06a7158c8b798f5b2d335941d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d734596829457b4ad8f9847b7013ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992c1be13b5545247eb43c347b58a80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942cf797b2c0897adf81e65477364d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c065116f4088a2929460fd15ed117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6373e685352ae1fb884a76eb3a759b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440c748bd35e54f0f63d11eceb78275485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32db0fbedec001292c1cc5b82e9746486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1987071c2e80efa917701e72e1f51b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b0be34b4ec80a5a93bc85cf025bdc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc1d1fb69d53fc2a97eca610254ca0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a079f823fd5ab0248f25ef80a88531490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613f885c241cc07c9fac41c6f632c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd6c7577275c18fd848eb81fdfca7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18105b56a6d349f516fa067343347e8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8520ec61dcaac48dad5a7751eec7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b10afb5e23840fcb9405da18569c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870ada943da303c7d085b07ad1d67c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917caf86e5e28e3cc01aeffac5384f5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cb48e25e4aec0bf31d3b133e55bdf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaddc8ced4dc16b6ccac9c2f4f54f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6014044000a51b89f22faec6597ba0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe90461b61f02ade23a301b82104ff0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d13ad681cb7750c8452fc20dcee14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045a6ff3227b91236e12e7b843767e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fbf56239f049771114b2d84f12e36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2771759cdc0b0f061ef95525d73de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae807ed4809028633ba8ee3cf39739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481de2d097a573d78dbe8c792bd89bf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8668b6db525dd3985e58fe82b57fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2305979debfc49c95c4680d2bf699509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab455da88d24209bc9e58811aaaf7058510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca8e71f1b5b95fe600f3aaab204911511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d5061c85f14cf06a79231fb1933c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e2a79f24b32181880ba54dae4bc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e696d1dd1d7d3a387668a8ca51afaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed747b8377d0e6a6d08299c0aad170e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc9688d95559a97b8700f081625ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ae59b31e0c106a29eb7810f4bdf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0e4d29bf0220ddf9912b2ac3e328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34eeabb436aabf4103bdb067dfc496519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368356b26ea1ffe3e6f7ac87aca27f96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259ca7a51c5cfcdbc5680f37a0cf32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a756874971f44a55603263a694be5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7af9bbd7bba13e3052d464d855ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7eb5d69b924ea230b81ae41613559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de58eb995a8b309117ec9162aebd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529625fcb90f2de2ace3e83f1b358752526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310db926223d53100807ac7b38df6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5524d31078763e24d93e725b56c1ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de40a1ef8013112e852a779788171529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab18b01bfbdf771c4fd080edefc6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9261bd5c8713dc2ae1ece1e10e6d82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89683714c7662f07830c60e250448532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53d149e5cf7530d63b7a1d3cb3cab5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5839289a91635a8d918cf57569ca47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7ae624de6e383469a97baa034098535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8ed330f3d751b53a09b3c11535bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30febf37aa4877f5cd6d48d62af5d0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d1c7eef1589e4e2928992ec569f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d094af62e2f496ba5082e2c33779e61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb966a5eb83c66e7c86507c8ad4bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7832b4d2b52fa0c338baad1bd7798e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2347b5755cdcd6fc0e698d274330a15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75130260932bf63a9620e985fc6feec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b8b8226304edb95ec555dbfe93c34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468ddae2ecb2796fc94c83d5913fc02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29e7b8ff94a29eaf6a55252cafb7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3eb69baaa492e9fae7fd908fcd11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9721ee8df7d14a7d47977741cf8048548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8cdfd488984bc8328c12ab4de32ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa90a1077b4be6f1050cdc29e6159550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a11bce3410840a73c97ba13c87f11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36daeb8c522b9867a1b80bb7ce46107552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4dbb813d57a4db3f3b9ac3f167ac7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317533905ccd35be9b6517fa15f64708554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912105dc3f6ce58db4a05bf9edc35320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e78f2394c115a5da27a3b3cbe7459c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d29ceacdef9427f215b265bde1b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840d36fdec8487d47b5e66116ab6947558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00db8eac24fcb612f738bd5e6cf6e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098b78912b8f41f707274b573cfad17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dd7f56c9c2731d94b7d50f51cb56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9988addc5fa5d03fd810f45dd9241a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7d93eca2ed55ba54fe3d83be2392563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a6e979946fb456986e6addeab605564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ce1b615a67a145b68a2f563cdb5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d7d178e1954fd36c55a23da64cc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e0804bd1a4db20434f615528b352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff369378198d69a11e46abf43ddd088568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd375369293df46d4aeada40258f61d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d01756be63ab4db9860213645f9d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3190e5e64fa41bf392aa2d362b3d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105bf76431a781b835c141b4943972a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0526e7c11130964e080765bfcfea436573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735c198f64122c23f042fbcb3fc3c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeba83daa78bc7f06192d6b6fa8237575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b100debc764e523bdff4ec0b3be59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e481ca45a1e17f10b6ffbb6bd906b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b594f2590ea5e0d1c7039b8cef5b93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc46544fe54a9ff8e27d52d526aa2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764c0705d90ab7839d67db5506efca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8839ac3ddc3c7b1bf33a227fc278c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e66ecea5933518a456166f746817582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8e9474041e9db4cd6bfb0dcd4f03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f34d40942a08b365d9e29a1cd988e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86961f95e5358fcdeeec8d2421fd794585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe59431801ad00d9db015ac96570268586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17680b6c33c217300d5d1013ca588c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971718c1e85432cada978f1a5aa4965588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2905dee128b0bdf0badc0b0998edc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c594f99b583c30e86ee16846ffd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881b9534bdd1c4c39b4c5c282823ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2564dcfd5cb0dc6e547f4376ee84bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e1d027c5caa41025c3ac403855089593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62e25e6fe631fe71405493c016ca3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbfbd3432d0c4e8571ceaeb49d432595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d281dd61c4ce68ea6eb52f32af547596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee73acf8d08029c383f16ca8d8e606597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317928a4f204437badf1d485a491d8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f11553574ed03b2d3089829d3bee80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f1e886177d5d39c6ee2276dfd24d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88cc74a4f2222905194df68ab160a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9688f82d7a352e2f8e711e8e0121d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01641817e8aab546048418ffe72f8d11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84b9ba29e6755c184c0e883d3fb47d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940b1d576e8cd3c701367960231a95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311fd9e646658cc8a7a6ec2b807091606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe42dee53bbde5b6043f16218b8f6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75618c87777f703faf919d3be61adcd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b5a0e9dcc9d2c30b8da429a9f7f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fa1eaf0ee2383c06891fed1b4c9b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22709d4bdd480e5017337d79eacbf6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5fb15be5c17813eb290dce8d5cb19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5df3ece6cb5f05ec2daa90e0c45b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7e36a078b67169b2ca5567f1e076b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff55c8deae22f287c3dcd29e7b4109615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea865a02f35726854a9aa3b36fa7e09a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4865475ac90b8eca8a3f8c4cd894f6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a00cf53bd9fe3023550af65183fd98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c45eeee7b81ea0f6bfd84a04c16b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56a0895a84f679ff2a4864da6b82a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b951bdfcd2386821b1304a716bf63ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ef1a0660642391cf28f50f980dea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71b25df5a41ac4553152c6dbf0c1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5823d5f12c3cc7afe85a3183d5377624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd71d33c1065e0d8d83eb6fe2c456cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb50fbf6955946a6ec57b046d7b92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a571123f5e64772e1a95ede5c0a79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bc2a1a43a9c635a559a465ce2d5ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab72380243e1272bf7ba80f58903aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758512b0afa5343707ae016094d0e3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac11883722afe048d4f7d5703dada631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c04fea2f2af75c677de12e75c53e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085fdd7d535dba1f3aafa0c5a792f85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe690375c6e877bda9ee86af9f504634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b94787b7d61837bc5396c8d4e6c30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81776ea2b4a5bcb92f5ccc86e0a63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a228c0ae3aebddbae36d8ed0f3c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b9466730e65f33a3f7ff08e2a0646638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593383ace4fdb9465900a63310426e58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c17b67615ee8795b2fb05bc56530640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc63c46943dd8e2942c109ff9e4fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65170945a70b2358bcaecf81c7bd36a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb856d6139fc4561e7a94f3f707ae1c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902c3deaaa6f274d81bf7169fc876e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a261f88a938fde90909030be9393ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c85f98c5ce319dfccaeb97253f3ebc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116668335218a5fd26cc308ff07b6eca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc621fcf335ed526719777d72eed1d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5e21f7aedadb00bddde824910d53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469eb78e02e17857ffebedf6c3de697650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa397ce50bbdc6a0d6fa144fad29ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999224bb1438e3306b8acf908a425b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc81b1a6673293e82a802835e1d63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155bdfcfcf4e82fe543debbf0636afe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd394e580f8de3361dd7ab7d3389ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867f449af28a5b515e335e97e747b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb7203710115b4400a89be81c7609657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee10a12265832a58788751c9f6ed6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678906e6300e63523e2e3f27441e70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81141fbff84a33ec8ddb0ed1cce8519d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163707a1446dc6780bc669d853a304b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c19f629eeb1a5f0bd382957ffb3af3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc04e1357b1ebec0961b252df791b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be620f72da0a74f5e46289147588873664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946380e12fac50cf33c21eccc0fedab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7f477e19695407d6959d26f02a37666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35805c347c1d5bcd322629b0f4fea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86bce4b54ed832a4c682520f1f55d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4a85a95d21ca119465d65851cc675669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b893a48f0cd081cbd9060cf24f37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884634f3f1fe135d774026e827fabc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822fe7eda5f6d6f4088b5735140ced672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac1345e2dfe857f36a83f2af7ff3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c40de96f5e826e08a08901d10e17e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e28b3491567fdebca3871bff02b2f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5348400ebff6f47993cd268f2d06c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b512b43862d054469e039c6f39c28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb4052524d239e175ed755cc543f5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6733814d5400e0d28a8805be95ea5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6780e9f31826bdca605b4f4a6c7afa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674bb48e665d29a51782f8dc0c966b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7d8a42b2155ce0409a17b72ca865f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61c240431e7af0293501744122ed42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45275f7310cd1aa9d06b932f3f6e2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633fdea470f0f6fded313578ae3f1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2dad71c22894eaa01aa52cba4457686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e65526e28ff0e1cb8fa9c343feb47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be2c47b09f1597c26856960c98df9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec7ebbc4346a7abae178c47c0952fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b2aafa2bf01a770adef8acb998b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850676979d08d803471d1f6e70e3f750691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187e7248b38eae4e6171cd12aa8865692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107dccb16dd9e9640b4a0553ed27a2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf0fa0bf359abdf50e3e3f3eaf412694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556a945263dc9e09fc703b59338a5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067ba5d7d76379197ede0ee637c1cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f4f9b73b48309b26598caaff94efe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a2d45b90e2e50b7a1d359f5a8f9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011c1a8dac373dd7e441affb07e4e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d9908e1935ef7366d2dfa3c3399ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c0ed23a575264dae99ac870e8ba11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37b75c1b1af36229a8b91c715346a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d624e61068b236496983739e9190a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b18ce863dedd8b4ef51ca1ddfcb915704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753833a15d71fa6283c7a707826f4825705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4616a78c734e8f34e26230ec3b66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe62c26b20b6b2eb2e0bb7bd412fc90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a600715b26eaacb5efde3d9315808708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d04509704541fa54218ca42b4b2b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec2ef621a841d4502951d4e7003bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c874973c34fd7eec2bdfc09e7b3c7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955c8b588f7efdd4d064fc19c4c0d08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de67a818c44957925f0677da0913fef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ab1d428b36b0c4bd53741739f0ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f386009a50072f8a09d11ba7536b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abbaafe8fd9c81e0a4d4bd4b6c1171716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81f51d5037f290b570027a9d91cc95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41ad0c184b2b0eeebdd8526b6f529718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a15615dce26f388bc7fee0e79fe4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e549f0c9695e98293611312dc8a77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df619f5af2b56142d4baa817285ebe4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761901a8577e8659a883bbd5324021b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064c9bfff4716f5a9ab19fef97c7f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb725118b0a17e0ab5fc4c3a13b3bd3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77050f06635458193e71afa535d0c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f6be1087d3639b67a3a4540c9edc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa3ea1a0c88df3ec910754f7288f5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd2a236f8c9744ee536ac80e18424d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ad0b53fb4a2089a017c0a58649c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd6def85abed2d97d7211266ac3953730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954f63b6021bf81f81eabe4b4ec4819731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa85361661a4c988c488e99736992732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a62f8dbe42c425854f94080f33172b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8decd54d068e899d99866689870f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bfd91e91f605f198cb095806d9665735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb889761142a859372019f21a268d63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd6f9620ce368be9244be9897a895c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cabf261ad5f981228a329d47b5692738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef8fd300da2df93468e023a7547de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e003b39cbf7543e3ec7e317e13a7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014858f14b7314f5a6e1e5313d2157741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f650a38efdb4333b8148fc82e3b97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e05268822962de5f25ac5d345a85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e4fad691172e55ca416d83e46c2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a18e42a08ebf292ea5e4a503b82c18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca45d8ff2e88e7558d974b4343f91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf61ce41ba07cfca9658562b1fa35b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd77aab7026f80e39ee4e808497cb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a130ae716d372c0969e12078b4ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01be276b434e4c46d9a63488db9333750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f03bb4b46da958cbae605fe02dbf1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbf5dafa856caf5d4213de8901d71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d63f5695048b10957d918a701910f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76dd40e07cd5e4a3afd29e37fb69a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bb407744cbe4248e2b917d382478e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1b5f2cd5259f755133c8af5c137c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fd8b9481708c142a02319eac3ed8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec4e1b9141a4e1d6f7ac09c2a5e1ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b727a7c857bf331368bc75b57956b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>