--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc34f6d647f48088262d88ad33da41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b854ffdec894561fcffdd12ce6552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13cf0998d1026cbc90ccf3801345c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095e0415c84800bc307c728f728fa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b94ea819a79873c2f2e8ee17007f8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34dbe034a463c0580276b596d528fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1704fdfdba3e3ae44dc5cb8af07b047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5d64c8aeededa77abd7355219b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3056a5388b18ca384a8cfc45c9e0f149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a71fa203a3e94265af1cbf98f41b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f16dbd13776afe85ba081f083d37211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555990bce745a298011e39d75272b01e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2c48ac818dd4c31311656d673a4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774056d035693ae13509c6192bd38d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d180e44c75cdaa58b524e63037de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80224be802cd89082e0090cb525874716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e68e9d0b96d6a100bedafc43279a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb28d051682079d5a6cbaa79293ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8af983cd283ef60d119dcd5437b64f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a7775018dc662bee9ef51f91a0d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c754dec2832f25592266557eeaf3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e255096cc1fe3dc8c5eeda7d1a9dff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc9ca359a39369dc2d6a76b400267723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090694cbf76e13d7428f1c372c4d1b2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2c85eef62184e730755f7a10005925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d1b52fbd7793e56a630ca98034d3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03009347523f07dcad746c91b443ce427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7238411f79c3b76df3fafbc3bab2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724f3bde6f810d9cd0a557ef60eac929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edec921bd5134cef5537c1cb53bcb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105b6ed6a146356bb59833b85a6d5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad730f5f292487dced9b94a160d2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845770666bfd8b8ec2052e7c0ec967633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5d814c5c8f55b12927f594fe394834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8128cae32a63a1983130ba2d3b1810b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b2e0661305c4a77bf412321d6c31036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154775843877e76aaa62654065b0f8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc83f026ccb170fca9ccad0c4fcaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f739d2867df21e98e5bb83fada92f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4ba0631ab33628204c12485dbc2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c3f1cb0e8bb63f282aa141124c6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09c8aabe592176aab1683494e3f2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca8965180ac7e3d9ea122c8da6baf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca7f0c36d0c0ba43bd47a7077da0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e99d83d511c771e199324a4a1014a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75573f46df1b85c57fc61d1d9706d0a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef9239b6ad106fd15ffe698286b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7809076e0f1e03f0ac8f9f5d87177c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40ad24a9afa8eb84d1457f74dbf4a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d6c6b3ec99b021f127c4002ae7be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60960dac42a01560ec7906893cac779951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641d1e304a76e88eac5914088e3c9f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc71921b4d2c93b91066aa5752e952953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbbe1c2246888145034bbee2456c7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b0c6c5798aa2c6d9e8cb2f0f12a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1329c9ce601a5aef4789ac338fc624756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645a3b8070a9253110e82ef465444157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708021638ca148afced45ae49a8aaef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177831bac710ece6e4219cbe808ee6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b509ec0345d1af57601524cab74ac8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bd9d8c9be1b05cc4ca74c187f290d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e7656774ab8f52dec8c870da25a9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed580bab1a0a81d6288b3cdef0422063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340db3b2e347b4727227c332cf86bfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258004d1aff8cbb54794b1673614ffa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1de3350073c672c4722873f4b0b1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e8419f066721ee7940fe74f94f9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b50020cc0cda4a376322354fdab58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84092c9ec9e5eb8a3baa9178bf6977469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a062232a11a49fbb727fceef9cf39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa329501ecdef86133d6c455d5dfd75271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc569f92a16e5e15616063d6681992772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78ca67b0b3377c92ec36e30beaeb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1146ce1d15d86e6cce08b8c69426074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119bcfb4bbeebd28f537b96d9e5f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca29603eff850647ca4592cacdded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36743c6301ef31be5e727fb03ea8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126c850bc8fcd9982a3da73a5b6954178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398e35f021e46cbab241b8df34131b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6348d088ef58f62d1c227361386bee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00251aa309a4cc9c63ff9e685b4516c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c84213145f53aa9acfeb2f1e14abb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba03f0df8f38fb895a6ac9d0654a0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559d8aff71e3b85d8d31ec367d9ca4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e602dbdaf486f77a49acdf4e050685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd758963490cd5d48db6e1884d18486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148767cf6526ebf71ab5e08d48e5702387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a02bc48cc94683b43cadd1c073a46888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fceef701080ab0f3f1b9d2a4138a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd07e53d49aa67ccf6a8d35b5b030a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6ab11524fe96730792083f84175e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d67219249aff75655250f207d9b7d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d331dd08e1886d787bfcc6d1411d8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600445cea8e9a88773f530b2ecefc9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c168d392ca9fbd17665d9055bd85895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfadcb22790d6a9135972cc499f96596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b20994d3a37999058e8171fd6a87997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864a1b0ecf547574c3efa197f3c4bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc65a03484f72db37e747b7d3000dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff184ffb74321a6b0221c04269890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58b65c70a3267793538d1578bac2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243ae1a9818ae358b3898c3d089f3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e31b316f6ec77f139ab15d7114fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95383a44fd0715eb646e46a56c24c1b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e41674ef90c6c76412c69868a80c6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f6bfde797635f551716f9b1a162e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4721c5352fcf9a225bcf611256a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369bbe35ab1b99b7405117f8259894b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f704bae5a3d010e1e9ee259babdef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5695579437412222537f9aa4d69103110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b105ca9142965e96d6b276b4b728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e61fda1bf103296c3d2b75d6cec8ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a46ab63c6f1c95ae7ba88bff895f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297410133aa2b348867ee98e577dd771114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ccb9ce0350f1fde688582cbb6b671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bcd9cbbbe7fa56f254689dbcac5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b2351830349e31a72bcb9e3dfe7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82f2b5cb74c327c55551a748e78b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2149521283a9bb7f3990cf126a9d63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f7da2af123f2fff4fbf510945e821120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4bcb65a82c3e04f7b62ed59d187c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d751701253cf65066e027a8f268676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009fe5b24d39c153538b7f3a74b2d01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbccd7ee42fdad5848d18a90978681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c97376ae5a3bf9dcf88e3f11ec47ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630012c5dbc9cc970c4b79572bc44441126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c537a3db414cdc220052f61309ecc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9aa073c9ad81036a350c2e19cbbd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba328ef4b4ef0438592c18843ff18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea627830b85d17b2891713d5ff5c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec9bc92d91bb59123436546bbd7c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da140d56f1a4da2f53bf48fe1462ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9b10627b51d783c1191ccf3fa62e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993d01909687adc9eaffba79e1f3dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15f48a47870f389d9c7d8fd79a84f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe88bdc83ad68d846408ab3acc064c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365acd2dda84341ee0a1bbae35393207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc223c5500ba49bbdb4eb53f6fe417e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066269957abaab867e9b63b71d18c357139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e62677491450878a0bbbafcdde906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693178435f53332f25b66d9fa74d1dca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd47c00c39829be3007186b7436f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2a074a7e135dea5814bcda6d3e0fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4fe4296744b2844719f9c58b6027d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae416c4cbed37eb49e38d8dca41041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c803e2e9e744abe4990bd378562d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa30a01c5c5e8da03f56f5d7f85114b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a593eedbee298849265634c63cd0bd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac959032390f8e0c01b463b9b3c3ff6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6629542b4c2348fd77c7260d6885b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03044a22140aba813df79f2014453f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebf4bbc0034184f2fd02babc19d375152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa5bc23db613b797edc6c0a716265a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a69b33b66db2fcf406ebc379b08c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae41e995b5cbc5421b9ee9257ca99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c213b76f6b903a70c86cf428fb68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf960b7a12dbf733a3f821e58a9bd6c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ffe7281c4723623c361356ae57cdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d56c8d9bfd1979f3cdadf8e4132efd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7ea21425cc6d31ba89e7ff25521f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247a88aec6a7854159bfa2d8eba5a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e44459222f6f52794bf56101dff4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434ec53350f107aababc92e570a0c4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fb7cd05333534d799179deebd1f5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a142a899eb66900661728e239a019165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b8abdf43e9317617a7315971d60e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23e159a7eb69e788d1cfd5303db8ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4e4791b42e9593101f2ff3a20922168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5a81ed51d48d50a9c672fdd014ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c9adc569b1832f39d52935ee695d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b23dafaf531182ae5dc723e82872f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c87b31ecf829664ab1a3a9744027172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6fc378b2807f1a8dccbc667289580173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f3ec76e1784d71c2ae03cc445c96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece278f7590fd5f90e5e3d487e0daa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3cd70916e263b153a1c91ecba9fe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3e4c908ccd395099f2c43a99ee7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d4aea9c40221b1fc01f060f7077bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c208c36a48f319febfd271351a2ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61dff1a1ad03773208b4d86e6e1130180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb94bc1676446a97c9769f21cbbe6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b66758e12e2be6044ddc815ec910182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a8241014cf6a5c160bb651a963e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc8e7111d53e56b6b40ffbb324f802184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3992500718c2841a25d94a02a8f882185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62af6be37e0c6fc540ef0da8219df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12cb55072902d6a47d95029b78b631187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661740501f9d7bf3f924408577f5fb3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670224d475bb0092a502113994ab5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dd433ca9850a0036f53cc8fa54e1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c79830c776897503e2f366863cc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e492a5d59ca606bfb1c697a515b5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380159bd08ca19dfdbd8b6820d695b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb50bfbc5977c6f3fd974cf6ac49e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd979c127c1b126f328676eb6a2f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66fb7425555a28dda556324059fa34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cde63b17ef0a385623fd05c3c48e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec639c17256013efc4e0b13b4913763198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe37bfab5be59880e718c7ddefa5057199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f255737ec1bd7013166b660b5ead5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52328adaf3aa1834da899b7650c0549201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76d44790c91b519d346dc4e149e882202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f7164177e3d5ea2812082e579d61d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131f9707f76b7ed17720565317babc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a812b4d794e01b9c1f334fab4a7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092601171c55bb16a4e83a039b5a5b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f03f38e2ae06266598d033232c66fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7a559c3690aeac70a625a4bd6bd11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124eea2b99e62aca11cf283e5fb0d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d20d285b508d8a1b4541e665a029f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b0897cf5b99647861a666018a38ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393069e7fc6530e522b1a40cafaf6bef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170785285992aba1ba0f998fbdcabe5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ab96c2357c0fca4d9b043e60e819214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6518743b785d729d9123172f57a4fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a650b6a0d07c732694f8701b20e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468d785e511b55718f76857cb87690217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330570c66c142b5da5466df20ea852b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e93c1ff331b5ee426b75d8e2dc083219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc3bab503507c4f5b5ea5ab2c43adb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db495b364dce5ab24faf5d546ac782d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933a79d5b635ada36ea4d69be1f68d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100ac83d239b88db256f0d168e7152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dabecdee3df1f787e48c48ebc543a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b7f30dcbe746b1eb0fd38176afc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518d326dbbcc81124759c9690a126ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3397e6ed0e00066cb95e5040c74d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e279610921ba6becce45e4a641eadfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e98ccdc32d15b31785d4521f0e725229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769cbca265367d1432615d02d974005230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e4f9b0b60cc5cb361f59e836c8f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc4c52fb9f22db7f369a1e5f0a6833232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a4e44e624c856279a91bd7c6cc01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4e782f490c66a601de4c83accaea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc5819f2618201cfbd4f86eb74cd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa655f1d22924bcef847b7090b272236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2126b4dc06a9dc70d488f4431da689237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8700207152fd739e305c8827d37a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb7e46d2828121369aa30ce5f38433239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4fdbbc54110a7cc1ee78d8e5b93c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112cc76345ac884895c72e259d9390241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ebae50c0f12d081b20968c714d1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c009c01aed12db39e29d12c1c11c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c26ea881e30349ad39a746d2a8f616244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a334aedc4b93b1d2bcc10727b1d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e84a76e8ea1df2992efd92f185e28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a877536af1b42cc98ea8cba4fcf265247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1268dcfbc67e5f125d2b3c833594970248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87e744cb36e4ea1ede2233bb686cbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46172162b5e9f46d8cab06bf98855d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d22ef4f06a39c011c1fbe6684f2df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745362b6ccadf67e6006e45c2eca21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b7524753a73d532d77e3b2e6f8be8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ca178938fcc95f71b7f984636fdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae137282a7b094d662e3136c3d6861b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43382b789fb183fb32113203e8251c61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114028f452726c22a1cd61f494a04396257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fdbf27bf1da49193170b0ea8b74f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba193b135f868a57f7e9712bdce576259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6c50d401cf721fe88fda3ddb134b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b559802d36932d633f1dcad9f27b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e997bf66424107f02eebbd46d477c59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b193b85e6a2c8f9b2e43aaabcd2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05963f1dbb31449c6bb3153752f734f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888fec5996429243c23de39fe07f67a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecb8b8ba4524cece056bf8ed946d34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e42564d3f81197d63aa4fcf709bf47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557093c4c6267fcba9d3f00188d3c332268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b59b0bcd7dbcb7c2b1d0d4b050a6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399523b440bff692559495f76f0a21b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0a24daccdc3504bfd5b297933963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c71be543ff23f4c4e42326dd6ceb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa430a2c4dee9bf9b4ff49afbbee1f05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c338cc0d772b7af3be3ac8d6057b667274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93283f321dbd1141aef2316406d7b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d53fb7339ee035edfecb9e084f74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caba02284e81bf017bff1ace1c75a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f27e006b6d1fffbe5f2b809b8480b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7772d36203222273e0bb321dc93cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710700645c6d9655651501f12db67a5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964c8a9257e79de45b01e297fed890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878c07a33b99a70b99fbf17794dd7bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800c04f31218d538ee274e4741f07b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bd29d0c367dcf692af9f3ab524d6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec7c9417f541862a8bf23f8d5a9a0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099606b91d9b31df9f99289f889b13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07055ecf1969c70760d5e214f59bc69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e13a9716de03117ecddd01501867e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e21a16a34f2aae890556fa413100af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258fbea6dfdf455daf627fea6c50279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c954545fe990c59b87d208e8cee7a26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d65113620b70c9c960a0760f5e931292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607a86a29b337878af321d4c2d3a4ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba13baab3c2dce2bd6993eb3e085d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96668ec58f94545167fed9008adfb7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73e91b89c7efb18528c093d124a15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da75c89497d8ac35bd11613fa89ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768990b9ac768add3bf4c2432ab7bb70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09c3114276fdcb45ac5c7e22f5290299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744e4cae48880b605a0a5434bf64ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774643c344caceb60c584e7bbe85c23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896b89851b46d51d6ca1fbe39bbc47f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aeb1b39c68f561760e239c3d7d07a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f59f08d33c84c14b534e7b109621304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b987918ad6fdd8698586fdd82999b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b112582e699ef70cf21594516d416a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3ddf435c8bf25ee78fb250b59946307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba298fbc97f193e5d2cb4e24b6200f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ddec1e8ee584629a4c6a91f21653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3baacde0c08d2248d1b44c7e3569e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f8f94b85ea11f5495e2e66c2fdda2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0c7de828d8f67f8061327d536fccb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405077e0929f61e96670879ace1e1fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a144d545fc2502660f5fa1c63bf39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5321441635230215a9408b123d0cb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8178710d577dc2201a11350c496bbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853b8a8e1a257838e34047de3157714317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd62427763d7d758e8fa7738d27e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6171c64698d96e69eda5ede5664fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae885f2261ee45b1229dda3d1989d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395665990192cbd5a1edf82bc6456b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881f3c4a8e717794b89461705b2e0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb48ee59d5d4d4e79ac60d157f45d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87292a567fabf54192b51ee5143e7e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d56663ace08b2d51ba7d3f8bf0b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1365232e81bd0a612fce28f308375326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e060ac58ef7a2832c477f60900f4ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305aa253b0f2d9c026166d70109dfa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60dc84c993ed4fa88769e3865601c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e707d768a9dc9b0fb647beb1b2c782330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6af670d0c10db6985d5fdf47ed7fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c621fc64c7d0f08e3d917ba8b029f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1deb53d4fc710772597e754cc2f84d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5545f882c21f7111711eb31e40fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee460255704cfca21aa155a7d188a889335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63557cf18e88a18a72e9c766d1bd54d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc17c594ed4ea4003dbb905ba9c12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcfb7651e4b6195f64aa8d30752642338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a793002c74759d3e25dce2de2517c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47a46e064d2a60df4d007ba95cc50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af45f65bcb74f851b97b66ff1c479341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e8071787f9a76d97cd416e8479eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf7db01588957e94ea26b92001cb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce01f30b93e2cb52993fd8f9eceb90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439d34003f773ed05adbb8dc9542d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5877f6e9755413e1bc3e2b795589346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba4d0624096e8edcff68fbcf3d3e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b634a50e4327c08b0dead5f307d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468533f0505a8e0c3a5bd52a3dd6950349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfda30cd4bd6c5ce9fdff24b9f13ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476aac987fb6ec275fe61a6509bf7c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f103f6e7a7169296892e20dd665836352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988529f340b939702eafb9f7a9126ce8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318841651466785f85e35336e84ac5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250eff4b0b09a02fe401f49de5abae2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3ecee82de0314e3620d9221b9f1e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c2281ec5ecd30d0c8ea900262a67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a946797a1fdf3a87d62f904870e050358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b94653b4755f5c53fe6d38b606b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508133173e3778e255baadcdf473a26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d6f4c0772a1bdd67d6c3f26cc858361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ed5914e457c779fa8917561d072e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59aec06998023c766f2b1a0d22bf62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f348a6d49ed2f1699a35d53c94331c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f003c3de488a1620b6733f7cd569d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a15e22518f218b18820cea716a468366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f9be324f480e6346b20321a5465b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b5029c9f120e266f5eb2a1703dc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449eae621639d7415366f4fe627bb6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7295a6aea2951a7daae929e24c86d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb51ca47034c5a142732a955f3180371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63f15da05ddbf01b6eecc0eb315a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3da94ec6cf07add8f420f85b155d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c9102f7a9172f1c546912d99ee2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa736407dd0f0937ed76f2c520399a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73bc5c891bcb8d43a3213bef3a5532376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128533d47a80657bf7d6b8abc0f88da2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc337beb577d752efd784c004b03f2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf30c05da3fe3052196adc090caaa8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf36d3e58c205338e6b56be10cb488380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a001680bd91a6cfe95f7f4031fda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028ba9f4d9c87ba1fed03d687d25715382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c603d32398a604590db884eb817e1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03b0547537401f96f05d3a25891d9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd317107c07a6a5078c5f1a7d9ab03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc154b2664413d95d226c888ee34c3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bf902b153766c8cd0ba1c50036f4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37255a03786065533f611a6f6359578f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05a8cfa7fd2b70713e6d8e2b488e95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122d7058009886642cbcc6d58d21d5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e3ee258f1797c687580a6db7f4d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db085709342eee77267c9a797fd2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e58286713309e333019f7ddd5fa1bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1584bd69654d60ab91ff028b98a0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579142c70d9a6456bf6f7892cc0433f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f891bb6d9e69d9bb0d578d27a8f202f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b3e0bdd03afe12f2c128cb46047a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ac1b3776a308e7887c7e43790d3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f8c182e5378f492a616a5033490c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3e171b5e46b99dd583142634e802c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24aa72575fa285114539827200e3e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2cada983a941abc4cc720c3131797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36847baabaf16589a4c0028444a486a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439bc7c66a2318ff768113365ee4f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddf4db2d11399a3bd823e5ea5a5fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd41aab828d09336f76117f5ef3fa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a71d3659a30dc11dbeb476c501271f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1999ea75d2177cc6f00ce2e383e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a54b8157339ef13b59d731b6160ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e9c9978a7330d3c7ca21c25575754410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac75ddc566f36c59c30216a9ed51324411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f874d8588faa539f958c983c670fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124bf574e0730bbddb1e8cce934a716413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45dcd11792655b485123ac44b998c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf0ae5f22f5eb319323898d96835d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79049cdfff94303488a10384c74dcbd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843af65f2175d0d81d2ab5723fd6a57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28a8be80ce1a9c22a8a568594baf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8864f4c1a2ff86ab1312f6acb10e9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574bf642025f88080ce787ffb15b5ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d330c06c68ca4e329059ae473651c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408126637ca71add543734d9b1b09f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052736a414f66e107f540036e855050423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b65e07f463966c9dd63af0f66fe19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7147f5f6e0d66bd12dcd2ef59119425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d4dfad176d296bd19a79d0d673094426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e799baa8ba461e5fa1534e6bcdbac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd255f657f3e36afec750975e9be59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae1ed77007ec43b150cc155053bae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40bdd958b0fadd8cc535c7a1d260bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be3c7de6f73034b8d03cd42e5d5c25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7ff4a0493f22c69c1f2b82c7445b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9f4ff9b003425a02b9aefc2ecd70f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8d2b4e1b665143eb828032a3daff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77688d1cc00b2b23d54da2729121b6d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b341ffe9bc439a523102fa87bd09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a89a93d90b49435e3fffc6b3d517437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6646abcba96336cd90d8d38170fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95b7178889d19153fe1db501fa4294439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578acdb4eb5ac31173a1d6154e731e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77769c38b804e9a2ec9e981e7ffa3dbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1bed6d95dd5524a2440b047cb86a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d8c01e33d62af297864a1a126b3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793871e5159aee68fd47ea1483ed3e97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730278aadfe7b3db1a8feb0dcc7ad43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a25bd2528ff57ebe9e93e0cce642ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66453b569ac4e923a79eaf79e742b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138136bdf3416de6dee838780fcb43ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a915b3e870ac9160c554de133370bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c214d1516821ab63486276eed5b60b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcf403e65c1c46f7d1d9ad79a5e85a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4b1cb27099746e23b0713d80a480c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d98aca806beb762650318f1281a9e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f983b0dfde892ece70c24ed2ceda07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558ff8dc474a19431f0d3fcb92bd1e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0e9b77047976592aeca64b3b335c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07166f5d5d9c9f3d122c66841d5f4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922d0fa9f573f63ea9219af9e37158458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a812f7d99e94e05b48e057ac0d5fcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bd881d25c8942801181e93583aad7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec165ba8e55911003f8df765df4be88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a81199975840b18e29d11b2eb03c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf38053e9642ba2a80d2a9b63d43d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8fd5ef7bf5d96570140abbb18c889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae34780ba6880cf8676b751fc42befb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8999f512105fd5d13151f629676e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc9297fa3f52140eccf40a506f03c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16233df3bdbb81b390e1b470dcfa0880468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db84bb17f6d086d6a7d949edee63a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c0da290e8c32f34bfd1b434c406f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f8ff6f786a89987c90b4669ad1cc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0f651e063ba9a253cb327b3e009c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6f5f9e8de803bcfbc22ff489f4266473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87923df73dd68809a587e6a4d54512b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e36a2f062c3073d987417ec4fee75a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b931e5999bb446d556ec04b43cfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679ff46db9c3b851e41a0b20679b6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55f6cb1c0db623697dd7f013707688478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed9dc664e894aa2410a76d99f4ee3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80fc97f56e8b04ff058e8157b1399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490e15176b3cd17edd27702ead48eb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2d69bb00346aaf3f3592b34babc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a61c9b279340597ff3f571b7e8c874483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f074bc821f1ed223e62af102c651484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec58c0c2900a63af430372258cce064485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee4e537efaf9bc92bd4d93a92384f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d62fc71b7bc792271bcb3eff756a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f003d5c83f9a469436b05ea00995c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b818bf48886745d181d54dab6a30c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b24e12c7fa0a71bfdad39f69cd78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ece0949dfabf872f50247e3393250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef97012a0793f66873041649ecfa24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bcb72190b234e2d39a70f95544c35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a492b5371bced5f69bbf8a64f1248494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d175dcc9d14623a5b90b3bc566c9c4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546bfaead08b13fe1c2920ae50e4728496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f178c86bc4e7e7c6a1065b4df78d526497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f8990d6aed7f9cd849da59afe58a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7384221f01ab39bcc3ae14a292317a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2065e6b9d5c683cce767fbe8689a3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52b7d5855f3498c97cf6b1369412f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6871e6872c348ab158dd2ab1f69a3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdc6b071e39d5deb90c4455598cb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43024ba7c442d12801c40e402aa021b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607210f7dffbb75693c0f651b3d590505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77873f20f8d571ea6dc5eb6b752c2094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889fca729d6ce9d6ef8289b92ce3afe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad530f007083888d1da20da4b1aaea2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e862927b91556a674745a38043eed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de7f158e6f53c73b0a936a0fac581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d6bbed711f5f31653c6c797ccc9ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31206f44fc4414c39bba92cecf50bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211023a377039728176302e9f5897c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c957c2e4f7f2d502714a6b291becc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e443c504c751fe54b0e44c4336ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974d5759c6baeb9018702faf71ceeca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9f1b950ffa3044a7ca16cd8a7ca0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59631c1fae8a4bfe0863dbce3d729b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f71673d14fc04b6ceb6b495c2e6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0808ae0f7099ce38b4f10868117ccc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613da8071c6d74ae63b3a0fe24c77f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be375b23a01c684b2c9da91961c22a7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde41c567530fb4224f2e719a8fc562523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fe472edec2007e7700318b99757ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938b4158ab03774b8b8862fdb381e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371896e0b0b49c0f592543a5efc9eb91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029caa633f33eee415919a8c0c159c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a94fdb2eac103ceec58ab6c4608d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdaa26d33ce9f89f4ddb3519589a32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3dbda403c323a2bdaa7f0ef6f5ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55496e7dd18ebf798f73f87d4ba67ffb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0412bd77b78ebc742e636b10aac76a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df89ed1a763af1174e31472b62d5f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018038cb4ca8cb2b3ca202c63079fca4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024f7ac7f4566647c2e2d884073e654535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373a52315ad9f2fb558b98b84492d5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e36dbc34f8909d1ffeb03806cb58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7a742d4e4ee3b89ecb31221923b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f771332e042abef0a3e4501101c9c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3fbe672d5036cf007d6826671db9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4259c31fef30e296fd4600a3f0b8e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533caf58079ab9778b876121444cacc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be04d1a1856ba3edcb250e394cdbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b524a48e91e227d57fdc8fe3f90aef0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a59f154da20f529918b573b57a739545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92491dbc5e3090ad60c5818b2837cfec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea88e9db20aadd76d63c21c042a36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcc056c86d4c276324fdf5654b2bae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e876801bd5cd80fd6591c964f7e8c59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8b8f2b1e51e3b9fc2cfe71013e596550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172dadb31e671ea4951d7d7dcf0fe1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b61e0517b3fa9a12c7160da0462b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d56825b75c99075adbfacd7d5c4a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1669445f3f896293156e61eda56fbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d5d76d1ab105ddf1e1f83af5574a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba7a7ea3f12aab79a8193bccca1176556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553db7a6cd435017e1c925de9490e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49a01acabfeb77974b8acd45235c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77882c07a513460efe7ad2afe5b6bdab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d595f8d732ffe6dd6bbb69b2a3387560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f1b8471941b9c6b20eff95cbbf5b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a8b7734be926dd144b61e0739aa8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce01f7d7581dcdd2f3ca1ba05d4aa5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568fe3ffa099db49f3088b659497ba1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d191f1ce4667173113eef965f0d4042565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608720260327397c3f8508183e41789f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e44e5180d94b17d7574e930dcdffd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2aba6880cf9b09537412cc07470ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31262ec2c94c80e0937b9a1fb52cb201569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b27e59e12907fe6b9c327f93c2dc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ed8960fa45dfa2db16367793084c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd929b8e7c5d8abc0171c239f72f7bfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b730835116ce370c4bb43bd485ca1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8e45be61c39fd889f3a57a4e5681574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4827213395073bf1e9e2b4456e85ae6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7c1f84ff4a5ecf8be4b9029c7a50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0e5862f422c12bcce5b90bf8685e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e6cc1e6cfa184173e0a21bf2c841578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1c989a8bcd7c25e2d5dac6f89834c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d6b0eaae55d53db576f799dfa004580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa20345aec242414f22c2d6752a3fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28405124a210b7e6d562be2e410f8145582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d93643a51ba9682d14c3882143f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef013360a3d74f05ea34860f6c76dfc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721db77a2f3dd74295e4503f04968fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892f0d10a3c0660cecc7d4250c49e9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc93a36410a61a1494d525f2447fe1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb44c8e7143813f2b24e246c0affd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d320b09f25b8e767f4d833cb20c03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ad4ffbb9e5c533ca46c868af9aa6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa931ffc324e2672548fb2b63a9d0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e691e96bcdb83d0ffcf99350390b69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f999a843e0f323986ff4c0cfabe1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f567d7f8fe7161f696479ef4f841a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be9ce498ec3e95241db05388f23159595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af4f41a84ed3a20b086729b992d70b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc3fcdf2bc2b0e2cca5a0015520a2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4033e75b52f1255d31d9908bfc10f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91a39312e7f6188789a6be695669e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b866167542be0cfdb0f7688bf8f213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bcdc2733092951037839c286bfe54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0640cc79ded65b16f978d56a9574e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e716a2304f24c37eb193cc88280d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6e89b22c2521da3c2c9b42377e1b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f52777bf8e8496b1ec5b0952a63b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc62dfd01a55e241580fcdffc4e7f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a360e76682e161b55d8f38ab96893607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331ef06429272dd79d7d13846c5a7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d577b66c3fc44139ef4b0c72ec4b06a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7a735bf9a0a790f5eee05ff416e18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba86c0716dfaed1e6bf0613dde39a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ec0faeb955f9fc97724fbaeda9d50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c484b6739f303b7b95a8676b078a2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e01e9287090fb01e05dd3ab5e1f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d12d9962bf39686530ed475a6ea97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea166cff2d6383a884ed1a61990ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e311c894de840b8d8b7461aa5edf6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727e68559a902042bcfe1e72a65bff1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2acaf3034dfa87bc55530849db1eb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8dfe4ccc8f91da3259e38733f2dd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf357770d12de5a5bdcd15c34c55bcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba33967ebc113924e6b0d58df509f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1fd8c6754984c6df2acfe2070aff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f9c92c8dc394e5e2df9e297c58286624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfa15cecc9fecf15243c54063e798f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e6e740e9543e67bfc27d51108025626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ce05174a504f19df0e4be90af0411627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda3198c65c5b8d5868aa15ae8f24e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f7cd84819c94bd4e6ef85689d523629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e7ff26d4350f08245fe3d31865816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ac66b9165d914e9c442de5e2a5f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad78604f594a25b28dbc8ceaf648dda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce45330357681a31467cfd88f667d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909cdbf60ddd1903e2d87ae0af6b0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7831a1c7ebe2bf6f1a0114568e2532635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0e56105127506d50bd080a8e267e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f5160549c3a45ae56957b0c0e221637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382aa02401339ca1b6cabbaa4a7eb2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986744aee4dc468a0b3ae7bd423e45c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7fb8964820c4dc31b6fb05c2a4f60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff085b4607560a95edaf346f2130e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3654f3e989e573df09b83ed4f30bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15026e894c0b1c48a6b6120437584594643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add492f56998d68d594778e20a3472d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c768c4873682affac63dbe8f4e1fa65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d20747cb8d45188abe6e1143aaa1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f3dc973639358c74d854abbbfcd4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811aa01bb855b7e2ea8ce87760eb5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b93dc1e235bdecf5c0f037a3749e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6ed98186e82db878d7aff23086ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08843e594e15b7f25558eaab68c568e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb77eccc8380cce3cb5414886eeb2df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597c58ec033d12d57186d5a0875ceb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8cf7c07f178c2d32738b0b4147697654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e701ed97182380a1a199c27dfdd511655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c349e822d6e7a6ee23f90a2086318f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b134078956feed77f9af82ac380ea0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed90f6382f4f942b6c1de941e88f27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714d1911207ae89fd99ef8f7fd0e030659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5135d2640d5b1b0e921bb4334b34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847ab387973537878ab7e18352b74fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ec8033c16e10eed3badd4c59884ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49d1dee7ed4436fb449f24ecabd8d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b5f77c11f0590c606f9b93a54687664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349778118e55012bf604b44241771d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dcdbb3eab3f472dd9b0350b392a94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275d0074c9ae24c81879b3b00c71a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f1c84ce86a2e387b889bb5c1919c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048abcbda952d3663a3aa08ef4452682669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c71881366e58e6b75db1b4116c6ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673b858ddb09fe09e1211e685d3f65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b77d1a2a16888c79c1d41bbb64ac5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15185362c01ea9b86e464c9581074b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b76fcc9013bd285f7ad54bc7328470674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e89444afc29e2429ad3015d49f3f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ece4aa308aec9b7911ec2f955fd4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f97826def0e685d77ea138c5291d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799489d63db802474cfdb38d6252c66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d0a5c6eabd25be29600aa649b768e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb74e321432145003e764226f87b40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad52d03f72d4f76b80a2707f53a7df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40fc222924592efc105146507c12b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e6ebaae90b504639426c48cc9d34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200de36268f156af256e527f67ad0d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a95e754090f3b4896b8694e6d966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f96532c931fe8c8dbb5845640b06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13eba71afa1f92eba43040d38c9cf9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19f6604d5f6f51bb728e8594cee98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf64a57916596640c17adb9919a2f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd705185f7806e04526cf2e886dd2ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d497b20ca16f0d27fd284dbc0e8166691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d0c216e3dd7500488b79cb2afd5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38106f7aeee3b6ed265c6fc9c6cd86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ca896c1020b124b3423e8e5ef60f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037af817417444563a1b877e61cefe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43758e5a51e19c31893fd4010348e86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be1b9c327ddfbb635da193491634b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b34379874bf184b2efbb089128666698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba716b0e1379650f36ec8d4e0ccd4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b926a31153c84db69ba56de8772abb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2048a9d9f60145cd54d1c0fc32dc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c05fababec9bec356969b3b54af1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dfaab47b66e375a5ac08b3c05ca30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a3de11bed09d22e6a342dbe8ef21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf8392b08a17938daa7868944837c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da83d10b155e2fb12d7b3ed7165af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c060ed7ef8c81ee7c287e71927e8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32624efd5bc1791199d0a0766f546e54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1ab08c14c2183882cbad7fabf037e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea1b63d114e718f1f82da123e5f7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc29c0210ff0ac4d3c666ae9193b6c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56506d7821b922bcac5cd30f3cb949712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebcc2191567c2177527c0430dc5b72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b947dec018f6abb2b3a45af1d0aaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be385b303e16bb15741a97a8ddbc81d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91938921963c5488b86a2a636ad54aa8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15af7edfc33ddafa281c6f0b198ac2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b8693f8411ee00aecfb38f15394c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c67ca5240514051f0c7ca23bd499e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5baec8b91148ca2786b9490712c06c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732fc1383a64235c2990817fad41aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d460e0b2e503e499b3aac901187fa82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e735dd85e292ab33240c15a8c1a06e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317334bdc60eac6737692c9b08d4ecb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d3a7209838aaff1ea5e02abb1641725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea5959674ef5d7168e5aea9d607fe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d5bf4f97276c417e21fbcb4d947f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f46ab02b02c6c77111485d8e02d98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede74aede7ffac6f7f4d83ac6456a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78c9c95da1c19001a181fb30ee828730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50939643a9057bd3e811e6cf5b3ea3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68ef1f60cb81e7de2465c6df2b264732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3922c1d9b0d4b8a5f43cf177f9c4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103447d2bd1f40d706aea7d6a5ea667734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2912302a02d731c79dd6a71b70e3b18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970fc102f855042e27eb5fc72f1c019736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3757c7c2528084c5ab56c0be820415737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0e62e95570af71d8bb8bce65ccd9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebeffac50159f8a73f8eff3e646a53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8656cab97177c2593a8b40b06f41a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070671465555506de21910293e880a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf46c42ece5d3d365c39c41f6aa0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1ee133febd7d3e017ff1bd4082b60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655d330cc6e694358b284784b5cf08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7341d020b4610a42a53e63643c7b7bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da3fa070fb0b124df4a26a50700653746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6f1d75c2f88a63bd57661af1121b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6797478d41e7bd7a32e13ae435b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff945e189b544c2eae36ed53aaf78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886558dc4f25eccfca8c3ce52cd44c3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795870e27c6134bc20e8392c896edcd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7357e4a23f7a5991837b9edf6e54d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70723cc59e4c1e623b3295f8aac644f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bcb4fc8fb236be05752d091f94d86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047fa01630387979427b92c7b2550c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89b79b96d15b476475bf917df3e24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce298c38a9d798c112aae6642818cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e9e14e5801dbd7c4b51ed52c5581758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98555418deeb3e6fff25a3ca647fe7e1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c771197c80fa6f3e6c3f3da5b07f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0888fa12220828dc48deb490b23a9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd0772224ad036e320841d8b9c7f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04d4ac9880098f890668dfc85c8d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db974a9e40cf901d206c98556d7f30d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e3c7842a52652a01c48d1f730a386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c01a3c00e9ca9169ce12ecd078be727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa249c8c67e4399a8775fd41f57fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fe3839a5ba7c2cb5227c593b81899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dfbda417c4ef0ad7923656e48242b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47079bc20fb20cda63491f6e459cda411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a92dff8f052c4541748280d1584e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef512f434308a7c09b3874b2470a52213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae7109c6cf6f21527295f81f666c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60bcc8916f724881fcca08e25ef02415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0038bd47b528bc3c94ffa3a418c2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b86c02d9f9016dede2b7e65c5c82717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e81331ed712d06c1f41f7dc51fc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b018295902cdab373ad1147a78111a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86015a4cbaa6dbb01d553ac60dda246420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9cb50f1a71fbb358b50984c478f5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82437f77205ccb78f10b7016af5c7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679f1435f5471f846aefab0af2b26ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8eeb48cef5f0f8eee038c3b26aa2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0736d080df3ab882ea1e5db7d07ff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f470ecb0fa515a6bd6e4d62cd53aab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd0c35a7ab1482227208eff201659627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d7d94dc9418ce7c4d6c53d03719828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7659a7356d5c4b92a085c403a9b27df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d16696d917b5ca005efbe6d4c42230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb002cbe623cec9d1d9d75e6fea7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e9f5365e9712f489953e338fac9e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e660b77cf0a24e86f17245eb76ac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d17396afe97e97eba79c8b985a5fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3b8d5ad95258ff546ade18d0487cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a530623958c6f0988b3c5c31a88be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e914e849d1191947d7ec8502cdc66b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae00ef63c7137b9bff473c84220256638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd428227cd0318165e5c806890eae0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2907207f1ddbe8bdd1efbbcdd637e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511722af7578b7782ccc236f61ecac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8693f39ae242398aad051bde832e3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ea72ede58efc64eb132897783aa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cdeca4bd9f61386ba97bf90532a2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2913fae8a7bb9c0ee52164b30ea243345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707bbfe6bbc8e3dd48e03f36f7bfdae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea3d28c2b3fd4e01b2b259807e2ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb6866b7cbc853693c5af2822d86d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92fd1cd6c74d730bc334d0fbc927a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2652a21c4ad70c046c7997fa197c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e690bab4d9dbcf59e91b71a0f1fa26b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126c5c2e294003683087649de1478752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef98e31e478ecf9ac390764bda562453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65ade6a04926a7b67f99152dd585454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5563cb5b2dbaed7ead830675df7c80355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b95218754908ffa982c33b0e728b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4728fd11b9d8d9afcbbf24296d643f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b28e3fcbc4ddc5812b55090dba5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b50b98e78bb37a5bc0323b7c7775859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f3dd69df2e7d484d71d3a106e7bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512f92b77622319844ff921456546b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5af1c54fc032b58c2b07edcec33662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec0c14a76f6c17feec1b1c43d0219163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d3e30293b437e46ae80c4eab55fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad568070aa8d63d7935a40632bed0e9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3cd7ec282a7f9df7451394efc91a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0658f03e4666a7f9dcd8832405aef567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86cd62b1bb303f41a1cdf1355daab268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfb293d453376f9eab2e0008d958b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c780fd11a79ed87cbf1b4878176fd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a439fe0d21c559a5506113e953e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfbe3c51abdd3bdf5bd2262f5d1a5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917e3243059db6d6475debc8bca5a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538076caaa95c567569383bfca0d7fdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72bf44cb694451c9fa5bec5cb7baec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b514fa54e46dc74c8f056afe64479c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc6323e696c6bfc0d49228392ca1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060968ffd2df2eb334f8df8e904c8d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e255b73c8175cb5fdd3c8cf6589eb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ee4f267f2ff6fd798ad2ded294ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f4746ab62ddb1fd2d20b66ccd9e2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f681d955d0676e4e2bd23d35c0cead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd5a4846d27fa548cd3186cd9f26083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf94edbf0b1e8d3043441eebc359184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ea50345f34bccaf510ad0a40e70485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4333767378b00ac16d77f8b79f6fdc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e36f7ea5638b744f882d7fed71b33487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080a05b1fc1ca26fec8ede98a91b6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0b8bf206258e00841b958c950509789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e197320da54f4fce79134ec0709cbfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebbb63d3b335e65bfbbfe60feaa03791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297170912c4deb2e18ae0ca2896462392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fa61fa6a11d91a106b10b49d784193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8db701136e37e0d537b7bb46bf3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b43477aaa04b02db403d31634b631895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca9ebf4d060b1bc3d60b818eaa98196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d61ae220ba05bb7bb529cff701ce697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba60b1cd0381fbb7b1e4f123d250ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d089f7a47db6e64b4dea9ddfc54a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91e9ef48aefa7a0b6a548d2bf8e2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e652ebe09a2b549ba08c49a76a0f01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa22888ef9708d12aa01492e2f37a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c262156c6d2cf85865629fc2aa717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9233a6d24535639adc7f3217f9e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e42a0036c1004fcc1637944b9f034e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2fdf3d8d13d67c1d6d3b6575f8659106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2310908ab8629bc8cce6784cdaa715107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf113aae003a0bd990ae78aa0780e1b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840720cc36b131805b41f19d62d976f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842ec079ed1305170a9683d2e657e2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ea5d8abe16eb48a5f4f7b8182ba59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cd5ac9f7ccad98e8079415541f905112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788980e1c111717d1af5f3b4b4b4657d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f506aacbdfc10a49ccd9fb0e5103c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a89073852bf5cecd6dad3d667444a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2a961c7569f358d2e80879db9f686116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc0131522073860867110182b3bc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9afdc563bccab46344259b8868d2a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1674e36d4d66f72570b0c05427081119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab28ea827883c096d4a943fb00116120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c1d82aa1ea41ed20238f906e21891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0e4977b463132cf9f03ca3f9201e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46308ed5450a1cd4fd0c75f999b181123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be4b873abf662dda868b5c8509aa7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ada158c9a42847c830a9180e874b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8e57d1833d6168c0a72463498e5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f8a37cc0606c8b412dfa19ea44bd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71323f83ef95d1930c7a7a361ebd08dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8243f5b59481c75e703c0b46a4bf1d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf5ed52971b3ad4109d6060d606306130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e3c50d7f1599bda9a65156a1ee3ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad918a54b9b250e1649eea827039972132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df73912283f8af8785c573b4b59d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb997ab185be4461348172d8975aa70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988c19a941f228a19cf11703c5166e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6430f869d8b6cea5ec60435d627ccb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646b2a2ec61996b831c68af8b9782f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebfe29fb416247a4796a9b4f6d5bd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4b86e94e8d23ebd88d7d7fe0c70d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea436702324714a18bd9518794ec90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8d180ee542f4ef33fc2a00d1581a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c5ba89b28f91506b0d171f8740d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6863234dfdbe1dbedcf4974677ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eca6012b78a3b6a6675fa0001435f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c824d8735387b2af15fec02f4dfe3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762e7744118711afd965063bf2469f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c332bf677bfe5b61f751f2edf2f0e46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e46b6ed73927e49ede27884476f059148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649251ccdd7540944bc15a59b22f73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de44d7ba9c71a43f9987da4e2774ffb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9423b60f08b7ac411e842ba4f8607151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6e8fe96668f0e18d200cbbde221e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d9a455626f3e0046d2ccf96018e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad935969d992ca20b8ec3412291ce2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b511e3807ec7a727b12a8ccd3f26e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b95407ea646984d7c70ef13c8707156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001f5f18b1e25b3834be34743357cbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69cc9d1c8dd13a9db7a1383c01dfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c0f9040472103dd9a512cbc9a941b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a847df6152d6a188d33647dc74973160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0640643cea66fe4410bad784d4da206161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c64485a6bfd0c522ea6dd43e88480162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2d37e2a2ba94bfabd3cfc6e1ecb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e21d78487aeca5d8127d7bda30af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5477ca6a46ff80c84126f0f23e1868165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c984398337003136f082052ded89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48dfd94917da5595a777ed7ab9def3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6d057754b4e2cde8925b643269da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae271566c7bf327f452ae3a57892b6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0e4c9897af5d6525d0e200327c70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf45b6859393ec339280fa98a779d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a57dcb054af4ad17a0886747d80ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08589f78f8bee7d0c76c8d66a787eb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493639cd87292356644e9ce5b4b3a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8416de54f5773bbcc1e4c3b1838ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142906050450bc418b74013a5f5ca68c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f975806986b4ff7bda980d5d82285c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352052cde794e25c9914864e9660d46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71c4c990e680c8e22865ca6c8e492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ab1286a27a747ba47f3cebc339b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b383306e93f73fd01378fbd39e24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4060143cee6a115c58ec70bb86c555182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e064f7785aa7c50839f42027b66bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe468df9a500935f1f495adf60f602184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205810268aafda8b0b1aee08539fe56b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228fcc4ea80cc1eacc54ed6b0bba2e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3573b359409c1dab0943f4e45c04dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ac183b75a8012400c90668df4bbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec3380d4b5666c3c79a7f31e57219a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667645bb64e6da620462575c99f0912a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b7842a7c850785572b00353c8724f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b53af9320aba19b7ef14e9d3b476192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926c4b441746687393b121ba6cc4140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cac84f9d70c92ee6f9dc82a5cef293194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f7e4013745c470cf6868fa76edd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae19d99eddd8a28f1a78e36a6c066196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc25398ec048372bd88f61dd8a7702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ed9f82647033f38ca19bb0579467a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d59af041aaa3d235fa39b420c14f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a4b7bdad0dbc50ee40c2198dee64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc52f88eddcddf8782b2382948852d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09af3c405fd2bfc2aea05821deb8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf577fb5267fdc8496cdb79bb0df4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eef7fa9eb01defda8328da35b1199c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24acc88d05efaa2234ccf2c91543a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2c93d1f7e8d0e175add13454329c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350160e07fdd162531c638930648bc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aee3743adf0b6f8bb53b2fea3271d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787026eefcd862500e37efc7e88c96c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ffb4f22d3b20b8028fdc3f4b4d030210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552590f0e36d9f4bb2be40752f5ef22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053118d8d728c2cd4d96846d74f037f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79cd3542bfd76381cdb3033feeb8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95da11d9233f517f1518b88cdfbb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d113512a2463542788d448097bc98d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af778734b4cd244c355f4b684c3b82af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62320f08d808ad05c1b0ec87b52476a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af94924380d2019554f6ea1c896dfbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf76e739223649d83c19c6abe0ffcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024875c0d68bc8f9864cf329f12555220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a782af5d8ad86d2ea95f8b6296c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ed8e9a8a0d461bc210e67a25c3b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d1bd837c5d6fa014ca25f6e06b50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5ca898b991ac10fc18b9a220eeda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2895a47685e3601b8c6143540366ba2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57a67f0ab12de34446000ab634973226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bde73f933ed312e9a7faef852a5bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e5e7e3f617d39594183fb7d230c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d039f7e64b11ffdaad7e3736bcef6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a041ea63b2a2314b01f87cc82b9a74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581911dd67c1f3971f1f9d4f5f0db42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296b834d35c7dc670bd05edc40bd9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b366fdf56e0499a070c6aa9bc2e2afb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339374129f19141a369d96a6ff7d2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afd3fb70a73985ea8da8a767819a25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7a8c7e1c4b0a2a957b2e4b4bacc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7a6124d896b508544f73f328fa2ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218fc6dddfe9835819ab4696e5514c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c082b5e22f59889d653409fa5807239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f452767dd73474c9d46f762347a3eca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8f0ebc89215b47471f42fcaf0c9ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428ef10019da92830383860af657901242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b060c5e80dcbc6154366c5e47663132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2da2bbe6cd8dc2d8e050e35ff3fcd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca75fc56bd4346e33c0a238852578245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5be719974f8ced4c807e3af96021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f456c8975ed8bf512c2187ead643911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd442b305c253db00ee7c28eba34292248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf63f84ceac1bf7cf8a918ca9c24e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac1b0605658fd553549084bda7621250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223999cd9ddc7964681e729c3d39b33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c310862de059849515418ce5d571d4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e8f403e29dcf7a32883155ec32403253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe82f662287fb30619f2947a980942254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5f404d3596c8b11b006440d19cfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a739370909c751a7053b64a12a3ccb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e7746c2e2aa056f4641ebd007f567257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8b5fad36e2ee03fcbaf2d325343b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0af8c998a9c20194a691db8932a4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1228a2068264e1d184ca7e25972b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e68ecde31054bfcc4048637c0d96d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc49ef826267ae306fdfc58a94eea10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef024081925ac782487bc8519127b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e88eaab1d8865fcd8e2a1dc33f26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d256212c2b6f8393206105136b955265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c63e9e43145d4b6a42e1622e5cbcf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0ae6db8b3da315410edef6f77703d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825182b19ab33cea60b4286b8c4cb9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ca29e07521d5032fe1b5993c7176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ec653f86d68bbe9f6b867b9ac8c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a732be25387f34103646cdb0f2c679271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb63e97ed09f3a350342165359044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b7a3be24bb8a3dcf304f6799c8ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4458e2448611948b27b5adbda27f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440116e08f5e76dba4719f09a89e4643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c846896fc25758bf89c7fcf09d81c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3663812ebe5f38ac3591abd0505b66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0353e8da19b65de5832136047cbb05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b026b2ca64944e74392fb8786e3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808253e923ecdd6b89c59ec10950e12e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3e2782c25651f46da024c4c11f6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cd46e8b43a9f5b4f316264ef4ff21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a57b1b3b716a7f5b8adba3f00aff9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cb3e0afede2aa92f004eaf4d5395b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9c248d8a12def181f72b5e83ce78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073882840c212d0dfd00d35a3424d76d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc24be6f2fec6482476da960d8a9d25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbaa8c722906c44bacaf4a2aafb9e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5dfee8d323033ad2eb408bff754f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a8e4814bea58c59ef0b8146d8f1a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8cfbe6adb7aa503c202d2de11907291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb99122fd05f4ba6e0d6a805f4ac63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055b4aea858eeed9ebfefb7558007b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614212a9f2ca1456e9af2dd117f11e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99cc91b901e14af7989093856b6e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9a914317d22c183aa80d6bdd6c06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4dafb87b8cc9e979fa54b4a51ad11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149756d8923c67389937fd8e1a729c71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6145bd5fac2d3b395a4634a49b140d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae7ab30f6c2673988f9168707189f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816869f61c10912f566f5279859538c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7d91cf60b27c3dbe2dca5bf461a1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cd98d47d868424794845a5e583fd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274851995ea95f07e66177ee05622568304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90567605c4946ad046dc42c57a53a34d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef96b2570109cc2f3988db35f8fa5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304edb458d6d4667743495a893a136d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52b19ed7c27167d4fcbaff3898cab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a1a14204a1d4c630744364a78dd65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d96a03d16ace87c04ccbdee560a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf31ee2a7a587c6db9f5a9f0202ebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4df8bdd344a3c9b6420759d579c66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cfb55470318ac7d8ccfe7eb84082a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2116e9023b076ddeaafa3d0cb0998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a248c6c79dbbbc77504c4a2380f95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd8a2c5c78faf1410b5b23e6b2a2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f843245a8135cdb79d3394ec568d60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804fd14e95a779495a1ddad0b2bc92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ebfe040eb3db4dbea49923e450ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d301c45c5bae5a16233666f1599b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512971289a72cf43a970eb670f4075a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b20ed2ecbd04d7cfe6d389631f1cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73bf8df0556596e8a29c400d035557323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da6cec21c198d9e54603cb0dbaf43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f74ad0c4810325ed687f350e678b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8abbfdbbad1448976fde4740d11df4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825ca49cdbba3fff9761bbf2bf9890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddaa68d38ddfb947e3b7750ef04a90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cc8d2259a24d8a90a8760e836bc96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd5eb8ecf96a59094d3e7d86e72a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be2f906428f7baee30d091a38de770331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5e27f28c6a21c21a1c381501952fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f06d33b82f2f2fae0b727c216190fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89248b4670eefd87ebf7a10804fc9ec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e843db4c95373eee21e2a506d0087e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fb12ad4cdb3d6f2ae3f46d846aa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b5efdbd5ff6ad4c872f4edbed9334337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2609efce429add21668537e02359da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc24b8bd674555ebacdaea6f7e34f59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34937031a51b73d8b93716c295cb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827663c6c0d3b8e0845f1c723cd0059e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a987c5db659bf1fb42d745e01866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbea942f325bb3c1abd44f7782fdc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505a529bb81ec9ba0f25efd9cd1e1c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a4b9861264e70eceb52cb2fd4a4e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b28df5c233a9d2f2355e2d3a4190fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca73cd104fe65dd88b1616bb85310347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa4c77b1dc2708cbfbf3b05d9efd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657882921833edb3979722a2ec93f86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24d6777247632310dd9e00e995637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dc4a032f05e6f22d69aaf422a64fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc64feea0b6325f4f711087388263352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ddac9eec9adcdb78f360ae0c50d64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c919e5ca5e2dd8b85e9935b2683e5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a792465d69067d99b7315ef1c1687355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e940f8531d127832fc121adcc09db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a36b40591643ddeb61b4493b776d79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77051bdb280f878182a3d7ca602a97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc784e8b33e5e65563ab367a484fba28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88210d75bb78d42e67b4bf32cb3b1902360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb0888a7ca589c5e9bd89ee7a6f9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba783ae7ddaca2ca99570a9d468e175362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016689e162c60944b4a744236c25d5d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20559bbc4bc790dd30cc3f8a504c7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d71bac88ef7f512602f8dfc541bc40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f1d6d316f54cb8a4a026c57fa7e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37f4fad21801f67f0a3733600d8b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e83ed81c06d9ebd0ae9d321c89fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8056647673688ea0cab2c7dbf36c17d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27adc287a7df5d577b192b9c0fb5e9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1961a26861ebc0fa4d8f4b685ee902371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf876031adbbfdc2f6768830036712dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8a4f0cb292111a32f37b8c1c8cc65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd855eaf2c213424b12409153fdd47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254114f44dd7e892f94e16ac20b9f03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893efc8cc0374f8913b8c238b0bb978376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd666d0e1df953d2c3e5d26ce437e0d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56dafd76cf5426b093ac80f0db5e44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b33528b043d3a763bfb5d51aa1a9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f2b43959cd884f86bd23497ed41fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390fb07306c490259b4148a9cba9ed6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d0a9687e0010010024a07b25c3199382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da899456e1e749c350cd77c7568f894c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78b6461543f1ace5c0e9e2d77daa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b97b6b40fd22736aab688fc2a0d5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f9359ee470b3f5a525f4603f7136b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8d86a8810e2a4f638ac4fbb54210387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab5a0738bd4d259e5a2d26c63f267388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab5f90e71925853394627c294cac01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659f8bb49959864b616c3a4fee5e19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa810d001df62b165117c70ca2f600c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968fd0494cb268e9abc80a9a993eba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c5a7c50989bb7eadf7a9f6d0ac6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c14ed91844f320fe7a893a8be24cd6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d18e2a79cfc574df6a317ba3214eeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada236b8bebb95a762c33054cec38347396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54924ee3ed19d4a9a609e8d3eaf4ef63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc66822496344b532d7c022cca493398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac22d89a003ec58c14476a4517d3982399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f656b6e035a37d9a6a80a99bd9eb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df2377a1059291ed3f4952b9af438401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd327c0f649b5b2f81cbac2dfe0b1191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba8e11308e8fc5a0fb45a98a4aae2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefab3cebb53f383e9bd215dd356bcf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659cc4700d6c86ffec2c10851375ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c68717c717e22457047e01ed77c43c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f020435c06badb72fe1a04d374139407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d2543d57b56dc53159ca6bbcad27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129dc2a79dc76f98c93774755c08c24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e996fffcfe242c48258aebead0e4949410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a883cc96a762772fc4486b7c2a15fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b52996fd2e76678adeba56d8a613a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d71894199b7b5cef32dafa499dfb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6c310ae557043fa35ff7830a9ee15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478101f44cc2db4fad61a8da2725a58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c665a3b5ce04ea5df0bd14726fa36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61789fe749014c95cd7a9ee18481e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239da34753a05f3396d01f520101779418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce194fad0a65abc6b946b8528242587b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5513a1110848753316312f8131c1db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7503e383ea5a27fbedb92fc0e8750421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cb067848b015ad16efa10efc0e5b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9902db74c8d9fcc770e15de06694423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd465d19074d132d972374ea62e663424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df2238506cd3a277b1359135ac777425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3ad082c20fdda8021881a4b9e298c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d50add0bd5a7260e1f3bbde0de1b99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449bb44dd6c558811de9e18a7bbcdbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639b018dc4199c1700d372efb13f990429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4460991963464deee67cd30437bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09a82275965a9a29b2608a024c0ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f7f0400ace17b663e67d88aaa8707432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571f2923ad93a6bcd701841265202c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7427d29386d8f9854bd2b0b82ae8a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0474f3761f7d7e0fdc214a84d6f34435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205632897989ac38b470afb062703b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec882cb59d6f1b36c5f25a0de1d4a16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85517742b7ba40d01281a87ef59691c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21d4a5e6caed3c87585dacb545200b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf3bee2d9aa1da251c101cb955ae07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d96402965d6c6fa352553d398b31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6409d8f0d1947dff76c5da807f1acb7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be90968f29fddbca9af737490e34d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e6ffbad6847d5af42f04ba66b4191444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c1bdb39baf661796daead8c15224445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc17afcf3464d0c558d3b3313b1d0ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5683c9efa9c91355efd3ec50181a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a8d86162290e4ba51926627bab91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a622ae21bac9c5d0ef9fa7c4dccfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0f5a755daa0c4ff9b34e1f74778c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc90644b1b2611df9b0fc28dc72bd48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eca49fe437c41612072531b342a58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0644a9ffe463a809737567457960b56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd978c6acc960e077a95b6af546642fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a925cace1ad18cf039709136bb5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7b3183055d5448b6cb153e0a00d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e0f77a224f536a09393933852276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ca8f2728edb7e7cd4b83d36e7511a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e9e23612e0aa71d11cb71731ee9f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b216b0c738c272cc6ba71164a9b4e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6e6352a5397810f38cfb063c487e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908d029cd32f6122ebd3d946f36500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f94b3ab280670f3ba1965f42ce23e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7590a0e7c3c7dae6f496531f8c686464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b31a77e599704d7f3c833860403296465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac5ec8e558a6f00978e27eecdfc73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc71f86da78c4eb7d06b1da8e26c0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910db8412d9440e301baf0afaed0c25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af82afda5c70b8f9526b9089f012f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a8200f4245990e397e95bb101cdd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696945d53ac2faa14fb52f2a420480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621529bb81e64ef67f01854d7da3144d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678613d29881d2d2f9f78bfd9d78f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f212ca1caf0ff16ff3d87a2452748474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09ca5d29e5c5e18763e74b1e7def24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a116c2d0648d978d20a522a6ec2ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b15344e08102fdf6439cf649e1b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dbc3412d90a540eabe41001c73838478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2451aff856d916b9a41851b23175f88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd57f1f8a45e6bc11e307126eeb4726480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2bd31182be19ca43aa7dc511bf21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7165ddc1e0bed0de5a8d6a2a767ab8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26dd8c62251155a6415c1a2186a0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342562d0e0cb26df80fcf412600b96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6386a5d42411c117da3a8667963cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920331a726ff6813d66abb00b3f6a91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3b12fb5dc510efdb25ea08d7a3eb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f7bd626433abefca8d11c47dba3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f226188ccacc2fdbf63132eb0a3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706e15595c728971b811817e4ca7647490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fdfbe8c7e49fb5dba8e5f4e17ede1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5bae565f5776ac639eacbfd87ff49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d94d976fb38c159e2fb6a6c301153493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321d502304571d5c45ac88abae7a27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7e991473172720a80b125249e217c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f61e9af855555393e552819e0de3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7f646b9544af686e98af106c81be1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065655bd9cd99df28b973a027be106c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f87bfea71d387900112ec0efa7ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea94600ae74b833d0b8b1263353ede500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba4f70cc4916be85e0753a41cd479501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516123e64473c6f4963c781c919428ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62257f7c4d252d6101aa7a2f586c0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3f456771c36ef413579d18bd53446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b078524a41365a438ab55d978184505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90dd21ca0131604cfd154e5194b8d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947347d633d0f131373a43f76304c61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926240029388ce49cb5fe578f35369508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885a69681cdf19dcf1ffc95de5401e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2160a7a485621066609cae523c38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3246d4275066340fb14fe967bf9a92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69980bc40bf81ec98a20ec3cc5838f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f7a15acc1f62fb2765d0392cad64b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b50644ea91c8f8e4e170726c2900f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb822a0cd2f6b3d6041ba9887acafd08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba65a99956c2aacf001367e667fa002516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5860ca4e633d13fd4d108616fda92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af48a02a0ca988f3a6dfaa73e8bc28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179e17ce9cc1342ea592f94728c936519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b54b29fb74cec275b3c78cd6dfdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cea1326e1f4ac1d732c09bc412d149521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8adcff3c34ce625a540a17ae71f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1ebcb5c39edd26f83a1deec4b6ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675561647d7bb9d858293afd99458915524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952be2bd621a6c84f20768201d1c73e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48236e36d724149f4e7fc2e84e6273526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de4d0d714d34704432fd1db5835c52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7f46d0807272e5e9c58ebde778afe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fef91eed93076afa35b4944889905529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849dda5d028bb7dfeae3abb71ff5015530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc10f41ee35d58be9276b15bf91b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b30f43389424e1cf210653034138532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042679df72682a59fb73ddbb8d0658bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97435077fa06071a4a507af7e94bded2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341fda33c48de7239c202b56464dbfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99689bcc68b58d79e68f66cc1b4be59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482624bfabe080ccd576e9693b3d388537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe3d38e49de383b39b6aeb124ec76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3708932f96a89bbbd7cbd9d5d0f489539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d71f6c85ef530603b5f0d097a70803540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f120e23caa8e3d0b8ebf64e805186541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb7a5fceabd7b33dd810a065bb1034542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5fa6523f4bd0161858d914ad9557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8d51e1deb06836a32cf964a14b3e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccae570bd123b73fc0ba689db3aefd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200189c2d27a4970710f90df3780617c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfebab1237fe5ce5a5feb6a184bbdd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc097ce4c4d0d619845cf7b866ba67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda9669cc8885492274ec5d4394e3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709b3cbb8b0b6b20f4530b84c59a07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee79137cda980559b069656ec38f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd39d799049fdcdbe2453018ffea6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44edd7d2de0861218e0a1ed83d52c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43967e676ed12c17c2525ca2fbfc3770554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb5b3c6b6837e0b26284ddfd248e24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe4d546613e9cbe2648bd6920c4c6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2fed699008eba62239b636db6b6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a787fded8691ee0eb53e397247019558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baffbe7971b6d02ece6a58d2b8fb97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aab5c0e1f995a140ba741584a7924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d35632026972cfc2b56affdb76200561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801944cf893a5fd78c37a4260186137f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfd7e47eb79b371459b7145fc301c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6683ff994a8b929c157df3c290609564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbb94e3e7dc6c6e6977b6bf24c0681565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae205030a360f668cf1a050a05362710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f767bb0f50ffb0560cab9098a63fca9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0cdca6d9f42a7e0f735e510e3d1cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e18dd5a426157028ea47c86018bea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e22c7a2c637917fa901f2e806aab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99346ace2a39b6692edd16509b2a0bff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33d7f48b49c2dc7534d5c6e4d59e31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c830065f794af091d0c47007841d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9cfec4b96cc2e0f0601a6eb1cb93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af97112c799e278d515918a08f7f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a1f4aa8ad0b60d587c3cdeb5d9a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b254dab093af246e7800c2e3ca0a71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d6b5b1622273aed3761a39e4c1b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d8fe318136b6bfa2920a9b0d0e07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4714b654f5033ec69eabd2c450bc9ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514303db66c80c9a42d83247857a2bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f9dd6ab251c77d72f3dfaf32f94e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212888d30614c39b88334e782c6daff2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6f5775eb6a274914ab01fc03890e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18672bed6bd06415dc420070ea45c68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375a2c8eb543c73b62387c288839457586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b92b5cc8d647012c2dd1d9884a284587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54befee06a10d0ebe02a0b3119fca2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b73b07051adfdc155ede605b0724589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aff7ce83acacb5a12b51a34b8ea8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221ba4a12482e4113e4aa8f3bdd30f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12959e6b5cdd780197d401b024a838592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79930b81e6c467c797a50a2e89c93aab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56386ce9f48352719c562b87c638e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820607d940541d97e92dccaed40b2c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91197467450ff209c230a51a577e82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a22bf411e94afb62a3f213fb39123a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639bb78112c158330643fd995714cdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9c51ae3018d9fbeeb4fda4182796599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6cc776fcb092b10cbe99a0a4e3f61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4006db1ae57cb4682d5d05ebf9dea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3659c65df579aabdcd19e88919e05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a13697d47233d72c97da71aad5ae5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe8a54538db389d9b289de529470ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c69839fbae1fae937189f46aa70e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ca7a9e4bf90f0bb5e325c60e5fe9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376811f37d099d358aa6a41c6621615607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de4baf7076c195d0f5c82d46a43744608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947b5ae00ee850a027f2b600651e1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3b744c1aa40c1ba9c2c9e95ee7ffc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258f3a11c9675f5598db79d990ca800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd31b200f0193712b5220848590f10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded755aa142024a24f35a95c95a2a16c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354f210c4aecfa3ad1e472d86e6884614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a748d2902998a9fe704c3930383d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684991896faba98b97d4c8662098e0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c0201b111b3aa49e3d2e78446fecc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c801f129c8aeea7382096e9f4878618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a155b5260fd20d305577e20ddc7dad8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf62d3805c61dabc136153019b6f1e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb7876bf73a42fc8a6cb2c28955409621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d1d3310d8b2a238ef77d7e30b0e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0739d3d3d19fd21115906184b24ce0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53495f227fd56fefbe250ec4fc3b09e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac631f1a8daef5616524166c955e8fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9a0bab645783336190ad9ef80310626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c082ef79d09098293cc254cf8d7ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453b88ab292c174f2c4bcf7159a1f40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cc3dac346a190a8596145ab967a66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2b13ba74685cf6d3ce6fae3d6250630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840a59930f04e537b3c129bc82334f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01b1418b4ed1b92357e7b35d88062a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d2e8256a5ad531a9ee9c1c0519f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23f7d0fd3973b90cc6894adf5cb9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8a324ae76cd426a2d3ce6145f07e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba353870c22d0a0f39e7e0c2184f3a14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf34075e783f74e4f2e647afe85c0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f122752a6c73644cbc0055f7f24b35638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21acf816099bc6993987255488e820639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693df32cd46cf985d8f8318cf107883640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f264b606bb4419114905f231e0479a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd600edc56259642b825d076c3667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6eab67d926fcdf28a1a537409de31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c7aaee8ddd48fd9b37fda1ef819a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141776731ba13def7dbd9f8bab140d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64a8fb8ab8f13c998a360b7c4afefd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49250dd5b23e3d3db74a1c87556a66b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0534d73eed5bd9414602a979ccc62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ca31aba7bd899af55c19a4d94b00d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c820f4855903b595aa3c373129ad9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d77495625c49e9c73b20bb7c7c10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd7e2c11b8555c140508bd479d7d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e1bfd35d1694b560167649e0c60ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a59843b8f736547dd6a7a6bd7eca5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf26834cf3f3fafe63d44b0173e428b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c523f936bcdcdc4be57cd7b293e9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c472d27dd52ca32b52b4eb5527e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf420e9890bfe847378529a9339dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a317813e357d2b9c0641cdd15a9392659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9a63d75529773e65935ae807ec4af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8b7cffd1673694d8322af5fa36d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f091b9c55c4864a1f31951c5d928662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e3197af796860273f45591ff253d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acba402e0193b0803deb12cc84a702664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b973e1bacd4c26d72265ab1a1a3103665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949991b5fdc59786343c62c866cef803666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4402227f72e6d1239d7f791ec3f063667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67779345fb656a4fba9458e1f37a9f30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bb2172f090dd0b1c8e153e024e445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98adf44e1c5e919e61558a6af490e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d583693e329dc37d7a6a60d9486d9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81b13e1c4493faf57fecb5c13c4790672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f3e25746609d98585c3543e1a119b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50477556cee14769b75ec927aca69cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06677e29c671d34213985c94d108d842675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32262c9308a48a1cee940dce2ed52f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba4d2b2f7621cd627326aeecd0139677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55def9cfbabf65a694932adfa78ca168678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d7e1a8d1ef6d462fe88073034758679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6eb812e1c8110c79dac011271ac81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda9d5f0d706f014009145ea43c7f8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a197cd6b7fd04011a27897ac81619682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14cf3eea9194219b665cf4a7a8d370683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b14bfa072c1cc93d9e2b49d2fd6d8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966921f80fcbae04a9398b8e7710161a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3dd76e20066a00dab4e941776454686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7a931a4c4a9eda3f3c5a221ce2a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2915d82f80f03e1352bd7e33438e7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2df4e3ac4b9f3bf05956c63dba81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f716908cef3816917d5ff3a13604a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d13fa2968fcbf13773abc278b69b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff940e4b7fabed3d862932117eb1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b2a6802e40cbc97e13777cbacf659693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95d1a017befa27f8c7f3b139086338694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b86e298a180d0acfb1470e6be1c234695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30f0c0060cf5ea06c14ca4bd9fca4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7752d755232069f06430e0287df3ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfceb3b31ffe51c1e4e8a4a7b31523698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aaa4e10a5f655e30e6b7d62e4c3eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d97bf0edde6ccfa92bd0132fb8536700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da3f85cc07f5903dc2f49e85b24056701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5290f2422cab1a2dae96f8011577702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510a6f78ce24e89b57d98f19c7ad4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282fc584e99e4f311f792831733230a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157a4ef70dcca92c723ca768fbdcb1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48fc5aa535030da4cdc76d89cd4095706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d081e25aba627b783e7e0a1f3b50e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24dea9e272c9652d8a4c274ff37e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd30a7e7b9ca02a389df4ab6e8b93a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb7e787ef9a3432d79aca924b2a86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d292378c33dfad82ffdf351c5ce8cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada8dd46dd524cf34384337a1b2455712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06f291d2bc5705d1887840ea175d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11028e23c07c61e3e58d4c2c64a703bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9e4dc64df87ad8e92c7b0efd381d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19effacf7fd2dc0c99c1e3509bc07c40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47726381afca29d969c218f628484dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45764706d20fb424edbed375c5661a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de29c403670d0c521d7a622d76e9c0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d494770912237f79b28f8143ea93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e284785e9d49525648990953c8985d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359868e578894fbc7cac008e275c7f08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7a99ecf0d7f96ebeb9660e81f606723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cfa49c51b804c1187d4745869ba82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71e80afe5b2b8e9d00a374b5c16af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb30a2559c465737551ca9fe43098e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f23dc43403f53e4ba6ddf4b89020a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df3fc6fa5508505574fcc38d1cf4d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcb1eb4fcdf355d90d8a9cb63073df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f4c5c93d155b3c957f1fc2804902730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3b73bce38e0f33ec9d959d00eb3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6722d77ff74ab1eb42abf6a34ac2c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129fa253baff81051ec1b2b0fe0a2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f17debbf2813137177b099804a45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78807be9909024807f687b0dacb9c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d69e53f323f742a7b433dc6cc92700736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831e109f7e08e6fc366fc488cde5e73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cde8c9aa56c028ad2958b5c9d3cb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9220c21b71153daa08b54f06e5359739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b20d694202cd37fa7cbc380661ee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973112c400733bc8e1ea37cb99a4a6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0553d7946f6789a2da81b666fad9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b7c9d4b201942538244dafaae0e1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556bb090124cf6ebd93daecd8ef25d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f1a15a8ff2ab4695518509b25798745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08661a881177031441af93d5cb7eb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202a2c29ceaeffc75062f3c57931e31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8852803d19d133f3310ff1a995902748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39598afefc6f31bfa71364118ca25b1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8249fd8f7c669bebe67cfcfdf0bff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed5d2e5aaf323a698dba780cd673e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08afb8917392feba5e7eab4e7262c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd66ec0630578d772cdc6e219703aad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f0d19419d229ea51d83a9efd39a1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812c0f558ddaa8d0093454f0fd4628a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ae5e38132166342e6a5a24f514f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266654af24cd8f9ec33458ea6e5340e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b9d30275f479c83699bcf741987ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b586edb247287f3b79ec1a7adb750759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>