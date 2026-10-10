--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4313ca20c8d05486e9264387c4d3991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed1a2860fa3f1aa86e0a52c0d717582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcfde14e9df92cf8bc56185d49fa233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8b3725c0909f18ec4a4fdaa644ad54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706769c13129053429b5c3b191ef6635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9e184eb973bb4953c9b484b4b32826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeff796901457210ba0f12b92d725a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24771b68ed0ae0cdc9a42fc7a45ef908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb3c2d18db07e917389719bef279b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60b554f12fffea9983e8b5d62231b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970c08c0596257b02aef6d864a584a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952085b7a16cec66e7a801364eadb1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a84c6e654b9e08fd979d07f2819a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6714257136058a335493bcc476b15d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2d8c155aba2f05a8b8062059918515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae074ae392e726397a2626cbca50e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2157d1514ed23f809e4f9b74002cdb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd84b4189756ed39bf833f6d73ba018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608dabba00a146ecd7cb0418f65d60b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c527f95e46395692328e86f52f9aaad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dace1eca0a3023e3073f24d20634f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa6678807a40becc134da6783e208722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e9d5a8258e867d5d316f005d15e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc500a34cf6d6fc1cf4df789d2ed10024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519aea4b4cdd82f5db0749a6185d19425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625a794e5e54f47525ba4908fd0321826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f4d6955f637c4908a38f121dff47427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d7cf2f4eb5aa141638bb9d6ee368d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9087ff8a78e2128347d0cbf653e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafcdba601d229de4c7cd01ee9c272c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b84791e4aa9a4c4b7f5d15ac2cd2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcb6ec7f44adc1a693f78ed62ec57b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424c80921cad0640c180054a70d834e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653dd91196a765b8f5b83236a6d51ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801670dacca0adeb3698dfde57b3ee735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdcf4e4f448b5c5870377428b6e15136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8fb853f492b60ae11e897958137d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aceb988655d7c1055719ad43f864638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9f32468df27c1456f8f424771fc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58181214f4402a8e0beb096d2d76154c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480b19ea0b7a6782f3b0da188e0882541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a8c73a0b28f39e22d9fcc4899ff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960ca2d4eec1e7483a2b7797a6c06b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8bae2762abfc429d14559ef54384c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ef0afeb09a9a8e12ce95ed51a68c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6aa06fa23eeab49491aa62694b33446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b01542bab1ca28005bf30a9c1293847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f46d2f031716a1e7c9c3fe17ef40948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c99ee957b0fc1e3c223931ff9ed4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d0f62cfc64b09240a1d2eb034306650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd0ed494115ea65f885908cf6d87651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ed14f2e4d9a2cd06e9e4ebaf0ae4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6a6e7b1bf677ec3fd1e2324a5b1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c6723154ed33bc0499d2d10da35de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb9a55101d8c5f4e404d03194c228f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52290ea3dd3ea612a7c8ae950994add56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48b5eaafa41745addf24ad4a32f9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ace39404a41be737379b0267c12d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56234785f6db78e47de17c1bb1cc1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cf503740d751d5afe676c1edbc2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3b6515b9691c871e1372e12db41a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399bdab1b89ae87cbbc030788b3288662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da984461849d82c9a6c17ed3bb767463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b7c04fbc7bb81e79c5526bbec355164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dfec3a8ef09fcd3799ec8ab624ede65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc87253abf90a71dda2d216cf0bea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4417c5469990f0fcf12a63abf1ee0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6068aa8d07cd03ec0aa1444fb23d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e2de9c8c2c9d82cd320272a0dbd9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb95f3361e554fe2f4a80d1d554683370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f9f99daf1d834419c4cb612a9754871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9236683c68cdf08379a54f15b9905f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a32540a27fd30cc3af11f7747fac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c9d7a4360e613404dde55c0f49e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a194fbbcd7768b821b9261205f1e2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc76548e28370a8ef0a6631b33ec476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223f36e91af210b74afd9331807bff477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28588516cb843de80c46f527c55ac3cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d2a37aa088eede3a79ec60b023b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620649407b29c0d08a93b2f2a73cdf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c45bce67573f745f75cac19c38845381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cf8d2aad484ec6dfb3ce7c70c252582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db93aaf2d11352ff9e14b5275c79ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26965e2f2ff4cc3cdbd29a52d69de9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb6aeed526826d6bc7687617f6db385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb08e4ee68ec31bde3f47262a810286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ec371b728c476d1a118701bba58d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f0bbb34a243697f25ef67d91727a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbd41245f98c06025a115b55a3f18489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86798bb48da8800c0c33c05df5fe890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317bc9efcb628cc0016f53829e5b5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1055f27dc0ba4b412b331aa15fc99d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9904c3bcd8c8954b02e0373d811f9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d30804cc147f514a31fe53e631e58194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508edb59ac00b66cab24d6028d0c2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bad36b9328e4d4122c74f8df44f73496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2e37c27d1d4816c38a47ced2ba4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85530c43c0a7fe0c1de4c54c4aacb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5244ed816ec5ddd6831a2ff115aaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eec87fda360c59a544cef30688ca85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf183b0bbeceb792f811d6daf190f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f79840a0616d68b389bb0d7593f87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d8094b225df36de9acba7a3160cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0e8626b456b69253215b430f494eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9976bb7c868911d735c9c8048b65b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd8eb4d07c4174dff193916f4233a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ecb561e63262ce3e09c489c82578107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd218e893085909258f7866ad51fba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e10fea7c964442f55faad559a54b74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31709f24cf6b826c295f4a61965b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245a557fd45bebe4625d7556c83894111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3033d181f4c4e0e7cf2aab0b0f6198112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c84138014cf0074d68f82b0a2c37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f3bddf2b53689769e4f451719301e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b47106cd4d0ca2800f2e54349c92c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003860a0426f3c2220d715565461ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec6e2840ea52a8f9fa26adb12bbbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47141ebf96bf5252dc254545eb075118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a925129c2b21710fa3bcf7093b2f2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8dbce9d3a8d463aa86d47290c3e2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e3bf1f30a08e56e795dec713b4831121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee76baf86e6663715b8ec6a26e512122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05cbc9ba93ff1b166c32eeca28c4fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870969859e2871fedc9d27277fcc1998124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89886749dfd2ce7281e7d409744a653125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3570da1e2eee9e9e0f004a590278a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4e90b48c05d4d63a6a7bd06d66e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970fd7ce491a7163715264c2d8fd6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f30fbc27c8fdbea9aea9cb9fbdecf0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518c385f500fc0ff4c2152891dde9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e0da69917e469017a637320e4129131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da8a16ab45dceba44736737e6964fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db92c0542d7accd69fdacf19d2f79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1120ef6e94b28ab5f80d5d81f272134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0759b730034214e3535a33d88a697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c6eb58a1364f4e1d8fdff4335734f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a705e34499c3ee5af0790a2416710f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641665351e581850ede63dcd481f3f23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2e9434201592736d9f44f49db347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371134e57da76c8036d32a4277dc07d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff5a6bef66df0f8f09e6499a945bac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc852b995d354aed6fcec5dc75c5090142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ca6a9ecf91b33ab667bbc64a1628143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64088b37d226ffa1825a09bce416031144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f29d0962e9314b48dc7dfed5ceeb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ec5a3877649f8d8c5db0a626e329146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985caf527ebed421fbe8c858b38946147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94641fab64075fe80519f6c06151300148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288a5ceaf457a07b9aa5256c42bd35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e0e1bccfe411e819acdd79e9b186150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b8b911bd3db043f65273b0e099f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c758c134457efb591e50f8beef03a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd6c7b359a45f51c32ba036d6900c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24018dfd0c2cbf769056488f59af1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8713c832e5da2ea9ddeed71adf27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00cfb12baf71b695245090429bda8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf4e5876d953fce5068854d7bf75f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2092bc30dbb2c3e16f71f56240c6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ab9de424edc4d43d68efa6ab93611159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e203b05fd3766b90f186abd1e2e08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da60a15e406ef591d3cd6774164b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6677033aeeccce793b0ce4c21edcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe62b8ec592b9bac7effeb4622a8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55d7edf6f2eac4e1cdbcf648e5796164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8785719756aeeaf1ab6741d68f96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31c2d81ffaf0baf3283ff89c06600166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e370194f7ceb0a563b65f99d75bbfee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29bf4b9d6f0b7e3ef6e087e7020f28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8db6abe0c51120a7ab71f1aef5bf05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd269c1902382914f387cc1c46806170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3b529de9ecedbf2e9f78bc745ba4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5aa49e28171a1a3fbdcfd9f2cff0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76a3f3154bcc181418a49709c78862173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b07bd009acaae08b6a484b9c8fe18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e27d141fe05b4b10b69d7f5ac87301175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429318d5a65bd1dd0c4df24907eacc5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe28878193966d195062286bbb783177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2144d22514469d2e28ddfdbabc071178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e58508db618422a263113d77189734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de08e6b3fb530fc55aaa67f6fe2502180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68e251b04b6cfbd0ec9632a285e921181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830202b9800d128ca28a864f3d7b68c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18685c5b037fd667ed1d1e6c5126d510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a5d1e607aedebe51a99908117325184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a382845ce90ad85283fd7d44404a7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e92831d774bd50561b92e7f9c8c50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64349f56dc5bbc19b5a8c20c276e478f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e39e09a45291324cb2ec5ddd01ed3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a417384e57084bc0f6ddf662a5fcd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4b01a11eeb13adf4a4d729068e9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547417fcc5d6fab28f5b58226d3017191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e3bce9740d7829af189b097268baf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1f65a10b19e4eb067a168ad7395e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90ceef3caa031d1a0e9b1f59236cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e647e9768df72ae7356ef54dd80fe8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423bc3e23b54d4a0d516365ee969e31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec361eb711edde19750fc1e56b2e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608952d749dde48739ed2a54e9367d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b37ee2e92e8501175de2949af4901199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488debefc9419cb76f1dd9d0ff1b04c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432f9b5d59c3a01697bb919c8e2cc35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c5af0cbe361b326e53ab130d67c10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c48936ec2a7c99009873671319ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f7fcdde5b0fcf1f770b07163a3ee0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ebbfef0537dce34e815affb624cca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2d0f3ea99e800cb6543b3504e6f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f48ec9f3f98567b32613263e60240207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc1545354d133b25ea16ee6160a5cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f05f1c077171b190c0af59746622b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d61857458990f9c09cb58f9a8db12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc758cdcbd787e1b9f5154e124000f60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cfff80d2a22858e5bf8693aa1b52f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc217dd6f5d389a1e92dc0061128773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51202bb3438801bc13b3a247c30900de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5ab37939b8f485f2fb744c074766215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329406c3acb34f44576b1c18d3d0b287216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52ad0badf1a148643f2da72a70fc6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b006afac8ef315527eb4188ec010f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67401ebd4a89e16d10331e54844248219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb3adbf66d32a08509b07a145fb34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7079020775ca18e20cc8f1d44a85b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c439abbc3c0c42f5225dfc2ddca4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eaf899ab50238cb66659363c7bdd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874eeb01ae27d8267a5ec8566678b48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d2f8a6a7ffb0f5893690078bf2a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4130dd4cf4b3ab1e794f7b295baa7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afae247b5f490563749ecc7c8a37c6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6cc8ea31d78a076989724a3b208de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc5163d03e33abe5f2e41b94b84ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de634ea027bad882ae91d68265545eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6387f71c5b9dbd9fd6021f53e14d57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba3ddea021cbf6f5a66b940c1a641c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebbd40d6b1089e9e8f5e6ed791cf6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da84fe16e6b1b2cbead3cc4b152cc81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4ca09382aa7cfbf4440b76a50644235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9039d70d179b80f431e1bd1e84d44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b8a51c0d41190d7f63ef2548f6986237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad97cf2a0742c2d106f6104bf3073f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab022daa701e2287c76474b9870ae72c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0c199bc9979c844d1e456ad5a835240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2c0312be86be04a994e362ef28f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e7313987b854071fd246e7795634242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad47660857ed9657838a8c033dbd591243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a97207d6758be0f845cf877bf37352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc940f058770457821599478e9e73f01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b29c2809727b689b75c66be1cb5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5400234816e1c8e72e7a06eb58cbdac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b0f726d5f5d79d806f0f74eae1c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5df8867506ddf3ffd4a0332626b3a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebd1651e5155d6fa3b39d50532fec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc0bbfb4bb0876c53ff8a6bfd8204b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac34eb99f8ca3a3a40dedbf235f514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9721826ff6017cf8117bf70ed29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76592c3e163b8c14298de43118838d0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250da2757a9a73a5b6d7cedf5d9540e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e067bd9974a9cb8cbece0b7fd98ed3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe825998ffecb97ccd56941027eff03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115da640e812f9aa432eafbb38baf36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86eda95c9e2d6c69ccf65adea6ba4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcced7f80846ef8b25370a7aaf6e523260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0c77307fedd6ace2d88cf337565ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf79db0cc4e902278c8327875ae3ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353022c6181d569498e55129f097125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927f3532ba6e8f3ec44fe40d70e256264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94204527f4f8f8a2a41108ed0cf69ec8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35f81d4c91c1419d125c10e1f187b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462efa2552b665cda2ad65907ec383e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3865e8fa2de78afb78d2cc0b33fb8cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327e10870ae77c943fd5a5d4acc0534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e8536119d010fcd6c3ed3866b005270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b5269614334af682784a4010aef6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00448920bc34ab0a2a6aee6a625abe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd14fb044d2dd4d4e56cd7205e7886273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891a6bb1dbaf6ea024f78040e8c335274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07c906b5fdc697856c7cb3b8a4e8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73388f9d82828aba16d1559d9e7d4e70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c910de5ca84774d34d817b1f5a4ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd9484f7bbda9cedff2cfd0cd01ec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538043ac78147d49f30b1f980954a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82118fd9ff9a9176210073885ca3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb883e3b80f020abacb6ed3557742281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cfaa514386a0f210ab1fe920ab712282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb213616a1f4d0e1555945a7f06d38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb06b80c627bdfd1417983e2b4a0cbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34152e47a92178ca2a5054592a0954e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40d077dfee5907c34f4d1a9365ee78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab728b830fdcd05a53fc7f6ed05181e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2326f4a495e972a8fcfc0ef58651131288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b5c6954597589a8ad2dcb1429de9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008ae57758edc482f0d2050fec3c5e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ed2bc19ea8c5830e64737a5918af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db766c217ad82f19cdf781f527b7a0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179df8f0812bb730fa473bf400998c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51134cb64a93e32f5399bf4e305f06ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2236ca7327bed45fa1ca6a068d7138295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e0e67ec18618e7d7023c9084786d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a403a7627301804088dfa2d49945cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c61afeaebd72f72a32287182f2c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423de6738a308acb1d680d6d3fa53c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df7a1de856b312961e1a16c116db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571c894e7f1847f7e6859023540e4ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92d920e467f2e37928e1285b1bcd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1fdb2458f1e4c5851b4d124bfddc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce76f1d375a028ee2bf67ed105ba09e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a768a00abca41a309f5c8f26803c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd60c2b4ca5a1efc80e0acd26e40f0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdfa51a5e65c8c71d875230e5bb3d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099e1e898c0d985727d3820cb09375d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb739796de46befb19f5bfb5d12ae795309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b5b4b77367decc0056437e93527f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e606eac2d1cd3e1954425b4ce1999311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828969c60927b281392730da4092ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d358ec04eb7b63a4bc01ccea5f22c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ba7be5b897bf574690f6ad8d03be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8095a2a1a9b266ffda4a6200ff2486f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d93d25a944b38249fb9b5406862c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060bde514f5fac44e3bef742fd2748e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95270c060bdd15669ae0ff61d4a07c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413b315ff9092ffc616ee7e173a217d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9a80a7c8b4f636d620a4a60441648320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea145e41d7a4bfde72b0e1d2377db10e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d49c24e425fb80f26af5549b56b0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9e06edfb788d4fbbff1ff3e308df9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f655dc1c24a3d5c9b995971196f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac56b40f155c971605c65afdd38c0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124de2476af6afae9b8f4a2031dc81d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0dab9d1a61413ee53a60a4bb467d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e6d5ebe372495e28c846cf796fb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d976aa4889aaa963e8541e5679a09f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212bb9fc4a4ef4bbaae44e3aff9ce32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe9b64381f451dea9fdf6b76c30b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca13625bd803425a855d1101b634e52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c0afe4857d92e73f6f220c48ea63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64a9146b7d7feacdd6007180b458dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37fe90503a3def82b76cb3704e2c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c23063140cd97559fd15254e3144336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d644542e1cab140f8ba27282f369937337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8118f6ed54f39ef2399e56c011d746f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141b259138da388f0ba6c02d9a4b1c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d1eb6e1b0ac3dad6a290c4b7dd88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652c6d8991fa2df53bfcd077a32acbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf161ef86d5075b436495feba121d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbb1f74fbeb49ca4f8e0006a3a054b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cd6ffb431f0b8f4d79a20f9732bf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aaf51139d791b4aa796a638eace37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529cf95b9371204194e2bb355b936f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf31c15418e60508bace054d0a0c21a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569471c30de55c17f63bbf4b8016c27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88107af6caecf9105cc74c3c8eacee7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084e20ae06f008eec84e1e871f326b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0612d4699ac8e82c3e440574c2512ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ede97591548c9b0ae6931fecae9fcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9e36eaa19423bbb27c3fc4c0aa651353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce6ee0f48e5a2d587ae477c2057ff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b2bf914c2f921c06837798df3696b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f63e0df99b47d180f41ef14bf8c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734ed709d15ed81a22a007711bf1e45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d71ccdd31ef550e45730ff8aaa92e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010170e75e242db2edd8818e0e574381359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee0bf1a74038358fcaddfa3f88359360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef917c73c01eb07c80b32d5a1c4dad9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be93b2196487d02be3b72cc6fd70c4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1e748aebb9c40e1bd8996e3b15dfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb0ed4a239187aa1d93c79d3106b60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746794065a9f7d711e58ca0ebe9a7500365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa33b8c44572840c9514d24ff842a26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce545274d369dc62a38026080b683367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8100bb6b0240ac8b8e4afeb132c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bef3a7e8c8c94a07e6ec2c6bc9ab5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f6178b692810d3856e379f8b4d316370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0122465585ab3b330d75297210009e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7c0f554ab67d335f1f57f6d76dc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e1f14a0f13faecaa8bf8767f5b88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19906d0f465b12380bcbc2b29f60ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a361109ae8b7861a92632d4dea191e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7247887f394294ca5546c7c2bb8c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde7235293be490b6320d61f6c514c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5006858ff93f34f8ec8bcf2dcde72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871655a268178d00de21bb0b199b99c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac893bad9b1df670307fa406d83388380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5349812807c2fbb5de7d404db04ba60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6edf2a5e5ba9db96800736dd6343da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87260aca4db5211a2ddafe50356dcc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cc89f8aa7d8a69e24592e1ca24f19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb694746519a827742f135a92264b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebdc9c1a7c8d07c25282491f30ce1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b186a01af4c21e7ca6ac86b6946f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5d8773552131857fe7e1445306d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b5f2926f82b1faf9b6f059be5cdb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84728341c9a8b0a0077b83137755e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2faf6ec1b008f72bc1cc0219cb805d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb02b682bd261878fb6ed347ba588bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec30598b580d8eb4116f31e04e3cf94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23dd121ec6efabeb063c823ba27c8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfded0b62f6cf7fb8fd55bb6d70cc90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87c7f5a601ad78518625093462826396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d9d68676b7a55fcae953f5ee41d36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446aef1af2b0bce1b2846441d589acf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472435c837381c6f467e26a3310bdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429f0bfa97cd0f556b8bbdbe842ae34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24856e1672ac9377530b4e87c263de02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1476145a62b3357f3ac6c1e6cb193cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ae63cebf29ef67398a2926bbc8f7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372a080397c92d094c56245d0d6997d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93fff1bd04f103863b876de781f65c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbad0e75275ead529f1784a830d1e35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f42b59f043a2795cffd003133793d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5398e5d9955d953138ca32a37f88d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f83e8022992f127deefa3c8e3d24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c779650c0f4b33bf682042e044352a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ab5ea331a0c28382ca114487f719411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec893a7f91afb20cf261e300b1ab8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885848fb25d869ec51b28304cdb71e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1856a26f757c574f81395863dddd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f22749f92eaaef6a7443605aeb5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1185e6f9df9230258cd6e60f2d4cab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c54c39772616ed5ec5edb8eec69b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f7379514325323dcf1a320262117418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba651cf1fbb90633f17a0172f95f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7022d56667149ffdf0f0299e4d8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379da837b994b26479a367f2aa23857421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2a3ed917d01891ebd1dbd42d4141b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535419ab74156c82e3883d2978b26634423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c81887d8a3c266820aac02ce7271e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95000cb045466208963d3308e3327240425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca3545d0050793c2b6cddd7637e49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a849ba1f5432f88fbc11aec3876dee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e482713c5b0ced6a9413436ec1348428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0823e13aed23a1e51002b017e67a62b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9a95a573411586ae0bfa1a8d8c061430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94bf6937319ed6f8ad8eb01c2ee690431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaef7516066019424a25e9a077bbb97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76491b53db94eeb7c594a9597c75bc66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c970fb36e3ad86c217d947d37fafa44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a7842fdfa11bff603d466776fa6f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa0f11922a4527d38b5683bfa7703436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6993fbf5c26d707fed88d840b41ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1418b638d1fe9399b20aed3161bc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abfddeabb89387fc61324ad62e1a58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a49d072ceea72ea79f19cc384589ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893f883eab3dcc74560193f279bc5f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc85bbe54eb64ec517227cea39e964a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02692a3274b5bc2ba4c1870cf8f3a7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd2b6c700b861246279bd413e5357444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8255ad6d90f49161a02b4fe1561c99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f8775562225e85dfbf5956d4adbec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d8dfa1921712a0a101893387e2d51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360ed32914d2490a14327dca17343f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe3c046077a3028d3fba62d824c618449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644e95ccbf58d19bd5ece63e1300cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb68166afd06502cc5cc031c108d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d0cacf14e229f6df3782566fa571452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a219106927ff60b12d925b543f5ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08029deacec98efa54e7b07eb0e136a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641a61eb017f06d29a85135a84f50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5fd8fa07443c2ddb5bb046d9deac6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a371da5e56e92f737d2e40eaafc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb4e6cd2ca2425ae98ba9be6897a95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d037a36a9b8fe9a8fc08ab8eda27fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab85ea648dc60cc1080e7dedc317e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9fc14f84d2eb9ed71a578c42b9814461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcc6fd12ae96b68c6f58787b7f5e27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f358d181645d08cff097fc3fb54d9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12df6299e07b2c6fc0aba0e671951ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3d80af1fb35761338f71398ee0dc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56645c5f62bfdc75069f4bf5c484c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c1ff439aafecda0b468a24c5fdf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d045f651cea8264d1a116ce2a0e14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb72a6b78f83c7c2c30beb1e371a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572d066b16c940a552023829c5149da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798394ba9a3e3c1d56d1759f0112d40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b507dc654df3f923829d64162b95f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113549097c9142ad5fd39955deabda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28a3838a4b57b03834e38798652dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2984f5583b9609b67ca842838a8fa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb31b1595fed771783e962b1084a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e4c0142213661cc9999304954b97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe05a01eac53c82503cce185027d35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac93c82581ee76b4d67f5f8de03bd7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde7be593d09019ea49adedeb43a76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9850b9a55b5d9ba6d154b61d4b2173481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fb60f8b07e3305979e1fc4196605482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d33c7f6d80f77b7a076346dc0801483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c4977ce1643555b93ad2f71e61da9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f354f2e8ce22496fd2eee3f9ebef1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d3222de156a5fb304600410dd1300486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb0affa9492da14618108df04dd50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245646339f41757a5191ae7130a4e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b010b950f48471ae4c029757e20f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe882f4c55749cf685c41261a16e283d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d7329f98f11fa5e5bcdf54289a1a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0f1594f425370c13a9b623afd3b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85579c97ef1485da75d9bd8f438b7bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f6c72e551cb64ae6369c8a3f4cd3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070936d88e9de67543f1f144e0e5798495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488ddfb546023a24f894fd0ab9b3915496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98853fa47dec4de51e9f57a993487e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50c3b2471694d93fd90c706bc1e072498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524e53f3d2326fe0b7ca9189f6e0d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ca504a41466c4cedbf07ea2e2e7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e2aa4a91b5164c71410afa067d4cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aa44438b67376c39592cf80cf6cd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0519fe34487b28964250ceffc934c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95583b98511271cde42ad756f2a76504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ec1a1243e272bee7b9c8f8e1e87bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a24be3c02b84f4361cc987691b9d54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc505aae54ae69eb1615fa5916197c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded42e27dca43dcccb40edf6664dc0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459a14a30df8528375cd0fc2d71376509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898af61ac069a068ac5d231d6dbd7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422710d94a3f975ee673ac3dbaf194d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa06df1402b8c8baa2b8878cfdb50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee7a08bad6d31d7c9efc5ff7f7d5bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5732d07860cad90ca41321e8ab5f9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae1fa79f35e3e475f6b378d33fd0d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac27a5654c1f5a8418f12f55bdf07d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dcbf03de77f27e36dc990687b8a48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c644deecb7d0ab3bc6422318f9559518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123d1c180ce1e34a71bbf3fd1325ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3bf5331e7e44f93898cd9060fa5d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35e6941db4a74b920a3b9cba33812b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0dc086a0a8d621fa4006814d8f0a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91c137fe4b6403205ce6b92db1f2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68e72786ea8a77b2dddfd9119601d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674570de257d16b339479419e6f5f587525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f058b549a11b03940c67ca5c4ab2095526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdde911603ae602ea58b5c04b29476527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1866d2cce520776af25fe84534907528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd70168339aa0255aecc12ec8f23a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d8033f4e07d68523213795513099f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a263a86874c769cfdf036616d6a76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb603dcd5ebd8c6a7f450215f14e5602532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3d68c8dbd866ee9d8ea0b22d70042533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3c8e3b3739a8b109bbe5a1723996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf55cc9ec3b04e4d2de6940100c499535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6e1b078d08231fdc4cabbf916675536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8679898e3380e5a222c05fb96b670537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f5bfa5f8439b373ce6e921e572ffa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b83e1756b544ebc34d9bb09f80229539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906c37d45de8d8cccd5976cf0c73415540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4f12e7eac2626a31a76960c2588dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd743f19ea4490387d0c19f32da2ddd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d2c0b39817dfc40c30e8423f3c58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe1234b964e368036fe477b063a49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c40125e0ed05d52220b5d74669a41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa5a6618eef787a3733543790d9a16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e278adae756e3927bc42e921cbe69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec69e1b508c585bd7bbe8ca03804ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c66192139cd95f9ad860d373d0889549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca63e0fd8c1f550663b7ea4f8f4830f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa688ce25997cabd02caeecbc4118823551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c000358def1d3e247c6a13b8cfc05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9bdad29519a6088161890a249930a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84fccc1cb0e7ffbc43ab022aab3b75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc162e3b3caae3af392db238cf3f9fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff9154bd9ceb92705143c26ad3beb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26cee4b0fd29725d2f4ee1f639f3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc04a2736441f8acd9655f65aa1100558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c08ae46e81093f311272553d5da43a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce874c782e8745493f01681799752c49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933fcc23b8175e464d1bbb4c68533d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164352d75cb374ec41935b72c807155b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f332f3eaa7b949d7e3c96af63fbe24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcb8b2575ee76b3643de949b7cf35f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca338e4ac91e14c3a387ec11d71c5287565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2572d97bc26384ab188e168c41d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e0ecb7dba90ce8e8ca7fb5b5b4b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdaaaf1969a42c2b5b2dc799fbcdaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddaa648e5f6fa06c4aaca98a6f3a26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f14b1b5e1e7eba93410a7a28729337570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f8ecd6c651e0d0a50e7af94a42bd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60552f3a2ec658f482b2f9a97adf7e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90110b5fa5c5a3fd71dd6e9a14114573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789e29252b40c392a12eeba00236b3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62abd0841e8876d2e4598e93dae3c05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d671ae3baf98745133eee7a124a4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60b89ffb8ee4c27c5fc5bdfbcc8f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a2dcf7bf4b43230669d214c964659578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6edd8bd673eb5df4a2c833cdbab313579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc18a474968341c5d11f543d3496f0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd1fdc7adac69a27906268b88d11bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e296ef2e4e83a4730a275da8780ff0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885f185bcfc2a68d5ae0cbf79ff1b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbda1666be137175ab9326acb1ee93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a42258b2fb6572699fdc518d43485585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c4f906593191ac081e8d6a3a597d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb55ddb60c055d9af2938a6432b972587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a846fcb5a100c300d2fc749b3df47df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849e9cae03c58edf2e968b7820afbb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327360e1d7d0e17eb9cb21c1e7c91bdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099209e36e748bcac1e787dcf18b13a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dca5d50c9243a512f5605f97c34472592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f85b0db86e33564a04488c08900b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f97de635f325fbb7e7eee62a5f7a51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e57dafd707b1f5b085195a1a5ae2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5687f47421da67c1634649d1bce9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb36f042b44a3cfc4cf386d62f83d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a2313d067b5470654a8459dc38281598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d8846e100e19e2a2438b57827b26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9af7cce9b2a1951d681d8a1e746c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fab54424588e49985aa97e3ad435a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd5477beb1925827a7d0ed77b3222602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce03d28af027a52ed7c5947983c2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3181ea189b2ffba1ba4e0bb669a56d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a86730d3d6fd317d5d52b089b7b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0917313c6ec8bdf6c9c07a3690b895606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b36a90b425188effe33e1e03cb4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e865a942f1b28a33058e3c2051ae8bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebbe090d85e9dc8bc59e24f12a48e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feeb81e0dc61ea0e41643c68b12b46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7983ee20f1d457b282e0358fb4278611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faab66e6d01a2bb72c5d79056ab386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e5cfca27c2df2d2840de363aa5db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44614867be49b97099a3c7a616963dfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7021514db778cd09fe7df480d47ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15887c1af62bf7aeb7d4924fbcb1233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dcd02746c3f4cb1d75b73e0ca4e80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942579fa46424f50b50b9f07caade8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3906b5c047b2113e720d828ceb26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1db29a201b02b0f7f3b6f9e258ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afad58e76a574157b6c11a4a37da92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993db5430e1b3382ed0628c4549b8af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a94fab64db68e39cbd5ff13052784623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9996c0faf0edabdc60673f655f74f11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0d93c75e6fd749eb71aefb8841f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a2362230ccec132644150de72f43d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856274e5f61c8ea81c531ec011f4f1ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbec63a02cfc5284ccf04d297eeb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7beb49825545a40e012d9d40ea4b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f32b877dd8ec5c6d0c203a7876251630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed24e392b02722c42c922f6589f8e8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52717c658e8ac825060d5ddaa5498b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457918a0b8108947dad7f33a46d422f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028fb670354acaebdcedb60184a3525634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9acb32e2d90c231295fa7662f7f174635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc7efd8b31c5502730ab6c64119961636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac988633d9e1659962918578eb31bf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41002742f365c882fc4e9f00c009c279638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e5710a8cca952646fd6cfc6916fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b491c09fb0a6878da92b309f3431b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f50a373d4be1ab5c2d71e91138b08d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230522490267a61910c6b150515a3fc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7847dcffdfff5ac3899293556824643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1523bcfea1aea320537ba2310a9aa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd67be1e0ffebb0935c39985024d35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6965bd90a5b332f71be64869094ff1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0729353e63c9307ee80cdac23d6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bfce2466d1a1bd85bea34d9ca4b86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e55374747c4a2ea2f37a9422f87f7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c254cfbf6d5d2e8fc4ff760cc2dec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3401b31fa2eece43e35d8e99a2b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca5e997c5bfe9532a05b40d38f53c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e47f8cbfc116bcdb28a48bba4179653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e8a19abc305fc081aa4326d25731654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb5a61a6dc4c4da1fe3b82aca9e80e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ab0bee30ed3cae5dc6ab621e8e53a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8b54dbb432f1307bcc7e42d22f453657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354a76dbacd30241cf99697f799049658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd250f2b9c9bbdf4edd3306100746659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506debbaba53929d8740debff8a589c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb647fe44385a19ddee9c6528ec103a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f21428f229d9347e0c400baf31c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4f33298c2ddaa7693d399fe0f24e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d754e78493dc70b0e23590dfd48578664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab9b178f30b6066c3af1fb76377a5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a59fabeb725a20d2df7eba2d87603666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6157020db8b28959e83f79da220b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dce5b82b7baef002ff66e242f948d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073009e182ba4f17c224a2ff7467fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcadde34cb6939a283830f1f4a01280670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c30057151570738b40e39fcd087aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ed2bc6541e74781c164d17156564672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff2d1173578a97b1feba4d154da24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ac60c969ca73820bac6ca7a0fa5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629c0b4f5ffed21929011a10a861ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a883d112373f57736a5ce9a16c98b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab2a40922162e828adce0fff88efc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76937cbce74e5e8a493107e5c303a762678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1da50a6dd1415e7e3ff9e4b97dae3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6cd09a99bc480fb52c9441dfc650680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059e61e9fcfa90a43f3b1585d8cf082681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d791abfddd93bd975fb8c4259d9611682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee9459bd54d22eb449b2bb14b17d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6931ddeab3674e6a4fba1dfbc19e159684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ef5ad1b5a8a80e08e866c290c23c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687b10bdde64956e9cd91676a82a00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056970ea752097b83adb15edce26e8d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e644e1c7a1986970eb8a19e4319ab56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163afcc375353e34a8b24266ef9caf2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec631a9b6964b114f24a338a7574e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f69303c9d34ae70e725db03d51e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793bdd05d7d23283073b2cfeb9d3d37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ecd8d1a0b1f6dfcddf0b7b44b661e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79721969855acfd560cb203389b5a05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdab8352afb3918ce86643dd8db52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcaabf80b176a88af9c807933b8f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ac3f7367c698a5efc736e9da2969697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd49015732b388f6729475ebc78b3b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fd4c33f8619dc8a7360815f0117f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7dc555aad491dcafa2ec5feef2889700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9320577d99a23b655a6849d960db54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a3b03fbc6301edce57ea92d5c03b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ded6d15fc9f0d9bee3075f252649cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279794e23bfd03ede82935214c5d2c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c684005a69510e965718174b5ebcdfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523ab81e7fb90c5cca18ea336de2dc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2a938439de245bb64db7016c49b75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0cc2d0258ccdd83c654ca72587f13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879adc67c1a332e00ea312e488d5bdad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfeeeb925d20459a8f77c1d5e43be8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba808b2efe7146663e496c3979cb062711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0519ca907755cd488528a90674f5cf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea3d1377307ecd62dc333a98d0028713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd81cb7c22001b89ed4ce30f436f11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a157542ffd23586cde481731d2ff9ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405280af833ec365e5eee352d2f4f19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2d7c52887709177a39e281d19ae5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b23a024a8b7bb047b42af5886f39d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47653d1d9a3c682360190da330cf2750719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf3d9a7eb392d8f292a4f58abaecbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf474bc5f9a1905fa8f057d026d7ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607e242d649c2ef27c842eaa682da9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd345301ef11dee31b6814f39d0723723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b033fbc5ebf3b3499d184e50c8d05d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd8aa285f3d99da3df89c00ac75c3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b89037ec97dc2f21a6732bbb6bf250726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da6c4d1731319c7d760100da8646f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ceefd7e07fe56d37c7459c89f9691728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5eda9d3ffa4c2c1952864a756fd3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a90c11df0a86c20329f72d2086faec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1580c388d0785cca1e3e6f769c951c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f8997061873c1370a75be8a0f6589732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721f442a8c6109e00cc7def21910c10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40831ff835300090dcf3d005f403d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9e6e1e8de23c5087ec005ec092724735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da0a6716844b09f65f03bfbf5889c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749d65901d775bf2eeb45ece7825efd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4c7a6d85f8792861886f2911a6be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad616b7744c11b648aae11d0413f701c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c6911b93b00be374d836e8fea8dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6915f78926af7ae70d4a6742ef028a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a094d0ebfabfef02b5edbff69627c69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f55a469795bc1575aaa56e99a6806743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12faf2c3b24c9b76df7588e3dadb265744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51db1144cabaeea30a06d8a0409f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898d08f780b91a20663beef68d8b53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de163f1edcf0cb534ca64d16895bb13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d321eb7ec5cce43fef7c2d26bf4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347ac694d76bd074d888e0d6c8aa34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4678b767db6e17b176f7d472fd62d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38824f836bf37eb3bcd97514970a1c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ce20c13bbc8f9804eab5b2bf3c94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194009c46692784123051d98ac7b1e1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027f14b3315a0b4f0e1bce0083adbf4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e510074a7569c3edbc3a374c5314755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd30591f2a41bfdfa0055eb164023e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd05dccb9f9d0e07bff9750b46d9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6aaa84f653c8e8081b1671144e7bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc6d0af953b4a174cad66b76f3b04759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc822d7c09a78d79e589210e09dd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03b9520e85d61fc0afce7fc53beb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eafefb7bec350fb78ed2d036c87483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29998500e4ed77496e612dbd46ade35a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbd62fa8e3b057f0869b178d3a5495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717fc2a74db7eac253819abe90e7b966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db406b196204b71b76cbcc177c47d1927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeebb6205fbf86705ea5ca44a7573a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b5f8643467b3a74b08b95f21a7469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e3aeda8f050a156f62135251f54be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acce1435954d6efe64aba66dd0eadaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037ebc7325fac58ec749fac3437d6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40965e0611cb013baa5a44dee12641d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd16e6fb2e1214e8878832f3843c6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b6a0dc15891dd0f6017010cccdc3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa33636b46c38015de5ca4cffdae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f45514283a4c1e0f4354d36f74405417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8978a908d28b2f581f1309cd40e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d910a7b9ca3a0676837a070f9eb9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e531a3b001983e8f96008eea5f87520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702cea2cf7e527af479068afb7028121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304724511d326ba91d1c8ea995e9602e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a98e944184eb8a9315161c2ec73423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e396e714624f73945a4d08100e24b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e686658d4dfa0dac20a5f5817f2213625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5aeb2793212a24a412cc388aa0cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae160616e3e8ccd65851c95a9e4eb6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca27cce2cd425dcf1fc992a99e7404828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67087f31545c5636586d79db02ce4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94d52a04d432e9a3f1cae1173b017330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c6f53b10ab9695c3c04c264b106431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5b7f6009582f3ccf04782fc776bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc2a3c9510163c89e34ddff7136b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d6474d7f3e5bbd24e91927e65a2b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf8c572d065a703cf04628afb6663435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a442c9aee3d2728c45f1bc939b23736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80657b6bc5b0ae25cf8488bd023b4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e135ba4691080c742a864ceea32cf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4b49f618127c0c07e9a5f4e57209839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a23cc3d5589ecf62380890000d8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156c6f820f3f15b555ecac675a9c60541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794064935e6246d666418b964c7a7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a353e4d561a4a8a0df15d1929112a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec89b45d66a6c8c697dce0140224e4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373669fe12d011f4f115f32a3a26d1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad608d6173cc19e823d51e50a7f900a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86616b6542a70fafad7c1c769f68083747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e63d548636bf0d4d06cf40befab548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28487b0a00e5c9fd9861e1cddd4854049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47f8595dc9e5e78b09f2aa526cbe0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd44718a090871337845668927dd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4498376dcac568bbc5c0426c7349b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8808cd9a2e1801a84ded7abc83cc0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65662b7755a2d8d5bfa335fc0d5380354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f355cafa603b22d2989c640ecd92555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2353e8585f0b8b7ecb4c3366ba979356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be9c357ac317cd2eb8d142d10458e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10a1d7768bb3168503ca2d705b955f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091693616fd5313ffcf66cff044414959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d142240ec339eb870ba543742d823360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363598558812e6cf182b9918e255d5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958ae301a0f2730ca0ed270a9ff8ac962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73275559b8aad30b0fbc1b7517cb56363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bfa754d5f22da8f3d4c410d93fe0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a086c2ee5b3514c7878aab880d620c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8196fa681f7cccb6e2a338731b9fe7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed16abb0307358c37b70fb77d21cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d90c576c45df708494d62a4ebaa65168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1743f1381efb9de3356cceb75704e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653cc9a60009ec95ae942f8309bd4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e706db7b49eb8540318e8004befa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb656e708c0a373a616d8733cbcd107d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a71cf6c8b9e1dbfaf0bd046f394f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098133845929f2ba762e2febbe406eb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119f2119a95cf023bb749be7fe9ea6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56a85ce32d3e1706f0fd64595425376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0d705e46821997ad4a8394bea3e3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf132b63fbe5eb0acf2056a44edd43378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99629004b8c5766f7434609845fe8ebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10836fb66d3fec45c773bb0269870cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa263b1c39e4a557f0cc2516d841277581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dac2ca962c46a16a83a15c642ac78d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacceb46a7815e760234038db1d3667a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644933e7cdeed9bb68ebfde829af8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff462fa137a502c3e1fd04496141fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144328c6a00aec970f301dcde6cdd8ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7070de4460aa5331fd43e09ec67e8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b9fa0376a81277e580088ba64f20788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e992c05a313869f2b705c43cc5be189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed07462a439116f32d19a7c5263b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3e1134ce2cd377d94a43448aca0f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf56d53b94a044764f0594e860789692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c640ff34d93613b80b6f97b78fe6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358851a1a3c16d3370bba5bf9c9ad7cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a931374e59e8d0d262e83b893394695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d2c4a0b6129a4f7d518465fc9c43996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22eaf6a8ae5ce613d4bc98032f30b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554d3ab0a81acd787bcfcb15c3d8ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be11da7dca6eb7d15dd18c2dde5a0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8653b47f1887163ea719ca466820f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d7ee7f7d77a859501fff6089515db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9aca7ec986d2492df5d425e61e4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc48d63c20cf1b46731a9e1652d5b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14533d1c8bbe7a872616f971acaa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d905b93c0f2c0f7c5b5d1daf5a41aed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0263a00305b410bba23653921404fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84108d76b7fb0d1943a85431df2171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe06f453779ec57760cf0d0ec8f50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a600c462847215aefc76f3424370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22902d36ce3016479ce1860782464110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822246528bb9a7d698917e4b594dabc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5641a9f176596be37a3be209d58d50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdfa96fa41a67885dba887d8c18ad2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df028849ac089322618405a71cf106114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e0264bcd6ea292025da3a95706f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef69a325576db7cc7f9c6e1a008687116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695fa1f162ebe4ea836c71e51c0d0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495f8e2517d867fc437939e63ea2a5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a728713e8a532dc1eb18f246f828d98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d72a1ff9c3fc3a5af3aed37442e78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73feca46b5c20dd92b71d20c20269fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c61a02b017faf277b5327cf20a729122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e364f6b0b6611c0e62ac6497670a6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0392b831ff133b4f1e829460a3b67c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3078b3cec6da13001b5de21f85055125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c72003dfd63d414f84b3bac192de5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca646ebd24697dc650a9ec197d962127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f99814a8f685417cf9da937391ffa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b540c6f10820eda6383d111c65db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64ce7ec6849674be03bff0e6cb967130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20ad004b416e9ff38fac27ea86c9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916db60a1d08231db50b0c43e4ea0a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50495f2de94b50c46fc7fd0951407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4239c86fc45239b5bfb896362e71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5895902f0bcc8765eef14db0df6dda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f7b0564e982c13932955cc6cbfd8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d2114ba73b2de56c71e055b28c75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd43905f91c68d8d49d10a36d293c45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c911818e32d4bedcd57b854e8147df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632879256b1fa94e9feda970feb7d41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824478cd3021cd16c27a34750da3a079141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab888e8f7e47a364849ad0d520953142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc743ddf249ba4d7e22fb5dd21ae14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed59cd7c3c6d434298c2088853404f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd7d29d9fa59f45c5c47748a54f3ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095509c52b857e78ee4695a62bae23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd8bc879f691d9838ebb801e2b8d99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeff02eade43ab7a0e8782d1fbf11b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc1b31b518869fb8a5620b58fc9f7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90dbb144d8d9bb1e4054d8f5866372150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc7641c9a023ad059e30dfc36cce70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7397e999fb1e829f8dac7f224f37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbd1b13a91e0fd45b23e9f51ed9676153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abbf941ebfa9ee025d7d6c6249dfa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc1f3fb209798cb553c7e84217da3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdeba730a44621c9b876cee8927db8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c1ec3ed004cb775a7a0456a2c884157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a54fc491035145c118f5fae9cb9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d6bee5488127ea4e04d1c500f9b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e405c27b6ecce1198ae8a9f67de26d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ffdfc0e4943208f02f08909265a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb7019805ca5fe26c8d64fc3e9ac73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65cc3240b6c585c184f6a136e19a38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1adb7d73393bdab31a03d91246534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31766bfa2a5be08f317fc7fdfaca6252165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08e7eef798ab8f122cf55784c8f60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0556a19a0d4fc4c834452517f96f40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d565155bcb65b9823fc1c480c3c8af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76694cfa00d9a47277b86a1b8e2f95f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f812fb55a09092c79739ab428283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57493e85d5ddcdfb03453e0b6bee91a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940c7ba9175b2cad937880f5e08128e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12cfa8dc97c546964a04dc1662749a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e07d8b572c8f4676c61b0d3d01cfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4446a2f7a10462b0dbb9bcef7260f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c5d524b014d2db30df2aaccd6cc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8caefa63832d7de07584240dcc6825177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29388b92e321738c8d715d5d706b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd1a88319268f91405d071b039a145179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ddcda5186beba29d2364c94d8e269180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97e43b596c79dc8cf328054efcf3fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b82b4c1a0bff7ae32b3c9a647a71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943b57848192eda5bcecf96b91d0b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342df609d39ab416782ef1a7bb1c2a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e80d15ef4178539057065dc1f335185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180fef1e28eae70c0eaa983a06c3460186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a568fc8e3a005efbeb18b6386f50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafd948e31366be20b989fad71378c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca79fa660625affa614923d278a6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ede7c4ebef0c6ed293c8ea7ce398e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957dedc91bf4520e30c5de134fbf373191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd2447acd6a2953b6d3fe9919458c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e049a4211029e0caaef8a077a2b89e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4288965620550fe2f6a01c53bdd0fe7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb4df31fbfa8805d0391d6d95d1b8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34b6ce378efaf079c604a2b834799196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bd709e00285e1247bf5921cf23d7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602961e7ca02609d04bc21ac30bd58ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e9b8e885040d2e841cc3567f4a897199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f3a5b4bbdbde6cb905ac9a385f4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020ea94cfa045aa7b9d4820a897a09d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b382cb00558993ecc3665b0e83174202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa624227e53a64819e201b6232916694203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6b4307096a230220be235375480e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd04194522e93026e1001a2e97ac2ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a90dc9ec77a2758e704ff779fa9580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5535609ba04dab9f5964c0401fb925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32983bedae833aa2b925f5299e6e6282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dddf29e1b859f4029b0328fe188250209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c3517a43db8280478b62978ba52a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390b2bb7bffb6f80ec8254a17e2712f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088034bedebdcb15355ff81fdadbfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b213a09f6717c2b4004e8afdd0d142213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992954786dd28d94ada83060a676e740214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3759d20ee6c59ac594ae9fcf1e254a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a686c2117ae62c52b5fb481398623f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c5b4585ec190e0b88a7414f3ed23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afa3b8ad353f0dd3801d102cd9141e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177428277396e08cb6893af385a9407b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845239fa7b5e476ff2421c1a000ced5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf305bb86f94e63c309b69923c1e6b9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fd66ba0e93b6ed96086800c2021ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2b2b6877c2841b6a70f21c8081e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86919a1636ded8673a1e30a7f9288473224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f49a21348117522c5b4f30dbbee8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc65b40eb1f2471d1ed12a691e8c20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc937c56801f11bbff273f0d614890227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e862a9c293df6a021e955903ffdfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a52a0a7a013cdc24caf93e2fd3f0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31997b0e89128b3d8f00eca50c3a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a374d7e698553771505a5695f9a2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d53ad07133722272dee47b581fffc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0929227520e9e5de03a781285d0b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc785c38152a8d2d31473f1d145104b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19549f79f7749d5a4ef1d7b3077678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43734800469ccd3a7425cce8b1070b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809510a172636ed53e76453bf23cc6e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8e0360d2af957890c5de6227ab05b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302bc60144d8521af655b44f339f2d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8fe3a3eff8c1079fec5525c833d83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c313663b1615120d10c14ebbcb3653241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7ccd9aaf9972bba54a14162acc6eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe7572096a1421bc813571e31ea40f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e88c52e0fd7920c2b5602d4ed09bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11027669547514b888d9e7ba145ce2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a11f03185c50664436f646dc7ed59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557c69d2bd6589adff2b565675c9ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75516eb93142a2864c2105a8c0254b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b478b693095ff9c28bf4af50228b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943efffe38d39e813050c7e6937497250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c0ebe8de5dea2ffc81a7285c80464251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2d549054ea11c60f1d320075018d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe065163afa7199355146c52c6f64c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b225e76e17c33679d1e89c41ab6d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749526cd8d133346dfbd61b257dbd1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb160d477406a73bf02b7e1291461256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c27900615c5387c688647c9bda14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a447c702a7df70bd8de1e075dcb21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ec42813660962a2b493aaf5c03826259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ff96519c1a89a8dd3d544b3488ff0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d49cf09d52411d8a3a566c54ff94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db955db3fc708a37dec876ee3d04e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751291a74bee173cc326f42676cf7e74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba9fa0f9d5c0881644314794daba6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021104f2aac027303cc13e08baad76f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f7a8eebfff0f4b4b2a1abeea3df43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627db085bcb68234f46526691918029e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b491d2a8bf09c1fbe909209b5050c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ac2db8a6b711c4266cfc165e4619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73550596390daf4e037d936b025961f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeee1492f43f4e2ad38cfaa8db46b1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36207cd4f357d6af650ad81e86f0bf01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094926f6972aaab4505e4181e8f9aa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5959186d80c5c319012f7ed800060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528bb461ad60283c56020a48b538ec7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d0069972a751fa2367935a8bdd33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82609468e34599ccf6cca27a58ebe378277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae23769aa81259a98e8065c9a670536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0765e0f0da41b441f3412eed3d20cc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553128962fa99236cc148547e593d7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb1ac4e6c8bacc6d67170f8833b97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7a024423cab837bf7fb141e42df1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee39cd51e42e6bd3e90b9697f257d2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b07590d314875c3025e603a5288a8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459abf948175922fa1cd637a85d097bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6af19c7f7d507debdc433b05cc06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028bf37d4cac90820f856d77fe96868287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2e2a121ddec6975f0c14d1744c06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30735e971f3081403081d3aaad7db46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e9e11b0ca1695cb3844ca9415780290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee265aee9147299178badd33e34789291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358d4a575fa0c7a44f291c6da30d33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63676cbda2306155d1658ebe3332e414293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec66ec1bb7c719734ad9aee396fd8ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91168972a374bff2ca0c94df2dd299295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec9feccb46ed32af488a584bd384e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46010ad3e43450eeb4ce21ece0aa50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ee992c734848c251a8c9b68ae0c66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1092b52700e837451ff34944772806299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059d61efcff442e0c5e6037771d31dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f05e1872b9fba9b58975bf2b0e6074301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86f365e465ec2b65ff3fe83c7876f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d2c90dbc9793017407d802c9599d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e18c39db3161390181762739c0bd75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24e9706eba923e99cd6cbd3949f54a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e91205d992b9063c9ca89e06c0a7cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62720f246b44886487e127ad211197e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212ce888c76967a4fe0aa6bd5d1125308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ebc64001a96ae756b8c09e1fbeac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d1c373d9d8903819169e6ab95cfc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425bb287ac766f43db4b69b6cb1fd31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a4010b1281e2f4d56ad51f40ea2d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ce810dcde6172ff7e8720fca5296313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d38a3d1cdf987fca9591689967ed78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109c53609b4748665f1e056f93d09d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b953cf234132c51d6e8063ebfa74ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58fe877bf6fa36c16c7d392646908e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a91897c863c1cd285dfa42fe7b81a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd85c50f149bf5b6e54bab1c20ce7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94252fc5c58d70ed889e5f80b4d05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b871e617732b5b64f9ef9bbd5af462a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b8c0ffaf2b6f751181893268aa4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991f15e3260c311d1016765bc33840d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd76401091ba9a389050d5c44d9fe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e4449cc1b4df65cd5dca506ded11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7a637a11f31dc4903b5dad5c6246326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7586d0b862bd87acbe602acc79110327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30533eb7198f924c7036ac175f5ba55e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf140ab7e57db2276a19009f667cf59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4108e34c2477e6bfd5b461e8345a575330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841f343b05dc474a467189283ad8d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a02b5f1ac0e585bbef228238cf4f64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453e279c7af074d667a41f963ba2be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739eac841ed6dc994875eabed399263334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233b1cc10e46dc512f4a4982328451335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d244dce0342ce58b18047277e9e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7286de87180067611370c8ec140e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2fe299a5598c8415a47dbfa72c399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3132722dce6d2b7f90bbc18f0017339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a2c2db0b23cf7bf4bb27fef4d1518340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338887a440b22c8456b576b53b3e185341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af99aeaa418014e4793fe6a152cf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc4f5ebcf9c746e78642ee40dd916343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d75d9a88dd6a0126bcd310bd3ac0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256aa3b30388382937735876edadea2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235517c4eb8d6929be25dfef43a0cce0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c647621c4c1fb2be62c7762b540f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d25d6fc2c09e297bc2ec477699d06e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620109f46e9c05d41a6375dcb783d1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12b434983cd8c2e3fb6fe3c4d4999350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a45b5ba74d0fdf1b3e72f42952a2d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e7faeb2ecd0142d34a1533477498352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a83922167680062bd5c1a97d0ae2ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6baefde33440c2af6081c780837f65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87ac30572ff2641733abae58fa80c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a099a35e64e55f5e632bfc75f905a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354e560e410616238f5d64b352d66d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3fa96e1fee25c747c6684a422fe8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e5df95f18d94f83fed89420ec2d4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d202950bec591bc9fd839f5d6060d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e80a9a137f1984c244b487b02e02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb63cecdeb8b801370c36f132bd67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf8dc5b1749a053d614a227ca10a65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db3b6ab4ac3936812d2f0d492f413364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde1df3e82a897a913e142a06c61c0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a6a4476ec5252c6f93c18e6bb3a63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e790bc5cfbd5700b39db05be1065f76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dc13b7bdd3d97835a8a4923a5d065368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52228394aaa4feda65992ede90e41f67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb682c58be170271f68674010306be0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974ffe7cc35dc8f8262d201b8921b6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50189e303313e6b348de2ed538f9b6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc0260988b173652b19ed7c7f1c73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc84889f576c3518217b5082e69c0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef627f166d07fafca1e3ffb0c4e7265375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc22e585ca8285dc971a4046be5010376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef0f04fa24040c007080e01f9bcdab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22fb610968162170978f9f74e1b77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1940a579f1a841654c2a8dd5101da7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8becc07b7111394b2b969c38104594380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24546b2ad0ff4ecaf9f2d3969338230381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819958c06d0a19f32e1073f26e901bba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f43a07cb2e235bbf1ae8a97e4329e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea9f2ac9b05a974d7f990951e65d70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851612b98d595b19878da3b2846d0f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93487806216afea84e43422ebb4042386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ff335d2b915a9dd0bef92369a222d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90125d6def177b7d09615cfbab1012b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb2bbd55a64705582fca00d8b7dfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065736305e58b669fb1a02d4b24f0957390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726239634f3f6133bb71d0e7c536de62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e221e4aa3a523764f0969db075fc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498a8dcd71d5b93b28b7e0f604b19bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052f294cb8eafbd3690489672ba3d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e5a09cb8a7c9df4fdadce4989ea8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a934fd799534288f89fac3023e08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f66b08628107bb17b6c7b9d9211478397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0d8ce7f14ea0561071cc71648c68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca419dd28b8e5c75705307857288a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6557ab399686422a107a8f298c743400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f873d28bf149b2a3ff140dcaae2d43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15986bf15bfd46929c4249ee9f44d6e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf3fac89ee83e0a09c49ef2c3c5ef8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748655d081bd386888d37c30ba16d075404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327a4e8b341c26128145b2ab6394c2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e8b4a616caaffd057d7aba4dfe193406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9e6e2eff7f554f2ae983304468e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b182521f699db521aabc6f86b3dc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cc9ac964dc9612bdff05f22e30bb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f601f98fc9223bcfdd1153264ca5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ebe6a57da04b7b8be525f997006b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e800dd5dada77e9af106bb458b8ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd7f07095575ed407b7b4cf876cd41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4307077eb711c736452f7f99cf3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c51ab09b3b781f20b293bd132867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600ea0e4ed36e2a049dc9d0beac5b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b92f5abcf19bdd0e4758035e2b34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903575f75764071714b5af0d5a5dcb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec399e304f2140ccfa0c3fc972943ccc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1298871c4463177882e8735f106dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455465efef0842f8ac974b5cbbcf8012421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209cee0368fa304aa3e3168ffc8bfde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e4914cd6154aca90835170087cfa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b3ec83d1bd344b4865370a8a09121424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958841f6e46581102e959e798ea8014425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff9fe8f0c9e3ad79b50cd41498d30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf209187b40c6776515b02f7a84d67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e96ef2c129d1652131cc29c2a77fbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cdd2f0beed60b94dafe3b2932dec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52559ba34c1f7a0f17151ff6cbee14c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713e56e518d33dba2b3c8820658cbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8bb8f5263672ceaf5ae508def452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3ea15c2bab3b0f378166eb92a7d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f59d08ddc2421d61bcbcf4274afc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113ed9f09a387dc41fd969dc9d015c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b37b992218ffa926d72501c458420436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3476837efb0e7940e37ff42dfdee6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808ab549f1762d6bcbd867ec8013b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d8c98e15eb7a8224d3072be4addbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aa5539e33642a2dbb349ed7d44109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab18aa7ff9a4ff647e58b4a587eca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa53113c6e8c7d6754db375be684977442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34997c21a381e74f2d4bd268100900443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6535a24945aa0391f953eb7dc8836d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c4228b916db7debb671f6e4a4ab21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba81753a530a48d7ae26f57bb37f174446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a7381e411a44e10e7c5f61bc202df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71109b71c88ff8f90c6e5d664a5fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d96b7da0cb9ab212c9a993f8d519f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c436882c164c8cad3cf110c980c850450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b1b5a6fbfe3112ef5cf58e328280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f11618b0e9bbaa7646a8a69a16ed1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c48a809d75202e234497ce81f43e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65499e311b6166f58290d3c1b528d123454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c1db2874a72cef0bcd6b510fd8d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e7d15d9a67d4fcc7e961ffbf69d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481a88eae2e476277c5a8711dbaaa0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bab420cd4426ccdbba240f71b6450458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221f5e1cabf7ed5d12950426818255459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ecee8f4b9f421a3a2d76d88fddcaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d8e3123392d1e0626a04289a9cf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89487db30234a6c3b53ac63dcc3be1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eab143d0183d391775ec0828a4c4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a14a0a69cb0695c060584e7107a96e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504f6715bec170172d2dab488d4043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0345cdf51351c18e733852686c105466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305a79f3ffdf492e5791cea0a28870467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a96962a2952b2565c2209de77452b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f1f64d80f73d598e8ab5f50a2c5b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc65a2ec6b92021e71de7ec29d275af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d904576b4fbaa27dcaf1d2440f3500471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb527ba49c09d96145fc88dc647ec3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7ee394afb3287df592fb66b002e6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad8f7b9eb27134d37eb2220325199474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a095297d49c11dd9685b112893f0b6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a6bb65ca441e3c745786c8195515476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b11eb7a78502a864a822c66a8f07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d1e0c768050818cc42defaf36cc44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3c81cba341db7050eb1cb9b4e458479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e8fc31bccd7c55ebfcfc72727068480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007baa7645d03c49ea32ab00d8c4132481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa89de03e67a43b77ffca235728c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e309e7906c5aca4955f58ccc5c8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe30f4ebf9424cdb208025d2ef621484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557f3c730fdd56622796054b36c88d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da4c654bbbd8ef06885c849035472486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f66cb7a65b5829c09f3ca11bc03d7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4196579c7ed95dc961a120ebcd84bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd489605212c507de4603b49f59c3020489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e79be5e1fbef1105be22747f91fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4740580ce3de3672742cf316e1bb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2190d4a1fb70b61a42cfd9c9ffff2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac74f066865d03f6e3e2e63f36f91e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469d5880cdfb70696aab9f14a151b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411a3eeafe35cbf06862dbbcd48b92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa3ccad93c86eeab4339a0347be445496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2f397e8901e8fe72e471d51270f98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec660aaa94b3b76a37daa0b114b846498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98868bab3d648206b195cf5819bc04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d4debfe047a40f691fb019766956500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6e96b426caf85d66ff034b7787aae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290fe446d32ac6fbf3e90d1494d63b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a8bbadd706eed0109e3043c4b8deb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815468d4e1082679ea4204fbb34b10fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769e7fa9077dcb106793f200cd7841f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fab9a054dd8c023e635442b772414506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b415374aa1acee59af76e3a9e6cae00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81968280c5e2264cb3494ec288d64d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf7a543f6296e1a5f9f82f4f15e23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39850f9d48015fa49d74cfe3f5b1ba8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760de2a5b991d8cb308ef92889c1037511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a0bf3209dfb250072fe550464f8f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e557778bd8a6a305e1ea53341309513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2399e0375935c144595a49a551a7116514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd2c75864a96f05b1bc40ceb8d4927515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de73549d631f74d686018ded60a991516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c606731fab7b8f50e9c76a12d425e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb31a7b0ae77142d24f066f1a4647518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef1bad1028f4d2770143fa228cf54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda680547b69d5703a2fb0464bd1d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b459588bbf7858455b4db5375a237e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84111ae63941217edf158d7cd39a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84748a7ed10dd9debd1fd1e58d0327be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6c6c4714cee082dfdeb4950d158c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc9586151ef53cef33ee3e85692c5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b19d458afc0b9a7a500f018db6777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1fd3daabc7494104363b1ef37c54f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee7d5d359a3675c7edba945dda2087528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf2a6ccc4d3b983b54f9219ee63176529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669998812b87e7ced8e8c15f59e766530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c842aad2f1b31c9fd6c3b83e91772ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474fa9afc09a719d4375ec0fb68497e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b569103407ab63f62119fd5faf413f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed06dea95fad16a06d52f258d4712534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea66f1542dae7f2c56d7eca33160bee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f63862589e169d9e529bbdefeda97d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351e1b2bb94acca8a387752726c3b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9f34a2df7baf382ce3788a66c410538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d65f580f3de1d8ecb503a7f14d3bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b19a8da373dd27a3c8b1397cf34a66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131cd4b89b7e377e61a6127effa2a1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a2f81703a9b88ba3e18fb47531b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd59f6c231f3000061fac804379f8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979934f875c2bf2e5faece2b5773bbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3bcda6e39d7c782838623397bd1a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575bce50dde41f1235e725ed9305359546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77799ec165a5300c6202f86ca0ff883547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f890138629d4823f91d27c64a03bde8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b677ca9ed9fb4018ff8bef41318f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67bba3caf1bd377b038afe283ce040550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6c8fcaef964557c206725b88f735551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91f3596436244e835d1480cb579e7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b6f3a235b99d06b18e529ab8f761553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3266bcd6175393333666ea39f9602554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c789ebc0579928c26e6625725febf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c521a40e764e3af3b6576aec8076a29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133d486a96af3ff9143875e75bd40b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9dd049d8608cd67629d6b3d4f0b4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777c517539e43fe285c72735ed5ce1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee71775ebe3490091d1fa68a1a984b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d042f97e08cba4ddb5d1c2d335cce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628465e9e196909800892805654596562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e59424126c93a3edf4899c17f1b44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba479285b98c0c1bb719b2f47a8acb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4239bcbeca9924dfb3026064927f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efb1dac44b6fdd6171577bb643c5e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ee85b8b039cb67c9093d942e8553567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da68c9a81d85299fe211fece71c8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287ba814e6e3e08b0c4f9f4c7801e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae408a75c83a41e8dc876b3ec96224570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698465947b64e85fec7b510b0f6e750571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacdd34704256ba7b27d5efdb43593f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c711d4cdb17c2431018571fe0d86b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081361852e121f95c053e5f814d42c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097fc95468d8e7ec12c481f42248af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f3f00916553d096391ecf1710d218576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea1c5bc2c98c2f6eaebfbd5b318a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e1ed41e663ffab1b96864e93c0b36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10c51c51f422e467d03740518ac601579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181944e5c97c82d35ba729818345c02f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d7a9d0336838c443a465b9e190c03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7e56c0af0824ac052f424d05ad337582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24632516651b4d41ea0fba3e7658a52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401228bcb30a5c6763cabd7ca66a2de4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3825e744a9e6e1d759ae6b3f9c1218b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5628b2f20e1dba83d08ec22b3277b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7fb74d265887c8ce712dbc00882fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc793f8b70cbf5847ad78f0654196a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43261fa65b2d3d52888662be80baf44e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06c12c060829c75acd37dc6405eed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06688d5c9193d7b6a4ae741a66e10afb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6286e86e0c7c881a3d5906622d2f2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfcfeff500baf8da4b7c55051c2aee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec95a94e023518789230beecbb837b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c08c9094aa7e01eee27c7365124d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea3443f241a0004a8912b1e11a3802596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4563b1a3a005aa045750777f4d2d98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201f40ee3dfcb2e900064af18d117e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdc241c02d6c5fe91d07eddd59c2c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c43b31e8095dc99ccf4aac296fd48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b25c3f9d6a58edec29df53850c3b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bcba4fc5613e62892a30ba8791df3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98182cc92a3b9803dbf679bd42baef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18d91c89014546897df3c21d6d97c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf47e9750ef81d2ca2c2ca8a360dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f676d13479bccf5c40dd218cca4b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c410cfc5006b33535f3194264e6b97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e274740fe5ed4fa51ef1ae245966279608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef6750c8976c3393406d9bdbf51fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a7a72a8ad8d0c1998ddd753e8b7d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f740ace15aa09cde0851742e60c973611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a86ba6d8a4b900d490c47d1cab9636612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651faa5ecf14e4fcbee1fc8eda95a42c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b30fe8b3d8a5ff76d4a1232017112614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0767596b30c261cef17e2c1e5605c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc5f0a38d7a51a0a468104403bc37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf268954d7e6768d591fb2b99f8db0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc721814e73194f02f14d957ac29a957618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac986745f56001e99586959bb4013a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc02dcb09ac692e2d62aaed2e4d05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251531c4d2c2eaec0e5d3b1dd0ca321d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315191b61840d02cd48603f2bcac1014622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f02412f8ee8cbf397f355579db39d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f81bd70b853936689aed479f0118d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403da52928f3ea3ce33ca5d0b722b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968730b743edafbb3777ba0d2abf90f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decb062dd6a0b31c7e65b04a31b3608627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c13686e443ed548f6ac51e635ca1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d93d3b6d0235896e8135c9c94282c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0374a6aa01bab8da183f9702f552630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44846b21a7d8a545dfb090227c14a2e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa9ab071f1c99811f69537a948608632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830375efe3abb7921250a785c242b218633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0808b517bf7dd375bd80f5a536753634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815cfc307a6581f887f3be571d1ac9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20848e22f7a639b64bbbe8f8b4ad10c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d474c5187820016ca51b8f6dd77015637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ec573791f3ef5be86b847ba59cb56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81226e0405bb98a6ac9b08f9c24bac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb398677df46a4e0cf7e53583f6a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331466d644613a9990a3b3c7551f9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da468d43a1f760528fa248b892ab1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1c24cd2006a5774b71eecc0323394643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370129cf8abacfa0a001878a1b19fbfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb002f8d80c3ca2b2f53bbf4af2718d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d5df07afc9d71fb21be7220f2c5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf5410c2442f9e6e52da4770a075c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70c1c0b678c255e454f8429321e4b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68d010d0906152b297ecea34f9238649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db545f1a6b2c77f2a183dad7dd25fe79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e848b831ea084b41b3b11ebf6da56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b0483e630ccd3c132f044e74206e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746612f6413ac0969f10aed3423ab6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1494f54c87aecea7b373e22436656e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24948f659bf62c3b5fd69489d0443b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e27129f76283226e930026c88ff1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059cc6131156450556250913eaf503a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab907687ff3a4c4feafe7327311b4cf4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf784a7ac934ebb3e0db93dbf7ba9ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403190606215bc4e5706638012a0588660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ff66867226d18d7980ee5a44e6d78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbf0d68416b29a416ae929e8e5fd29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68976fa3595f448fe6a5129582c09e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91b5192f03b13004130c10ad4f55f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2ef747d5021124c9ce061779ee366665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e29c34162bd66a8b9d70420d5691b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f6abb88a950bf4c142bbfc59a6d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea50de91b31c580e45fc1b3456c9e35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d214eb61d78e87983518aeac1da6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b823ec4a7a630092233210a082ff516670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fbb611429096593d4537bfe2662d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1b39334046d6e33c54f4779155c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5c39a9920f327a51c99ae80c0edc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c043d22aa9a86194c9225770add3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa5ee97f675e2aef83b4f8a10bcb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4096da54420c7e601ac08d87bf3053b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1638e30050378926a25ce66f80e3a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f050472b6e5090c32a5e158a7939678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9497a54105b5c6f31906d448cfb07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70633c95627929405df85b19bdb4af34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef020fa54e657773e9c540affb1ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5527fa786456fb0606d570e294bac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68501e67acfb30a24446962513d39041683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443280101f695d2bc2d97231f5d0172684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d8f8495ec07818303f8d33098b127685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf4cc43a735764e47eef6077b172e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98f9006fc0964fc694cd7f0ed86dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45108cbc5a19fd4e0fc697d593e2891688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365235ec82fc36aecf96e4c34169a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb54c51494b364c57f4010cd4770872690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779e18ff1af3d0c4fc9dc64556dd9fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c8ba1c1f1b81956d3d124fda0885692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674fc0b2a264fe1b243b34af3e1d0f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d807cc12fb81cbb5a9f0f4be0c3b77694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec4133879fec07b1a123fbc98f2a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d40b6d34d10807c3346288191df1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0a10f913d522c77ad46eba7f38957697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227446a0693c2f1ae456d46d396984ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a41270d3d94abd100706e73d2574a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d209017d0621c9ab2d15462e298a9b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb57d9c30850a11f136800bf2f8f777701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62e4d084b8e46e1e6b950104242e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5581b8c48e48bd4ba64ebf97bf90a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce93528d4af9bd8e64a5b25282a7925704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c3d0f3ec5c6e010e0610de3db296705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc907888331753d34d6313b7890f43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf501af433ac08a9b81208134fe91c3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855120eead78640a8170b7137c681b59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54163cc5039aa0f1eaf6d19db78a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de15510ab9e18512f5e8cca78f8ff4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f284bb40a49cd9500beac42af32859711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88177f7635c9f6df8747744118d15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010747b97772d9abba1a04b854364ed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d61b6e3a6b4300d8bad9226995ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40868ad2007d778fffd3838981a77d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd32e4ea7df8ce67bc65b8d8e4420f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b6c5eb09146716c3e3b196494dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ec509e3e5c9fc0943238d9a8484a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea71969712d08ece765994a9b78eac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0aad31ac89faeff567e974e2068b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce2d9477978917e948f0b683ca066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6489892ad22ea82515c5412f27db4e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c517f21baf72c355076ac5b4ce4c03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167edd59fdad4b8afb8c8bd561cf3a57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcd3f3825680be282b708d286f44a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3198a1ccfd406cc83a9efc6f3b1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05985897791b4056e1c4703eedb798727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae417e1560c388e6f2ec9b9976db5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea374eb62952176d3f2624ae188787b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0255bf941490aec1449105f25e312ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbdb78ae11d01b7242b3debdd215ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e509dc2f4b303c0eacc6ccc7ea115732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed0255214e789e2b69d0399ea8a0ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b31643f7de9ae6b8c4aaea42422664734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00ae174d4ac472ec307c42f7b15b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc01f53dd9a8f7439438080e60297736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a1b8c327be597bb6c0694d1d9012737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b427a7a197089fb0b455fa96c9728738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb7473cbe33abffac63448422f0b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8d0e6631791cd1c6871ea18f04020740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb87aa0fad98e941cd04406bd2be3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5041921656dfbba7888cd67c72be91e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec780802e2a363e25c0e804ab632d61f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10466b12cfdb1910e715b01fb609a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a81db7923f7205b1709c401725d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f700104faba649f08d986c791b4f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864a231381963442da8726c19cad619747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51163c0057f110da2079b67a6e9f915748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f11267863f41fb0564d8f30c2f1572749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320325a0cfc0b3b47d7c8dd1fd24e94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b80c6a7edb43d1c7965fa37befd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f4a2ccf4d0e8e6eda5cd48572975f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ba7ccc719e3b0f28553615145f3a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>