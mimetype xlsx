--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7365344f10c486c47a3be269826651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7b2cd7255d59d1ce7ad62d1705d182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f627fbc151c6e98538f4447745d3263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9ec201f8aaf7c77488d0b42f99964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726f67a05dcfbd227f6b877c0d0d0515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049153cbc3113108071f1dbc2fa0fa26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7990c4dd2d1780da229e6bd8493b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e812d1c39e6ddf8141fae076e0b4d9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd329f61a81505244235f323c746439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220fe7ff1f55ac49bce7ebcefef3fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a755af27ec2097ceae130fe78b9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b902e9a2afc8097086ac0a06574bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6356abcddb2348ca1f373d079a7c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479060b63561bdeeeb037b8e1666946d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa0a61f9b265b31c8b7409986602715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0888da7ce8420b69fe1464336f9aac316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5006f9d49a6dbb1b5a5bd2eb2b75de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6c977f5511903ed819669c5d6e3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827270938f4e2bd5660770bf0d6e0ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9bfaf4f99f69db8d335915c4451a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf7a9c7336315fe33c98f8535713c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65039b293dd8a6ad6e4fcd4c5133d4ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b406f9bba0e20aeb6f98101cf7e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268ebfd10c9cfcd5a2ea5c9d540ce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac1db33281ff8e883479abe781a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e7a28669151c0f7e419aef96bf1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ce060f4b62db1939aa680d81fc42327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50a64061ffc248283f97c77a2de9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9331e4a8838de443e5837be8bf91f7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f39f57ea7fa5cc0361902f0cf5f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e2afc470985a44020466c3ea588d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25181a478967b8768024d1dfa7361b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2f6e3f3aa75d8c8e2f47cc2167d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da61c82f529334b1c770cad5fb2951634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb61efc50c35a9caef89a41f0e73d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89193ca7dc646b69dc1b8029a93aaa136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e3264f8c9ad7049bc48e78af6892f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed335a3d475482af68e9bcc23ac0b00f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ae9dbadaa017ead93715fc3c4a5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e9629d25b8e9d2d1848af62c11cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59178bc14a4d18f8495b7d7a3f8bce0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976a93767dc7de5ad297c2294b2d7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56e078e0e14db375662d1c90d803e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8e72d6afad34eca6bbfe6781a92f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382398cae1e42301ec9eed485c00541a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7762534caa873678d4995628e8b0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b70afb948e9ac7f9b62a73e009fa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20a27bc3127e1c445a7760d45ea0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98869d00cd0ec89e75679e4142e54aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0acf77aa08767cadf062866b6b680050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bb129aab085b1ab90b59a45360cb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b62ba89947af58feb043829f0bb0fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa9583b046a155b86c3da52ffe0ab053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d59204648e644bed3ab21142d0c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ea73754d59bd85f609af3ccffd9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38d1366d215059a20dda7a56ab1a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845a143b08bf21715efe51652cc4d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f93e45c04f04f301722a6bc85a833358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c54e5a98dcc8f8d959fd896e82fc1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb37d86e09238a7d12288919d6a16060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff354e19c1b16e91d4112f8e77cf7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261340b4c97ffad7b26ff824fc776fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdafc7b14ae0d57ab271493fa67a61763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d14828bf4f9ccf8a81a0d040ec0b0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc3fcea829e29e4c6ab50be170b8e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154a5e091e0c566f8fc7724dc123c2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85852cb7a1de7900441acf18ff8a55567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4971673bc44bee52bc68212c97cc6a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff773995db9d3ff577a42692edb63ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64eda17df881cc9e27b63be8a3f9e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9856a56fe39a69c74ec64a811fece871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd52f4e96487ef00cd7edf3e8f8bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f29fd3a0aa815050837fd71c14a10173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4955c402f6dae260ed7be3793088f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a978147b58f73372dfefadaeefd98375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458ddf7f9bb53652300715cd45149f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65bd756f4634f88a79582f1e6f33a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15854016aceed0a9a54c0ddfea5a5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ed1b3ccc17fbff7da019c547a6da379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f835a86f8acd07a31f227a8bfaccff380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be2ad68db5bb68caf35e59329a291081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36283cf7ab1ca4f347cc2510c4252c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49ae95a6d251903b7b6bcefa5d573e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49e1a21193bf009fce4e8a0f028faa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd42d7b189be8fb8d3b93e7fe84b7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298d007bdea1817aeca419f8e28aa9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9a421049820a1e48c480c1706331187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bebb5a68f37aa3a679198601a84e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa876d0e4d639b01d32486240043f3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d3962e1d5d32330101998ac7f70690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c121e4c05c20af3c5c3111f6db343091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef35c42cc9265a7a88c838eb0b15f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134c975a02276ed0128aac29ff86b6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126987e77fabec3c344c65405655f4c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36260cf1a91e6f559a3ff7f2932dd75995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115505df7ab2d19cc11ea57e80bbc9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85efbdd2a317905e1eecadc88e84997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1013f74f42eda7a5dd4df1e0f889a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e03ebf7d955b701536713b0eff03d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e64f3e59d6c708fdd890579c794a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed899ba2a8a385dca570cfdf614e0bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59302bb864de08b7ab4c8939ced3c19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bd5cdaf4532fa351495d781542f7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca9c2f92049689d537735eacf0157104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f9ae0e06ce0e319b76ed5de3ce42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099f3bdc9b074bc4a1ca8631465aa1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f109df1b90bba7d193f5cb1e14c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed1f14ffd4f75cdff0c51f32b4a47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d604be37b450c1ee331aa812f89f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11ee2c330cc4af69d4f19457a780d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de93f27386213cb1a120bb86c878ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ef0573c6e8c32caa28908647d4ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdb165f624222457b910bf81d826d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e141569d647744b37f72df3d7674c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687a556e318010b21cbcff0b4be164115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab92e1f6de9d36bc1e7b2a86ae28df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68decce40325519febca08f490889117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762740b04eb613e9683b1e739fc7848118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec82ac089589d07a935a49b8074281119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb567b00590c458317efaa6b2675f62e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ebd0c9ccb36e313d02d1c87231fb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9379d17f29058490b0e213133456f16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc58a46bb26c80f31fcbb0fe686f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20ca5afe6eb38dde70f422ed967ce4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e58f5a6fa7c3b20932e86c8f1e4ac2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd82e7cfdf9c15a11ed04a9a2bfe3f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28002c1429d5b6801f94791058cb9096127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7edddf59192170a89d66cdae6c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58a2013620df9e0b28470805b35b26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba0192fcd79c5aa0f6e297423ff97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f917f65e702f71440732164082e7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa146eb801a745008fb294aec570ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a560e2e87a939ced30064690675c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b551ee1b05ba424bfb772af2e6d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add99407c0a62d862d366f16a2deee66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec129c0f119e21ba76090d62ab209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb2ef898fe5592ca7ff5c51f92a2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4fd75136ae69d2ad5da8382c9776138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d48adb7b366b3213c2c988f967d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ba882605df643053660c2b6dab87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8fd4142a882a2c17d4a44bf567cc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2b46040613e6814f40c7e8b75589f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbf068798f46f868dac41cb12b4cb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd9935bccdb8f4dfaa9331ac2878c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1be623335339852a35005820a1874145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e73032966f90067c7b721ab0b10b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25063022278988a6aa87c7ce20b3c05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30cc4b2f24fe54a642157a2b535909148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904bc60f634fad479fc9e43c8d94fc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a975d9cf029bfe403bf695e11f07001150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fcd3e09f2e5b73d9f8da72a47bb4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b3775b3c76bf63adbf95b7db09bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006c9a68c22e3455f5bb4b88887c21c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bfcd10f2d17086c4e9bc6be66f23b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354feb7ddcb4fa1e50fc85bea1a3c0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ad15ef88932748758cb851a0f7649156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da85bfbed4ccca9632554dc540d538157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0458c67db7a8299e9d66c964be3ddb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef725bf5959f7a7bf85a208244cc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71159b7bc2f25f92e613d7f3bbf9560160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0578088e6021466c36746e3d14f416161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf17abcd9674a92f247163a6adbde2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02aff457be5e7cb3a4095a41a718b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf2414997e42fe6efcf25486bc37f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1368083d181f2f133e4c24117f37542165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2cf0f5006015775ae06f8cd404958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ccc8ace61f9f316c5f78ab90346ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d2d2bd7bae8a657aabb39db73703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03ac96d850e9f1c925aa5a6a066f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0efb4f677d4107eafe8d25de09ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f66b7467e389f703bdc4b790f8df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7ad93492623da026d34beadc79fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc198fe55e45edf766a37a3f73573f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91469142dff613e3e5f4b2f1a919e2ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282159a20cd80b96577d17f55f21fd66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63165026cd84e4ccc1154dff6012cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205868e61b2a4c6a50cd80642137ff1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a142cd3cd12e7960615462a5dc13e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d45b2903c90e0e42ddcc36ff9d11c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf824e64b16e57ce2019e7b5ba93e8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fe5e60908af82f4b10682bdf2c999181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1814c50fa778ec96e9bf1b372fa16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef930ab134c041c72fc922202dd0af1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9674ce3422d6fdbdfaa5dc5af187f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62964a8770189ce1d3a038bd46877185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae0f367232e791dc0941d8693b7c7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f4e46d7c301cd36646b4eda4d743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220009e6b3012d787d48b6dcc1d0fb76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719dd250f9c966254173ede5150708189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9673aa4bbe5646aa6b0c19bd6a61ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff221c00f3f190ac19c8854b92818191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c312b4ab9f0e85737e7d2fdbce66b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4a6a17eb1312ac43fd56235cda83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cc7e2787fa4164b4f8d04f815f5e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ba167906c364951df8cb8912fcf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bedba3fc36591ecaedcf801901f24c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe83e2cc5067f1e804cdd922943b7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179202a888e2de9bab2ab66ae257e92a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af8b23cdffdaed7904d55480546123199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76181544ac506acfc40d23feb68cf2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce6defae4cc34432e7208556263c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0467205c8ff6e8bbd529f3c9bd57bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603022296d2c077a2a222f1f02112a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497cef85a37d46de95678832c3abb29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315c56313c52427f8a52c4f31c1e06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874a9c8fa810d13780eb1a6401e7b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7051c12494a99fdfd4ad5ef639cd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a90a389c8132e7ac2b9f48ed90655208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e6376a2d1c324eb9bb1d4992c9b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678ac4c1978226b462517eec83e799210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec532762858a0a149569b2fbed9d6698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce290b05befed1a33e11971e66de2a0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e0a1cffe30ba6a64fa4adbd607001213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41591eda0afb1ccea5d492ed8bb5591a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8489ff0ad7945001ac9c890975e4f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca5e43d2706afd9634cdd6d8161a9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114ce5b0d6b852326696b5539439d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ff0f0946ea42881243000c3c07bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83c31c7cbda1a685c9105a20e6bb9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6b3e94b2039c615dcd59331f1cb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686810ed3f6ab6ea7cfc8b164a63064221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4165adbd88001f58d624f8844000c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73517a947b086717437003d4355fabea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b3e4bad7c97cdd4f8962d36995b1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67565118ac4f46cf3ee0a84e3367f68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0be84d9a78ed3f81a01c30069af12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa578ad9f0fc5604a4fc6da8a53985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9544202fca043103d993fccdabf5814228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c6b18fa2875b48c72ce0da265884229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96110d456a1d5fb88714d2380390051c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54773b382777ffbac3a2c97f33509a43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670cacc7c491163d3ed6324eae30a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b223658b2aab1fc6171fdabf29440e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ca83ba91aa511a0fd47db82f5d71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa2b16135e7d7587190d183a3557f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632627ffe47f84160a8fc32e634fe9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a22aa91f87f72a1264420b20a198f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b827466b4528ea37455a3d75e773df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff1cd1bc54b6587983bfe893ce894239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767929da46cf4d013e1f3e869183c95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bff85e132fa39f7abf63a5f2e4e09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72608824ba06ec15439e2ce95f728a9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa557eb1b985995d18485dff4694065243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da1f2c5634b4a3eaab961af0488bca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af24f8598676b553099b7f06d5874245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a0222a0bf459c07aa1241da95a33e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6eefbe1e386e9a3155b5c7346acf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe118b30bd5295320be1de3cba102e20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3c21e893d90da90de70cbb7a5eead249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10544939e019a15b5295fb706acc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d0390d07cfba01976b9e1b68a54c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773d11a5b8a0e58e53ed0417bbcc22e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10125e2d716021e1c50691d212b8a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c41fb1735dd2341736d730cca7ebe6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94efc6c8c9b8854c4f5494664a132da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160d470fda52f747501cf86ce1d977a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa40c22324c5418a7a61df58588a43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99edfca1a89151b69eb510eb3c10a41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57da3731f6e2417d3e2bf81057e996259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c95257efce88d2e0c7cbf39e9b5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62346f5f04c6164eea5389422abb287261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339dbf4400edaff2eac344e74b7af05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb6d1c87abc24406e3f21724e1b3f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584711d50e4c5e9fe7484d5494a58008264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5be05dfa5fb316dc2db7b8712d645265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda419df1d8a653ba520cc6b1efdd5de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde62c25c770d84f70caa639004bf2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310c46fa10a6346dce34b1c34289511268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073bdfc72ff3f10a4e2faa627547554269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a4628d96a70d9d9cfba01b826611b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343a5660ab71bb313f3fe69f61cd54d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8314e06551abef21cbc8470b522849272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f757513caaee0d06b1ad438f0d319273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883edfdb78c72284f4229c90260c304c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eefc2cf20e812a455f9bff899cdb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb05d00feea4bad5ae5c23de9232f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d376db9122e9abbeb881bd0124006a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de980949df2b18bf1abebff0ba0e358a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1cfe1105dbd9cacd4bfd92a02e22e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141114bc060f4de6956d56d7348e9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0048c9db9378989967e3993588a080281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e49b9c22ab3e198ea29fbf2fd04a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a65638cbd79f6e8f7d55c71f840f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e011c23ce17d18ad104754a9d72fa0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b909ce45a680952dc864c4a6a83f491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892483e6f9dd90b22b4bbf48f515815286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565978c02f63cc76ff212132196fd13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd93f20d1ce1c854832bedf61ce699288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca8b3991665dc6c72ce23663d7f20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc7b6147826a1fda6f0d53b98c852290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c482483eb7e81d328291ab49bf53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d65e8b50df6ab1a892527aa447dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15930c45c0035a9938374c6e11aca0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd38b18b0650cbcba622d1ebad0424f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa06c8adb30bd02338a0425dac06c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc7fc00ff071d9b89ad9fad496d237296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d54c2f33c1207c69113a25fa80f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d554838f1436511c54eb42388ba845a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b3d353bd526e40f4e29d087bbb68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf1f3e690707919f72fe0cc29f539300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2349fe947a8b57fb94d3eef24fed9f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23c3053061edb07eda4946a12dccc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65e349de5dcbdb7f83dfae8783bd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49c811d2ff6615faa986e1a4e5632304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279de850bc76ab3269f6112bffaf90d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b97918ea536ce42d1f72c5bedff9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5446a3d7b8ebf218c6f7147e12cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086bf80d718900cdc435c62de056b22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44822d8e14fe265f45b8f565fd55f2ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf5e2392ee0b316c79838dfc8419a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898db26f18e43ee1aecf91ca06a61e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1883513fdaa4020591663826b3794312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c1eb97026dfae7d05abeb010d65e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d48df9d5fe6150cdfc2f3077765b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045a17218b028a8e58bed6f7f34069315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c61dad5459df63434f822ffe7a0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21328cd738a9aa33a5d222ccb0aa79cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e960a3a584f7589ade3fb5714d716f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead9ca2d963e4062276e1ec39de259319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f959f28f77c63ca68d66d77cd96622320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d97a956b38962911823839699ba1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613009672c6e7b688f0a27d2cd1cbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37cca60ddfbabde4681de7559f7388323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f77807d3628c610550ae372d01c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8333b365e74be828c972f7cfd4240325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0109ff850385d4ac8c1ced01f94376326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a05f495400d6aee6914ad9df1abd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f63c885eaac4e62f85f12f95c91eb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51f49a85d5c81b33e895c7221bcf09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f692079516ee3610203a8512fe6f16d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c7a7721fa0c986d98fa99efb83f41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01700e858bb467781190803b85e98c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89df9d13348d1c75e31a1bd3a53ec4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57f256ce627ded2e3a49616fbe618334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b019231ebef1141241928bf29a5bc41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc459913804f754410b7d59c8417d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952a9057cd1757c0331d722d29f6a7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d325a6c12d8a65abcc48d216ad8504338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa7326a507f0045192304b4876e3ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71d8f6dc153b8706858c1a691b0196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d881cc65c95a077364ef93db4d95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d865be78acb8f29f0215fdf3b753fa2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084e8c0932b228268469a912c11711343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02fc87315d7f49ffef4873925bedbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b12297e642ed4c0fc4be1dc6b8f14f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3020d67c3f773319f3027b61bf94b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0570beb7da11ea60e49f01f8cbd6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd340c5eddf8dd8c7b3388a37e145348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255d1a4ee317376966325ec849ff9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77940f9d4a96ded9b0eb5667aa98bc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9dc82b7d63773fc30bccc843ec17a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b7e99bb3ef757e87f85c12b98b4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1e53140b292eae5b495b4a5bb87d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6245e34823d4339149c0526f6f489f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54161935272b7c86ac08fad760d65ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222adf743b3edb8ee30147547cc5b527356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec09f8bafcfc2056ba00303f42b4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d56994e7b00779ea0155376448494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0adeab09bcb656a7d63d02ba399438359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c87890270c03cbb4751f31d7fc0a64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b9c9c55220e54d571c849a571923d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8186c769c2c59a02a6c52ed3f71fd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368c0e345585343f39f679de402bc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9b24188c8d19fe9e8cdbe295cdfe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7954a1f1ada71d0124b31d4c736ad38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae44a276b08c92beafa60925c020a62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66bbc92b98933ec263613f5d80a9c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3589e514cbfcc8c72d7d76136834f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9981d4d0ad07abfff21a0584e33b205369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d4efb0ca4fe39854c792838014872370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aedeb34cc6ceeb461d7e429f6e8108371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc986595af8544d2c802df52e14f206372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b691a5e8347d44dfaf3eba33b746f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c2a61585e9d126ee8b1d41cce48b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de040566fbdaa5c6c3e40030b28fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa565b7bf9da2ba5a84dfac8c7d7d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdcbad2b276ffb9bcb69d17eb3449a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc82b76ab6506fd590227bd9e64976378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c889875694c9e586b28b646df1e3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabb31daef2888568bab07beef01f71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb2b67629043202635a41ebf762d9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf32492d8f0a3a2e8a5434a237bfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76aca04cb3480ae74759a25365a2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3800ff52c76f09b5ba9f4a4c14dfb7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b67f9812f0317818cb5b7c087df24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e95c44327495fa38bd0600334344386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e48d7ea43fcad307dbec2aa4ea8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cfd9774dd03ce4f6f04fb3db7d478388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96afb76b5c4e26d67cea2a773ff60bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41297f1d936b719b12f5e9e9d5f54ee2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79957af97f0dc5025d25c2635549b57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7435aa1d6745eaf4196a1802090f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c685725d6d09e456ed405afcf95d9c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa5eec876c1c73a5312e3e9bd1e40c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8717849166ecf9a792f064011798873395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac1696ef8c08f224232021599a3e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d3e3f5535ca0916268dc76874f04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107107ac999f76d1eb78279c88385f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203ac70dfe7fc3b6745f62601c97e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0377a321b902c63ffeba97a7005b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff055fbed1dc7aafc4ea0cd04a0cf9a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c006f8d4a34356249c101ad01e98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0997e112275218351ede9ea47e694403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e6dd416114b862bb41f0ae394633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d7f0c25dbc9a64722991060d48388405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046e9eba004d7569e5f2d164f917ffc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e953e54a8159978d816994574f1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d937b32a9908b2d58b7351d251503408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14a3b23a6c5e8cb700daa9afa701a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d58119fb14f55dcbb1e78cb62feb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8528d716fb6d899bb979ef14bdf8bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350bd4ba99f65707c569e2266c86bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5d1b2512f0a014a448c64164e287413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3280b05dbce0dd901dda43c6b82bff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf03690e244137bddb1730ea8cbd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221346e4284810b2b017e2cb77f26fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869eb714910047d2ce74f8189c45f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454482dbdb32c322e68eb81d4f6caa93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13d832a308e1c8e29d40321cf22f20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a5d1462bfbd005939802bb60b807420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a6193b67bc2f6faa0fd2356a6a626421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9893e32c651af7f0283173b6fc0e975422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b1c97e11538713c9a74e331ee79e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76868b08c8d747a374be0be84f21aa71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc4bd19d1da1d9a5cd84df4fbd424425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4262bc301bf2b9d73f88b24c7b23a07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ff10cd39cdb532a1e5b047a3da488427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa784fea7c852bde26f70f660771cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c8c997dd7119188c5b923d2621548429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750176c2ff71bef49191832cd68cd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ed17aa216e42043eda34b9d377bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e176ce9a704e7de8c0715699d57b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a996f800606b78a7360a741120692433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb445d000bea07408c2f7fcfc6cb87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924152bf142d8eae39b130a0569bb52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f1e98a54de4371590c774ee42c40c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2341a8d075c0298729a189d71efd11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54dafd8fe982a7c10c7ff25a3d92c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081835953d27622f8461fb26c5b7f61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2447f967a829ffbdf1e72e79920f344440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b46058de91b0eaad95c09ab53e7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77828b5a3124b3bfd5a438558021fa74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c911afe8166725b86c27b0c20ce756443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2ba4be8fd441a3023c8205146f92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6f30abb65882fc9ef9d7e7c111ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0cbb172f8c4973580b37612082ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18d7592b1714e463b1882a1a322e53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5953147f04e36f26b2e7c59842d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4c80b11ac2daaddd51e2e1b38a45f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd598b5f341c579bda0871a0673355450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0137a7b2d490d47c5203706fcfd30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3c5ea405eba5408fd7ab3a7a3a102452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58e820e845e89881f4c4b678c0d696453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621576f342bfa3331c557f1c3d358db5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdbcd6af7994de7965bad67f3a2f37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d64c7a9da50c7929b284e625bb84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4dbe11beaf547590220b25563e71a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ce8460d784602998b2c3629a6918b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff3abb19c04c3bb5806afd7b0f94d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfdb35c73ec310b85a0f171a16184f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c611239ea1d3575a1eb13267150d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc48916fc31a0e03a41d045276ca7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6055ea6589374ef75171448860c89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a02bab53eaf3e0c459c980b95a384464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411da51231073f8476e198a7411cc2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad68b6c39577816995713b673aa9bc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f958210770542516ec04d1c19e680e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c642bfa6f0086b985593fe9b59e58c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e03d997909a16a077ec36c6efffba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5a490dcafb7fb061985536f869d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2528d5b0a2982ea2b59c5b0957d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf247f5ff1784a512226b5645d4318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b24ff3acc2aa76dd058a09e6682d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ec0ec6897cf7d3823ab552890ca2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58aeddf0314609266d18568487a54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f09c7a42f4cd9d1b7e26d727466b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1976c6705776ebe8013df487b52def477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a1758b8cba70a3fa9908aa3ccd01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f682f23d16e5b2b2ec7c3fb55f4754479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977714d3d6437858b841b5358dabceea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d0ece551d95f7bed9817ae5df313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebd8e6b1dc1ceb1abae763be89ded482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9dac0d97b1f4253601b0aa04c56e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81491405f93efa91b91d0bf5cf74b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aeda907ff617a06028959ae17de50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c85deb0a299d6179cbd0357608b36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a9297eb50c8c89df68eb6e4016250487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b1e8e77b658e3512cff452c15c64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf52c0bf6f8e9ef688ff1406ce2286d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e14385135bf0173dc97692b124fc20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab85ff3339095c0c5cf98c1b99b2d45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12829985b0a3800db5b848b061a01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98b9d874014e6935f56e1c8dfdcb83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951a6c8044e34bbefd0cc6bb1e0eaa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4b2625639d8878dea9f952c67c22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca75b7cbbe2fe2fc44baef6b8e49e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b02cca46c48c611ae43e119b94a53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394c4c25a22ae88beb0fe2721896b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51065d15386f4cad2c7cbfeb196e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9417c4d827d7379e75ae1a973d8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef58b1d2950339590adb91742ca65bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d241097301e565acc252241f3307c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da8f02d9326a6d85e56a3fda8b555503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ea27985a08653aaacbf7429d6bbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6c218ffd6026e3abdec6b757f30d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1818f61ea921505aedb8ff09546a1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca141633c1afec5dad74dcdb4de7d34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ddd0a3aae63de96eb46f6c670cff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe870e574cfc15f269991a9523b90d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517cc745ab8bfde043f17b35d22516c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50171eb1116646ae4602e5c9d6561511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800249da52163eb384b538130812fa9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72292141103c9a8c56b4ee66c86028513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a21c59c1778cbc2ea1edc636ab91e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab337dd0f7907a14a670227c2f599c94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250bcd3ffabed5fdeff6d5c39283d4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186dead5be3723becec72b69a89b55d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf5f73752b1eb74539ada79ba7900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cddf9cbf94ed5714335a371baefb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584740a41b232d99ef5ab04835e4c0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decf9f07af4dbb7329ad77a86637d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ffa5ebd8e7e2c3241645c828129dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948747d05e4efc4eb4df534240eea6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b9fcc9db684ce24d3786cf614264f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240441ce2408ffdcf7a4044e1748ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8585005b5b07222189078e7525a579e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086d79e2e9146710f322f7ff5f2652527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c309344bec5f4771ff70097dcb888528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e96cef4d544e0c1239f894062750529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb845a32bd14bb6b97199118f991ba39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ac1d797693509eb736ed4ac699fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c3a612cb62318f81301f1db592faf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be8e37b2e844ec8a331be486cc6a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701958bb2523c1e1fa87271e95d628d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dbbe888a3640065c2716cac3d9701535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc117874f84f649a1893802bbd3215536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afab0b089c1d1ad487626213d67eb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322e8b328c6a5410002f450ce55f86c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b23153aa651d0f98d68078d90ca58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba308d8c1a0056559ca5f39ab7a92e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2110ca81459243fc15ae20bbcecbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db934cb5b85f7b4ca609f0d90f58da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe009bc8a00532062ffa14803b6e2e41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2194b1a2627cdd4733ad6d18b61d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d453909527ac5a027a84fac774619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11032455009daa8270b0d29a8c159f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffd5c6c6da555b0f44f48f70e6911b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55586efb09c09a092b622d0c381121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188b957e6b10aaeebcd132aaf16c5b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa87f7a6a3c440793c03392fac5be3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e2d4c74ab68031ffc827fe74e58e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d80a9b69202b0e567f39de69a138f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c5038fe9b3b528570b607b4fbbb41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88e93ceb703f1423ccf4d64fe42b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a72623e82c60d8068f91d9486460555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9574cb693af5370171bcddb3326a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d2038b285d7890eeeb2174815815557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51691c328ba00a2a21547919512ebc95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93575d73547ff714650b737a36ea6acf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ce1a96ee3d672b4f48fd25b088bbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7d7319da0dfce896c7445a4eb1649561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eced4f8f34c2a4a0d28d2e7bc75eeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194e1cbcd9a5d417e530c64d1bf7b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6da2dddd4e91122261b57b4a41da51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b79e209767e82df7a05ce1e2848922565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948980d0d2c1cde03c67c41b8c72fd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6249e8f400217381bbbd45750b0e84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78929461e76a1fbede1123f0dee176f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cb46c187bd5c9cc4eff628546727c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f67dad605ef9bb449ca7ad266d2397570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d792999c514ed7e07bb0452575686a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed4c7038df0091e666ce191135c455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9c56f49eef2078c3ddc385dcb1fc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c0802d2c0ba55e73d734a730ca5c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b462f11de4bb4295918cd9eff48a7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9b9df845a303e1213415a909abb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b4138377bc129cf29fc34ed0a7aa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd5b9126a8103e5accc716b563449578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b63c5d73644b50838d09426dddfeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a215a0f1df9607d686065b6e819c7c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bf4dff679aa31ecdce12e085cb234581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5e79a90c7ab9e075baa2c4829594b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2b449cd086aac6ed5db934fc0feb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df8edd1391a37b2ee29fc236090a4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6f6303545f7c22da240ca8af2456585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac24ca16ad08233bb9390dd77a0cac3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd91a78c9ef0f359e5b44f81f1eb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea95e8037196dfa319edd3ebca72d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0a80ec34d602c9384b1d356e0ed61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33f2852552d80add8172ebb5559a57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e877ddc242deac00b103a37074c41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7856e894acc2578c52ecf8b4bd94a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ac3e306a1564924ad50cec6d0b89f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1351668978ec53a931054e5096c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa6b753a5e899d4cf1e20e94af81a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947678b54a7c20cecc9219b728f23a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d09485b105ec7dc2d0ada05a94900597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521eae96c1334c1a93b8054dd5fa831598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6463e6b0226834092b08cb47ca9ead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf06e61495dddbbcad607a5146191e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9ae1077bb17c67b9fa08d030e216e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d33289f622ef486d199c8ed070561602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab785196eb9ead335275f5c8ab5b3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e69edbabb3af89e22d8ca7d317432604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0bef818fbc9144ad0de8c79a0ffa3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8134a52d588805d6c85936c40c46551606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615ba00b19c74016b219dd62e9b5e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73e2c1cbe720c7ee49b747685eaffc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619bf26a1299b0259fe927eb288d8c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5744b87ac6777b6041b53ff0789dcb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ea24310a1a0efd5a128c6308392d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e16463c4a99511614243135501cc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc017d3c00947483da8f5a54efadb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93789536bf2062f18691ed61165ad8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf3ba260477c63b9ccb6cf7160623615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10771adfba520c7c1e0a759e495ad4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a906e3c0cd9fd23dc3e113df18c7f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde8c7637a4197e39a486b5b971837a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3896e42a2759f35ceb6f1b7147e096619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dc9cf78e5466b761ad4955a4e2d52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733373b8d42a97df23f8a0c846f451621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e836312e36e163571b67aab62ddfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a7786a311c3ba4c762575e6dc6bdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c59f479eb301b827904594cd6d314624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b629f6f6e770b274170db66a99f659b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fafd2ac40e55463809f5639bae43f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6184887b1fcf482c0d062a98deb353627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7781a95ef850b87244586a317b3f199628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f66fea8c0e714aae5c68e37f2bab9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f20a339a27245c6c78efae877bacb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276daf26e7b21d3066769dd23c459f8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af1133d38e79cb37579a6857902f61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187600e5c45f3ace633ad691571852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a257882c238e37a8a9928230a2a19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c20f85ff0edf9fe33508c2654347635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4cb27c58458b602c7a1c86dcccd9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d5f4f2df1a46a5b2f90ef085b36a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faebfc3894e4b830bc3af36ba4626ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604efe361e67c7a9ecc320479100a72c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d145ee02b7465a2addd4976fce46ba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85c45364a23a642e8f873cb9ecd56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7dbebcd66f34a048806cbc205a5cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8adcf03e5799d5173f401533ef5f00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf8fe2747161b7c8ed1c4fa61fcb9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a694b6e55fc121794bb06b94d6a72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389596b1b1c393e24caf4a8194d5e1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f7eeedc95123497c00fc85f219bff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f9ac2af93ffe60dc506658222b8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacaaa4377ab94dc06348f29b799d66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc50a28826b9babbb4c644879ba6b15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6017b29d79da9a0c7d2575c3b7d1b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e776e50110495203a87e451fc82a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2acd37d3099e37190faa8e15dc66cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2366e08f3aae9e2b6a4e3581b65971654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c39e927e4358add9b19be64e9315c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672e64f62a40f83dfac921d9ec93ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc2620cd33f76af381edbd031e652e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34807c6eace495e25d95eff2bf6f1cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22118cd68b66c51621e09f86cce356c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d75bc8d517e58301ea65c3c647fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f73e3d7b57c6d6f120aa60e9cc54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907759dddb4da966c7019cd66f489cfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffcde27494115f917906753d442a1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ae837055ad8fe87b5c19d3c7bbb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659573ac4cada88528a3b7617b25dda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6ae1187a7fc749c67663ee76e292666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c118bd4afba9d298627e704d52c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030503e81b3ad14c2b87463f258a0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b173b5d652fe73661ef97cae0ac2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82857b8b26c4b094e8f68734b13848c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085512169b508b6ba9f0093d88155cf4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2273203ec55a070345fe79815dda5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45664fc0743eadee82579916f2762a74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c814c45460ef79fb37717ce7f4f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ede8e2cba2945f744c7793466f487675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af192379cd2522a8e3eee55da6dd3ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ebf7181b37abd62ba052a26e8227677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf167ae21b376a23b728d2c9bc4b81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60336d066f24b360fe5990f89529e93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734617252533ef220d56c3792c04f50e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31b824c7d104b3815009097c50c0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0249793aaf10265b369ff7b53e5a37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d350b38638100bc15979887375201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5bcbd124d2a5e23215228a38e731f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f116e9ac5696c9e5f65410d4516135b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c88e9aac789b169b470287d32c147686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213fb37a8c8cbfe31ab7d0d0af4d230687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52848f61277170e3c476a7ec7a1070688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871033656fd539a3c88424e7957847689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b59569bd2c0d2bbcf4c7f522d9911e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec874fe5f04c7d4bf4cd527f9ef4c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0afa92491295473ef3e6ec86f76cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c539053dd7169266693cff27e30387693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c759cc3674282209424927d32fe1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a952efd6525acd7be0a13590a04a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684124f93ac5a944cd8c8a273cfbf004696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd144ff3b87c3817af6e5e63b8e330697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742b5df1bb0546928ba20364b4caf1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e02f458a770602ee0806bba4196d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22409e470354f4c2a0707a8bade9ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e582f8b67e61d3c840d21c8160b82b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e06fe97ee3dbae8f6a69934d9d250702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72887a91f55ef6dfb9b884f998921c50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c05be59c2a31d3af2a10d1e2d175704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbea1244bf273c559f07b0a145543b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fbc4d419920d88656be6b30964a60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae327e617ab5d7d3d37e906277a0dcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00aba28143acd7c237250a9d5d0589708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931aca63a729c3c8a3c1b399a8fe93b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2ff02121c121bcd5d816f0182dce3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504de64422a443e0da6409ee7ae7acb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512370ce8069ebe048f4e618cd2af5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab3eba07caf67ed2c5dce2c119743713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ce06b9d6eaf24a4f0b7e4d08c1c2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed197b49a27af0eb181eea8edba6b4da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ae71babf53affa44d3d66ad6bed9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf3d700048b4b710856da6a314e580717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d9dbfdcb368fb4ea15fd0d6e1318718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf3686e54a644ffc5ecc88c5c1444719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69733bed4ea43887e1d453a5a5e8990720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf4968106924a0bf6f03751fb0d39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde8b5951341f1f2039a322528f9e51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a890dd33eff7af3ec6773d8d6b5b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896929d4ae8387ebfd0d71e39d1a2516724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75ee7b3e08c088a201745c407eb7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf2292672aef6eaa2d1bdb18b51371726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9e667e8e229ea3a5403d3b458b87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ad8208c2f888908416c43257d833728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da5e2613ccb51db244e4049f0247a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159874fd5965725e71b99df6afe3635a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ef0377dc58318ea55d0e953be181d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08100caec1b0d037853116bc667dbc26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7974aaf57d18719b11af0ec6c0a8c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daacf821b57f7f5bf9ef7e8162f8d1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939390644933cec8b3e74f05e168159735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a525d61f6d0750aa217dd8cde1804736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4361ec2880bc48e0c7a33458165a97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5268bf44ee3968370822c941610e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf6cabe038073b8de651630a86ecf5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122905415b6dcf04b9092dc37e661b8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151fbcd39d9a352ba24b9f3abda2445741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b6a0171a8140e091d0a4ae74a8d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e67b42b5a300e5663c6dfd54d4ade9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96a106a972d217d049155ae02e528744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca428957608a2a70e7b2240dbad9e4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd31fc85daac81259351d3d28cdca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b76c5ef3d7eca2c08b7927b387143747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34056c14aa05d7ecb825be9fe95e7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8075cb8feaa5ecf6a29f886dccfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2696509cacf0954d9528200a7b0b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a8e165d79846adefce0531509b34d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1982f956e179b5aeeeefec00ce8a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a561aa86939b668ae995812465bf4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ed5dcc49856b006e941cbfd6ea64e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b15226336c5a3f0da81ab52200029755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adcdef5d828b60fe0034c787a1a2d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a09525ed5e8a0b9c772d79473ea5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291822f18112212ad775ae53f931308758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec87f3d83de0ffdf8b51f692a679b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a53d93b04db27277c811d12d36631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ca3f9c10d5292f7e14d6a2762a0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e838f864e069814a36ffe1a12c55ad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477d101598b76f5ef6655efcc9a06824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1293cb1e3cd1aff52988e60ac82cd0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fc95a82d34018098fbb2d0a210e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9aa40e7bafbfb78f74d8a42e11687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbb868ed2c91405c1eaab9f1b2b5278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b5ec12734bc85cf47f6cd7c1ceadc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2c1002b1944cd04cb07e87bab83e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465a0d7e1ac1c951912eddb234302611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34bf01610de7a9a9a0e821eed81df612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65b7fe2d3e2d4e0942bd0ec5bae6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556ca7e8bec807fd09bb690b20df9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad1a149caf7e04b81899eb22da538c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d641946256fade15ba1f582c178781a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f383a223c17cb62e0735a51e514ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea274cecae8fcc6f6121a9cf4d39b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceb86580936aeb0e48b721f9eef67d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa55d638e9222e1b4cd1613bfd8c4f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855fde0dba3022d4677acf281d002921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1be9a1923b88742c5af48e1ca99922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13441c34856b5c8214a3e67cf4a93723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d10f1d9d2908f98bc44fe3a8262e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae331de63512f2901bc473fca7556a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ef1003d32e2ad1e7020bb882053126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c9352ff28b3b6673734178c7cd58927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e1de0fca060f2fbc4571ba2c27bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb7d6c7170477fb53b53148c1bd0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d0be23fbdffac7d7327bf4e1536dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25defd00e8801f007898c23a9d00231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5495addbad3e41563a50394196a4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e67153b15bb83354ac0cddba2a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20442e09b43d6cd685e9bfc6c7ccfe2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5902fcae4749d4230b7bc24254890935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae135c308f73bba7c20d3a34723b4ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33d07b9757aba62610a8ef270838b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a730440c7d7c66e35743a09095805438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669fa3b590121ba537a88f41f6bf74239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22da2b942deedbae394ddd9fe07d3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb2fcf6f76e066b877b6426410a8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e39953c211d1dc7e336cad8181ec2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db22891866230f0cb041c6c99ce21043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec461aec455875554dd70bdfca3c22c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66884d334b298a00fa9d539ad5fdeb4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44d964f48f6343c6c830f2135a90b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b5fffb778c72bbe4d9443ce8db49f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc2674bdbebf7a2d5ec79792b0d6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd294257bb2cc25be8c8098548f6993b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26774c5d76adca2d5ce8a7a7ed22837550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74bcfb983863b45cc5772c238f10d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe6be3819a474585e1c9de10dfb18252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e62b9d7d1841a67d819b0ebcf0fd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4f11d1377cf9b421d6887c7afa0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133511648aa4d61de84fabaab46a9fdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d39e76c806739c3eaf6a584891e1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c8c933457800bf388ce6c1266b15a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcafa9b5de3e93ae8100d44bccbd5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e866e1472be9328965fd62717187e2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5370a6900fcc6213503d7715b38c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c19d9adf55503800f43ad47bfd4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d9810dd4148712635c96ce19754962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd201564d29b5ab5b5caf71e2eed163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667625238ab5a5171494c0f391c2a05864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edbf754591dfdf7dd79067012408b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb83d3fa2512bacbbf3dbd6f5200d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5fae5c323fedf5ebf16624e6482e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545455ffdd0b901c7dbc4948052f9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3993a3b36a822f9220debb8cd77afa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6d175ab42f2d13dd4042c8085ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac778007829b8db7a40fe174ef0a763371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110f0cd995fe62c0564924abf0a900e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacf1bd65d3d4d16122b58fd73926c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cd21ca4cee09d75521d24fe42b62674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6492091de44ebd49d339b35bb40e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475e49db7ea9b06c2abfef529f17f8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c8c7dd3192ccb68ca72a0f6279b0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d727327e824ff313f24f4854cc9ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb40601345c0f7d2503a2c9d7609f5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce3bfdc96893a12ac35c77af7dca2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b96d82efe98c608e1d2d3dd6bf9b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3cb3a5e7b4c0766e3e70342b59ceb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328416b68680d56266e23efcff08503483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47688aa80090051f3cf2249729b2f58584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847585ee3a5da8713538cebe196b75185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07678b2f331ecadc84a0d5bc1f636986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc6d7dcb8c5255142c5c2a96476b1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dcd2eef2346c76519c5de2db1c1b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f02e4622f029fde776101f9e24ac889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74206925a2e648f5765fdf256b9b66df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0df438b040fc3fbf7e46623f7199f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a10ca192ac956732db31ad7fc46c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa393d4411a27e350f6eecd326d38093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0c15b17a2225f40e7032613d373ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce79f09453d1546da0dcebaaebb54b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a533f845c50586173eb07226ba7e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1099faf657d1792c632cf9a3bf3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56343fb14119d822ae941f5c029b8ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d279f4c05ec8c821e70f6f7e6a21a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a6c925e49c2242150dbdd11400abd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6131b6c5803c701eef109d44ff910f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f315ce47f183e1208c4791f26476135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c859405b95660d1c451b8b6e9fb70c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef763af2f1d053e4d8e9a70fc6f0dcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cad107b8c5978cedc814de38f8b8f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d07fa6f7eeef27ccb133dd8e1c9d86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250d10dcfdc16e146693b29062ce1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936f154803c92852c7922b5756c50f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a65be3dd6d1e9d1731fc18a05739c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5882c9d0aaec5ad86f36d6ccc64f575110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af27d6453a19be061bb6987be6e816a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a29675aa7081fc11b31ed51162458112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f303cce057edd311d3c2037d3b2a6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dccd1c4d1872271f80c3d33e2a67b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f6e8c3b32edb61b0f1f34a7546be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b6e6f8c881df020525062133b268116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68285de9be3bbd4f1e85a44acb6b5e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa5c3cc97cdfe97d0bf2dcedf49f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c69cb498fec6c0aa94a206df962c2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1d2fdbfe33a0af763143af02ea45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125affc2da2774746580ede36756c49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2f9c50d53b2e6e88c4901dc9c65fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185d07cb49f74f1f8dd1bb4bcadd4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d317da0a8f323144c7eb7d7feefb35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca51af6c26a50f17025f459fc38852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdf38444ec8f03e7992d0e08a1e457126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727b5cd93d6262fa1a6ddc890c8885b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c23d17e5ca1fbc1a48b140aae7740128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767602133ff663ded3d83545e2bf335f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533e3f7de27fc7ba07fae1dd9e2571130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955e1edefc6cfbfaf5b6008857e6781131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43e43baf214afeafc6d8d364f84fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b4fbda7c00a084d514d1f2135ceeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b703e9be2c4d9940e3f697f3ac2155134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ede2488edf9d9358ddb611d04d59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036627f9e15fa47b1c322c397e503d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099497afa3dc2a374352860c727c8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da455e92423e64e15866139fd6fa835138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd3fa1b2800de5473e6a2ee7e50c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d8d1c71208a49bb1cdd34d5dc6ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51001e4b91665b4f7ead50492777e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955d4801ccb317dc3ebbf1a8e6a4380142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a269ac924f92ba4eec51aef3765e5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932efaf4bab71262959450269f52fec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84768241461274e00c82e75b399937f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddfc96668e47af1593a29f9f805fa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f912e2484c770e9ddb4642b1be17db4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325dfc9a69775b2244c81a2a57a9a71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8128ddca990a4f8a4d725bbfb619d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8bc4dc7f634d037e9a900ee6a40ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb260a1e60a7f603c412dd33968b3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888b0aa061176823881f8bee27daa48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302dabf292136be05d38f5d7df513b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bea09287f0652f2230b65da0677b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad8e63bc267ffed96f82b61983a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8461c8327aef64f34abe3a649b91233156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498a02fa5e424f6394022f4ad8fe081157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63f716db3ece9a9f8163c0d71af04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616edc61facfd2a4574b1ce7448e1cc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280431c20426977cc3c7afc095db1165160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bc2208fb2baa7d15ac546063e869c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae04c2b53d0945ee49170970a7c7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b2c622a3dfed4083440bf62d1bd25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4716c7b67386d82073641c9a472522164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552887781845fce5b1381b2f595ed9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64113b6ec6cd3cfb5324e1c2c89964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66926acaa72b732fd65b7a99c2ba0649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009990fb8b0673c0bee162643a7b562d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a62ec5068f730ff11df5ec3dbb6bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310bf57246a248c6b07259a8b303f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3167925e917d86e7ccc4433d4016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56ee123760c561d306baa8f157ab9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b1c83d4b9f2db2b390ed775fdddd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03d497170e7079a86cb6f600579c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9d35d87ce4506def96fb34e507f9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2ff8448ae913ac72a8899ae77c8c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9b11e6a68b0eaeadce9a790c9358177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278ae9df4276961f263a8bf41f88788178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488738b1ce12fa1dfa8f3fdc47ebed3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b21e46b9ce96f99bec5ca930d67a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba09dd8df1ff405d61c18d08faf3ea2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f23a0756156d6cc67166b00b10378a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b3fba241510dc53c3edba57e17d92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d41f895c9bbd4ea66919d82c5f434184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f9d4fbf3878b084f14d0e09ac199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae51750fbf89cb827d6d91cb722560186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084083eb823d2db08b80622a4a65b398187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c31798a1f8751f36229c40eb3078188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf497df77dd2332a5b8ae5cc870940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f090e1dd4f7541003e86b030dec53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f1524a9f51fdd4eb0030e062eeec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b5f7b0bfc91d063316f2199500c83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e4e241684f5029d3647bef934f31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a0f699cd7c4d23338138f7f7022f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e6b8ad7d7168678017837b802385e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262aba3847d40dcceb6fbf3053ddb3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95c0d17cbca1cdd64ea67f27893bd4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61d6800ac201bfab890561494643ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662e1a6c1ee97e2e5d2bc83ecc00fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720bfae26484ac5f382e585eacb39b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f5719baa76a17390187ccda155b11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f506a3ff29925c9decbe4ac53570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c749b1caa7b98595842f1502e4821203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855871262cbf805bafe70a1ca939b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca2dac4ca5e8a024395c8c007a4b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa6f9b00a76cacc569e28d16f7aa8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281230ce2cac3747cd1317774f4507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb240cde843b03519d77496c8170fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212d8a03fc83b0084413ed367119149209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac73aaee426fef901319b16a3f114210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a9f57f66734b8e488fdbf70449d74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7234e01e320af1c88ec6322014a42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53df6100f7f033d4b1ec0d020f8a6ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e2139a32e05fabbbb25ebe1669ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e641805b66c294c27522ca1f8a350215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405859932cc22e4491986540f8559ca8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4767a47f22a6270e91402dc377813bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7868210933557f8cea596c6e15af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a7eec9ffb0ba4da57873fc033ce78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554b5ecb709cf27ed3fe4692b9dc22c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976785fa72ad0e2e087e0de682423ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7515bdcbd1a85943b589f142b06d5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242fdd96475207f9707dadfa70532f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892764e1bac8c61875bfa1fc92d784224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e434b1081209faf91c63cf6f5461a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a21311ab0263a73c6d035f386356226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d3d4c2f2e62081386cd20a63c21c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923fcfb5b74aca94805816483c4697228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e37669bae1a63cd964c01d36dbe3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461a97985d1154a6931ccdfaca59e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206a7964dbd331bea15476926e82f5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00795e79137391ef763e6d29b26de029232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860fd89157b652fe79f9c76c35246d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa80b98f470e83b85f11eec6267fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b480d64a1a1920ffe39a729b060f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e23fc542db33c7f9476bbb16a6ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53d316a9af6d19a36655c3e788a077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4561d3b30c67193b8b4e2856465922238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843e4bc6275ba190f9582885902c2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b52712c11d25ac60986a41401d3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204cc5d9cba696671229c9edad0db6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3278a66b3db17ebbd4851d954ffa874242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa111d6a958708111fca7bebad5f9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97bc14d4aa68730cd4720605584c98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c6e67672992171e0895d496a9c95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3592d4dcd048b106f984369b5f29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b3363d1d977d988654676fd1b452e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10982bc6d3e41af819cecfa0e69b316248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb3fca594696a4973ece88f8e33b6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57652443fcd3e7122735dd1e1cd4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4327ba65c6931419f4fbdde640d45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204f8136f1adb3a6cfa8f704b0b3c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cc6168b148ed5154025db884cd9e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed42b54776a6dd072cbb68bfa8d907d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d866e0758ce1399e3401be54f77598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2024d9ca7bca16db095abd291b8f67f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11730e3fd857cc49b6642e3115963e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f467f5ee358a747b3299f208282d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab9250344e267c26b153c6b855bdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5476d56d28169f3832fe87b5b7496e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a20da473a4abadf2d1975c200319a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d27dda5813aae6f144d54e476714c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419bd33ec108d38ec6124f277e49e14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc4b621582972d57a0bbbe34bf3bb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d278851ef0f14eaa0cdf6d091688f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628bb68c80dc6876467e1f220ff871a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a02a9aeecaa20eb32d48609e79839267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b4daaa77bc037d133803f1c39b31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb053885b2a594160b2237f5caae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d45517f7ee35aa0fb285f5ab76303270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2749539ff606c1f8ecb96fdc8cbc11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd3ac2103e24f56e0b4e928253ec0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b7e0ce152ebcf8c5d3de03d69501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf86c6ba867f2f9be825435199e75a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58abdd62ca9d9e859bbcbc2077a062275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9018979b08f41532e85abd79568fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c4a32de8f45393daf26d908c372fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097729e358e98ef09f91073f4e8ea3fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6918dc12c09d855d7717b0852259a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a065d0555be038609c612041e6cf5db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ae025da6248e37e8c7557f9a303e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba799537f3b9c45f82c914f9a1e58c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f3ca8f2f307fe5d9c5cc98248fc16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a459c953af7bf55551fdc5d67701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a88a6a7637ac421d9e00da4ee8882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5a4de79ca5fac15e1a0c7ed9be8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d8d7d33c3d2a4de9d32a9ef592ed5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038652bc14e1075977e3768bc1ed69de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14425d95f46e975f7b857d58024a1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91321fc961a583198e899598d35bce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a9560868b34af3f134dcdac5a16e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce88934865a327bff3682fb72ca7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332c660a2e815a0c40664a7582b9df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1d4aee63c6b7b20b14427e2b0eef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4489b7ee90103cd2a25cd1cbafb0f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1f0168bd526e8214c117e7733601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457d352c93b0259e4afc0696a1bb0c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeecee35f55427ddcfcc90130119ad3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20cf8cffd79d935e25396fdc6f4a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42781253284aa9a37aede64db39851ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832522156ca2736a83b4031856e98982301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c71de4a57440d65dc994626b2d5ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7ce84ee5efe34f8cbb9a7a0a855e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd348bff6bb0f957807e05e872f50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063bc74f5d42f2a60fc728433076e3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3962c84e3a31f5a077b1e0b1fe5e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494060e960862105aa47e9da2c0a77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f233e67539a806fa67acc113092ba7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd28e4391fba2b71899487e17e423309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a8a6374b3c1f25a98f96338cc9a0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134654e7a9385c573541b7861298424311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105439c1b2f23a6f02e0a9f58c26de7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126418e256482f089f661a0f1bfec56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff566e09c3a113e2b559500a9c871fc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746affee4466776a92696e1f10950524315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae691c627ba0d37940168598bff67830316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a5796c8d71edd4e478e6b75d40713317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c9813f8d093d3300b6af91c03d798318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c5053d1b5a29f5f459e40599b38c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69d01a3b06c6f69fdead4d0242e95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c65d090431c48206214544de32577a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f2c6e8b53b784e784be06f03ba8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79e70b5cddbef3e9cada369e280e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88ff14e8662f60b1b588fb6089e82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dee628156e0cd852a2e2e8e0ae519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf81fec68b80a6dded2fc0131ed503326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f23396a7161d373c8abae5bdc7919d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e8a8d5c6d98cabc7e38f5b1369700328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f945ca20b789c98e923767d0f3efe2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214baaa31bd20aca49600628f1f1aeb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6523b885c02437788ddb7b88772df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17c7978a016af5c2637cdb0b58f45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f08b8de2b543773f0198fecf2df41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489937316ffc3b68c8fa22eb3b5c18c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55757598d5f9d3a003d5221f1a340ae3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abb50983ecbfbac1d6884e0dbd2aa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db973b60928c776614b9389bd6d53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797690f5b87a409825c34451899a3845338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fecd5a190bce1c8a47abb36f56956339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351446096f20e52412875b62b2d2e557340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14010fc0abca725e4fe8386ab603e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ecb4f7db80b1f1b870699c2becabd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb28a10867ab7e2c6e77fe1c3b2b59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653ac75fff1124da752dfc4d32590b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc430c64add1f9bfe9e13a3c99cfea4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06885889062176c7320014ae12f5e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ff266324ed8c4cf169c2c3eca001347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39d43ef431c63e3b0d10cec984b2bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b125306591f91e09af479b77a3eb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d919a8602667461b60dee68d11189a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8cd5aef20c7a009649e4cb06bcc4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d55678c7cc9c6a4ba270807a3d38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786fb6e0bc1d8d97dfa23a194848447353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaa9397a0633f66401c51fc5bbdba2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e948d76028cd4649da7f675bc562355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9ff260bc4423ea48ac88748d5bd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626276b4849be78620ab18388d13bcb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9617e05f7c47f91525f836a899c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de2b9ad4c639b008506a37f663741b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c47c34792f6ac3706666c343dac5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961d2e1803c2cc2a23306b0aa28839361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79047612b04f25088111c5d7a13023e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c7c7b4d250abf087c4f602076f28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042eea8ae56ac506e93a9fbd0e3659364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968fc352f51b3a2855c1604daa80c03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d03257285742824f56bce95ba45a4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1056bbfd5ba55f128c1382a61704c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b6f5d5591f7eb6f331b7fe738e8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53997afb2ef221c25b3c1b889113a56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18039df125b1762a97190fb37ce13f78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63d4898b3686d3495f17c12144653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a78b1bbdcbbc26bfd2ff2ea866d54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbe56e07577e8939a4303dd4e70df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6803f95ed66c13f6d83cc602b19b1f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c3cf1675a29c8ad99b43975d215a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff031939ac92d638dabcfd65715065376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e2793f44b9056059efe4f1fc0459377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17320aacc19eb8e612770b231d05d6bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9c43332b655a2999e1305f7463e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b6053b97ccb39355581657275d7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6e9dd2bcb321f742b30c3cd9081c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112747e04115dc945d5433d31e3ca2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9540d2a94429d611d7ea0c0501253c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3af6660fa15c481b9b09823c31bad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed9c54c63d2fe2778b05758feb3db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de39a9a0567c4a8085c9ce92857120386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f86a4ff12a3fb3315d5f62b55ead6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bb03cc86c3198a329227759d4bdbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e135602fe6ec8dd6afb1af63c36c12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e3510eb372659c8b74ab1ed1a1d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcf02c54cfd46a46bae230a3a7f843391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ef74520686c8787bfa643f9d29d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856adbf34471571025feebf4a44f46ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24171f3543771f91fd34a8c5c3916f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65495d6d1b43ded05a8711b8f6b7bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949120cb401a0221c92a282faca73d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd7c0ac3ae491b7a143019cf15d727397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b338f8c94430b94ade2e4459ef587398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4ae928f37942267caf0b1511b8b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f09cc30cd5d0bff986d019468bc8cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b1e92cf22d9c757b0b8a948b674a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53540d51ffc4b4e817fdf8cd76d78829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff9d994a3b7cb2d76c50b7752fb359403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecf45650a8926cbb78ee74234f0ea6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fafc2e162d1bff769191ad6fc697e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ee2c44829d571b09692bae2b764e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe1ec5d30935523cc0ae966d8bc65f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607cbc0c4fa0ee13fe180b73d723c3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9b8f0f096c1c85923d8b1f1a1bb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639659b238d394ec886e5e6422e615d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb508dcf95cc3a688cd6ba7f600edd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe93d3a2c69c9ce3de94bd58621b09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b538b5cc281c23cc39e7f57a1e03b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674500f30361a90ac8ef15536500b7d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417945dbb9840d1ca8a342eebc219c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d166daecd0cde9f5eaf5b2b5490aaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ada94398e24a92b99e977b6a6e6b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66854e6e79e47460d2b41772e1a5c0bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd74e82b0340b18c83939f60d20a3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992c3db22773e46e3a45efeffeb7107420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f593220f50d12a0bdafb06f23e874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830473ba63a09d327570d075155e01b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b454b4c86f3e8fe908f7806ee76b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a118a0dabc8eeb8428ef573939d66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ee2760d8892ed8a2ff8e15d83d5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c46f714e14a5802db9044e1f6895426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c45441f708f10dd657d8172bba85a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd641d608210b1afed29d526f26dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc083d3e426e60e91c388b189e9c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf56287b1665ea393bd49391229010d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06db174c98a2db2cb5a975941d2b99a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759e806d554ae3347655302a8b9e1e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709fe890a807cc58abd02c0ecee00a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9719689d17edc74404986e51b3e18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2d9fa771435825fd59016a909cc70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aade9bfaa86c5911daba249a12a2dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f44d40d4d16231dc85260dd9d8f7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b4cd51b6e1800e03e40276166399438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab315fddc4bd07fd92ce7f6f39b75f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c2259977200a136cd5d817e7e13b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c092c74d03dc342b1b9e0422ae0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98486fc10c4ea21f014b0aece20214442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbee9ed9e75cfdae11f03d7614df66c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642796768e93f1cb9a103171d5149d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884be848ba84c0421a9e5713b188c70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3db55b56eba3a148a75e7f145191c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59cf01e0eefbbc3fa950b39e361c41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f376977913ac060dee5d77865c9215448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9fda61e9f489b5d3ff31445f3dc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243acab13720677fb93638f30704ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61905541a271f059df656c369a2c7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f197f7cd107275b15732bcd8702c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c88ea910133a8bd1c264fb550f9dc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c58c802afbcd5bf1d40d1b1fb90be8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b1d08ae25719a744252ac597263d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df07896a56c82b4936d0e15494bc2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096790229be2d2b857868f2db4f4ec8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911085d811895971da0f77ae18b671e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c10c66bc6f4bc16ab510e70518ac9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251610443053c9bc6827ae8ff311c222460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88e2bcfa5d41cc35ee8be3a046a17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0113502854298d166ed5721a52785a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2da68a647fefab175d925e7747f2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ff6ec3b0c711f9de193a7471bc50c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9aa0e7e7dcc3a8b6179c92b418006465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9bdc4c0bda91969a62930297b6bcf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52098aa637fe38fe3401470b7fbe4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc27bda66b23c7e86cd24f256fa63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae9b6df407b68536f49c838f954bd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf5dce5776cd121fcd036833706536470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706b3f3dfaac8b31d3986939b009bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627878cdf8d3e9298d37ddc4c206297472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806071a829d00ec9fe7efc3344b9f37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c3085c87cc6221cc3b7aca13fc076474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba942734b40a1d61b5dd14666127cf12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03cb824ad45217c437386e7c7b9d27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51930d9d54cbdcb2a85b2df154523cd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c394b9ef8e419c4a30ed28ff804e65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed658e9ce325c472999715b1561e44e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb6b20cab4c0d4a8963294cacbcd5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e314c0bdb9396ba6900ea4638200481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b79a7f53dad532df5058bfae3e0ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28ed323864d715c87eacee62a6a66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b87346bdd2d47ead34af110c6b20f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04e305076b59dde96c5939e32d5bd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b8ed6fc235fa8eceb10b7262d4da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74904ca4347b5b405f47cbcbd56ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2d96ebc619d663b716ac554b9131488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ce33c472e11fc580d11127bc3c0e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddbde198b5f1dad8727adf234dbd18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d75e6b4f9715de221fb5a0d4bb8dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a4e70146616ac8aac9b400066d17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a64b6b336ff09af65a243643b3a2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b44dfe918e5054bc4c5fee74d885c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ff7b3425e706943b625bb9e40d05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e167617698a7bd91cdccfe255e2570496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5d412405166f82bf7e9021f1ef7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c0eb52087d38d8a10705cdc12ce44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f4209408eebde70c66ebb8e222d06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b3dff44c75973c270a731e05cbe0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0544adf59d06a1801a6c262826f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e84f2fc407f18cda6048e803229f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e05c23d57c404d6cfbe738f6e7f4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06234f9e5faff712b7cd8d5eb173b04d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab0277bb71580b389e011e9044e56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674c262c3090ba51e84a144f9e2927506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a96bd23db26c66e04e16d0d32894507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e83f8b173d3670dd97c0be45db488508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250e628222864b4bd1e55eb3e83419e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ebbf22d51ebf9ccec6b2368b4e67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ad2294c4f2b78b4d543c224f3d64c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522a2e914e1ed28405f2bbaf80386e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da69177dedf730608d939ef6ea6dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b992531dcd3010feb54b57ea9cd6ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0288ffc5017d94dace73ab9137fe8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c873823eed1d1959db51446d34fd9e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65655ed2ebb6d88d6da85f37cdfd92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253508da8b7b21328eac20a94a3f7f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f5549faff42f252314ba9231510b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbdbea5e4f0ca3640493c8a7c62555520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df475e9e85dbb8f46711c9f19cda07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5fbd02abc7492deb4166a524b976522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a74cf53994053d7cfb5de63680221523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d0eeb3b1b24f9768deafa3b6b0bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480aa11ece0196c6d07dcf1a1f6a671525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535db0b9c3c23a7c85c83aa1f8ea42526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a69f4133f7d023cfcc4bfb7b2344527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58358b599854eafeedf3a6c3cd2fcc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc6f659e2e0587dd58e5771cad137529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b21b94e10d4e8fd1bdfece1a10518530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa11f0ae1b11c18d063d34bc1cac12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19fac58463249ed412623ae55bbce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59231dc161fe31405f5c317174aaa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac0c06ba3836988a3d4f9ed228c6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b7fe8f3951cba2c93f2bf00b83b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33dc37df4cda35cbf2501c8a59a41a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7259c5baebddc0a0fc98a2dc0c23a74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032330e3deaaa10dcef7372aad52aa0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb21f99736f4b0b9878069264a99ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85216c80a22de61c467c1b26081c86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b12d1f78aff41d7b86a3db9c712ec9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7408b851e5be06f7b2128821a52ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a11daf368851d593ab5508da0ff602543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdf678275843973f0727f7595d5017544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07adbab1727333b1ca3e01ac53d02e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73886bb2d16391852582a5e5fdcd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44211d4da5f175aed4356fe4d25c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e0bcb16973d0bf2c9b1e51d22b5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e1deab1cc1ad60203830b4f72ad2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbdeb311529e1787a6d00a8226472a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f08a30e079fa00c844b2148badcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e5b1795a774d59b5d9058635b3a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154915beeafdb315fd353ad7b3513d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a42e1b3f2aa5964ea1c028882f4af3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca6b7008a2e7a7dd32ae18f0678fe3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3acd10e55ceb4c75dba0ae3bf1a0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed4e9cf3ec9bc8fd5fbff5fc5e408557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d6dcc2cae31d58c22d54baf38d3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea02cc3b970e09309911bc87401483559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862d814aa97ebd706ba670610d3321560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891e37c583776bd0321104a4ab0572561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f080be7a6b842292118e169345a4c2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee12da13416b46abde9c42e994bf033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7383635a776269239da6952c68887cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deebf4b05bee47e569ba05340ede2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625b4f3300b0f8826a7099d6eadb10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b70411e37d679c59604bad18b084567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813e2abc0ad021d147e95001d06a9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d259ba69fbe79f7e64bb5792d28abb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6adcca4ae1dd46d76292b798036f5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5032fd5a85c9c5050750181553eb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170788e7176606ff424816699614b21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739764c54720b41d7ac8997625de414c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029cab619288edc5bc4ff0d15f4cf15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c10861d225625298545f8fdae6403575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478441e0b955835d711c67a14f9930e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16497d3a03e19921f6a86b24651dc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ee6a9ca75d3d245399c343af47b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8608b4dacbbccead1ef6122bef69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474e9f429db0176c6af40699480d6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a045a89e3ffa0e1c97e82989a6634581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1cbf60b75a088f8eb016a951bdc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb97b512aeb224733f5838f7daeb0a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e3e9369242d42aff0dc868f147814584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537882440866203cd36c9a63f949746c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcccaeb3a240a2284e5f58278aa969586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ccdfb2c1e3203bd9876f3d8a8d80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72181fcae8ec20c0a36a418956fa479588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d1df5a16aee6f6e3e424442b2c5ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ac51d8695f7ffa588a16e2266dc42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fb7621bfe42c290d7d89602adab39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa61021f3f890e4bdc57b41badcc9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb44e3c23ecb81454f3f2bd24b7cfc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82192323cc787d761a6189883c8353594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4b1ba7439179a1f472092e863eab1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef243402b627de68c0c7de154e434588596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156faf8c8b878412d6342ac175bd9566597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe8f81b852dff81fc8756275e1d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805953d030580dedcae82dd7da1a44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eac4e77e21fb386519f77fbcbdbf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fcd66eb9aeb2627af73c74f83eaf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9208f9307c72f2cb94a3ee839603602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b5426cdd55474ecc17c86624a676603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b750a4d8dd5b3984024e018355dc774604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c18675ab226c7bf3a642a4ed1d941605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823f8b11b095e7eadbc58bf6d860342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524dcf0d58537badf59022e0f6d2b44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f510ec48e8c002f1bffec7d96ec2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f0eb707cb4d6bcb3c2ece61355733609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a4989207f1ddb4de1d8b78a9c541d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df1ee8e72772ac48739f125f12752f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28348b6877e1075d2af041f32f0f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217bcd45395316d82201c59049a6e9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922048f64d1886269d085fafc3fa311f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a716c515fbb30250af2f28057501a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5f0c2ebf278026502808d1825656d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd57c4e50009f634a662710d24e3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eddaa66ca841e15b154d5dda82618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f80268be73cd4efa7ef3a82b7444619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f97d9f269dfbabfe4e5f01187f96d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c6198e7ede153359cbde32db3886621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e091049ddafd27f26786c9e4aa6b0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aba82aa663a183885724d32cc3b12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eb2d36702e06be8fba6c26690aca6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92caac63967b89f800c7d03960a35ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93908f22a74c1e5661137f4a49f27c3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb598f5a1657e719e25830d0806f90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ca1cc8b455b17e75da38e82170c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec890d1db671ade6e1a7a34e40102629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557248a8530d7205edc08285f018407630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4433614fc92cfa53e9f11c68312eee3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3783ff0e71b263c0179a8968a6ab7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8782596b9348219fa8c97a206b896633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f8127db048dc613a9e4f0700d9d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253570c236be4a75a3548e8c0fccac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3095b5e80f8197444a7d32681b8d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952144f62148b19e54d68a3f20b2d105637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c80db014a9d93a3b31501bbeb34204638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcc1e08c8c86a15a746f4fa42e9884639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fff55798660e456e82e931a887341d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aeb88a0b1ca72e595f1f8489ae735641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2c846bc9794215d17b1584652dc36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a305f81cba93d64da5ca6bdf202675643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187e67ee37f577ce1293fbf50dd3e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccdcbe07f9a6bd4f1adab000efd9e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b60d46dbbaaf24738b5b8b94f8478646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9873a6d17ea699f68e35c11b8d4a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac2f2cb8e766c96ded1bc87e211e73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf6a08a1307b6925a6b11699ca309649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d58d210562d299419d7e35f86c10c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e0394b2c72e731cdd583d72f9e677651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab702e8c11c9bce266c2b2280419e15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9b0daf361a30224ea6ecfad70025653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb74c329eb21567b99e7f413083940654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623ebc9cd92dab9b586dc089a52dd5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a32bd4b5f0060f8eb4df442770ceb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969f71ea4cca2d6990c642ffd10ce3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae49ea01441542ac7a23de3896c39b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443fd8ddc27f0fef2acfd32b66b3c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6419e52d51828ce78e99d5aca3d820660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f399d7f485e367e844c2a182fddcb4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ca0d270225b3b231df1232e59fe9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e766fb81f4e269d6e5a9626a0cc8cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac264432bc32231efa07815ff6dca79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaebf88b72de28bfddd3fdf184022a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77577ffaf8b901dc9d40379b569145d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d75f76ab8f2b443c2a2fbb4be8e48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1631fe0208a46279e3de30315edc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d03691d3898b747c59c5f8b53dcff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b6b508d93eab2eae02abfedd3c3a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04bcb05c163ebcbc1caffd2ebd2656671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb98cf3eb5798bd902a351b64f933672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f2a2a07cc6586ef91f2588eee0ff1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f109d4de331ddc0062ac6c936895674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d959d15d7600223244711a7cbfa9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68400065392f305bbc6edcbc6dc2b517676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f13ea14d612e0392e8af24515a018677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a748949c757b7ae5abd152570764841678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47bcea35b780ca7a51c262a9c1d2c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c48c3ea9c80f1f4fc1c0bf68e61e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49febefa85c04f1166ca00647002812681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a80f74304d5f1fa69d6e404e4bda1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5e7aa4b4622e43f0bcf3591dba14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738d76d84f573f717023d581611c63c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58269d16187c2f6ba4a90ad7e4889f96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27311c1137bddcd0b364e993511bc86e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dd334c688c9b4d2dcc4046d1d85b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c592cd3d89050bee10b027790b6e1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049d19252d2e513b99f6e02fdc39b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bb904b35b441732b36f3e194725a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a01009d0d2562f248548183d437e35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b027c9eca90b75d36593695c45d32f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4af7204967f396f8448d623760a2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4010ffb429b773aa86d4e0861c3a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802d91724d2cfea9855d93a6b08ebe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131e306ee7996efa5ad46deadd94b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5d4bab48fbed0a085672c7cc3d7f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a9a96cb04eeee2ff087f1f836f34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c15b2dfd77a44e95b01032997756699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf5ad375463d1b2421f5607e891c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037ad8bf43032842ab5a2c78f12198701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6282614723f2c24962818496a19b86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e3d84a2ca91dba6c7b4f144a21aa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07de25e5aa4e1a5e605f703720c553704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df4ea59645d8d12858b44440107325705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef00fb90f6b88125cbd6cc1bd2d9052706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a23e7887e17e07d9fffb619559f2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842929d66fa26c524adeb5332c8d6d37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dd19b3e022d8abc0e098c92d0ed3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4598352e111372439cbd00fa3bc62d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f637bbd63c8dc96699f7c405bd477711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745efef740ed61317b1fea7e6c8b5449712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3d9a31e825168a195ba91646572d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b37695dca88f35ca6e9a2e2f81532714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0cd30c3ea63b5193ef0191649ed5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2701a29ae57e5cea77c5193f6abb00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac6581930ab102ba22593aadfc6a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606287a46d147e7eb556be7f210d8030718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad68059cf331bb2437f37ab6095ee8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b27d40f8529edc838b4c7589ee2eb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ac1b928e82b37e283fcd9ed82a95c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4a068c75ec94ce565f70f9bf9d02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4249f2d68898611aa7ec8f10571522723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1f5a5ffb969d045dee6ef90ef07d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb315528f2cd2bdc2c4ae9ffff0dde13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7720851a2b967dbcdaa8d61239e1c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5b725695ab429d1b61312c998d13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7165808f03a81029bc209859f1c149728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b1a86e6a61ef80b4c4d4161e24d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae39603fddfdc21b7b6eb8fff522b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1b6ae8f7d806b048491e44ea6beb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eac5ed633677e9e2c8235e9cf4159d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f53355fb317c1476492cffaedc58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d16a7df8883cb29374ca80c9a6eba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed00dfbf48e5891de35c94f21f7692b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962ccd0a39cea55b1404171ae629bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b32da23e86a2646efb58760a3ad2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9af7d054b00fe3577bc84563bc01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f9a8c1fc741b0ca697c66a95f83bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c618d6bf1cd5726f2758f031e428740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a4c7e0de2e516af1b7d000ff2e64d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea98a0eb3cf08d4dbba3cd84da0cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c32a0bec52686f89db5c0553baf3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2f629f917dfb21bb0982365bb6a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24eddd82c90ba475b4e7dfb3c9aff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a38848113690daae759a51ba7624e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba190e418a89a41267c2b3e03a92ebd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec71a56eb16d5b2e7e9803197f3aa65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe3b5221059d178b62cb361408c22c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c532d74918945171689b8d31ba47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb004e5d86f251ada4df5acbd9c064a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb2253c8cc1f87c3bcc6d3a24262f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0ded97d52f912a77097ceabba735753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa8b5d1cb08b5bf33456548d208f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2dd7fe50418d8a2298a416abc3065755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bbf74d7ae46dd92730f9e8b0e6aa8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a37a36484d04205a96112fc304c77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4bce98368fbb65c76e1bcc4dc2b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285ce8c85ed7e427709817a05ffd18759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>