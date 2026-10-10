--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b43d55d1ad1d231caf885edaf28161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2030b6ec3c7a52d007bdd7413fe89f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f3bdc0fe833a1ee67e9cda8601d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2863b59d15033abbf4f764215176e344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8211a292feb6f3421dba1bc4e23a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eec97e132855e4d8ff46139907dcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff1bf07440356ff48833bdc98dbcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7594dd92bb5a95e68fcbac94fd2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce5fe4497079b167370029ddfc50fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d185c53ff6948ce9ac3106b62bccd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949eae07e75072151eab6d5120185f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b0d6389eaf66952f9db5ef3bc7a8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec7a11fc83b3c1ab12f19306cf93413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62347e1586a728614f26d44284d2805814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5935eafbcc27b7d08b1fc3396e34115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99061f8861b7ac641e69aef05c9c8c0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02958bf91a88ba2392cf9dab3ab42717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f56de52741d22203d45d16dd86af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090d444232662df54ee4235fcf3d73419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635608554ca10bbaa6059fd8f63f0fdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a17fbe8ebbc76e53d833f99e4846821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76167364280f9f25e50ab3c451545c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d13424781d09b08db26df9c815bce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daafab3f941734dce4904b4cbeff48124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106a03c7a0e127bee6f07316bea905a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8f688070cc08fd26fb754db55decd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67144dc7524e88deaf95de10549b221527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e31d80fa85867474231bf5cd8088728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc8382d70acfa788e31a4afb6ea0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb08a80982ecac67b8e218d4b0fac730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612d5891e8d746c237a55e61cdb6fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4f96c6e7c91721d7a545ab5d3fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100bd5aa149b4d7d8fc6810f8f41f2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a5fad76a7cc4784beb0d47f50f6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357fc46fc210cf0c9216c4e4ac0f2e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f0b01e6fb5a71f359720c217decb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d637c0b9c3a958e383c2ee321968437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7233c0122bdb36cc19f23280d799c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033ffb438ffe821166abbf2d3c262eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fdd7d3c18605cad36a61a0874fe6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4073975ff1451d85ddeaf652f05c8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc293a82c15632297268a795f22c7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad43504967d4c2240ee621a9dde119943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd5a6ca1f99dfb44e869afc9caeeaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e8160a96c7d85a3cbb202c71873d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b68b82ce5780b8412a172e31db35346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca02a2516a55f3de42dbf4b2225c8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb22ffac76e1dbec4126d86e2ec6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d792e0cf038e93ce039a013167c1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0393c39f90fc5f0517f977d1e2c60050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a321ebcbe54f4b2ff609f047c5f9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034f5924e120388becc7ef3c8e8652952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe323279a1aafe757b0042ef4f6f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53a7463fdb3c9c4902d4eced4d25154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f24bd462e7278030f951a9b72f5b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad7de7b07635b9a3b62f1d02a496856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd608daa47cee2e0e25cae231139557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626133a093b088026ff3d6c92b3b56458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb6095bec4057a8137f7444fd6c03f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689fd160ef7a5ab10ffff1f1c854b4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f165874402b17968b56069ab5e689cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72db2488fc34ccdcd7da871ae26e3af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbae76085bee56225f906334cf187c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123010c4a940462c6c0e2c214853cd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf95bb4d4ed61dce61e5efe1f4b56d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a8f9b43354984222b312bfab308c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9088c8e52bac4d324f65b81ae254467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c2486a3b4f3c2998ea339207850168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f60ebb9b04e3e08cf43f22641d344669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfb8cbb5a7191dde3c38b66a71d68a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa65dc0bd1f63351872cc2e3bc90371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5a91ca94533094d70a669dcf008372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e5ef1c50b686b01cd8067ef3b04573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c4673cac4d5c4a6f023d17903a2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3dc71fd2a5ccfeb899dc8d3fb1c0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94157f9d8e7e35f2c43487f6b8a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f4f4c00ea6ea6cf9be42e075f2f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74961b62f910f6871e772f58c570af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f238ff9e6fdfd4ce936cf5787d08f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba39c3b47df5f78871b3671b3735f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4287d5a4893122f2cb2b32089a7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2e343cf90645f9182d06f694168f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a714f0ef4bf5145a9fbcfbc26f8b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1eadb8a365cea4ab3235a7be7e79484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74bc1175b96c10935ce4c6bb42c25485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b58680d8974de633a9560ebe9dabd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff529e8eb1efe6032cd3859aa67926287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b34e71d81bf306d1e1f69a69cd7bc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a6f98debabe0e8f015a86b2debe689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec087aae1a039c4ad75d0268ec853590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637199994191385fd7c42c62710c5ca391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e95d7f43ba8eff0e89849717c6a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f75d1687e8b6a8ffe87a44ed3ea0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10316c052d7a49c785694dcf84359cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c881fa31d7f66db688de819a526f4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d00a5175202de1e188f17a304347d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f0c55242970d2ab73b932a0223fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f453a79319b8f6e615cde156f1bc4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040ecb776dd84a39136508d546817b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9bd93c97413eccd3c7fd3d8a75840100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd905b55c5dd48ef148df5f1e4c7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eb883bf0557d49803a757774e67c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84610f2b1b21ab36437b153c8935600c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a4ee52cddfcce5aacb8a88d4667d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e96dfaea79ba1339a670132a6887105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c244b4812ce807c456abd3b22c229c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4397f8f4c2722a7a117774731bb608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc2633dd3776463315771db2d7df0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763c254bcf3da3c0261cb6d89677cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf40e26772eba88d724b2faee124f52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389fc4c2201e8245665ca54a2e7571111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d0fa0aacacf3b64e5dbee006b77b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ca483e8c60cd288b526f7932c6f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72d867d5fcf627b8191dfa87fb2f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c32115edd092b86083103c3889373115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375286bd766cce33f60e37edef8fe7b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06799e8914c1a3d4ee11d241d7d81c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefcaf78fb5c6c32a73f6e533120cd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989abfd806dbb819da790018c6b54c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31ab78365346547fc29cb73bb8a312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f11eb0a55415c5a8e1abfde267691121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be037d19cc9d5a71edcbf5005254a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae9d123b89c3391a91a2cb3d6b732e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80413567c7390530d8f2473681dcf8b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358af53889071534b1fc14f975a77ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e54d46aab2b0243e4633f3308748f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8724c1eb750d2050e16324f4d11a2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805561487f729bd985dfbf8d0fab007128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ea8ef8f95f9cc2284fe439ea46092129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d5c9724212ceff4701fa8ed1b27c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e195372f8a1f62389ac380af398f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b7dad4ddaacd40b764cdfc23bdba3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a62f4f8e29cc3d905b2d9e3018fe2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8fdf9c16d6144a2fa3352a69b2074134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23b85347f3e50d15d2a169b9bd53a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298c4fc32735189f3db36cbcfeb3ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f24f9812fabff7fc913f97d5a449137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a49b0df4aaf86efd79424b4481a8c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6d583091ca1588a56a7a0745ca077139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e79b9f26b90773c5c45cbc9f09b67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4860af06ceb67492eb503e2202483a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ed2456f2827310372e07569133a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ae140d6521928c2bc7c4d28acc8fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc3516a38878b7ba1cecfe1568427144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc85e87ed79a08f6ead4bed1e2777145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205320dbe9bc5eebf1ecff79ee2d654146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f576ba1e47058577001a6bd907c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b50885eda2862baa2672223a3f9ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87c879767a27493e98c349e0527ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f8b92bd208fe4fcc605ba8f444701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e534ec0aab28263da5afc99b42a373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349c4c2ed48b89b37f8ca48eeb2053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cba28148e783a8ef8cd8b49a7e8554153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee228b6a5ba0933381d496a80f624cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b5aa4191743c63143f0328ce90d39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc75d85ad352abe1c60e60acca89d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e33b8a20e2c38160713cfecb666dae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde443ecd169a03036433e966e64e373158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9710a2af524570ff3667f1fa68f8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82286d4c6899439cb1ea4910f12e0594160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48285697e6c49da4ac7a967456209f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989661036ee8fce5cbb1b957321f5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1aa5372131d4025d50a7ac24f52b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524fdb6115886dd9c02e7f61247247164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a0674696bd8c54c81e92cac6f6ecc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f16af2a89f789d260cd45d340bac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e1ad42e5575449ba6b3531447169167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0e7a6d7b9009202532ad587b8ca4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78dfe6afd9d33966f717d77131694a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fb26e268bb4c257bf72e22049ff4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430a578df69a071f50c9e1396b2343171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90b3afe0b0b1eb9471119607c2ab59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fe1a7a5b0bfc3e96a2d4a0142bde2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ed2130075008101a5d27acb297a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e1107c720c6306df665710bef6a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dbd484441e2357f2ba5a3e4ab44f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be322651174099a91da31d00381f52b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068584206a131a25f7ede4328782f52f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e7001ad31bc360af77b2c3ab27b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd85dac980fb6fa00f248b813c807180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb6d9736ea5fe1233e88acf397acc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a84adb8c2bd3b158e65302d5eb5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147add4a90a9231a0fa24c872ca270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab912e80ee51e2bbc626302be9563d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb6576b19a3b4076312551ceff97c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ace1b2374f9723af13e3e82897a74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b609a438f19237c17ca4b3eff6eb44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ef4eed8b51706668dc690de82a8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f6461224d4d4b93c1426de5be56f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167344026473e92602f6754481d150cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0cf36289b1fe5efce61d9b62b891a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261639c2cfa56287049783bdbb4fc468192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd4ff7235581872c22583d4f15bc6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274acda43e84a244e41d6e2b7386e976194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510373b7000dc0fa20630b3b702126a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f230f240af58d45ed6820ddb7746450196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e29656d64f9701ec6b98222adaa0a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2fac763079550c49542d8c51035ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f38275b5a9e512f31ec5839ade1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84cd966d821c55fcb5273c6600f1d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa74244d4c903f7c194c471cfdcd1a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f5304817c7a27e4007602008662cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40de69fdd02f1fd52e49b4ace8223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5c4ffaad9224ad89f92bec325258c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf65b12dd4300c11cd5de0c5bc256c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd61d306abcab8825de119430a48bba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241201155cb6da59d2af715b4e36797207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad904e9bbafd9b9bddd3e732a408e0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259957581f7628ccc372df2842af35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d027fb6e64e62a3766e8d450d2286210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf7a7be5608b49b609da2f82c8058211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3f43b86627187a3257124cb442ace212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c180d7825434306b5dbb33b07f043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b27813116c27201b04f6f775bde72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143eef9681997228d34f1f124ac08cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a55e47cc0ac1338a250a13ff4098f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db9f48e8bfedb275a0b44c6a2f809217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1403fe45a133e8815664ed41ecca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8120943effed8eb13277f4cc13fde9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9fc1ee0a1280869e2b17c22581a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4335abb02743c16b6ea1916eaff7b9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be9bfc1f2d4d13caf2a66cce85ec8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4153e5a63ab020ed7f0ab58db15163e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1faf4d5977e534345d549fc564398a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a09a6267bb6b6bb2814d76944a49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e58fc0a238c93693f179af5bac835226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f830e8f8fc2cbda73b16a9924b9af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6535767ccd24f62ccfa28a48c4a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b44d50ef0e9e6de62fb4bbce98011229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1f4f6f121dd97cfc155829100a080230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863df6bd4c313b7f48e77adc8d80c75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f70ca07cf86f6e363bfd8a40fda82b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de52e969b43b2323e6da06bac9c0b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be14a34a33c7260cd4e63cf4994de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095190af3d6971b7506fb91439ff614235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e525ff0da60982e165827dc235a196236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c30e335da417199aebd3c7de525a12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d2775c503bc484204fc651b3e311b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af2d68024d937ad5793a3e23d32d60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130444a704483ad1c604e2c182a1aecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ada4d5a0f684feb26328ebcd76778241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c491c873cd36acd9478e0a4dbd1d57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81fd187207eeb6dd8c117325e59663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b4329b0f39f3a5f92d9dc8669389f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1d8e77b4a3df596eeed2b72e56e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78789eb8dedd9eb7214ddc70d28a02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091cbce3374acbd0aab289289b5d0f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ccaea98d29c6d41a1a4de1565ce03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590544271e36891ffc1ec2823faed2b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78cea8c0369a1b9e404e98da75bf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091ac97690fd2db440df42bfeadd9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2453e85b3e72744ec68bb3145f86ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a00e8e6d493ca78facbcc1abca1d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac675cfca6a4fa51948a1a591b9e28e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea5e313caefd2c679bb472a402129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77782cd4841d0fdd3828e0764646cd0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d85a3b08bfa51be75bfa204965f9f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a436121b43bcaf2b6396c9ef95fee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f32c7e6e654c6cc90e6be26db69f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4088116b4472e67b458edc63cd2b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab61f45912b7a2a022603d96c41d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e520180c515f52350395392aa66d6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184b4071ffcaff3e1f9b69215898a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5f7656c2741cd82bcd48779ffbeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f81b6326cd4e570614ffb89a795ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac82714e576ddea8e0d989fb611a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ef45ad2acd46ecb4fa61327c448e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef640f1d048a2fee1e0abd2f57e0f9de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a53519f3423ded479ea710c018825e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0066b88d482f59a325d7d388adca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629f75f42b31a8c94fcd687fda8f477271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184632d434c6225df3fbf176680043f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad5ad406b884409a30bd649098e25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251c0fb4aedf7e44e2b18cf52533c96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a363bd52a172eb9d34f793cc5fd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ff58473e9019da5a20228a737b766276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d69c67d82bc023effd6506f0a88ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690117106882513a4937f046ca2d8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4192dbdba4baeb3c8683d58bcb33ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30145c81f459838a5275debc1aa9cac1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce353814f0fcb7a13441d93519cc8c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aaf6fc4e6806fa68852711c517a9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebd6c1697e03e15dd46898bdf4ab68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a922a9dd2bef34cba2ae982c5a0454284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221058bbdfba7c428260be87ec4eabb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bb3c590ab5c0286828047f5304c4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b54d781ad48d9e0298082a62d0e15d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc88342a401e8151083b6bd25fc3ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5283fcaaf2e678edc42cf46317189a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b39ba550af59318459379dbb181d69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ee251b0e85205be7e3f4bf2fa5339291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0670a2bf50dd0f86c8fb097f808d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06a564c4c106b00e542cc58a6a4d0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215433717e9cc32d5feb28f564c692e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e25fe6a53eca064e228c1b6b2a89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9f3df8454bbcd8b4ed1a1019d1d54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6b1c24a84becddd38d25d286ee57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9818a253787878d5728f39ad8e7c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d203b748d587b63145103cfa0491299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4f9f8b76eb89e1e2d2ba8f0f893a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a31ec667e76c79633ab55364253149301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45253711ae281a968a8417b7e0f469d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc935af7df540a5f425f9568b23a07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d011252236e5f108be96ab86f46e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f93bb6311c6b5cdd7e35b4ca93cb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8779550196f1b6342b01a641341f13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e2e5497a6611f720a6018dea364d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031ba6c7530f597ac21b0fd5a8b1a40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da8a6aadb91d591ab2a8ecfaddf66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6c8793dbc846d80fc42a097ab322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b160909a18747b5f0f86b09d0799c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf736f18a736a50893065b0d3be32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68413a76755cbe4b3dd56017225bff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b18494e3be42b6a7ddd866bbf7e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc92ed0f98cf27162a39ff1ea3e6dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966802f5a09dda0aa30240c300a3dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094bca5f126a58df077ab23d401e7e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacc65bcc079de5d5a71e027a14ac3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0eced6e5c0641a2cdd0994e7006b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ee18af9599be0acb8cef10ca7b04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d321adbe26eb44ba8043413d217ed65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba65a25672183d714a8eff57076df2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b326e732db9770923d23cbb3b3d773323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4a7803ab7b81300a4313cca652eaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa740279924b8d75bfd4e4efe567d45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c42372ce09bd65bc30e7a554565d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7a8ff2482a9c513cd7f7f8a63455e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9d601eedab1820e76f8a42391aeda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7e17b093942985c207100fbffee6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe030f03fcd63db635f32c7abba55e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bb025aa621925dd82e83d9d1f76eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b4676473d0200e3cc4581a3569d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9438a5e8a559fa519376a76c98a8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061771e3fa5bf0b31bd29981c0a854ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97676877bace08c26c8863850c1f16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066971135a82d22d186ce696a9e387e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405297e27d540ce7cff3848520c53a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aebd25ffd62b7c5cbd15834cbed92b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71008550a6c44722e51c5782c3961ba8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c249b1527310e169c26bce13fedd586340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f5932584031920a916336e2e4253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c854f5dcb58da094b5a4fbfff12ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6b72e6e4a1f9c9ef37446ad5e2f64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9145d38320d55c716ac8c0270b0a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a3f81760d1d2d9c217bafe2fc5bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ef8dfc7f54d34478566e1b4e9dc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ea7f6bb76681967fc420de1ed900347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c2cb7d375ae6fc3ed03d8ab6effd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed7a03e75250f98812615c5ff41d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c727a0965ab53f10840c51a4cd811350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d353b5e55d2d9e349ba073347edd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf897c83cbafc43d81dda2911d387601352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f413aeb80dbd3c11fc4e9447b0b51e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b84315f5dbf7a1620d9499fb2dff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd9e520ce0dbf0aec4fc403b535e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4499880b349b17dabf0e2924e47955356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b443928d0a5555023ab0980662ca6ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531024849e10df95edcaafe450107a48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a8521eb6bf5698f1b9a90beea943359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1d9ed809884d186d7e43aef9950c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a1a53f2e556a68a030fc1ed515c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61608ebf940bab870d6b816e155791cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ccc00ff05842947acc03f72beaf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00688d5fcfcda005503a334db60da2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60095a97ea2624005b78c8e0e66baa4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36837d105760c6b10bbb4d10ca302177366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3e42680473d009ac22fecdde9954367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b33cd77dcfe5c8429ee4094cae840368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96291f2fa52dc52f3091012149a69e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502213284c6a91494cd45d6bcece47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761103800f7d87248e296b66773e3ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c48aa1481f54e5a087302dabae0f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fcac702a864a20f7bf8f5e8210cad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad58f4acf265083c11b705aa64737374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea66b23e63ea17ff4fdb550411cf67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbafec48a828ca67d57c2a742bbdbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8a60355db3d8ee1b99bb5c3d39dc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274a1aebb70c860843a21b2d5b53cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526807cf7c41664d1e60d0212c9ea18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c64e85c2b575448c2a623387417a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7bdaf6027e702bfa90c087966854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65d3d284080b9c2f20c59e4a664cbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94350741ca0655aeaa8b13be9429ccdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802429329fde10de6a88eae52bd8088384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d28bf30ba044ba134013c8b621793385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff98742f7407ec9bba0c5810c2f9b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0664fd803f937d01b23da28190206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db0174033f12f0ae9080be73cdaeec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a326bdf20b05aac34826c6daf089389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab8470cfbc5c0c0eace68fdb89ef5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486443e56ee57a0ccb4b2e9d7175ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4bb92fa13e94b6f2061bf587e520392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215de054b5673b7921e74d5dba4e525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0fb8a28fc0b5a2a340ab10b1c8da6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86f503bc85f8cacf970f3897274fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7509ab44278631cbd038125982cd1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2afb3d3ec1d5faf827d930b43e5068397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830f3cc0958ec3d48c7d7fcbc70e8bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204484b42a041ad9d2984f8d50e6db2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45567b0d27bc317ee3d3ad2919d407400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd019649d9b0ca1099c6e1a8cdd37a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75733e70d3e5d2faa670ac93cd6dfd12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6957f979c05488e9e6f7f0b24d357b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99f279810b66c6815bbfd3e3eec13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebce115f2482ea055284477b53aac3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b49c900082a3f80234683f27b99d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a7acf2aff3d1bcc861de80c9a6e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6d66aa4394bafb042577b90422f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118d6eb240ebadb3dd4c829ce80bcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec017fff5d2b6e26bf3b48c2ac0b6dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681451e7be81dee6f5bb33c6a09b7f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b63b523a1f923328507068bb7500412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103e49cf6fb58d9f0b6d3020e54307413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6268c48d66d226714f6113dcbed28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074dde37b77b5c43c0aeef2ea569a9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b756047f57d6e6267e6ec000520ef87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381a55d90c93203de8fb99b4209ec2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9570e8bbd798b095e80c017f59c62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f0a9fbc8e9003ba7f8187dc52b722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4b4fe0e3986396aa5afab7dc95f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e1294421499f9aac7a95994dd0e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f822b0bf77bd8f1e3fb7c99a8ccc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187459bd8be2a0179f0b4dd818d0720423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8a7412360dca29a5b1b06096e7f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333c35782fad83ca3436e72d9342bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6e5a165d4af340450bf3e4656da08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e397190b47c513fdacd35aef2c26427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc4df9e6b0bdbecd21602b19fc040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4006381a2ed9ac09d085c126e99f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f09d5f414b2b36051b3acf2ad0b02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcb93dfc5dbccb9a1aa20c0b6c1e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541f6c2098a7d2dc66b3d66c3656a89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163472936ebb0c6a4d63eef4a7b66cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e7350685069270f2a923b54805fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd1751da4cbc35b0c4abb67ceb073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcf1cdd823882aee6f9723fe7da68d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e82651bc41ae232f2683f083cf96c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7f4d901babba5e70d88dc9468a85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22026f598542eeb93237aadd5d891ffb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20afd9a5d8ac0b52ae3714f63b8a8bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a628da2c00c4963cb79e2192cfb12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7db89b8ea623e699b0fd7df42508b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a11fdf97bcfab2e8ca96200e56a71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c778595184e0ed026b7a93ed157e73f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5798a0bf9d46962acca45ffdd9edce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ddddcf01030ba14bf8f7259fddc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37522e87cc85cf21f8d0dc66efae5fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca37e2039b59477e45cfedb3141524448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8dcdf89a77d41eb15473c515832c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9052f2b8ed5f2be67b555def4643450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98657b2320d3b7d6011f00076278c75b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c2e834b8d2f094c7db0e1b59685a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be518b7d9ff2f8c308e9d903e92be0f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0fd6a490f0cdf35a9497e7a6ae55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f65c405b4fb386bd15351b5a14cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9aeb34739bf6f1fb0b4e973fa33f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bab0329fb145844b156ebf6b96f33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa7f01a9154c0d40c0b3dbe17481f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc38113baf9541bd10192db303cc6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab6bb1c60cb4bbe973b1334fa3756460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82aa0b69ca623f0fad5784e4677039461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe803a962f2c5322f4897c1b26abd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c79220fcade1ba203c672f72a624b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24af7a86a93065cd21151838598c25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f4771f03e298af087751752179109465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed0357ee637c1bd1c52f298daf67e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f7aa7a7522eec8322942531a68e58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e748866902ebb839cbc308cf216fee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62017417db91f273759218f313e3c3d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec53defcf73a97c575dd6107de21b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0127b24a2ec0efd0bce30349c23c6a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520abda7abe4ce8ac844d9276f4eff1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542402edd9dd26cae9469c9f82c3c214473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8230f0ca2631717f724fef294bcf53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae9cd905c75f6972190886d0c6ba6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d44c00e14e3b5d95c75526bb97455476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b83603b02b6b1e03fc8238bae8eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8223814c5cd04c017ca7dbf72c57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4267adeca8b133b7d1f4347809a5778479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c7ab95e0d45a5155c5db7077bad1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cf2459d8a2d54974852847e89f39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb9dbb4381a27088a0c568bcd44529482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381a1dafc6a6cd6d9f4d75529d6fbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e619912e65dcf4f36758459e57c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1047f8d24cdeee41a718588826e17c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c8f55c1499c00a0800e31e99f3ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ca69254cd0fad3b3a84512638e2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d0c4041e4fe3b57509700ba1f4e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c12931885b946ed6ba29806fdac07d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cb552b07e6d5e2cf543fb052d7a4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd532a8fdcd0b3d5f81b5b473134e8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6786db74ce0841e90a86f184717a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96c7e0ab41465768a482be82f9d75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ede6dd62db4c8baeb8b530276e52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fe710d12d90dc900ab9697f75978c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a8beb03d9691e77ece1773daaa5b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b736ea023f23a4724c2eb32895ae7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88839c4aae1187664a96f3c6c0fe7c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a550d78040615d13d9b42b3ede9b4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7f0241b6a292a4326a7315f8b42a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be284286d0cc092264495529c44925501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fd1e5c49620a3388761c53881d72d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482314eaa7709243d52c53ff34bd3837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b550fa6db416544a9d041fb95554d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d55741516bc12eb46b28a77aec0ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6a0996f7afb7353524ca87fcf829506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd3886192a251f6a54e873aaeece40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72dfa85924371f03faa49bee57ca2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150929fc5f0d2ede0acfd82c4b604de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a2995184b5f834592a63efc70a07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85281ac48f39d24ce0c112cec087cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f61580db31b4c68b0b4eb3185d09e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1f0922d740850188a47c5b903870513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff38414cc096aee643acbd5bc5ec7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c756e64e1768a7fcc4a0b074dd7f5c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226036a31ce327d30b55ba705f7722e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114210c79f68402e2805a3c479a6750517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04bf0654e10c401f2af082f9e557f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0b01a69b08122d98c0d64c0a1f8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ca2f95e69d986b05d3896115a5fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434bfbcdaeeee3a9041811222ef9f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a021a2712103c74458254e066c685522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7e1995a23b872dade7a25365ccbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5cdce74c0b8d3a3d8c466d78d42e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb359b3574a7c468e0d2fd9212e34b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baca4cb53c29b85dccf4dd5ec8edb4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c370ec5c0239430a43c34967e27887527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22ac1a9ae4e794a2df747e09a1b81b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef01a1c878bcccef0550c52a20755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af9475c5c57ea9c8484c17734e1ec6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee5e7a28ad87ea893b1802456be2f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5eed5d23bf7b087aae5862327cb3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86005b19a0d369ad575574217bcfbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37297a41d8cc9268b9bf10d9806977534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc2930b1c32e5b0d2caae7b79570e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86d91ef14b02d85d11a47f524dfdd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc69d7030cd53437c75599cc34ab08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ace5f13e93b4cec7b08f11661d043538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ac75e6a3b3b3453ceaee3a58d04b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b820434467a6492326264a52a5a81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e05ee06a3d46c63fa7219a70ac7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840baac4c751c7d8f4ab48e669cfe92d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bb5d979e26cb176c92521b2f68ed8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bcea89a1c271c1db7f4c9eb5a8643544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a5e0a869823786c3d8728062f212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018108a2329e842aa2120f4f66dbfec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e1adc45d6293b1c0181eeb910a18e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bee234c7f6bd6b82cc7c3d4dd1d85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae92f205c6efef3ca8dd232e98db0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc60b542f7624e1f6419b170f5ea2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eeacb67bcf63eaae341cce1190f5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c21ab77d0b215c165b1d2ac554e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26a6ce4f281848caf2dd6d63c0a42b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09304b6ea42e0cc4fe1d06efa73f06f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787e7793ba5006297bad2d181fbed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1feed068058707f8946638ad5c16b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e369d0a289ec0609f18c12d6d082a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297c8d474d8893fdcdef3812722fc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc195fa46c8cfa8d8cd169b1fe950559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78dff9182588317a226c6e51e9e6ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcae8643202a6d6dddf1b61c50322a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4cf54e1403c784f4f7e3412a4a38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6f445c8579b741bf039313160c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66d68e9cfe1b6e5f596761cdeee4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9970f82a6ca439e9794be470f3da868565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de42be7c1ec317759ff421d485d95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea12d3ef32c1b10d1cc22eadae6e4d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83f25f546735eef59a62c763253146568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d70adeef787a69e6c1adf203df93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee085094fc3113e0b4b4a8d719afd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c9445b3a997080b1902ce4cae6a40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9128edab5943371d06f11cc1d79b83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c5c61b61b44a932f1a12dfdf3f669573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232680f3f829551c8f2bab7b0c04d036574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96991a901fe483bf7c5ee7ba6f29ee1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5310e88698db3975d572c681cdec52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e3e8fae98629bf1d9555352cdbba8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2cff3c816ce7deadbe3f24a6d696b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aad2cfbe84435080bd066a44c24cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc81c92275aa417d65f2fcaddc6af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a8178b0a6ae09afe2fb1398ff950a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecfb7f1ee4b225924f5aa0ed10b35d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4912575acd54e98f578c084a5d80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b030d400eefc575b02fd7a0c8dfe5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce543a420bea321e24bc49bf5af576585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ee236d9718d0c8bb4eeb8453f9571586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc368fd18e284757cc1806568e8022a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4875b1f022911f204b8bad15c85b8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d131eb59eb6be3674ef069e1ce421bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420af77ff265eb433ea420dda08fed1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef21ab99c593dfc395e3e21ad1f321591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac914469699924db043cf55c907cc2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e3fa25611e0ea543f3410a2c7909593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d9e5ddd85556b5eb3253647c9ac9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf88e76c9a20294e1f0377a2899807595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd22db7760550688e9d8b8deca77792596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5696dc0ac8ae09f4781743ec36bc3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eaaa255a16010ccc8ca3542799fa5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90ebd71563ac3bc32fc7c704574d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8d6ec1692282cc8ae548edd8d68b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a6aef5cba4f86d391b2431694f614601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720b07741481ea55878ff2dbb3f057602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef0038618696475135256a8b372ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b2d9e5cca5bd22c5844e5696616df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4c8cac3c6b39e101824592c55e77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13e9fc0a1d89a78edf1eada31f947d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902f45d2a0dccd6c96bec27b0998b0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2834a3c13b95c053de8da957f178c13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42bf3a52631976384c10ed793fe116609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a67138ee47a0fa36897b5990f2b064610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea5bb93f71495983e6837c04d9ed8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aeeab6bf4e9830da8f5f33ce270e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b48e74b8e817c23dd9ae433832c46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dff9ed950b28d814e4ccd16531bde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8d36b5ef12d4531bbaff9f51d92ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abb0e3bd99353ccb0d483c1f302250616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e684b27f99c0b7bc9965bfb36fc5e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b3970d1163ea0655ba56ed28ae6c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83f8fe832bc4583d04039feef21b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe84fefe2453790cc3c46d8de2ebc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee52c2182a896c4bb26434bb334262621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c5a0b469c1224cd42ab7f9ab4a50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d3fd4e0a3245fb1cc601949694ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f3fea8847cc2aa3f26ef5538b2ed7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b334cac2333720899b02ddec7bf3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa82388430904ecaa2dc955fde74a7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d6fd9c575a5fae19701f3a43eb88d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4fbbc6b6dd9281a54916a4de87b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e34e7ff1c780e99f9c9e124883c35a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd74f4be99510ff764350b93f28ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820165dbc3684c3e1887e23ff70f534631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f18ee9334cde697159af0f825538632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06f94771b16cb7abaadca506f690a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f44a4e0ad0c7281f487364d26a2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72fe3db6fa62ca85ce9b361fc1a59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6b07da166ebd57753e7b465172f47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c897d33dc3208d2b4331a67521b5eb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644a398cae0342fd64439bf3d724155638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef577a5c6945c33c62220b6b2c9428639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa1554c9cfa715bdf6b14af16c3427640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22906f75b1098969a797f99251fcd22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e887786b2117682cebdbcfd08e810642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f45566f6b864580c1579a0255fe60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e7c8509b9f7baa43b5eba055abfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cd55c9207f943b00fc0e7206c2a61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a54322c2d774ad6a122c1bf74016e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3a2f905aeb4ebc01e0ee132919f74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a704ba276454c64a9f80897462d1a6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f174090051489774e4869cc9dfc3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6cc57a46ba7d8338d274719a0f72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e8b363637e7bac7e5693003ba7f5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4fdaced81b7424926afb5bdbca2dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fd05c403a99d347ef20bcd95806f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a61c86a605bca800a31c0f6b8d7ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98832133957d5a6a00d6375b9bf8974a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407bf188958c7b8e32c25feb0c2dbbb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef5d094097aebdb0ab953ea3a92eaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ad7aefe15fa89be674c758a85fa4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac169f06e3235c18690311d79e23b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94061ae7a7858fe102f92b6a7872cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ab37e31fe4c6d6f3edebffebed1e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64eede979fb518b6c8013b6649c83c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01bb6a3175212f8cba968d8d914d82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa86492f2426fd85dec70f3dbb3f43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faa172aa1f5753aeb2642d947ccd39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedf735050d889154987edcf5e0796b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513be097fa46c863b734b133e0eed35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff185a197e9e0399721cd486bce2139668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ef57313677768d18591cb17c30db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d5dcba81286e6f3a90cbf9a16fef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463b380800f0a6be0fe30227c6927d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084ac540a06b23d01cbb99af080561672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b36e3dac9da07a3993c722e5f29d00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf37f36fb0fac5664b9a39374d16d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12778a9607e294e5c88fa36cbebd608e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b549bba8fe684f33cf315dbb56172676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f8bb2aacb1ba60ae4791e2866e33a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb23762fce1c421fcefc25ef7e87d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6c55922c3b70f2ad66ed66d7dedce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3297f348a6356803889a31c8aa3cb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d03c7b4651ed177b3d7987c28b149681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a094a1361ada384105f24fd6736ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f367934eb71838f8e2acc7ac0757853683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc094f5d926afc39c9d2ad722514f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842196c2db656ae4df684e5969afb78d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd812136ec760d50ce3959043a26b8ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3a5d45252a752c699de049dab26db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bf61da7974df3c1ae333047a42c87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2f96515c873e211464682d5283b6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b92dab30f89fa9c2618ef09fbef19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7f79949ef0650627d7dbeef604757691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a83f754418a521cd41e9f402503240692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41539a2a15db99ca0b778c4d2dae88f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4516816c3cf493429bc48ad0333c3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a6db7713be4cbe0877579b1d59d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088788d48a98ee62e066c12cadd3eb1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43065ad9d9b01db529c4063a72b7478697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa76b26ee2cf6f34136b4b92bbddb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c120e0e7e5ea68e4d53a63984f94e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563288a4f27b9d121c4689d91447140700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcec53d9f8bc06d8a85f11aac07ad0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea560b384d90ea08303fae0d00d94c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd194a0f16fbd1bb5b9a9b2e97496933703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a187e0114b8880b078ae03c476628704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea523686cd3fcd5da3735b753c424f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad695514bf9700bbe92ab2e5856cec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312b98ee6298bfea3185bb2803501b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4522a5c1c35d0e005ebb4d1dfe88e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e6d2ba4f807f1d0b36646a067e26a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe43ffe7aa795a410d67e799a1a75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7653300fc9ea85c212b8885d25c0a2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d63525a5879136638b6113b60aca69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c487e3f6c52a8ba28d38b20b30d336713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74ec1e1cd4dd20544457f25c26903b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6458ed2d933ffcb1a3a75d8f0ceaa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6146c82555ca1ab13803f726b869716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a191f1fb12fa085325056b7e9f548717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba23d35f04b4a74ea21dc078cca8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554321bdcfebccbf334d70a77b8d17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c71ce1c75fdde92cc6af5bf9b3fde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161bf24bfab728b9607b4a2970f5664721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736fd19c5d92b79f893e27e671dd0ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4005dbe73f9b6a95e75e1ec282ef078723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a079aaeaac40cfe5a85c5b42fb98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceffb92444064dc4982479bf0adfb8e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e6a6f164fda8e4455962764ad373726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b1a921df3f6622ef5751df558648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855cccf769466bc0c8fa7c4fe3ee392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0d7e8e6524bcd09bd3f020d057a06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8617693c7ec855c5031c2ab4b61c0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8269ebeeec44b0d04a60d1dff078731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97557091779c7ee6ae680d879853db9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0063daf224977cdb7880413a05750ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68d59e2ea64dada36e36ed92810743734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1425cca9c3d87574fe0b57d7f1c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a879e183387fedb11efdd40501f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be52b1af1fbe577d8a1c85c9fbbea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca7dfdc8cfcc5895feb32686df0577738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05498b752761ffd56e70c842871ba49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f945b25c23b3274e89964a1d367ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032aa2df873faa6198e1f402bc3a3f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cad44f01d6667a18356e4b699dd32f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cf6d9a96536f1e8fb6d5683f03b66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2749fedcad4d8b8df3fc1c8d9b3265744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9126138c2a6dbdcbec78b52f5575a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d31cf824387173eba31a88ea56266d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b9615b7dab10303d46d99ab01d66d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4d9feaf6fed609db320fe770a988748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec608e68c61e2bd78828eb562ede0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fd8c9faa0d29edba1ea6cefeaa23f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3c9eb7ebe634283a7d1dc0e841a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad4d0212213ef0d9b30857d67bdaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab79935d34bf2e4dd8fa88bbc6c698753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa01527a708786a0dd4956af7474ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b2f642caf2d15cfbdbe3485a48bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9cdefdaa943d37f7aba6e61ac34b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29668ae8e4a26aa9df076df30d44a98f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b075350a856ef1d4b7ea53408ff06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae3e11f9c1a3b4da2d624039bbf69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f3ae72ba1b48bdda26012d033ba51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a40d4d9637779ebab39769b4d899d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506d20af12aa93f39aa749dff959223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe530216c70ebe6b8c74fba65f21654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e584a9a1b3e9f518159c0de8d2e5ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a117d7d633fbea288548889b9020a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18132df1d097fcb8b18e94d2cf66a4127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c8439a84c600c94bab44d435929538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdca8ebfb369b93f6af68d93ffa1a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bcabf7c2333bd204922dea5ddbdb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3dd0e6e0aa133b9c0faf3780f1f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8d6e22e0bc50216fc473da128db0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d065fdf7977d7b80d0ee93873119c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf41139a20b061c8158537d54cbdc8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58abd1b9c995875456291a4db8cd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb38634cfa18eae2a7b2ccb6b60145716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b481ee6c0d9551a0d4b86d696c8b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbebad28c5a21f104ac5d50d4d02e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833dfc2fc8fcabb359fedb23b3331719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f61b7100ee90f484bd4782998f2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bdf8cfee7d47bdf8770e2a5984d7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7b5146b7d3b97da809f64d17e147a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bba55c5840776af5f393dd23a38ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1dd123448400c085c8757d90a75324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc030d08967ceae1967169bc011611225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943df77bd2297cbf0f31df31eb5951226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a44d98715bfcb66c86020e4e2afc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9ed42e7a106aaee274f87623916928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469ad6c8503f6c1596c68633ad934229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470360a458edaf74ed44d5ef98c3a1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa269170566e3ef946f757eb00e01731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81ca71d509210491b876c17394a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0401beadf0db8a25600ef4b52beab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e9619d125ad7757f39c8ee939d2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b463fa174ffd33677a71a569c0cb2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c610bc4a35cea4929d5ef819b94d1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ba87713e97542d3f66f843794aee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baec622b5c652cc68f2a40e548fa2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d0267e4472371c50b060c7444c3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc9be0bc387fab5d5e96131f2435740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e2bc3e4745e1156cadc3e71f9c2d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d704be1840d1455762056af0d9e2f3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779673443c709d9f41f34b0e9c099243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb157f260bacb3d90366a201fa71d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff53792dcb2c53e8682c2df230fe6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e3d8fdfdc9b5dfa98d5b9cabd84fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd08352a1b38e339d412f8ac3e089547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117f32bcd5d5b48873b9c8bf507f1bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b948fe665b0169ec7a2455254fcb1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050771576085dbe1874dd1610db5e23750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354245b002e1cd7590d4a28953eb0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf83b27fcf4f0cadec803404b3f3ec452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069bed159aabf4cecbf9dca4104103153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec4ef936e34fb6e8a6a90983b465e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5633fd56f37416788a070d432c512655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a461027f115acfe76b44b1e16c4e78b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709696f24c8d49d6f8e5e02933628d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156bd7494cb56a8266a114ce0e5e9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb69651c2e6356c6acd223914b58c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c368721fb11890940dfffacd5e2e5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a459785316e319fc1865ac06700e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1992cb5a813fb121231d0c879418e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0b04d48203280b3428736114c27e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7958eddcbcee09ccdd1dbc7c726cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2884cd2ff07d5e379159dab855c91a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9e119f5aa17a05e7051ea16815e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca9590552cef7664e1d9065baee3e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43aa23a85cfd48dc7faa123f5d904868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f1d5079392455c5511d16907880569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce61b870d5eb39149a1fd136f94625c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133b9cfebdf3dfe7e87f76fe66f83d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac18c4d4d5fea529fb6a3e92f1976372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d5007dd6e48cb12548d227783caf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2209f1cb7cc091691976f51469a18b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a1acfa7014d4408a4387598f9e6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ba81112bf107604d2b780224e4fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71bef42a2caf6dc2fb3b70d8a3ac4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c72fe9f761cb8674932c108243329678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45905e01852762f31f5eb74d170568a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97761ac71fbfd154c6739c70fc32f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc32f5971b1209198b6ea8cbe9ad2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ffb26dcd00e777c5b0773dacd28b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7858a69d4557e875904783b5b20dc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a365023401849affb0ef4e121788a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4baeebdd6836090c42b41fd39454685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c95b14f8ed187ec5befcea601533486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c2f43b6c4dc14751b15febfe11ae787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c4c7e385f9bbe8771e3e9618ee2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9af6cb8ef40cf9c113d327403d45189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644a63a6b79a7e394e52ddcb1ec89790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12e9d3606ebc2bb08a0d924ae555091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0aaeb13cd28b1c60f60ab2b4c42d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066b78329a74eb319f2245f52c68a8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfedd11b21cec13e9042a3632b826cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27807b2b50e2e0080d49a3c9c973a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130eec276751359941264dc30d0449a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1d98219a958f1c1b0bf12064242d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e685a7829551f34591018ab434f7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f71150407d27656fb483b8897ef8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b39553f8393bf452a68fcf6b8b1cd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae3b5ad8b11e269381bd31896b929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15875c9cd05db44b2bdb8123a23b2867102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ac8c4268d7db4aa591822fdbbadc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b620ebad9e3dea8b33b3afa422af9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2ee2164bade858523586e82bb34f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681a4868d703111129f619499b97c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b5ebdbb2baa44f6066f9a4c7609f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75b09f4e7998b85bd4459e18ae77d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462139fca0b9f9f28ed77d039319599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307611ac1b61420238cc67fdc2f65b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635989291058f7de45dfba380ded674111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c3fde1896bb8657fb82e825eaf556112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa84d11fe9c91bef206354a0a66ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b502a495313e3b51f30900c738508114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad31c91e922799fa1eb144e17cd320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb665387ea2f773825ae15f5024f2606116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42836848c460376c99a071dcb9ff1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafd632d1825d87899db241f6bf87ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b0498540cd3a2e942e067f1cbafc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d239aac4f1fd0e55fdb9dc3c9b9c8b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a666398731bef0713ace3b80cbc348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba37ab0833ea0a599544608f8cfe22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7053af8987e1819ceb39b2269d716cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03095f89caaf6d7b709cdfb18694998124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e013a8c04997bdf9ee4b14b3d4f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f77816810b3077b9834c8883999add126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f0fe3640182d20d23c6f161e317e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c2921489a86b385173850ee02b9da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57771883a043b24ee1047e2ab8db81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695022350e9d2c33398369fb776d919130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8bb866da5b47229b8c49608d1f118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc15f4c2d1a4b5cdb519555712d91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c658aa5567a2efdad90be5ba59f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47baf79669bf0693dc6a55e6e8b24a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5de7042625bac2c1492e5d5642d1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0c5aa05ce2dc40ddc70afca469ce5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769401efd3013cebd0ac9a5ceb9b6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f256d39bc514b6180e6eb6db9d6ef6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb23411fbecd6b4b607dc55f5b6e5db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ad54b9e5db56400df1c22684b7741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db283023f45d9722694f058049368c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd312ac187f8c702d789d19ee562861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727b8208ead1da7b780807869d42d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a1db38c1b3ff161f43484cad0bfd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f03e11681d25d8aa7621ecbfe4b48d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc7d1611c1e3bc46786aef48a46527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8121ec6bd48a8c8542062e51e69a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138705077dd64f7ed34db8e547b2f00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a629b4c823e661767ab49881283637149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb856b1b8244c756ed7e08877671ab88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5065c716132027812cf28a2712b6d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c92af539ebdcbc260b76156e9dc86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a107a6d616f51f8a99397a24fea0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b45b9d6a77b215c0134759342f397a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440947be395e5fac47520b8d2e217591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514cf047da42d3d4c2ecc1c0b98dc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454e16e87631e109a95ffead58075fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e32bb35d5bc6d0547df893e3723bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441079e8e8ac2ca046f53a61e0c3fe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e384d8b3e669700295135e20003467160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb2b67ad1c5a343d55a8e6cd47c4ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc346ace849481989ca69e457ecdfb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d8fcb8060b117f6dc1126abdd2956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa5c341e39129e86abcd7c0e8c862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eaa3778c25e80aaf0cb35b918768d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d17868992bee69f207c2680aa7558d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492957849253089c7fdbb202644d72e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772498d4a96bb185f92345c465ad33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d3c54509ffb547061bd05712f305169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2233f5624822f5792aaa997d999361d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394ba50e3dac39387098781d50948a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c48ae19eaadc64398c78bc6f983841172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e38c3f34252e33e380506e0b904d2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e767de14aba4ca042f9d86c085ac58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1baefe8099d9c30c2f836b2d64179175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf92587e067935af9fe622246f1ab07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a12693a287abb73ae0823c5590c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd548446cea6d4fb752080e6d9d0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ca7d7fb2df88ba78bc64e7a2bdef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f9d2453d2d5795aa5b2fec97f86df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff6ab18ad6182b5f2016d3e4f5b44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d797e60347c189381a185d082d73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94785128b0badba1d2f11ae13d82ef13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc86094f7b1f680de3abab6cddc96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe746d2728da2392db9264a3b9f2e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2bbeedf1f12ba0b9992b9d1feecc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a75162e8d196a5a0bbd073e939c63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443c5f7ac2f1c9b2117750ac79c851a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb7cf7fa2b74a34bd0589538e37ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f17e2e64c070bcafd859ad1c5d7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49634b76d2de1dc8a40c423c314de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02688a9aeb207e0c513cb477356d4dd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a546402f660b8a1c79ddf4149e7709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0918b3f90761ddb3617f3e4fcc3d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e070876d6f53daa4287ee3d8fd5e13c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b989cc05b15d7f48451caaf139b506196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc601c846179d81602712b696f1be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f44f4346b0263403664039defd78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda982258723a3ade1c7149d347b409199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d2cdd59f5a17801a2f0b282734ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40f8b3e7ffa032e0ed26c198063a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4746f4b7c6c6d05c6a211347c7e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d8cda5f4dc2af4cc94f8a80b7784203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04504b81958e682c31f5607079fe2269204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196543c53bdd01bfa6235afe9108cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094958ec9209d78007460144dfabebfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde555f9c80268ef5e9b7d1e457b044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a08823058143cf7ac3fad22f4872208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3d19cea002a42610a883951132e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483cff8e402574a8cae2c7e4620e224210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52be883b76d5a6585e56d034c24c8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5e0bca5c992a8cfe3f9741311cee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d05ce61b83ecbb1bd3c16947c619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f11291602e08f7671e4a90ef9bc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c1677de95cf6bb9d7274d5134899215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662061c3a41ff505173c428654ce2ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a968fbaa0c0aba33122e1f9ee21ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229c8dd93c0c972eab39b4775bbaf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9297daff8bafc9fb1283ecb961ff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55517b579632e64551680f3024d1f2b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c265a8c28c5f1ec83bfeceffecdf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40afaa72a6e5b1c6068856636565d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d071907da4219054ec8ac8d6e656223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a742f27e16b297ae4b4e042160d5ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f215a36cd02b1a64a660aba32d136225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167425ee9d7be01b47822ce18a9c9749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa217fcb487965eb740abf38e9e966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d988cbdf4420e668462ffb64fb53a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30f0169d0b5f49c5da55b314c3925229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b2c2d6c26cc232df89de14113ddc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11492d8ba03f09b29ca754938224f0df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbed77e51a893afae440aa01fd0e7f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b4f0014fda0c9aff493c7a2a384e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924b8b6eb9a890971212403ec6d291234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21af47b69ca5c5506434480156cf09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac192ccfa7c857cb9d6681d8d5915ca5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7059af52bd0104a182b2a22813d9f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fbb9fb07ace6b7ee750cbdb9f050238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39306c86a441bd82c944659d24b169239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1353b784e896a47baa29a31d5f1639240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1d63e4d8b71d2c0867c44acebf24f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf194bc9cef9b3a27635a95ac82b8451242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ef2998cf2d00c7d7e915ebb263e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a4563f29f0c8872bd99896fda3756244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccce1380248ebdae9f10da5ec8cbca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090fe40ec9668aee83088dc4a25d836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d3ecffbb0b4f8920b7e842cab835247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5fc1885bb8a85ca7a1f50386dba9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff52b0e08c4673caea28777b133dc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959443e1f92622564e7925d3ccc72fa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00271104197439d1f9c4142f798e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7d7d882d12d0e3fef78ec1ba6476252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38557c129814171ffb4dbd20bfebff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec1343cc183b7a5c2e39c396093afc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8111d37b4a1cb51cf41eba32fced225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132da2f09b12033b9c400432f7dff59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d41c9f62d2f99a70619525f785ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebfac6abdb42a78d40de2a3712504c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c310b52e00425ebd548df593d80ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baebc99434f46e8a750a2e373a6c66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970d25d2473c079e5277d12f11ac76e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108cb90bed1e863f1d6b65e5556dc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca46ad98f11b6a08d74ff5c55da7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0863c191376ac1bc332e79d34b839264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23deab3ab820a6071547bbce50eb772265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83e3d1ccb92690664b89486ec4e4b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996668e948da9f11390b433b0b2b7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68275dcaf3990d1f957689400b7038f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2548e6b6c6e1e5b04b0cbffcf27a383269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6397cd127841d1b652de645445b68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ef04e9e6b693f0d099d1e41ea3cbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97170f6c29c31ab6c934614e1d3030272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c71eaa8a6024e11c32e7edfd69576e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620efccea6701cf7473bddc01b7f8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe52cb84e420cf429b6b7ea1e5cbda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadac433d8070a717b39f7b13dd442b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d6deb0ca8d4b2e0245d3421f8d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36951577d8f31cad4a80ff5d3226f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a439c649b93ee239fd3491dbc79a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a089b5e514a9aed841109754ad0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e640b57933baf11b4a1f040d03b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af465ef5c31b6ae7385aaf3c356b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e6a5df553ab711f37bd5748468b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe204b3ffec31ae82a89c744a8fec1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379e147510d03540ead62a78bb51ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71955bb03d8a0715978e755223417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaab0da706fc4024a2dcaad2ca1e56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc58157553ea56c02e5ebb07d5746b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686143e7fb183d0a2fa2ccba9bda412289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc81c6f5e5859c20c24e4a9c6cef26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2aa04f246b937c357e7ecfd3eca55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d3c467e6df2071360178f563f33b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e25ff5e3a9b9181fa9347eb4cfc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d28e4abd673516c9a793afd31dd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b9f6d69052beb1fd4b247b639959c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012a175a064bd956f9ade1cf216f8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da3977db5de3a772fb8ec123a6f324297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05711441a53bc724723b15823d96fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e77fc5ee9ded7e0c677f3205f675299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6330ca4af9c6fe65e395080a3a85ab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d2887c4664d1c58c6b50f276ad11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1532bbbe93741474d4c8a0cebea08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe2f9105a41a4933fca38a6ea30bc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b0252e64bf0a70786fe3f8700e41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a182b3b5cbb45d2df08251d14184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825bec272b0912fe8a9c82f0756a3c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66be950e7bb13a37cc8055e09eea00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7f26f023240fe8f64ef0d5aea419b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35b166df76e47f1fa8d83eb119500309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081438d8216b9081ca17e2a3cf13af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42115d98360965f47948828d7331eefd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d42398990e002de96168dee411e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739afb36033d3b8b038510628266fb99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f12fe6131b900df0eca822bed4d314314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209c0d51266e8b667def5f2d3decdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1758224b5232b43ee4219fd50cef04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b56bed9c4f4186b0f3fc7368392db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e9884b59ab143a06257c3b3c53b3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9d79739efdbe8244c28bc0a898ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68f9bcfa84e163469a1b32917d2b6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4843eee607ff4f6ebb3ba40cd1866e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda9e2f6e37756de2682181be7ccfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615075a5322c8c4d7a4036743768743f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b014ceb7829d9d563a00bdbc29b7c1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16ea37700d6703d95819b9cf64caff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdf4bb24bb1c54782b0532e1649eae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761abc0c340d87321ddc922d667e1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbb391fae7f15655062824a6d08330328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f8462350acf0f5b58c2b1e057cf2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a4408e404311c775f97c90ebde294330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b0f056b23ed1957f6fc60ec2d851331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8de70cfb79cac482846d5d102985a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6646102fb8aa20ea5d8a00bb24e5d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0e2b573a15a6438ea30919dd94888334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0dda53c20bed26ed159ba1a5b41ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac6943152bde814c4d1f43abde2f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00683ac2985b86da440d6378ca4fe64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d43647d9894f6e8fd7293ae5a7cee0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc058a6a9da5966b23d12cabb64dd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c92ebf312408373c433886f9ef9ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149397186bd0490b7e3faca833e937b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b164f0c517f2edbcd310f68f5880342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad47b2a89440de9e6af5607f66c03c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee1a81cf1f2784a835006fa0d313e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf654ac516c991c0e957cfacbbd040e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a5d452c5bce564529721ba8a638f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6875f2e231f32b3c74cc9f88b2d2d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a468315028f4556284cfdb7d728ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ed2a6bd53025da80ae7744f43083349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968baaa68bbb5a26304e398a835af7cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6b8441d8ba7f4fb6eda876a6b4cc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4906fa4d8001751131bf87508a0e30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb4fdd2c395cb2f4533e9761e3fc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec67f4ab8a1191205fe6d04f60b318354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3369a3acefd42c775f1ada8623221355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434e2539ae8c49125b38640d09f02ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac103a1e891d1a4b1e4eba9892f80e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fbb14360c6fa05f7e53c5db09b16b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d40a7eb3f58b317a239c73f924a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe45194ee620dff8eb18612d319400360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6162f591b0e4ad7ae09e74b9586d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a25df979fc03ec6199ccf13d264a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec73122f9af74b8012a3f03a807e9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d6187902b9be0b350883b44bd24fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaecccfad6775785cbf3334da81ac05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff5dd973633cc601cfc47ba4ae9b68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263299ec18c816c313a03cce905b5514367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d00941ae1d43dc578e7353c205dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81edbae82fb6cc3a8efdae0e16ea3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0369caf9e34a9ecbc2c224864ee8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d01e8342d4fb59fe5d666f468d20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bcdb31f625667d91101e8bd4f60c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa5deeff7b341b1814b7bb4ba24ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a7fc3ce6d4940007cc60898588a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cea7e67019a5196715d1054b378852375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264911c078731e37492114d6192d8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d58f4b6c755d17047521a606eb83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df811fdc58ea9ce996f0b50a26b3e9d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7746fc3332fc459b7b1a10b8e6dbb9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0eb662a461d0083994af23d28cb29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7a962d1fddcd2bfdd03648ebf9d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d080eefbc2f05c154f65cd6ccd3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea3c9f1b4e8378e612abe325b0e5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b673e61803acde9512ed2b7e063b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ec75b14f01e7fe6e0d50143607569385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8d2b8a76777908e0d493104b633ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d8e059011927ac29491afed53ed8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd5b13497d6b21dfec08ab17564cd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b50e2b375ab1f56f37169b18c201ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dd56bf93420baa82511b1ba682760390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1bd7e606e7c3f951ac7a57205b33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb39374b25d6ab346eb406dbd3f5cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588eefee72ad2ad567bf7abf1627b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410118a6839cc4ec4fbb3857180adbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73999906eb9542ca7955c4f12797fe7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea3bae1e8e86663d3fd82570804a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038e48c72416d5afcfc2ff7e1168b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148932151c7d8762e0d2cab5866bc937398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbaf145989dafb6941d96a1e101664399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a49d9d576c93a02de1ca1760ac47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff0ed0393988360dd7ae1fbc69591401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59d4fb873679f766704c4d9805be9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c4067dde555d05a489787a0bad197403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e7f88638c1d1f7d3bbdae7958304b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1948d355dfa30b9748f1cf70a3ed575405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00337ced2a13e159fcbdb6cc6ef207406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095f5cda362b81fd8442fcc7ce3a6ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda293d13c6079b8ebc36b7441fca6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e668ecbc0bf2eef06ab56dba2318409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c8f33a1a9cbf23d128532fbb16eed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdacf18a10a85a4a14fa59fd4d4c6fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ee771fd0438bbbcb2102935aec45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe3b96e014644fe239e58ec5bcf37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a422eb647752794a2f5f5e02082aa9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaddee184855861b19149a0f50c61e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe41a6d9f24f8d0a82eaad55b2d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885f02a11be850e6142ee67d3a5ece417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0639dbaad4947811c419ed53a2d308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef344094bd372164ddfb1136ee2b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223643478e29111580bae120ab094d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eb51a6cd1a8c06b3f5d9205e79e30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6464b333af4bd992a98689ff5591b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828540287626593c897ae0b7f12ff63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a8cd67c44cdf4ee801b4c3917f8e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286aed25c0003f55719621307aa4ba4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62828d068f072f975902bb552e882426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6cc24cb543da487c9c4026a0d441a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b784938c2bc97f38277b0beb8bcc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008562ad60ab54e6672b907070a517429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9068cc7f260efa46053baee3fdd5491430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59d644f0d5ee42892c7da8296e5098431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417e96b4080a75b73c13220df07303432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfced7c8184366683afaa47633b16d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3267898988294d5fd2ad1a904b015434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d059508ffeab1496000e9b8392d252435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf69a7ed7a33ba95753047494b77e2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7e28c02f1f78210f7d872222b4b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352106c5d2b0e7a89b4a67188321af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891badfff8bb363218b841bb570cf8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cbf6efa511f00bcd6012b3a0c3a8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214dc9b48b530c5606dfb85162cb588441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddaf759dbd9732ff3956fb901b011a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deee4819efb8e177583ab077570a0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae596ef733962be2ecd8bcf58d9a32d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3172cf3406dcd495dbcf4f7ce83dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50095a573e067efb5667b82cef8e75fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7067c507f5a8abf3b218ffd22a10969447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d9575adad556b54e6e2932b17d48d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6ca14e794edb3231ae4bb9d65efe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d7c927bcce74f876c637ea13bea3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea6c355449b0d8a625d7c4632b737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044584cc3789063131a0a5ab1c7c9054452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b09e6b06a5876db871fdfbb61bbf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b6d04dae8bfc6a0f52b7c214e7f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655eeacf04887e6c32a28a15f042400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49efb7f6d1b94a0aaa4e4021e79eb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d596c2ff8910f4309dea1cfaf3f88eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05ddabe87d8f7fd2bf81fb7b779017458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ce90e62d2919313822a0fc503b82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b35b25e8973aa047766ac0e4fe71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952bcaf34075a7fb321d0a7c1e64c7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f66a9a0c5f106563c5e0289a626e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63357fab84ce2c6bd7936f879b37daf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf1e2d5df570ee7f4032bdf2b68cc7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7f34c1fc22a69777c8226d93d663465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e1477b6b70ba6703cb11d5b019b04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a620653941473bc8b278353108b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d38cbbb2e4175606f1463c3d37bd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1df282c93f7648eadcee6648b4c9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd911701b88b35baaa6e0229e5e299fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0bf439881d9ab3f46e891a783ba9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde4b35ac320e5e3672b2127385a232472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5903815ffebeaf322dfa43315ba2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a8c48a3b4861681e53385640479f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9026efa0adec7fafcd9d231d04e20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b114c986b25c446ca38d7f7213775476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf10134b38e7ea526d0f4a19ace480477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c9ff57e3cb257b13c94c0baa917aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1486c9326494c423c2b8b6780d3ffe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c253fc1a87694762eb51e12e3c9f43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b90346f2eb0f332db74b1c379073f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5294ba7b8ced03120920fb4a7a74159482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a5bb27b2ed4dcf2e967818cd349a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cda56ef45a1f30a3bc67a821fc9ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5cf3df41699a4858cc82f92fde718485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455ce51a0b5cbb7cf1f26ed755803b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6fbb2db1f297eaafd56d4c085273e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec49a738ecdde680089805757bdada488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1e53a4cf51df5fc3c90c3bee45bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb01a5a19f211197dfea94573e97fb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab8b47600d43c584fe361451599db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89c9c4bb7439d0c61fca8958c25d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fd2a7cf71038f5c959f7f7339c919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ce8b8d512bb7d734c2be2fd2a868e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86227828e521e53a65b7240853e93d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23b018725deb0b75393848fa51cd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83500374a58558ec4957ef4a9c5d4d0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533f4048545f1750774e59990d8eb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d9c5d69ee0f305eabce95b8843a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb89c0e75ee19c72ed7bac66e02ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fca232b60b514ab0280e09bdf666a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd022fcec6e1ae56cde1e52e8e2beb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847985f9c4ca9dd23a842842f67adf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab13fbd9b94f641762190d9e50032b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f97fbf716de1cbf73e8e35ff38a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae6867665da24e57435cff3a98467506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0714ab2b4570d937ad82545334e27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aae7298ee89ce91c786b645aa8134508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046a866bc5b25327ffa601006b8e4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81990cb3abd9e4f81ea67a0973e969fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043995d0599818370b62dea6344c6ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47aea942144a28d371e7cdfea8471512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e26c0efccfe6965adb045b6ed05cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae98950b7c53c48cf7a462d24998b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925a90a015c383e50a5d82e35d7d66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc59b64567362acaa18c57ee46b94e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f772dce1e7c0824a15ba2c5cf1f597e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df49890dbdc72e8b545e6d3e5390f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d79a4b9c529db6e9c582e5693cbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369d77ad5b42fe7083db5e68f2b9c8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f91843b230fb73f9f22d24a71477b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9314e6335ebfeb296524fe3c931b3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef40f2d09a0557e3d19d8eef724f934523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11554022dade3cbbd348e2bcae77eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9efb47088d70e638f43b65055c5b45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f82d76369d9ef91ce86d329a9cf73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be549cac51d22d092d639b20f495b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39352fdb21845b6193fff90c91f6e6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec67568c37653792e95969799e3af9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ce4f55ca35d94dd93416467a4bfd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193d4de81c403ed875f6ff5c9d9f96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c55f0b13ed3db97480be6e8db2567f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d2e7624ee51dc569294ff317a495533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796709b9a29e3533d8ff96b3021fb9d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c5b0a5fd3ae82a84b7e10e8ca6e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c15fefa7a661faec2bff85cd7e999f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf56090284e70e399555e088d8e8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d31b679d9b04fecfae190c710115f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee05ef29bfc532d54e7930a7c321169539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d5260580f06a27427b52e240b2886540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa95f9468e472ed45d8b66f4ee768541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c59a2ef260661b9fe4974214a95f65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e12981b183d5be381f32244be9ba9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac109fb7377bd880f2a176aaa3903c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206132b02b22c517ddf4526190b39dd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a8ffc901a7854ac103a91a3cb70c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da580d135732ec13c2e8395c0ab83ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b20eae44dd60fb2495426a8cd7dd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a04f3827b6a7cff12d86f7d03a560549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32569d97ad04e8218c2ef1b23fad38f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba0cb3c624db38b6f244c5d470aae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9843844e2153029532f478d156471b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb6275528ea642e419b1e13c2eeef7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f813c7017c8fb6c2fe9c97bebd8254e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e4d00bbdcd7c72722453c863b42f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176b73214b7624d1c06810f3eb56b02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d729ee2f7f07c3823d83f1b6d1ded557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8ba72c4ec55d27f1439cddcfaa57a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b64bd1e8768d10111befbd18c69d43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e257eec65b8d6cea5b1f86a2d4c23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a4bd9d04894fb5a2054cbdbd10812561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfa9e990693cca1b3fa8c63858c84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83533ab23e7a46a98a26bcc7c99960a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb21e4f1355630b3c9fdbc4db18483a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc6f824007ff5442b65977a994b12b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a754e87356f1b2813336826af05bc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb7e6c92e00d55669678b88cb4b15f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8840ddbee21ec3899dfdcc9582a39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5452fff29b25ae57cd45e49810a8396569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b761bc3fb8aa729f6f050ae24d4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771503645f3dad527055d5cdb20518571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655fcd2e7de7c0419bb804cce2f4f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee90be55f2ed3cc1bbef5f4e867bef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc625f56a6c199d5fe372582fa612574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73332c18dfc1a724001e295f4022835575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5149ad8876391eee6d7aa13f9a5cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb053891d4619e97613e2b26e74c3181577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebbbc8e672648050d67ac4ea1a02ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941d04843176b04d50ebf4b1b0befb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76a928587d93a1c1578467ae63d04f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c20d783cd5dde01e7e99b9d853abc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d3dfbed0f77ed521766c952a80ccf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d7e548441ee9efa3b527617e6d7ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31cec3972b174f923faefd7b2d34a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63370cb2e92f965f9f54bb21beb648d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969e0f18986e25e2479d10806e5709586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce8954da214ce49d71a94a8b01ad9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b7c54c36c064f1834c710cccb2ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899d6e3efa52fee6f16b82fa21a326b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef80d3271b709a47cb75a5ef711a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51581b47b7540b0e1283869dccafc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22950705143dc1748f6b36bbf553e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de90ff2706d59c5fab548a7ee87db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624f771cb34039d0dec2ff33dfb707594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215308f079e95e1862a5a9a5a2752188595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558397dcfeb04de1e59aefaa15010f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0eaefa5515bcb846c115332b29f2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fad7290473c9cce0cf3a34b230592598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb20c9d4805201e1dfeef3b14176c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea160c10797a2f2d170f038dfe58a97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ccd98554a1c096bd001fc7edeaf63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2715850a21d5d048fe672a0e65e5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc689dcdbf3e89e1ec66cff73b72381b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754ba5fef6bcdebdd7a3ef02af94d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e95547f9a971becb78516bd35909e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b2f8ae2f17c71b3a0f1e798a7371606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645edac88a70cc81cedfb37b9acfd337607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966094aa38d4e4cfccefa68f9ffe499608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab5f3f87ddd89920313ef1821390e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10bddf88fa58814974c0e40b57f6db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee92850f593de43bc1dc2afcb98a88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215d50668670d673e6ba4e6b0c994c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd37dcc687859d847ab75127af048f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472324f08d6fd60609f59b64b6a70656614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf0db53c8562a9dae8fd658dd7b8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223942e426e79e5a5f4f04b1be3335616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50135260ee3a067b75892a87965028617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab066bfb37f00736b31a36244e56b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7ef3cdf1ab60ca5e5e5737c651c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092444f6d7bb8b6bb21ae4d414d261ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcbbbe3e796c42acd861bcfcc188a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e120c860c83a9c6abeea829b86ccb17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b018172829986cc6afa8779232a63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778aa1ddc10f43f6b3f1c79ded7d855624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b0cfaaa0b3aa0de9473727aab981d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb0d0530d63fb843169ecb87359d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083554256d31a9748ac5440e53e6ea6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9a4e2de66fee091ec8d622adce77f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6954e0d7369b62acf5ee013ecc08b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f961a4e5e06c2d24681cbda248b9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8cff6841705f31041a4aa37a7f800631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1693f7c446e18587af2afbf812ae0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bb8cc98c8769b7aadcc7a227fc64b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e14cc22c3ab6e187ae7493e4d30179634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a74c56002ec5f2f4d33e5f85b9047635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf4676e7873e1d01fb818f2f4df862636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bac7a116c34da0edc56d7be600f239637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84f9eb78edf014904422f1cde74be9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2a061cd00f43689eafd2432e4100639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308cd0c570983886bbb9bf73a54ae6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52b287bc89452676e0ce950427fe4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d460ee68afa9928b55588f7915009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd6b01e6484de72de1a6e1d9361a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe30878519a6af848b99d81fc12dc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b6622acd5d3f9c67f7175cee62daa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d6b5e80ff6f1572a3c04e8769b4da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ec5f4fed306e0157feb1daacdf66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802454ab90b9976a39626e07940fdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65716db45dd84c0b2a63e3bfb47390649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42c55158eb3489334df30b8725870650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69934a2b017c2d5c010cf0cfbd847b87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588ee87d1f3623233559359610bbe5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299ae894836e170b9ba880e72c9f27b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b852e99ee6b08e75cf02882f8d1a4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49797e690af0718c90e879ee01a932e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e6f13f0bcdbd61faa07c5badc50f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b9bbe97556eb2cc5a33e10e74590657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8d195cbed33173d4dead87cb891b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b18720702117460c8414873ba5bbe3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445c338a02be630a4c5f2677fd7383660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eb4b11b40d72bcfc83f3508856013661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b67b1b93f97468fd65cbe20863c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36728862ce7915241c776cb614b5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361792c3ddf69e955917e77ecdb13c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3cf30956a5f0e3165297f760c92f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc10b5ecbe919531feffc062204c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67480d81c23e591e1b8cc728fb61987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec56bc97b1e3ca5e4cccec1a559552f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc34bb8d7236d35efb903e83e6502b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f47b03845cb143e8e931f579e581e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db96eee40cc71bc1b6396464b4ca2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c7f576a756b2d63727135cb405f68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267c1f94ea324de94acf7d1790ad0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713caa17a24b70a73be790604f4ca50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605afd22a6beb7205d20d4393714c527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d27b0eff74466d76ed5f998f9488676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e8a5a2443feb846ef4ea8809a5fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1279db1a239579ac4c58563e7615f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0b05eeab89397bf9f3075f78d495b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de82783c65294459f7c66dbb98738d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269814d4b31375f737f35a10232dd7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a28dd607d8bd2f8a3f4405c7b10c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca762483d7f5fe3e314a5352419689683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c318d1a2b1cb401a703603b568d2cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf0119c1e1784c63f6380e96e9784685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447007c1e7f0beea3eeb86dde217d460686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6371fcddb28c988f4c1c11913b7540687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6cc69470880a8331d6dadf7e1c8d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857c00283d5d633c788b1a3783b3979689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f7160c91e997e31dff92507941745690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc640ac52114abd94466c0c388c573f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c110cdf526e45e8212df5691e9621692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ad784312dda2f83ddabf960196e0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356073a52b2ce446ed9550a6c34936694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7536caca32dd4138835bf154e2d4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ff20145117f105d00bdc3de0358f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c127f082e18b002c1bb6037888a718697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d86e2c3a6513fbf39528c7bda49a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772ef1ec6e40e5b80a0436d902fe31b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae17b63c6bf0820e293cb13cac40a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef931789b9269b08950b59fb172a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796b150919edd9f8c591b81a28750c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401cbf8f96d0fed528295d43c66508b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df808782c7e3ee17253799392e601143704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754ff725471d901921f4905529ba27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3a27d4f81f02e1ac781d0b896199706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee3d744add8f6b1af1f421a9a25047707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757ce1c3bc1d77c701b414921060a73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8609e25041333712fc4ecd38df461709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e8b5fe2824423f518e5b71bfb78f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96033630c4e8cd6aaf975da0bf8bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73320aaa8dd72eee411a1fad5284ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27290d11c2afe3530550013e4cc697713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a347d16ee6e2900d7508614367e9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765fb8782c818c79bc670ab945920f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4960dc1e31c80d81fa637d9b2f6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa92f3d7b0f3d146176e8f73517340717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289a4b62f6de621cf9eb3b904a37ccf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ccc9354c08c041902eb0c22fbd387719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39bcdc7a773f8e4f0d2c9416353814720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e810dd615e76f8fd9c02258f56893721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efce67ea96daea6d60dd5fb17450d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843daea1618547640e641a8bf1b0cf94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8689a106026987e488f94376726a337724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d960e53645bed060ba6a2b60b02d84a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3e83315b7b29d046e2ae85c7ce4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516efab98d74e8d504162d21560b19b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ac63c657018bddb1cc1b4bea8a74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9a769920d665154f8e14ad9a2cb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d9a90db14ba9792c731ba27b4c7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7334d5c42d1f973df1d84103ec2db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572a8bec5131f2e36cdd0944b73547732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69feda116c26d22b4886fe0553ef55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8950776ab9df3753c1c3de1c4f46f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f5ef13020df7981f34037c92b9fa7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3061e207718c8bf6a39257dad72a198736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c67bbb87adf110e9b4cae4903399737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57605d1f10bbc8e0b617f568925049cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ce23280a496e5ea515e9ec2be0d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4028f7508e8dcbdbe4518e5a376b818740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d996a4f48087cf4857b4196944c62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f6fe90bba3d84854929b0e8fc42b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d41bae686876ca40c6169bc7bedb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49d3b03060d4ca02c06d8010778ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad3aed927172d32c0e915383b8d58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606575c5bad7fd101ffa3ad719752008746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5d042909170bc58bb536395bc103747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2cd0eb208143c9b0a5cbc7029feb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c80608cc3083e2c9c316d4b15adf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b8c77968a3f36665f0e28f90c9ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb76d82d85cdcc6dc4114c72eef01a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c518c07895b8c4d7c5174c885d3d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6615a6dd03219d44ae5871334539d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>