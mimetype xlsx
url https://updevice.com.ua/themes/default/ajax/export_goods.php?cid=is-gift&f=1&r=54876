--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f07779a32ec824936c975c95692b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20792d6b8b69db4284615f3a321052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248a7b4716c21b1cdaf6d54f7f4eab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f404fdb279bd3b94e216b1e33feb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb13b770909568a0b6e12deaef65035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e20eba1f1065a281c677381f4ce9716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ca91472e6ac15ff643b32aa6f40947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01514b49ed9e6e4dd7464a808bbb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf3911bd54a3d9edc76f8436545b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd9c4b397eb397bb0dcef258dd9c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553d6b22f66cd92b110bbf267009d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d1896b993a36f39c0af4d29d31c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ac2366e2344b6aaaf79e443bedab213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae89c723fd2f695985f2f0d7cb32614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b79ad92a8e0a754d1dae06c8894e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94128e0453adfbb4679ffac7a7ea31d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787edde05565f1230e9a94d949c632017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898853040a43d35036354a9b589dbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563607780d3b6f3105478cd913c0ac0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0abbad59205baa1dd713d43ef4dbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4fcec52dd4c418db43e9b786decb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ccb679647e59345e2cbf8209174322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acb7db75280897a7662c91481776d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6aab87b57521d41e28bda5f8990c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c58c14619d72b95cd786d4345ba125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c1b48989ed06a1372067905a9f9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d947021b87156b77a122580932169827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc09f4940abdf78da18820337be46728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dcc21a9a7fe7bc28c24a5b6559ec429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73857330e75510efaee2e4a96785e7fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d1c59685564639adb72cb50e813cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d598925b3622e24cd7e115f2d084c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa35997656041d43efb473f6a86a3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf9e3963b1a2d25bff0ad35dd3be9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc961296e5f34afcfbfa181d2fcbb9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102174e805801e5aadbde6e895fc5e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318192b3cbc64838eb2d56ea2fc69937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c3735c80ba395672d13b00aab575a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109693365ef474d63b9abbc0a7d640139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525d0d74bccd0b978dd44868a93cd3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed7f153f2212bd1bea2556aeaa5a3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea710f3a7f17d9bdb8fccd031134092e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08c58a5c19ca411d36e5a0a0defa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654313383b15ff782b4e5e265d449df644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e0ec982cc57e7a8a300daeac968a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e97d27ab4cd9153a343adc0973431b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679870abe75548eef9286e8f35a9283947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7646461145218315c8521fe00bd118e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03c58168aabafc5488615aeec912049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5952180e8d86af995c550c57bb39cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b264246b735ccfac951a59cefe9f43f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5780bb24e5a44aca00bcf3ce8b338a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4bcf17270477bd9497daac36a3f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fbd08770118a719e974b393acf42854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2967b257c9974563e3b5fc0dfbefc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df79af00fe00ddd7c4da3001a41b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e30f333eb44e879c33e1c2db661e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657222c3bde69e9aa747a24910bc9b8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be8d1132d961a705b558b595e5b1ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305f30a28835d0d9dd820f7a61b1f6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eacb2cbe94fc80c5fae2d45908004861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389929be921d4e99cd39e4b72212865a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6dbe50627558d6d1f39b0a94a60b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9ccc3641a2769c15f9c7712d55b7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88394111d95ac2d244cc2a3ccd21252b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe09fdc151ba2008899d48a6e82d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073588f369b012c1ba5cba2fd5dfd91967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a02d3582c53c9b8af700fe43fef968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa33b993f443f0a02e4c68cb7554a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0985f2c8f8e74c5a48e55681a49f5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345511590eb3a8544bb128d590154c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1df676d4650f77c488244296f8b6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185e3f4b1feb1977889512233ad87d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de69259f0de4fda23f8d6aae61bc9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49fd562b4493867f29955db7a9fdb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0def195c131a5facf1ab4fb175c73476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da73b35bac2b7a68438f97b7fce800377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7cf0b0631a2220a0558276a1d426378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daec99d3929b01ba944cb7d0d4140b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e3f7e2a221fe71a3dc730a9eb731480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d691de25ecfdc9c1edf031f165cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a014ade76096ea6670143f32029aaa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11dfa24ff54fe3e9759831fd62bea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f58082218a678377a628a3a2825b2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93e2048bcfb2d83b24ed8873a9e5d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be91c2e4761ddbc2e7870d91310150586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee943f3f65679d456b20978d5851e1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea79b4dd6559fe18bf060f96f1f72788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf631a005ed50bfb32f3f3ccf10b4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776bf3baf11eb2e2506cdf72b411caa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430419af094d875ae4c96382792ab60c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df051f4aeb7d666de0e4897937a7c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96272e29b57124b37085f422a7e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8624fdfc6d07919a655d66edb2380094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debefa103f899992d86b4e8fd2910a9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1faa457a7d2badb8438bb9f2679996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802dc4d48c23a77132459389cd30f7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda36f857da497d5d1d7ce998aab16698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dbe839b560c6f6f4a414a5b6627b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6df8ceb3faaad8029e1c196500468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e587f65e951083d762d78cd4ea1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb38943213489985779290e9b2c05d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78ec3ded219fefe94976522e573a26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9901a3e9af810f1cde91284269961b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e5aa7bae39380257bbdabc4dbec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918642fe6ed2b1e19336a93306e05494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a63648bd0c07b3121cad2d840de11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad5557f49487d7e9ccc0270d426c30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12375cf6c4b2405cb577a93d14ca12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3623bd9bce2b91e75a3ed0701a7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a349f3711ab20b58c38aa98891c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467018a5ec42c1bb81b902abe518a08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3508c0b9b6367930c812a3f64d5536a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ca1af464a4ed9c89b8de35136631c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bbca9e9558e5e175d9c0b8dd736ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b80200f8c43aa0d9618eb7a868da5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927893eb833daa0423a11def14878e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6030a176d7d503c4e448f3847e5127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edcece0fb3900182a9d961e4520579119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a47305c7785ba66216b7272be073120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf92590d4463481e86439ef1b4327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b023a594d6d84d7813f176558bc062122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffddef8e7fce03eb6cfbceeec68a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb281fd4b68a30d7c8fa3de096d89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a68004b21743afe1288056a8b1cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e0b3f316536640425fa3f0d004678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c67be59565f46149c8ecfabd5a9d52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34cf4b0fdeba85e7dfb2c6805e2d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa15273a6325e1176c6bbd5d95b508129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452e39b803e28817149e70d4668b94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ec3a69cbbfa5f8c61107e361cc94f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3805e2903811ed871c365b587b2ef8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e9d958dda1f3db2cb4d8713fe1cdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a499221c22087430232ca9734b1be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b443b4384719a27fc88d296a62009e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6a0710ebc6d6a8ee184958477a4dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e345d4368fdec73a3e561ba219c22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a978bc58f94e3d2dc3731dcde78e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805ae7ba42399184081d0183f9b5f4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089b8f200533316388fd2f729bdee41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a20021f98503aa387c3ef595c41d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b3fefa466a9f6a91a85e5134fc1bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87550d581f25e3e6f468c4637dfd20bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2398550db5d4d3a0677c268032e9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ccf0f0d7baecff72e89722c4fedc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14079c6e917a537b480e9b10c18435e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1cf227370251f759ddaa7f8b0226147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ea58ff27ad417646882085dfa7df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f541bc67fa5559a111ce5e875c136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8dba19ddad26e9afff04880c5674c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3c6e41ab19bac30b2485ba5582cc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cf12e0cfdbe553dba4a6c5a65ad21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2a8f9e6516bfd74bb2abccd06e6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c832d3735609db19311439214d59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0524a8d337b0e148158264c284aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a8ba334c700b6fd990011bbdfec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf85c8df34574674f113bfe418b5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd22ce458ee75361383c11f37d52cd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142784062d5c37365a404f2a48bf0ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325142432ad3660696ad85c3ade4431160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce86a08ae547127491777e09752fe2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d94a626127c5c172e8fcc83c8861b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1b901308ec6d96f3390a01dc1a097163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875077b57e6708a810f2a054a17a870164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fb490310ca46f5cf92fabd663848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05b0620800cd70cd8baeaea154261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d77929261f7fd45a5453d944db69c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e31a99046f25200d8772c4591bce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926cd4a9ab421d847409e8bd9cc3770169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8369a626d23dd9f46aeb54e52be64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa58be650811801b6b76246355c936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3020edd128d6b2e26c0c18c5ce90a3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e8ebb3e2052211a36ebfb18dd6a12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d9da33a6b9be6fcc660e3ba6f39e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c15c201137625615e8e98c32b74089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5657a73219dae85710aba929029f10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fac34c64cb8305beffa916d79d2f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74500dd6f91366ae465f1674c377c21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a1a4612c4870a07bd4c1d73ee44ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce43d46f5f8a4332d4adf1e6a4304180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370223a1e6cad0ecfad7ee798e49d36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8bd140395a20f677db3054bd3159182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0691359642f51428d5d970ed959c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f05eeb4ddc7800a7f479a947b005c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c68b9f48eb794249fcbcb03a9232ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf047cd9ee8e6cf120c44390f5ff2fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6359a8c7043814e7f3163248038b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847006166861d8c0b277bac6b9801f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c059232f2c7912de6e4de024b4cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88744559562337b1fa40c4eb84ed95f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8559e1e6ad1bc555bd1d93e2a782191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e631a0b595ad44b6431c2d3110b71c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e73f56123f2ceea8e1bf3f66783bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721200525890253324d0ac88a13337194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886489740a952ae2c70393f03b12dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975020897ebf4d44b40c2fa598a34c66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2877d00eb98dff70d5188d679e29b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea2dc2526a31f6255daa7b2e33effb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140157e87bd4e2ac61ae3d2daa3476d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461120b6d15249e10fda7bc55da3f1fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed49b2c6ea639fbf26526510a90c36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586b3eae6a7dac11fe861cc5687867202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330543564495c12a85593823fe93bd7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a4bdf721c6ebb415affa216b70ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b1279940ed70295c8a05abfd92333205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89619215d1ace270105fa64e7c1e59d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f3e4347dba019aab660f222da934207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7515c26a93d53af713dc3877c2a2edb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2f5d15cbcfaddfd7eb15a46f08d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706970c508c072a77cde9fe8387233f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add51942809ce0ba1ff0100a27b2dbae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a2871f63b8eae7d9a01307fa91b97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5472001a4eb784e1aea513187395213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6c70d2fe99e1ddf4f0bb30911c561214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3922de5eca874f8f7125ee6f2a6f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f525f3554e1087641ec3277ff63c2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eefb73917ff7a020051c4cdc2e589217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47fdc7b3fb719c80388874926d8c27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329797e27eedc93e58d4041748b2fb3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903110c0e533167386ae4cc8f6ca80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdbdcb367d41994ffcfeb4fbdff4e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ebffa7f2fa275751afc92624c78bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c16fb26ba1e3058872811e043cc78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c2a70bb8202ce84b968abefc2df6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa2c36816809c3b8bd2a41b0fee92f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cf134fcd0ca1caf4ceedabb6c752a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca733821eedc451f05807fb682408b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b55fc3d67a70855b3fb2d673c9bad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047de3759f16910aaab7afed6674d28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424d9c0c0a15943975aa31841dc5d29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef0e8415d13547610e72e740418448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72cfbcc156a958ffdd48d67e3d45d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8b990049ce6cc7d0777dc4bfbd941233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e0cf21b9f4d4f4bacac9ffa159345234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3be9ccd51293de0a6cb67eb29cf7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce739919f6b796d238a01fc705c45765236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b1451f3b81fe831eddb8fd03ddc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a81731632c0f09cf3510397c08ea7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd10a4dc0471d341fe49e3574de95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817e2bf6b7a3201651e401506e0002240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f0cb91df5aca629c460a889e6d8a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317ce123347e70d8bcfdbdc49b193d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9dfb586a5543ccd9a5ef14b064494243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723acc2baa5a1cfd2f2649153d3014244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae40e44580f270aaaa1420f4485b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f531c466b11fef8b5e53d3305a4a84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c36f96d82a9d51db28dc6131f298247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefd8d225271bfc66d30b4cef4324a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd2a21f5d9da2c87021a6d538835c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2830e13af3766ceaeda42375117502250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c43cd2e7f9909d9a6883c9498c0ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a4d4864151aa09b3ab5e010642656252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92280c7dadb3033c16f99007920c1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf22e1ee7f5bca977d9cacd5373b94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c094fb1218da683e2ae4d53bdae23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706bf2464202d8e135df09193b2d9dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d40bfe16a41b858f833551c2633be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd07ff3a51356992b2d9ee2a70e1b37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87af118005e4047bec59db7726f0fa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1002bff37ec1a960af8a95e059774260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466981026d1ccfeab17a7654d2d0a10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f01fef4210f22ee3ed847d61486f29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57efd80d796776f9fb8aa326154670c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1163897a23df8088d96633010db3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b133a27aa8bc2a6901fa6002170776265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57db2dd6f51542901dd0350e23ccf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3040ad6926c78811aed816af36b1344267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3521321cb17ca24b8f263eaf0ed6cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d8855e1a03f3bb8b4f6271ee69589269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250f36d36f63c008faf5e23a31f997d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa771264eb2cc6d2d7bc758a552677271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b6a833f6a95432accef14fccb766a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea544cd8c7b870458d76bba1ea727c76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b931f4ce6e29ffea5f7daacdc3133eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d2d655d5759efe6505cd6eff8669e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798dd783d878018d04108c8d931dfa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca1234bf18cb4f33e32c71b05db1c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1cd4e1af09c97bf008a3b4eda43f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f50c3f09e162df65e6e2768eddc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d3b4a3a2c581aaa09f6c9f1764b3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572378dc78d5f9abb4ad51b22e9bd8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a13ddcbb31ccd5e3631a221a23f70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01292a4898fb6ac2ee3805c9063cd311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8276fcd7ff39dd9b31daecb6e7e4db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd64e3e30a99fd60d267dffd7fb96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0353bf85d4711c24353ebe681a679286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefca435932056e1cf747889b979fe8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603216ae6cac84b148ae5014d895c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a705d62899351b8c016bc28fad9d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd311de905bf98f6b25a141751ae4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bd8b605054904e8b2d4dc44ba5ee0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee287e0d63242a114319bd997f6e99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d738bd927fed6daa35ac801304df3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad55c8f01c6db461ce815804ca44ce1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b6816d9dbc8db7eff67a5885c3316295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f0f654496e7590488ea7721d034f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc394c04d3f4b647f0c2b08ab8601c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9260342ffdc5338532841e069f64c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d3ab5b55697e08481f124e4e85ea4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3e643025ce9492af1529b674ee3aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89ef3bd299ee4f48801c36d2dc0f68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3c7e4df5f4dc035feb7c2d27b174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6783df13a54708b6e2d42244eed63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3c9f1ef7cf6d84e3cf6e053dcea41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed2e545171384a41f5891cf9833e01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162e4edcc03e536a3309d38131904c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d726566a27ff948f8113abea1c9ed6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25399e8ff6b3f46ea357888c1a32b706308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7c78681e6054f2253bf9912a5ee96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253322667151d21104081187d2a394e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af8c281e0a950ddf3e7b3c45b8a77a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6105acc2157de54ebe6166bd6c5b8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8cf2b79cbd746c17cc48d9e59ca53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1bb934c5b6744ff549e4afd9beed1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a1d975d6bdcaa8a25b0c6bb482813315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa32e62af327a18c416299a51ded32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486e712aeff85439dc3a862cc94ef1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e83dcb6d0a74e762e5c33d50222e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f8a75343c37699f33b79163983e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0069ee1e007a399691fa8153c3793320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fba7b4e968c698b0c56315bd634d0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe81882896902c01cd68a968312fc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b00196a15520f774f667d765f58c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531c7fff8465a60123fbad440d550d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5735faf6cead7414c30f4f67e64d8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2434056fc20301fb4544a83d12743326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a644d323b3c517926463d547f605c78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f744bf06b3a5b5d8afa897a1cfd9eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29ed98521b550d22e6669662c6916329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7800258486a3aa7cc5bef6c66711330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8ebe5fde1b7623d26fe02010abdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6400ebd06e06cec0e3bc29c36af8aa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dbc61cfede51a709f7346a5fcb57c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379332e97ba5292c3abf43f025880f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dbde80b462ed6b9a8329de33ef6cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb13c2dc3171f22de8eae34e110f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2492f7992c86bf7b4f40b5e276fc58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5be41b3121cdbb9efd4a690f518e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d1d9ce6007e71e03a1718b82f5c07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62dbf0a75378eb50cc7cb7193dd27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc3d65230a152de05176ec14fc0dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1cba62bf9589212d6757fcc2452e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4d16daf00194e9a23b906788e1ad7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c34d2937a048bddebcf6938eb6ebc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709368a88b2519c830e248cf533fbfed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e984964928ad4dbadec4df0516aef9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b04d41a042b88aefe693e1b4d1c79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955872442e7105f1d91a930337f1d49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611522c02f3780326d0214fdc61d04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724025528a954a9fe0717a230cc1f6fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc267812bde46208ed222124702d7ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d196fa7669419de981b9eee4c14a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129f05909d82490bb8498faa23de77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5bc514c484a93e9ebb52bd76c7b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3c37c7b5b174a8e5ce002ccf9e07d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf64508f5013a31ff26daebbf529d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17a789c8bf4d99ff5dc5eda384d42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc360061bb11ae9ec784772e311885358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02649352d3344d3dd07911c9d31bdc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234521668985b93ea0ee8857cc65ad4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d30f7d6e656d36250ae421627b09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f305e4081cc23f0a55d0f8f5b76c364362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4a164f962cee480ccd878f9836772363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78f71e438a56779b62687570d9ccb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b46daa777f3292df2c7de09ef1a5f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec117a8170120e4b13f3d504aaf1c53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bfde66f5410f346311e15e9030f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a08910bad30dfcc9f012036f362d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6dfdd1744615804f7e0f345e5b3f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad31962020e9cf01dc6d8a0dd73ef36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd3881358c2c30922a1bf2271e6ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b04d35a95192c82c41b3d41667ccc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d013f5bffc64f730b79ac8bc257f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960fb16674a6954b57aeb42d249c2e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab52ff6452d88f2123f402b57305da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d72fd47be565ce901282e7340414e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0856e51bd62d36b5761f5d3596c71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc50718ba4837aea52e1bcf48043fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8731e6e03756d619d48216f7545efec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e756217cc2defca25ce2aafc08765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340385f56034db8fd67735cddfeadc9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc135477c0528735429372c0c75834382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a524e832d8201315a1f518cbff478383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aa17106d58399b011e37f4226aceb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc4982797871a7bee52f756833a86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf173053ad96a98829e15818eca37a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182c4aeaf43dcda143ea9e9513cf85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c60bf622fedeb192be4af8b3b35abe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa3813e48b7e725f4daff600856989389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b558f124d5198cae20b3a308ae02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da815876b7882aa596ecaf664543b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0bb17ba3f1236f2cf715e985d1dac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e30caa39a6a873c9373fb72cca07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba242e2aac6a608c9db236d7f01e5e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebd7f56e8b476f9289da56a1b03a1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9f73616a0629b519ec790b7a2aa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56f04de54153eac9a6f68099baf19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0a895ba39467185bf290b8b09141398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653659313c43d3977e39a77135bd15a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa36eaba4bc709673546aa9ae24dccf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a9a5af204250c2767dae343b4ec5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c0abb5088bc02fdfd53d0543efe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a7492f7bf9a66c9226b5e78693946403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad46c62aac497c028fa73b2739211404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21ec1c1e386447e9cfdf12499de1c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb009dd1a87b79774d366c24343c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b2a52264fe5f767ce1f986a84608f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a9c1e5d178d111b979233d99d206408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57380ece3b2705b840db56fd6a13f7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467da17ed69cd656c6a9904070c4386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e61bc51fc0d4c95018528bdd6ff5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cc64cd2165a88b6bcfb34e2399847412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda4433efd562bb67feb192ab1c6e32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ade0d5f71ae0af11206d7c8e4d86b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe999b93f11e69396660525ffa546e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ae66096b30627a68941119be1532416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10413605a484057e6fcf59d0a4f5a658417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68247a6b149aa9cacb1a417c6e539e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d541ad90f428d04964566069e0d71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00bbbcd138771d0f334425370e3b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187cec9c66e56858425db20e59333ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c4d0323e8afe381c6319293a31b8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf39d26db4209bf412b2238c782f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9e99fc9c5b74f3d654215073fadf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570072e990e500eee9f836b38fc41be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf73cbcf536e467e2dec2275bcf514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162b40b5559c56d30de50978ad503c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c740264113933b4cc881e31f4fdf70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe333afcf0c9fe39fb6890fca9827b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282f9bbe52ccad498c495966cf52d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175152f9afb732b617fdb634e3dc9e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28852a670a325f11a3d1effdf45bcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1307731114673d285d83da17eb2fea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038f13732f786a61196a49fa761ff3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e15ef405e486c4f9db9c3d6c5ccf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c3ce3689b9298847b1ab7879d4cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79c4561dc6fba25944503e0f3401a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4aad3cee0536bda0d9a1f79c22f5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9c9bca91429a7ff90b9ffcc4c473439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1fd650ce27c9878c258bab42a785440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bfce36e933167e8dfed1be0996e03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf41e9fd310c9757d0b27e6a07b06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb325346380b1feab4aaa6d5d1947d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd2a837471050c03915160de42d959444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1eeb457f9625a4dede632f9e901e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aaec213b0497c77ce79df8be358a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28edf85a220ed1c3c745fe49eb7ae9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bce07d580a363ff10da3da59898baa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518470b6d5cde70461213902118ec51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5978ebd84cbd8d4e45fea49deca085e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f840f0a01ab19a8f5dee7c4c6de1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d85fa5f6f058160697d041ba44e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70591659fdbd6c85f4858485f481e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378ef18a9b7a81755d34f4ab10d6b48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d49eb4d3a17fff71bb9add40925de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214a8fa91f5668a34c99ad2152e003456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87b9e173efde83822667bc44e3442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9a3c510a0e292200af585629b837a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ceef7bc2a78ef59cb48b7a49ea8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1a0720537817378e01470bcaef4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300652a29bacc916ab790986c18637f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61905434d69048dd6b51f3dc5aeef0bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060139834770cd59d6f2d57566db81b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d435f47983e93d3be7c8441ffbd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072cbdf113b622a29402ce53f707743465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c0c302e00eec8d7d9a4b0fba5de2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f98faa3fa44ee8a6cf776d315d5b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4098c0af9f4e2aa90220445991b9a69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb42acb55771b8a7f24e13736af8cdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eac483736176cef5357ac6e713f85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93578e7d489c42a45879d21bb6298b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9426a8a80aeb02f1c3e71080706c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684c0f39cbd6ed14a6c9c61a5d60be0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abddb0b3f8db726f607c7d2d795ff5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc94930202dfefaf7446f2656db8145475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd6b415ec4314fcbf8c46c3e0e8a07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c674189fd63d1b296eec48c122833477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bd244362ce84dbcb60928ff136e8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef2897902c70878ac01259469a7c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa04c99a4221a90729ba9cccc03a8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bc583b52fc3d29a297f3ba45918fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48e4f03c18835e1dfd0ca6395ff6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae00c6cf96e516a46a23429198a511f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9f8a9f951f173bba8d1c3bbd88f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66e1cdbac1bf9512fbdd9f48d55491485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631588b4ea647f7473c10746336fd251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b22c25d3f041c8379b8f8502251c69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40bb5d98dbbe5d698a1313800affe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b202913bb5045d4121f6db0caa0b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b15d39d11cd37271954a5e1550c1ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33a0fc23aeaa3a569ab0d628b03f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14880d305b9c545a418e0e4868dc1d33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1be47c6fa0a252b53ffd5c818f8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadec978be91ed9b1a8ea125cb4fb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7bc05299dcff9b6919522e0ce75b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4b3a03fec76e4fe67cba18c19b511496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aef734526b2cd99318276398cd4251497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c9b2a6f98ca66e28961e21d14718498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f5aa8c6eb144380b1000ece4e966f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99811c28f6a4fe271995c930a08370b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bd472df7700c18fc60d713c42458501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b540c2be1a46ca1325bc71c582d3134502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603328c647ebf93a798d583a285a9e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895ecdb626d378dbce2bb98f9be17b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149b390830370fcad17c64615cdb64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85627fae971166bd20f92f071fce2d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d400625c3920a8bd851ab7ae641db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11441bf2811f0a5db61343a6b2654354508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210200f0fcd59d40f5448fbbe831e77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde73a1f4ec8bf580d00943c6401bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabdeae31df45764f7a29f312bbbdb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303a350b69c849f13f41b42791aefcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67caac888e6ca01d1ec22507f0cb0b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2d16bfe8c5f3e98cacc401a1e45ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95ba4cfd7b11ad5fe022072d0e1a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e16059d663ec1f860f5d6c0f3ae91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4317691efca1e7e27abb03873848517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43936503d6dd9d5a38baf364355a808518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dd81abc1b28ca8b0e3d58dfb5ff88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae392545ddfbd01cc1c0a3e4b3e0f26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c4196c4e25b277d12c8a0b23eee1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167bc9c574dd3ba112c7041f50aaf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b79dd4c1b8c9857576b64161890a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166e538fb3e13c3a8f3ae17e5b72b15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0eb33d23f50b0303907d1f4f8497f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472e81ce39cd433f5a959482e2805d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d7078786048d6389592c3056c0fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a735204def9f704c067e29054fa3c29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abaf9529d2b8d87e50bf8fcf4d7273529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc49739ceb382cc2748f3f81cd00a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d974b41ac9e88829ac7883db20d7e64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8027a0b8c519b23e35c0ff70fcbcc61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dea38e8ca5707a0382f1e9b607c59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc7e5da549cc6505aa42634056b5aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40dde397c0652fa2f100585b16630535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bb1e695571b1e7f0e8dd3efd75984536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b34961f698652fdeb7e0fa9c0aaeb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e522a5c7b210b61eda0812e7f8ca8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11668068003eee2bab33b0ea0142f754539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1bf06944ceb75476f09508e6e56a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777f4f2837c1bcd0b5c16e51c318f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf587e6f4971dc17a04b5d851dc498542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc09b66e5d289f885558f08db67f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024e2ef457d6355336f05712ee00de3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee77e9422297e193af149b5dd6d2f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785751822e10fec1ceb6776c092604a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8360e2331e636ead14abf118762c72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693235e489c17d814201609a515ad62c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47787a35de9fbd487e1cd48b4f1ef55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb10909076e34b1a28c72db2cb39b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48927c0da76ffff3e3faf4691921196551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab35d409b0a0058f9a61d92f4a097552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ddc454b68cafb78ad63251574c444553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44162d6766f988f1dcf6ff73696babf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf316b41ad175bcb152de43c71c08a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be3dce808fd120bb4e8bcb2ca89309556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92404e2e7ba8b881658d5b46e47b334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62787a217da4ccd85a84e1ac498e18bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20399444556e23bbb89c9275d5994559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf22ada8ca213a7ee541928722c55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74afb4a5c4c2c7ead4ce8d1928f688561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623728f09444d6008d94d2e8213323562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c176c82bd7211f5f5c43dd877ec41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79a263ad258d06c77876522d02f4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74d28d55148036baabf3067382f7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871789a419bac4a067c09f02538af0d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee1bf8abcec53b2162d6b5fceca5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffe1f75c5b48f653bc1ded2602c069568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cf80b3ea283ada77598880c70e917569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc76d61782388200ed02ff22290158570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b705bff8808d4db242d808d8b6c0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad16fbe790521767fbf3c5b8831b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6e780b15c051bd2212aefd0b9a1a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25abc41a6edc4fb03aee5f76a31b41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3dfc6ec409f052abab41ebde35a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc81d4f441492f5b423f5026e2d84dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023100fd6db20c812e20e6cc5f9e4664577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6edee98b1aabac236764f7a6ef788578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961b19abe46e0b7e504b38089c29aad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ce63a64e506b6e9efdeb7e9a7036580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05569c0fba175a5af49f8287669cfd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0073d40d0bbe5c2c272a88d2728e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0671847e7445c21d5a2ecb8e9ac1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98191d4d2253b55d4ae90041c653935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d6f6beb36d76a062d51968541aa2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f866de5e3136fd73421a15ebc8ce3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994867c0f690dd43078f67d961f0ba43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f73a5aab16fa5fe43147482e078b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce47f33d4975faacb2530b8220ce14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564fdd20bb00dc35a3de407f6d3b367590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd0a668dffb558c7c4580828c25c5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017be9d95bdbf56432c598ea10197e7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ab58f99d4af25023e060bf930e2dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6294f64a28724c88b265a27d0aed710594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e62a5f1683e1e2faadf1cae9b0ce0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b417a77113fee6c604757124c20ef9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc39e46ba78e8f5670413031230e70e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c186bbdeba5652ba0e4f76a748c8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf557bbe89d3c24f0d4b28a6d04a3ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385676c4e0e853936d53bd66cab0e1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1375dc6d960609568959c28954764601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2b9a2d0ea90bcd97d1e6b4bb796b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3d5a8f723e296427c0aefbd5b30d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba77d13b3b769b0633fba54aa2658604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393357822c113ffaeb07b3f2d647409605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fffa44b1cf14ac486e73533bd32a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d45a01b7ac914c1687e2569c73c633607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a72caa29a09985599dfd2f3eb9b75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc09ee228ffddd36176cd6432bc47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff74bf21421d2f4ea6618888295436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527f64bde5606e1db829f45af586f7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7d19f6bcaaaa1dd7865a439cee05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c5b8fca90300db4fbef230617569613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2df498bf02140852e496910d8af1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070454eeb5858f496c37a9f7144044615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4df549fb7457f4cfc2b8291fc608a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad54f33b91cc346c10168bec94b53ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c27b368614d4eb400d1d930766bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae0efefe8b7216d1a9d819ce85b1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4123a35e7eab12d688f276ed58a40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5305a96ef92076ebea0c5cc240f65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd5c20cd835e3dd17f5ba7ee8c9a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a91fa99e33513f0693794dd3a5ff8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbf0f36711b9345af396217edd9093624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7eb5f806777cb6491f848df8289b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc04aa4bc64a4db635e1aa1197162a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7d5c266b3f47c5234ecc2d36cfbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090388d3b46e4913349902f856e838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c4d8801c1c8f77249af8fe6f5071629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7d9d0f92870e6273bf451bf3cb6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb29744ed7aac8b51d43964136099631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf47cd64c23edd893413d446f2690632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363cb409a8d1cc1ed754ebbaaaf7491633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618be858fa6f9af8dcd4d0a3caf2eb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8d8424a0ad5edbebc362773509ed9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68423b70379a087016f6a441d1f99b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caece4d0ffdc95ebf6c56dc6cacd37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab4b36dafc51466b1d1e7a054a4974638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14386061b0051d882bba736380a35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124869939c0d0ec983adbce3629a07e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11290231a2c0981ed99a93fdbef9f518641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae984cf70a5a5a9d583f2d935545f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b438acad14a2e01f8f92826d6893c34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c1f67b694a18d912f6f0e18055a4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8a506c61a425a5d092604e46735ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed35c11e0176a2c37a092eeb49f57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4141677b7fbcbac29a03cea977c19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627ef4a8cb312307fd58114046e2a53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012d907e2b89698f2fb4f98c8ae5fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8cacd677da0937a9c354c7ff25c6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbce30cd9b52f693a7bc12cd830d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040b474bdacdd64ddd2c7c1b5567d05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074b952fe06a4dcd5a827954036a869653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b58b2f2752059a50f7e1270a1e3937654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9d3add94ad5906863866587982e36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9d0172c0d4565760624640241224656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e811ae26a88f8d0d89542722ea0e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa0fed0835bda7bab5f32512d3bd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108449e73a3eecad4f240b1cc3d9881b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eac11ce35919db03a7d4159a6eae0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c941b1bbad19760c0360466bacbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc33adf409eb8e6de922966b593ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86218bb5051c598cca7c590f0887f30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bedf11541319337a341de901021a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df242fd9d78053b24c7e3a98e32ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcceb5aa811c9343b5a63f77e09bbe6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf253cf0e73f047c97b14a878ca05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e7949c1d95c37828d18f510736f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc0f1d0fabd1f28cb15f1dd706d687669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58242e44e0f37c874b2a96c7acc822670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9ac012c271b7ad59e52d5bbad5f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88849e60163223e224c76bc339b4a91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d950c513115718bac723ec42c1c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee2366316038b4a5f696ac3f6bced674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd692baa1a4eda1b0bb4fb90858f6e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297392dd32ee077c77a839a2158e1e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df069c480ae5f99693ff4f9de6853b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d58729413da403c9de3c47d90456e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a10b2bd435de3fec1c6fecebd263679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01bedf69981b30a6db919baad3e29e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf3f06a902c8d1159be4c624e42d57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd797fde714cf4ea5735d9519b779682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d9304618c184be1603077119dd88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7083d47e61c722d4ee742a3680f5f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeff6d6df238ab7822aa5caeb7f7b04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758efe068295dd9a3f824a220089327686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357eb7715c8cf0da0efc272e9977902687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f531f64189182a62ce521cf25b2e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fb9088c901ac0d1969cae5da6f6ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc3ad6d672f23be77fab8d325df1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61243199cff06bc794eaf13c97f59070691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e729ffaf42c0bc76f7a2ea312f6cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382484b13d40e26c2108e3a35fe11dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bdba4470cd3bb9088a87f05e3fd22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d92368052347bee6d38fa862d0de4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb6c25d52ef0560e13ec9230e5146696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac4a9cd99ed23463c246400c70a6ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773142355fa88e76e008e3a50b236d9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724acdec1fde8295c32fa96a7885f4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10483fa3002d339024b77f43c41f66a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3082344e735e9c7737b24d1fb5e5a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d04148f885e9ac116879235b0e4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7733d76f2779189d1e8497fd348717a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b17916685d850bf5abdcdf93278e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f3b90d6af4c68ed6eab746ca5bfd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e950b51c53953e99bc11f5796a7047706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eb410f941f528d942a455cd844d1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf320e83b4ecc08da93c60be9e0a06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d5d5fa9631e030f6d897a78bc44ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db091913980a080d457a62e8d25351710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939e1dde2cb6a7bbcfa4b97e5d3d444711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e91c6ffa6a48b3be151da36bfbdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547e5f1a63758795a5891e1558e01f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef56aeb14d000585d7ed22aa819ea78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2dd575927128bd29fe4ac1b82db1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6982ed1293ed1150c9a20073b5b3356716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d83490c68cc110ed38ec62081d2fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f211de999f75d1550577cf1fefcad54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bd50a96705120e3438f3a089121c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0a5f8a5cea71869d02130e23a332720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c9b6e452458d3b697daf69598a2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007efb6a3e824ac1c2a195c828c8dda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece70f9f17b11e7fc3ee37c90d48f2c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7f3ac4fc76fec10800d25e91550a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922675e4cf8675c2855e3ea7fbcb21f9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd863d09a7d8f6019d983014e1ef7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5a8ce6cf0c4de204a0433e2d565f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071d19759fc4138e8db62278c94970c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43edb19369f2038a9530b752976bc27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fca185f6b63a96c2cc414ff520755730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eca43f1156d6cb68e71e753541b4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f8fd13f93596f5f6b9a0cfdfa2a39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d77851875c9fe149f81bc1816c2eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88179da3ac0c433ddd5eaf9089f56b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a78d9d4c5d604535d7e26a121aa27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78025310d874c7dcd249390e0d2fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcccb7c56e7ed556dc0be0bc27419e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2d18af699167d9194ae36253ebbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276e0d18ee075c981b58ebef2bbe52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2931aae3bb6e4b16658104d62454e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efeec40355bb30b24b6fed3095765741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a10c457914ae6a2d63df070fec4bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b72f06db72fc24638e28576f0465743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0097058ad742b637ca00eb33d8784744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f3d20729b16065332b3ac188175ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19bd620c5b22939a6897ad425b81bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ffb38cca0bf5779730374e3a831b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11413aff742050c77d140a8bb142113748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7be0b62720b9653f186edb093ad1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c867fde90aa6cb223470b62d2b71a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e948e6539049d18486496517e7db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba720d796be0ab53309f6caad0571c5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcd40ab64ef29ef346998ff839bd2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cbef94a8cc1e4692168b69be375b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb978278e6f38749f89ac4387529a1b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8a4fc94563d0d4eb03f1a633a4a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb338b5eb87267232fd02714f2f9926757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f513a588cbd8603135cc32c2fd174758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a7d43ccd6d98cd38b3813fab6556759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cfe1217a42d642b2e875b2863d8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcc823aa2479ca593bccc4d723c6362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409316c997a6bc7912bb40d06e1df13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff7e46926600266cff3acce624ef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd035221b4d95d542218380e890545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c761edcff8272d97dde6c0c7f0f0f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a8d171363351d77be717e390e3e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46e9a7a622ac5c34b13f2a75f7dc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217592c85b426ad14e9ed1913c7d3809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340be3bf1462c8e28d34c7c97ea5b2b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d015d2862ef17f64b1d1991dad491c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef2f5c3d005e800473000b145781a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efae3252370012001840d71d164050013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9395899a5e44cbc76c0164b7c8bb7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad79b268dca921d3da56e96eff2c6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417d5b808870c5c663959de4fa3c3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4824ac016005617c0ffd2cf38da9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575fc51355a9d6841f1078fc16e2cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341a62e44767bd16f18e8024215d5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838dbb04fd023d0cb26b359402d8f8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2e605b5ecf1a4cb9b731b3bc8e2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37477c0f3d74dd041f0da2e98a99746c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0b5e1a120c04f629eb4a8c1097ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d69c200f99840d20f3461a346d442f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbf1e0e512ba3da3adef5923d645725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86188c00c6e3654681a527c0bba4dd8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af21190171c990c1826a02b2458a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2b18bc263700aca290b3ef08eea7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3a58601896bdae0fc3dd6a5c890929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49046d718217d0bd227e9d587666ace730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a1c4f7afae22d627f71e40d4318d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e41e8cb44c6859b4777927adf8f9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d266376b7728bb10b5c780c34ae5e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1230cd1f16bfef4776ce0a09094679834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a829aaa43309ff0a641a1ecf39cb0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0544304f9781a07ed887bb036cb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315612e755cc9e1e5ebcb3be5f429c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c543d55de1de61f3c077b144b448938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3596646de5ae5b2e73235a6033aaf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a3954eeee3f1bffeb08bf3bccb67340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad95f7f4dd75f715d1ffe2641128ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c4b6cd252901fa230ca886e4932442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717b04bde96fab1b10d207bad56fde943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca633505afb95cb9fe6a0c451c1f0a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa060ccebdbdfba78c3dea640722a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa7b3c6983ebf3cbf69a511a8855c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca756c0b1beebbe27d851f3fae1b0a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df3069066a346451ef4fce4543c0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdd120b6683fbf30ea12a5b49fa48349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0152389b3851c57eb5077cd4cdd1b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac9b8da61885af48264d36bc6a28eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345737b1183412df0c0ccb607c06bbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e2197e0bbdeeb52d697ab9d10dc8353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca150d2ccf5cfd21902d9cbed6bb17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381bf213ca03e9e23599f97a30719d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0861435a6e6d2243226f7e43611256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7edae0f06131da0817c7a51c74ef4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b036eff76c64689d2d84ef51a2b9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54c97d471078516cf8ca18ca034cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c2ae121d9ddd7829666e919d452460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7022f77fe152ef0ba5cbec42bf9f9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957595fbd46451e8afa9263afa7fc3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2dfea94c5106eb6353b168786494463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe19d904253f70b32b3e324bb6f8ff664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fa9a73cab4b94d00d427cb006363265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a8261afb6fc4727fb6fe1a3f1b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3995d66e74a406bb427c69e8072c41067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3285a5e2b0afae8a15cd70d3b7bdfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab1baad5b828ff663513780e5461269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadb146a3bb72b06baefd0f9a843fbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a7f978c174602470a1af3eb95fa1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6819897a15b99a32d348534bb199072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894a45165121b49cf0860689a4eb25573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfdb301de551ef4b58dfcee520e43274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10e49bbae8c5ab21a3ba203d5406875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d894ed2b424d5df61475271bd3054976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270f04ad72c27d77f9c237b0f1d8f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e7055c8c9989e4e7333d32a6e103f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688b37c6c0614cdf56da385c32db9c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a4e846bf7590393fe2717ca1ca3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074cac849a344c1701d295888f4943b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a8be9e166ed35f5dcda1fe51221282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba860f914b14b07093f62eca3a924683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782c9e204117ff65fe3a9f49dc2204184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b013f263c3264899f539da0d20682985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5106bdce6b06c7a5e7e12fcdca410b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d88f9cfbd7b4899bddf89d55c4cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d51bb3efa45835c2ac108895b7e83188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4496a4b88c1314b44e3974bdec7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e709612ed4ee42ec25b0ee4bce2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568630e4c4ca0f361762b1d99824353091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc26e48a5aae81db6f14d72728506292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7f37c40b73d6abf6874e80d6e7a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b91bd17fe353398e826ef12afebd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c235fd698e634c83c2d0f95f3ac26195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c899362b039286b01e243bf761ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db087a4e726cc8985b3c4bf3da23c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2b80d7867ca73004125a5c89993198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded639f045c0c06df86d396a41fad7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780eee961dd341d299724adebb2b4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee27a4cce2a03d36c82b3158ffc4d67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a7728ad75e7b3afd91c1fa663f8c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f7cddbe04d5948c5807642144bc17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29522d839c346d62924b83d3cf32c917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c689c8c8c76e00c669dd823d9bffb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00525f33d3e6aa6c7eb8892a723eed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76fa53d7aff3d2c9e51a9ebf6b0e4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78616e43dc4d3a7bbcf2f7d56acc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309435c3c64839114e772390cbe8e19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4677c9eaa525f47a7acbbf9b1cfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7445fe62583f4ee4ecfe4a31c0eaf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87fe45adf9b286bacca8bbe6ff4292112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd7bf5c0ac7f0f64a7597f94e38288113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b34b645cfa99db59046d5fa42c0d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ee151dc13da3e1ab4e45c0eea1ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec660cff2deb4e3fe27eb6f59af1ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3095615a96e3b71838c48a89e20c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e9f9e414143378a8c2eb7720fc25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffee210b0405cfe2eacafdeb862ee85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefba3dadb3ee437d84b0b10e366a4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950ea4e898cbce16410c22b50a965ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d5e40bb7f51d17c21feedbeb76c5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ab04b2149e05e4cade84db96f431123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ac83b25db8d6d8cac5cfbdaf0c5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076acee91db20c35f6cc8644f51ab0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6b7d11ae27222ae313eeed43ab6fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a11f912ac51786df563f9154d2b7e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a85a6f3440d28d83de02ecf40d6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fc93c273d861d93b10997bc53a64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230fef77f649dea2f2c6ef4b10b129130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637dd9f6d0e610d9e4845f2f30baad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d1bc593ec9fac00d491b236e2cd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f64e84ef9c3b8af679978ff1bb3fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899259263fb4f29f0cd0e387d90caaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94a2cd3a9249708d0e052f45e0be4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ebd04193b9e56bbc51559eb8df3aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306e3e3714dfc1371ed3d613eb8a97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413c86b5e1ac7ed39fb56863a8639a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1ee00a5d9938ad68b1c4c1053438a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde06b1235a0cdc8cbc229e2bd58ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd0cdae1815c47b9b833bea74cee4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946fe4dbe4dab11f882a95c3bafe81b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a840341ea867e89f4039d13a80ac80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba29ae6924510d4ff1f039d0c1da88d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f3533c6f0533ab8fb991d4559737b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91333905aad33c591366bc4c34a818e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec1902603608a419b59220faef656e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1615f315a6c1b362dd4693ab347dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c73dda62a8965cd782b3fc7e4defd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a12f243df79bb43c7762b95d9db93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e5f6c6c206187b06a5d790ebd0118151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce995d534c1705003ba2cbeda1624b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179656774a4d01d4574272120d4613b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd7a8df1629332945723ffbc243901154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ffd2898e0b4ce78712fff53a9c5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45479dc806800cf4ffcaa6eea261c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f108576358fcd2905fef3ce4df95d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d20ed58b50a910b2d51ada98c90a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ef7441c9e0b28fd2b593b0fe15af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99766fdb47fef188d1afa13e1dccc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182089ce09219da8669fd7c68650f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a055937740a52f8ced03848b50c6fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7d6374f164ce3e2886f41f49956a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dbd068f57e7036a0d603e9065ead7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3cae219e3f346f83fda1d6116c7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d471710f02dcbeb451f80326abc17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb244b6502322d869e72cfe35d99341167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d37918989b09901add7a7d781d8fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ace9612d173c489d0e8f42efb26a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76a344ae23e04c5052188374e859f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f006ba797e97d63a1fae0b3d4f7a87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f76c42a94625e5e29aac2b1799d67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320253ff01ac5aeba8d0a72882a6a0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b78473b683bf6a40013b6a3c97348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab6023e69f9a9a0523b91714e0bd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e946d521c6e4f975e98e85ec50c2c6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba3968afebfe71f8f70571aadad2bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9f237be5a49b2240b1ed36ed3834178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816dceb2d15e856edf170ee403b4f03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fb432b89cfb178decf45b00dc6d34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3a8141f7ee139a62325af0e56f0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb0ab830e2488acfe97696f97f029c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4684834e27e911b40364e8bce7bd1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0a4e3624eb80c492e85010ee5c02b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b244b4bb4be56369b14f0d70f899e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b3fec6c34ed3fd3d772befcd4c517186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b91088be6c6f7a8d74fe96d2f56dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4b711ebdefbb85d211b91788243a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68db1c8cb8434a72debff4682b9ec5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937057f419842140a9fc789045349c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516e7c38ffec5e1377f593b7fa387b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040484c05d39d53f8a44e85f467767ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d973ea033c3e97cad1d8ffb3ee54445193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc1fc83651a84ebcb2822d877b1df6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0691e9c91e03b7f5100c9eb08f71d1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267d85da4044bf478cc386cab99404d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a08f702acdcbe8d1dd5c2bbb2ec89b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362882e7a8c9e1cbc860efb52a4eb105198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211620373d6b2214ccfe1bb10443c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5ad36b7424bb84a349d762ceb6c64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c642baf1b9a0c603edf44f4eb82528201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf9566c2f70b3ec66bce434ae78fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffd95c0e770e2c089f4236937db52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280ea0caa1ebec1b14a2fd624f8edd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb25a140c3f3770777a4ceb0344b75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff670bef19a89bdf17e6b7f7f1b4ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d3f51f63c7e1663bd2f488d899aba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6c51eede1348228d7bf4ab018b54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9b16b0bf28ec594021764e60d338209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da3f770ceb5bb74136d84989b7603210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada0fe11ff907685c01835adca5fe1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2334652aabea477e56d92903634ecc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8d55b3da8ba7692d7d3e38ba062b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6159803627b7a9b96d03d62065602ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd4c0cbd0c19586027c3fa3cb5f37c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88712d0c105ec7741b692f546079d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5e8e1f3ae79bafd856a6e66d7031217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b6b01201c2f19d24075ef71afe15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa099006d66c7a788460cb7aa88e2ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75cadfee5a11eeefd34ff45b6ebd1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c751825bcf8d5b1931dc50a71d6d82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450461b389d1f9ba6fe8e58678168dc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df32293ab746d7a4e5980bb0a3645c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2e784693746231de1784bf4fb5e38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2e262231fc3c2023e8452daf4833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b1939b4819df382b6e5b05668b3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd18822a36b13f4a783428766a9c7ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad56a73a2b2f6152633eb153003dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fbca03ad28cddaed3bd5b201acec2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b5969d05242f391b5df086c32ea6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095243cd358eb46508deb15a85824148231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca072ac2dc4d13b1eda0fba96f797232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcb8cbdfe840cdf2dad91a2a0fada9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee557817bd99449c65308d72832ef0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb8a89b9141bb769aeb47c5034e45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bfec960321db55669662e1ae6268c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3401dc343a5e7326cc001235d369acb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159462c9938743524b5e1a8ba061ae4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f23a126cd4e4e2ae8c11dbd04a3797239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37fa8400dcc9b9d75962ad39b3a9c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f29a6cd165b7945090b9059091798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0963a37479cc5375978812124f0786242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c3fecef515c315ae0a41365ce0613243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ecccfa2eb135fc8415e6af5526196244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528db728d0fd384deaca573927d804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe80b7708e434741ee23a680df991c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06ec7057b1d13a57a885c64e72c331247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cdaca45366fa089e2d3314f469746248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33458acf240eed4e8329c28090fd914a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba16cb1f83c7551682e3fb9d2c874a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945de85e0f9232b91422c0b00df260bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66acea948cd17021567c1a8f5f011252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e522340c6503cde0ba42ed2511d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0dd6ec7ae0175868f895762d7ea8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f423fc4b77f29bc0f22520a499d9165255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4b856df9d5f7423b1f0297db93f2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60409ac92747df3c2b5b49dcd143c3a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec26ed425131708bf148f5e0f5b41f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d555e66da7f441017dfd12dce916259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bbaa83607ed43fa601743131f374e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839de64233a1ee63fc0263c2b3792f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724019b9fbf9b76efbf3c470e1a386a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b288b6891a674991dde2a28e62ee1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e6a3d75ccc77e40f85e906dc3a6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab7d709387d7b220709cdc2b810233265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61344f26f3fd60c9883052254ea67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b74f3160d7458d0069936299d33a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b94f9b45fa9d96fcb1586049ab267268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0190a426c1d5150cd7b0610320366269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baa537482b626b79ca6f051375966d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022060b5476452ef88631054f321101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba78ee44f81f62f510e468b73a50a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f016aa8938a3991cc6b3fbc63ffd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4362f87c3dccd1660cbd24e2725b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76775b8e31327dc4fdd8778125467d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2b5237e0752977dd7da0f12043f26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa366b088be342bc83de9a974ee0fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892695d77169c31987628b8861fe68f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c39074ddb8294e241293b47927414279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33c2cec879b17a85d9f8f64ffc1867280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab8f8b41024eaaef9cd64e0c913b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd922bed828e8965e23358d6d5ebf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057bd6b2700e32e3abca4ac710cf07e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ad850a3191d559ac14c47adbe7ebf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da231d22eaf5e80ad75783c9ba92cfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270adfedc03bd2368ac79241d6afd39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e230f7839294c1391c5d17e5ebdf96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6fb3888502b0a2ed242651f7ea13a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fdf180444a36c571863b88d8fc916289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd5bfbe9f6209e331ad46dd04ca570290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df984c4650abb51948cc6c7c6f4dc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2013c429486b75aefbfd204ecbe3e5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9afb724399858461f6d81d6bc905293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed409b86718d83803131695106613d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b68523f7c318daae096002cc025a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209783422949c79fc50d75b933c436a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84fe402a078684424bcd8452cc83ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f2f7bc53f4b24da488953523bd406298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac33d5f55e7f7191964999930c63f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8a4a77d9ee0e84249db6fc9726fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5cb93d243073fdcdd142100a8e232301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e478bff56b05f59d767d49e9201f26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7beac895f8a76236abf30a0d443e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0bf6c3f41e60b48f0a7cf5c2ebc92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad1ae09108caa42fca50461886c43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f96028e75f0dbbae9a2aa095de1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9f13104015ea09eaab16d1051a7bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add1b4b28ca30b7825c772660e6cb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66eaa8ce8a3aa1a2fb7f74fced5211309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ab0f8218b1e8e4908cb7e12fd2a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe168856480b92e719238cfe1d2ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8da1c52181d796fb4fb9560972dc3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc2322ee550d9ae6117ff24874f9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd615aa22d654b8aa5228bae7b768314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610217c8ee89a919664b1ecb2b931c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59f6f81b4c7840bd19bcefbe8744d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c920eff8f04e84613454460fb4a7b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee84254b3fe1ad9df63d7562675a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a46299ffe8df93246e5bd217a4de41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d32ee7b182fce5bca5f866d324d59f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3601d752005b016bbed96c4d9063f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e1813e006b6b8f1d05bf242ff06c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa512a926ea7f2d59c58ff4c46a37f20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc5c9d23a0d32b0c883718a9c212d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502efd0ff2e55834ad3a8f1e6f3e1f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519771530fc813eea87c115ece596b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02c1c5a75a4c67751fb943722157fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b0fbd4df5be8bf0c8c268cc01340328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918b61c617f3a77d40357c6d98cec30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064f055e86eacd3ab151ab7251dcda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b7106bc101202eaf63ed32d9a00dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980953c48cd66a42c4123b0a349f6f8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c686ee590b9ee01f819aab57207255333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0494bd8d335a4e93c430f2fa6cc961334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d8272014ba732d8ee9983e460d91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec214cc046bca0cabc838564463c2b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4329f8f7ac36b21e9ae910d40eae7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1cfeb204bd2258472329eed7bbc9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436eeef6922ec557b5fe45244e2320339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc900845d22fda29e85dcad3ab24eb03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3bbb910a2c48fd33d318d3e9c8254341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769abec3d54ecf3e0b220b82f351726c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cbf6593979ab8a5bc9bb590366620343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ecf95c27aad4fe430670d73b84bbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ca7604fc9dccfcac5e19780d0fd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a8edb87d497e8078c30f771890b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746d7c6712697fb291fbcda546ab80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ab3b2e9ca62de4d8f21dceabd742348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713525dc6172fcbae9a9d181ef8022349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955464229461db6c25a52b4562c9f1c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f5edc139d16c38d69edcf5688fb90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb4f29c7cd33f9b7a25c845b0ebef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ce5af6870061612668831db2b0bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af882a9dcf4deac1429665f1603ff6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e418bee1495cbddf656c0f4e4ead355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72639b9e3d5071fa05b07edeb5f7d94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf1893f76a1e5dd840ec19b2318c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde0491d2f0648434143aa3f2595b5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcdc0fb40394ef78f947423296ac35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1c493debd0ea533f0ac7f97049e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9e7c6e57c75298241f0b256c16b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf379b9b2fc9293088f4c945a1546e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd3b946185ce9ca1054d991337358363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091221db5d8cc54b9cd8dc7440d245f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da885653889fd4e218890313cd5ed0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb59ee32591638ee167fb1dab5ef57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07018c0c45367f1f22c9f2bd66f1dbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b667daa3727c7e269003084c5ff11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0a4ca21544d55b4b6b141bf2a6457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7473387ab164518690376bf94ed99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3ae9c250953d05e22dc0275fb7d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded553d90f98b45d7a053579cf7f6054372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1e736bfbc03340ea52d28a939a430373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996a8f0f618eab7b7d9749544622a3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fea48774059f42b0ccd2bd5e047e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd6c9e73704c212dcb7815f46d7c64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73693025d96673c37fb6249582a81a4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3058fafe7dcad1212434b70a2bbb5b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc08858858093a0b5b8577f3b9c56af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34152fb3ab8c3ef787b8ce17295cd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d2ee466eac8cbca08e705231b2a0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c069bc458f642d74910e364863bc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2985d4329954d9efc23de2bda2585cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213fdaeae288585eb4506cc6933dfcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a164df9740b583ca191bb3d9f7ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba520e5ab0e3758f56af61f6c989cf1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f90e9a99db48944f410e8e810155387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232de0eb4b873e54ed3696d9444ff29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e398e9429358c7657e81cf820f1b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ba266098089529bd4e8e8728acaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8aa10891ac155eda2861c45a0f44e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003eb2a93e5c4859e6db39a42889ead392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b705c3936e9d2e8642ab4508d53fa8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8619cce7dea26cac76b4828e18032f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e658477c23faf2bebf89061d982c69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d03fe93c585985c762b913410c36c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1477d3b0aeafce8b1c816531f7f47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a98cf9190141e4d00eef80d6dc7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40baebf8db3f6d679eb4d5da6240a4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c18dda8666d893c931bd60ed3805400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f61d49a5170f46ee3c83cc09a5a53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fbb6dde0d53edb50aed591d71df77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af4449d3812bf716d5ab4948b5b08c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027990c30827f11a262fc0164964a03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d8946f3c0eaedaaf69aaf5c5e12b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a36325970308f21624f37f7b143f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f6f5860387970b9b0b8d324a25717407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a7baa552ef792b19ffdc6270dfdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbadd37cb2e6e12fb37fb6b8214aa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439484dbc0ba5353f24fd8ea29de4870410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf91605e1e052e046c83127b5aee1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742293d21931bc6d11bde7f85193f78e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb8b742958f71d4c12d96471fcda3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42708d988bd4894ba3d96bbce84741b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b70857e39295af7a0443f23cd79a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9cab011d171dd99a60f46eda515e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09000cb557ddb8eb11019a7f435b57eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6b68f34542c5646a20bd19ba79f46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77ab053aeb910f27825f6ecbef6e31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43367eb14016ecef60d8ea0ca1b7453420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac1b023b70053e38bf178af769622421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd995c8fe616a3e13fbd57601e84994422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6e09f15f93b1603eb9864ba53673423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8878e326ed2a314245ee1b64d8ea974424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3068c815d58b4febd984b6db33272425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43cb2e2534620006b4ce3ed887e2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46eafbf904170408eb2b371e9fba78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02dce1614a6ecb6e4a851b25a4ad56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855a795321c454f9484c8e0c1279a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b1fac8da465d13a60ce01b1f644f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a758d017703d87505ba6f5fccfd25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4df5189d721129110d91a6c4b16fef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728137afdeebe1542536728303b0694433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcda9351bfdab86dcf0f9c7c7779fda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd53d421b4153617a629a15f267da9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f66b50a892ad65c7cb4956b5461e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b38e1295fb99a7bcc2faf6a419cdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a47b11dcd52dc3a2c8fd04abf092438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093baf9eea944cfa8250a17b9967164f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c751c4145d11b6091779f39a80147d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f199007e9442a4fa61a7cfd8706a72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30935ac2a682c7838d0f16be85e0a95f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df06d60315b623c5a0bcb2b4fc61b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc81d00f50d5b7da440e8426e936dbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8b865987e1b39eeab4ec2880c8c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c1cfa4b126b78a1d19b3f1a376600446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d894877ba28554cdd067e59f977ab12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd801f2b76ca90d9de8bf053a204c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4677c206f5ea06196a981d49ec596e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0fffb6e3b9d55a7efdeffedd2a929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf8719015237d7edc2891e96c057e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae55147cad68a14b6b76490e4bef8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5a7a2a31e19b7584b51c2897028a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad036334c435363bbcaa89d07748e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6289a8c9ffe9ffbf82b6d8009ef57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9510ca4112b19d47cd602fea4f8763456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ab625051dd16f8a82a5fc6cf2260457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9902a55a11ed8238dce4e8f5c3c46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418b6f4127fedd3ec00d43c41b3189a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f77741eef9c39bb0a244b4a2f3aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895c5685485e05cb9ae9768191d01f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b137c5e01bd8bfae1aa865695d9050462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea413083e29d844739ced3f0504c5d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c57a98550e4fa290054ab494d8964464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cffb6e788c0325039eb269bc9c3c74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd838086982cc357ffbc43206a390466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd645654013ca5a17ee6533f140b4eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f54534e3b25a2f3fad824e6a0dba4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8caa38af92752d90d672c11908669d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09361dad2190d3478a37b82d78caefa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554f207584cc76bba6ec8a63c6dbdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb199e8b10a6868c3b8b0290e47af5b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cfade85271b5ef811f38c5504be49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9795435875b652054f02938cecaccc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faee57dc2d46248b4a6b40af3c0187475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbcf0280dd35c34489b3d8b08706a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91293b24c3f7bbff8e568bbc65f8164477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186edb57f0872467b2e86113536a0ad6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae55d01503a4efb547a6efaa049f26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfa5d68296c77b068e1b182972aaf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8242f72a0e62b64929d662ff5c8b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b047c9e142a591b3b3e1db7ade83d93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b519817062ba4aa8028c8ba2569763483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680263e8693c94f8945fac4201c8380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b381b2e2cb76e58f0684c9636f3a96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d9a40196dbf20ee66e2b6ea4e6ece486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07c61d3a05ef42bfd9faee1c9bc97c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa2ad90257fe6907974b59716d831f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a82c0e8364740a5ff5a48ebeedc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376614cf1efcba63b422d39149ff531490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3856486fef5d5513b02b1a6a840386491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c3a2dd3cb04f506b2d5b7552f6add492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e0e01316dff14cbf97912442bb70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0a8854069f174efe89ea16a7317c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785864310897bed1df6c7e039fced357495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5762c0df5afc6a2a06f991476cc76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948bde135b29d844ba263b2500a6e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403ad6cdb6a4e41d8048d968682cfd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33abea70a1b51c13459620faa40bee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c60044afb8747537c4d98126f432500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5d5788184e4f3ffd541b2ab171ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d19a9b389dff89cd3532e1b87ec44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170523d4a8f2d7983c7d090f5a2125503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ef2fd30b6fcacb8a0cfdb6a62901504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612c238e400e79fd6468ad25376f00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6ba7c8d8c61de6bbfee9559491a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d0e23dc6f7227c2966f0916a3de7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291eccfbb36123fc854645baa182960508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8cbc23ddc43e563a879f584310ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b820bdde5d769f4ebde9ec9ada303fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf656f409cf315cc40ddbfc9f9b94ce5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b2243ca6d980f3d3ab46fc367a09c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034cb3fabfb776fd55f3e5967deed0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa427bc66399d6b389e02784019431f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd10e30fad8756e47efe3286318e2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f634ad42d89913d3b61a15bb8df7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6573910b4324d7355bd4f1eeb5582517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b67d4caa79d35d0d9a570e3fa220b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88315e72432e2d4087797dda823d61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223d3498851257ddecb7fdbd6ecd757520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014ca54a79b2156b0c42e6e1537fe1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10541666893a4c351d98b4776ff05f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530399a859cf979da2ffb29bb3d0ba7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d66d8fd6f24028512f425a22036c9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757366fb1d69a9d29acfc1893820bf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c503c3338eb0d2840c3161af54b8cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c9f28d907a1c139b1ccd1eec953bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47531ef353f67a1c068afc15d22964f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762aca11bca528f3eae2c93f59958e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e7bb178cf2c4950de75d46a32cc01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871de9058ba4960035a16cffaa798c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9cdb8d79fc940a56d065bef30e1a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324720422f4141a99a161a35fa409208533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6ff2426b7581b30dd23b6b26e176c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3aff8fc22b5631813c1334046c5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabc832ff5131a15335ff208310bb4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726c89d92fbf45cf31507da0f5a994537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a350b1c7f95e90ac626f96afb251b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99780bdc88bbafdf7e93b4c45fc4fca7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af2df276284f2499bcbe261d9c5ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a9fe18a6248e8dfb6568297933a29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d508539e53a5bb1df02ae32d996332542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea6c93e4819993691a1173dbf998a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b8addd48e9dc3a610792321a0f5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bde9de2a853ec9d42eb281d0bb037545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464d6d6d4a36a799db8b3a6a9db503f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535890e3a4f2858dcd2d630d30ef13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4df2a04edc68a97582a2c1ff5a76a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c87079b7d442b7ee2b1718bcfa55c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a1eaedbf062528a4b081afd5215d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9065972eb15811ffa7197e68836f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0022a90a55bc1288acf1c1766fd88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e896a0d80d145e394bf8c8a2177917553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87cc39d3a3fac9bcbf214baf65c8b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fb0b49bbd48ea977f4a830c04dd1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245359382ee92f27df858def5dd8ed0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78497b6f26049a00f9bb6c984b938e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead409f650dba2299bce5eb74bfcee3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6ee744f3e5168a3abbf2c7d94cbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8029c2749db7e00bc09bdb5cac13c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15ba70f192e8c92a36380c4c317171561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c943f8e9a05699d801fe123f9c4c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8194b355ef46237d24bb11d72ec65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6b696e7284940563ccd873606cd6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbed1290be293aba04d08d754bcd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b5773f963904bf478af40f329681566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba575ba59bf32b8d3733d28c19efe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa215b38eb323ee50744cf3e9186a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7555ca4de8b8caf2cd745904c37a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d641dd498d56d35e7f9e673acc061570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba2227f162b07d21bfcb1ef349a7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f8df72c3c75c1f7a391603554a94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98816ddf6c8ba090b6fdda5c5a64c7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0807e69c574890ef0fa344557e6fab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c851a240b1fa473acca00e899763f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06317705223379cfb61166d369d794576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53d88c1b2d6515f0c33703826fddb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605804cb6198a4e112bfbb99f13bae8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c0d1bc015deb115fe069a9a78c23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30737ed3d540427fe27313971c4e56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4588d85b83ddb56ff7fa731004078bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f350c382b899c956151e180f8afdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ded980ab40cdd46dbb4f9ca619566583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3833509084d97a15f7bb6250e6b04b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367a8eb2ea446e1dbe3e86d276a661585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3cce0de35d45c17963b1d83efc7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8043a4d5be3175f3351afde26aa2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc633e2cc9aa8f41465f603764381ef3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a488bc7f7c847bc2ea768e607d63c87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a494d3973f118fc54dbb3aaff21f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55d933ba1c2f165fea3a268dcd590591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a40912c19036d0915b2ccd6b7a9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5d34c13cb9bb22daa8514f11459f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106d5f767a703dec4689fd8550571e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20a171949b33b3be09a99b656a9d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e21a61f31f484ec9b6aee6048e7c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0461699129227729fd641892c50a791597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c914b8f236ba0788c61a968dbaef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb496701731c5c464a2d9ca0afd8be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9658edbe350856d4c49f19edf2703600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486340f61e194c6a5fbdd232c13bb1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2352856a913b1b75d07f15f28f08da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f13c03ce3803cbfb65560b1f20a64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211316f8f4ed2d07b3b5ad16543f461604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466611cc7a4213804cad083ba84d8eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de7e95fce9c07193457d0ae872a50f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc058e2f74ce3776e241123fba82725607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99b122f4730718794c9c1b9766fa4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71429c2a6ba8b5aa4c0f783be605019609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702605dff0f61900229853c6c43747d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fe9c7c25689ce95549495ddd78730611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bdae0594a6ba1b4c7683984bac713612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e56d195fef12760ea06c2cde23ac42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1a8e1e872159f6abdfaa8bea4f2b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038e27911589c71e8df150dbf0fad9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f8105e67e11d7204d37311e42f95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002edb10f0108ef42f5395a6df1ef49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc31bd6ce9f0c8e167bb0de565be44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dbfcc1b0144dc86872b27375f2179619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855c9b0730ba8d8a3e4fecbc6489d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848ca40a6bf7d449c59c21a97eb2a3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82833bed72e57574b09088dd01df113622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1384f901aafe1f66245b8e52053bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc98065dfd95d25abb5fa2c5bcb98e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc39fafc0152e2530e5fe88388c05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff8068cb2afd87bacdb3b3cc4e8922626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2d92e20da70d245db174592f0708627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312c49bebf1431436280cff713eec23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a7a0f0708f558d70ce2ff43c0564629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4c953a5dcffd64c6329bd20c1be80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb976ee7764f10ee2e5e7501b975b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200aa4ae906b9d93f5d3512571c2310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d9acb190e114d97f2cac2b7ddc247633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e50bf82875954d11f7e450c871378a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e0356feddd884e9116e373a5a4c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ce3d9a07a87ce3184c4ccf7b8069636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa00f6800c21c6d7c966ba47d35b0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e9a31ad0bcd6fdcd2cd6001c0fa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c71f8d9f5678e9011a87bb3c6c5566639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae192e08ee02ac503f9723b6be7fad9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e11cc926680fe6e6077e4f8270bbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c24bff3f4f80b245c29ab516d380642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc51d596d6a7e21bb1ff5d1aded36f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7842077bc30bf8408705eec2f569153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4090be19168d2a64c184822eee033645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1fe2fd09868cdbea9e2ad5157ccf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651ba77515f162808ca95a45abeb96e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7d304b00b54834be34ddb6ae2794b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d88e7b292041b3f3c176be2023e00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47425f34b08f6077b44adac56a25efe0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b48a8cb9865adf513be234d2eb2ad7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba8a7cd3c9a3fbb28c5608e6952650652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29ac5ab60916dd2275ca0699ac73c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f14df20eeaf79f7acf5cfbabd04a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d9750a8f83346136ad6bdd0764e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725e34ef9796526c9d3f7552b98c91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d3f4ad64138f895888f6d5742c793657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02003e8ea73f23ad0c35698101b43dc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06630020ba335fcdd413bf5d6f2795bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50078350b5b0cfda3f0dbc1c1e795660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9c6a6df4d2c69de758911b6a18b4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e2f53dea82d1ed2abbae6866e1c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a065688c1c1b9520898eec74ed29b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b9bb51c9434b0cc9458c97e4623e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d27dcd05852e8cfbcc70556d0c7709665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79898586cbbbc8a992f74e0262b091ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48162593d1cbcba0dbf5337dce87528f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3c53cecdcfc4a476394d239a58f03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157fdf49d8241db5363edc20d0033b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe7c7b2b16a89c39fa70e8fcb2403670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e463cfa6b5d1fa05448e20cad948b9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52bf33829393cf6d2173831a7b3a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d5dd8811019dfe6b942e9fb0405d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f171303db79941b9c4ce55891f74e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714440668ca5fe219a57aa72cb93b51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfb76a16639284d4a906768b6a259f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35489bd4bcfe224f3894e7b92e6d6c7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80c67d0175ad88e0a7b02411b79571678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12755c0a29cbde601dd9997eb838b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d6b9d770a116699b900e875195393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8182290b75727239a7ffd53e0c9ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342748ea749efead64916202551e207f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a2d9d1dd395b60bc1433f5fc3167683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342952cd21cc32238d96546222876f16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d98f96cc20a300900eff8fe71f516685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dc8f50bb3ec78119c74df3025b607686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5607957d87e1c7e15a811394f4b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eb30824cd0855babf471e6e5019ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d3301e6c25724cf20ff01b2fa1de8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359d37d119a5cbc80183691fc176ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4ff1888e91318b95b7f7307fa506d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece8f6952cb497d91004a798c70b8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db62f11d21e3c50bd10c997b3361fdd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8e12dd23b1d7a1c1a6858b4f09b32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bef94e857ebccc2a22af21e8ef6f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0c0f753d11b0e35ccbbc3f442fe06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b1924d9e962b25c0b62485e4308e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6169e2b9612ff2acbbb8fba6898b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903dda82da2d8762cf988b7e24a323d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7265e5853ee9d16223ea64c9874448700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085916aa8be74563a3367ce3dd17029f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011a612a14f598039e15b86ee0bdc0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebeae10c015f5c38c5b771534fd9e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb00e18272dda7a2bd8372e4cc258f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43953e1554d5ce47a26b061ed163fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84639243adea7906821886efa1f2c39706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced91a34f463738a40f067a248d055b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692b056c1d54f32365eab62a86b08a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c2d083ba1b99eab4491aca1578150709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215ba58b9196b0f90286026b786b56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47766b76fce6e497e810cbf7251465711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281f07a64675bbf53543c4f9ecb9581712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607325c2e82c6651761f1713fa6fc42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dc1e45814dd33ecf0864a06fb91d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2aac4cd09d411d403c85cbe7bf2b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc02041a068dd80c407b905842eb8e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e823a7282508c1b4879818691ef59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523506da77b919d61bc59573213e7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8ab2d0048f144793bbbb534d1e927719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86146e6db08f1221d33e5da4c8dde3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da2ab4fe7d9d463154e96ad4dc7de5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545134ccd02d4563ccdd0726c9cf35a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85282a6dc82e44eeac3b566340df59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c10cfff882ccdca1e5d20b88febf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ffcfecfcd6159127cd4859859a6cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36bd708c11da5d7c650b3b5252871726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b176031e2d5e56cf0d9d9d5a9eaf1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb109432b922d1d47c784ccbb72752728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65613aa517322b2233707b9d272a956c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445938c5174bff83f1683b20a784e80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc605dae5de108cdf1cbf14ce76d3251731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a88c723fa5b439001f1833ad8ea6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b2f9714f92640f2dec7486bd56a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8bb59c77a8d569a5dd4c1c2ea5063734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a47d0ca9220452ec35cb9c96cc0cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117d66479db84bdba1a4a8840600ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a484d1080dcd5e140cb81dc47bb60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46e7cf185a9a759bd365eb20ecb5d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895f90c95a2e28ba7cc479b5d8a443739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aa40781163889d60bb22ed9ee4a19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de2a8913b372dc92a1ab1bdacf26e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf46de75fbbad1a608be74af9859c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a5075b30cbf29357efae9d53c4b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e90375cf5abefede1ee0da8052f83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e008ce3bd73de6d7e41e3638fa180745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f06ad46ec1d6ed75d47f8f33d67b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe50d740d6d153ed50fd6a65702e6a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d96ffd1d6ddc022fb1199ca1b54c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b6e8be9716bd72e3c8124fd9803a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c286b9d8ba82856ed7cb256288bb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968097c5fc0c6276f6a21581eb37f34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7daef1343099e98eadd63816fa6633752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddd75008f7e25686c44fc902e75819753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc95d370b22c0ea2a8bf0a2f11d13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892a2b7acc89722cfa1170258be883a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b88792f04c68d3ab463fb896bb2cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8c717fa26b2807735e9a1c40aca4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28201fb46535557449eda9cd265269a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347ae78c320ab42f5c50fec706cbdc0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>