--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81849e35d64639d5e7160fc7db93cc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcba5eb9c65818ccfa9b9dd2cebf6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f82e732408691ed14268fea53a6dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f3ace35595023c958a1143379e144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bcf448f353b643d9c3949c0c38bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37cd7e6f73021066e74838132715a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb1e13129e15a4a0ad65b1d9d4a07c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a27b5c759b020ee005ca7329076a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a36061ffa8bd7205c0a8ce077c3659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef8710e44c4d148c67b07dcffdc5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe047b2fdf17b4e4ca6c0f4dadc64311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08101ed64a466b19c9b873020572cb8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9abd45826918dceae7d87e1c20ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f79fd76dca93fc7b468fad4bd69f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a0c8030147f988e39cb669bba7c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5187abbab2a20e48422357ea7f79716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad666c87e7878b262cf6bf87c19891617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a51c5322d59bff48ad0d7865512f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc476221fd8ad45e2b61d58f77f89e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d8ec1aaaec05b17e847ce0027405120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de089f7e1a579180090a700ff2e06321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a7e807a17197d0986ed75c95727422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03772babb5562de328dd27cb7027e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8f40d7bfd0585219fb8751a083bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7d4e9ec12bd6535418afe3ee5ce5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077f28cb0f9d6125bffa6cd09ac701c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a0f519d0ca9df3932daac3b78d0a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff6885ec832702751b581269c5ca528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e200d75c81fd4267db3b1b7d08d0b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306e2d3eb41c5aa905e372128a51a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7feab887ec50c267e82ce8aca12ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478a27edc1c5c2732ba3dcd880786632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49df22247ee043120a0d59c3f0dbdf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc013a2f06bd49b13ebff753ec15b0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1824d45da35a9337ea4fcf8250c4e8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2794e3b18afe737fee3773e569b9bbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532f66308ffa442e4bcde87abcd2bc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36dea21b979f7fcb38c11d9490d3c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06117b2a3d8daaf4e687c4eb5994c48a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810de8026e390681bdef09d47745e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446ed3109f50c2d7fb51326d9bf9d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a14c5f834a7285071019db74b6b3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce01adec60151341bb1fb7d72544f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308cda273dc528fa915c30ec2cf37b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943360e4cb883ba624b3a75f605c2d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9946cb414a76b4b650eb0bc507d3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe3f4dec758d4ca225dd706eec2e1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee087bbe7b47dd83c201695f02b7438948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244022d129bc6c9220db253dd05e6f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c540005e9a7056011a8779cb7d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b8722aba0890b18e916796f2611851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e34c9f8088c028bca2f39ec4bf57c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d2ee169432d8c8f3ddf4451278d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d901eae18127a2a908bb0397ea6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d01ae2f75adb89908ad337627fae755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c11b29e898b5bef36222ac81ff93956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf51875272749518c46b0ad18f580457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695e9c15ea9335916a4b293fcb6eed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7098f07a658534742275887b450e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5c97de2387c0c830bb14f538a2c9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6374057b624005b7e4db529ac67db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d464ab3966392870e90a327d60006662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ee958bc9ecb74865b6638ecb55cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaac838031f7b7609472c8a27d118664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb72259c2df91c815d0f23881aea92565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c89d5ad14241ac54de8d3050d6f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e1f5efaf906a76598a94b712c34667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6b1b140515882d8b75ffd46f67fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e45f96c81b49d03015654a9d802f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d32ff13aabf9f212e0de40e87d7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4600a7ea9a370aed2249a67c6746a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b031b4c0c175be34ed37783e71f79f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de0a4d5aa917440979e8b1b9f0263773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bf32e082ef8b85d1cdb87408b43c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194b416544da65f41e11810ea458b3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78da08eb1726b3f29ae5c68277186776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b058a8aad371811cc4508b4d4b3f1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d434992ad3428589f95c66550d82ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbbd2436fe9ce7aa5ce3472d3c80f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770923d5b4dd9ce9167ecfb7f37afa6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695abc4c0f43c09551d8d0058cf47a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641878d884d67d8844e0f086aed6f9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10925f5151a074c0d5f57955a0ecb4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6eb7a26637a7e330ba8f11bf5fbd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200a94eb52f35632a4451a0a09fbc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0baa2621795ca9482afbd03e0678486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a107994b27969b9d9363743d129487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e723c11cb88c2f939f7ffb871df9bcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d6564e02e1897e5cc8615221772e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2eb001bd2e2cbcdcc70b62fd02d9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85a620db542399681cf54818995a5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a42a6744530402c7cf6256dffccba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b4a1a2d7a02373569bd2dc0fa22f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf157f1b7005382b1f9d4974d3d2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94d3dc379e73891cd886905af993a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceca04b7e93a0b27884a9f141ce86b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c6a1f2baf55a9d48f5b7f50c98aaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad34dd4d2979d15bddee67be0d3402f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c159f1130c5ec0f5317185e7b61b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a24442fbc815c0e207903d8fe0bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e82aa01fde07468f3b64cbfd34304a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfb55f0bade06f7dd8d710511cc2ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d0c9dd830decb09e8f802323c2ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055029d4db8b39e8e6e9a48782e15421104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d26c270bb85354eff5e60d463bd511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59294993d73db5e0670fa9c55c1cb08a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67c705face73b842edb212d549854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5c0813348b38a4880395abebaf4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0ae0163fa04bbb64a81128fa7b465109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c733ad36cbff14fde1cc7cfdc0d5a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e3ac215fdd51eac0b7a33ecf98f76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535bf506345c2a496630ce584987f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ac426ae42efb049aa4bd93b6eccbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6299df5424120b2778c3ab13632d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227913309c6a64dcc13d7ffef6cc93d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563abe9971c622eac0a9976f2f9cc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd6e768b3f7a8c0d6d04db608f6839117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e0e811b8feb522b2b6f0387cd85ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55929b01936d48e6611d1c62aa9e90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed26124fe078031fbeb66b6888b61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef2062249dab2b6123b7d8088d00b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4662f69e16f46399b17b7266276940122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a2773b651ca11d220cca28ef16d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aca31186d2b51c6046b91e43e6be6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecc304263f62ad24b8654c6dd1e0b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842cb51e3d6e268c50911e7b1940d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06139c2b5a3673439ef032dcb6ab7319127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319d947ac5439a3bca82bf59609fc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2fca00db96208f5aa62398aeb1d91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f68aaedc16f5e4b177cc588058743130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3397e4b594f866b2f9ec9b6983d5af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6922284b169cddd0d0fb93b7d95a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5daa28a6d0635142585d49184321f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c3080304455c74b4bdb4b103bfa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564c941b88000d15686ddcc2fa6b9aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1605da99f3a81e1478764fd6bc7bd31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d729092ae1a35493192283aea6073137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c03912933fb2747d8789f3a471e45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b307d38747f225b86701df7871ea75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f1c82eff5a495b0462b83158ab814140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a9720fd4bb56ba702b522dc289eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdbb877582b9a8718381897661f597142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2e1aee9805b61ae46b9de011f89cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40edf45505f5903d8d47f03dfb6792e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d5384530a43f607ce08c0d3f18f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c851eba1da2a3f0e95901dcc1d58b0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560adef99e868387b8a3b94cd1679b90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5484348cee4559f82480875df6e1e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea20cbbff14ab64ea0fd7db7eae1da1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1167ce84a57cc6c8321e7a4f588b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b45c9f4ef4cdf9cb676292a5b489b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61eb6551b63c633211c166df143409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1558d29fd7ede4eaf67a26327a52e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842526e20148c1f306d9d0a5f3924047154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d21c45120a6dc321f498804a1cdf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c8f286568a36e4ae5e863aa34421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc1f5b6dfa9613412b57b780d080c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ce4a7e9feb310511b4a121e43b878158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063bbf0acf934a292a36de3571074d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fb47fadfa48a35a50be2d5b8f608160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f9b94d7154a6d540ab308402f3296161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03785af27a24f0f39e8dc5a2a3a0c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695adf2c0755160c4a5f96e15596a08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dd01b0e8e1c1c07dd15004f94f4b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d52f9ce667bbdc7b04b136122fbdb5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509be56a051df9a463316e8bddddc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ac02a68a22f927329a4bf6510e97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ecf4fa91f317ac982c602e18ca19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1117a3ae3db68bf9eca62b4d005b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fed0f896c16c7b086fbcbcae69af2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13821524fb74be1d22ec3217d3fd7e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649cbc35f83a0e131d10a0215049ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37446e80c65f74fb678d77b225730173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f482bb40d3c43a79d8bccf71dec177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1857dde6db225438ace3d99d92bda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703755fd8a41cd21faacfb09f3c8c195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527d8998c3cda9f8a80754b29d2f80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480630aaaf5f6c7629bf93be5309fbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5899bd0a082dd1e4ad8a48fdae49e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a3e804531c7d65ed1e9eed583091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f523283b2ed9835496ed73a83db137181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff7a8223f806fa7daf17e73a107246182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e588b95eeb9acbed9f9b892a9d1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791e34893f62f5dfc10c2bc363c605b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9f6c46a85479d3c424b14e6c5a9e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda2a0577fdf048bbcd67bac9db4f7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ce6ea912a082e5e769b58707fdb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f40e894ea668f225c012bcc74f86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c19102b89538cc113bc05626c20cf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502c8faf742e5d51c112aaff380f6fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a93eb862e8fce38a8558b17905ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7708a43e19d151bf5961d662df5a738192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94a3c9cb423ac6b4b0519cf84d11d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0189d0cf423c55595000ebb189f8b8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f1ebb80acbfa878459ff0f72a59a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a7edd7e0759465dc4dbb343c5385196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad9f9f244604440b29dd46fbc669d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2d6ce9571f55cc16c06a6b1a89375198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec328dbdf4ed3041c67b7614a8bdf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771c30cb5e3ccda333faf3e725f2c57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ff9720236c6727b91a8b026ac59b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0d9831165e5b8229372d971cd2fa8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56d3e8363de5a1bbe15e14592c5e13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd4eaea2dd960c7cef93a7c1cd6fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754616bb9d35bc3f6a6b34c4a5b509205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b247b093f01aa979b2f0148a088d7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f5b2fefdacdc5b25765ba2b3732a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a87baaf20f4503233ea3167c4a51c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b1e4661f9a0f40fa59b54fefaa8ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566f16ef399947af95d0ccdf00cd3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56671261b5245eef0f67cdd7ba7bd52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd012dc7fbc14767bb1842d0beb1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6734fb5ecd4ce3beb8389e4f77618c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243077280c49fcda4509a1ebc7bb21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77526ba12f5fd94a4d399c04d88d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ce93096cd33a41cae1e1baf06dee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff26ccc7b2175c723025fe059972274217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e08fbb67962cd5c162542804f41b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb27bb255ea779332dc13bf3bba6468219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cdd6d052a9b1fef48db520aa0337a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6726790d86b5e0ebd318a07165a036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346daea897c7a4dde66303501f5794b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4560cfce92cd1efba1a7360695c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97916bb9d474ca69e237dcf541f9a9b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc2abaea800c74e49add946c826dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964720512ec39bb5114306ce507757e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edf57f9150602a501aeae035d711a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d7bc8f5b53aea7a630c85b6d26518228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134da16e110cdff897e97be12a73d5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d012d9f23b5dc9059221c6dc8e65a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24147b18014e97e21ed60ef23a633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f96154e773057e6868ef337c80a11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9fc710f9ea417eb07611aab456d32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d35e574d9f49e65c519ae60260f07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e34dc780cb604278c035f6eb80281235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c111323f28e6b2837f13f20329f56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db08f015ce03a2dac5f19166b26cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa85ba761fce7b72fc344522464383b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527cee9964b76455f4c4aeb92e8f72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b791205050d7bf764a6da33f0d64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cfb0fcd1a0218ff6272ecbf0d8737241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea175ba224df024be1deecc2cfdf7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd6111a216cfceffb10335efc7674243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a7684f4fe90c636bfc0876d60a39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea55311397ee247f47945a9a3be73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b500ceaa0612e57d7b3d28ffbd525246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ac59cdf845ea70eb30da662044cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fdbd80ac89cc12c9c760b9734a342248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8a01a4c888890b9e824a04c93d49c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e505afd8c5fb3384bb9b82ede6461250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9167a48a7ee40187762ceeeadb605e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713256dba978c63f40a776a2d52b631d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2483ded05dcfce5d2eb5be3eeb960f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbcfa31c12fe662ed6f8a99ae74cd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28ba812f1d180b8553cdd17643982255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb352a86457c43eb5d82a8882444020256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c1f4b649a56d945548809de91c88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b19fe037cc028d7645bf676a1350b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e7d093a2e049ed908cffa6c0ab7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165db42605cc7cebeed10a850f16b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f7f07958de02140f30358ee1a2b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618e7cb633f587157599ebc34ad014262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96571c010d600695b28be0e1e3b371ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8cfaa894297cee8a0999ba2879cbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962817f26ef92b45d9ca272aab5ce4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ec63ac198b011e64a4fc1a5f3196266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c723f609d5fb8be1ff04b230e4c75c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268dd79829dff2c5bd4e5143baa8170268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fce978c03f2c0d4d1003d38c245f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8da48530b37105b66f64591928b2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af6ff781965a844db29105b3c99009271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8a4f9ebcf1ba28f90007d5ff29031272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c2405f8709f5776efd98f00d9f0a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c5441c7a6d7967037f2607934db27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328684fef877ae50a22fed23c86d49d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b6399583a267fb7f1198ad071cf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec36ad0268568a2d24636bf52c6c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ab009e0ae14bfb085a0664971be3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb155863715db03df540f3609edcdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eccd95072b082f12f6b53a00af347a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dce205cfd3514b3b431daf71426de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603edb04d22e1fdd558dec9fa54c251c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067a7c93bc6a47498f67f81edccbde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e7b6b72851ee67f07b1eb5c0514f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2726b1b2be6b8b3e9b8544a22a58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a7efeb2214dd8c43a8d4c476823a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bd3c4313688127971fadce3c67338287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b349ff58baf4f7c5f144ee85b94d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126540b514e56d6dd56b642c4639f1b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd88c22edb1efbc3f79b920d3ac8d84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192262cffd1d9145cce2a62f66c032291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d8b6f630e30fd13a61fd19a33e6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3287a589945132099370a623fd9d6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d325d5af2c681672022ef9b368ab5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a4fb78ce06ca9c00a9b4ee9c25537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64c82edab141242cf2cb1db7f559b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a882529459fc0294e762e58eaeb41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb85ecf0524253b7457792056b0d90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efac83c50d4f0e39827d0115805996d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ab035f92f6a6178fb5cc1d0cc94c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd65c5ac5317748eb90e143c97c25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde6117346c8c2b7a94669c6a025ef0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4d5cce3e90d10295a8c4d0cde2f4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162508875bda02cdb343e99db73a1db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b24e9a0c3d5f5d6338fba6d496bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba3e59186ed5df452599b992c6c7e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e48dc56bfae6097d9d6e936ab7f60d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909b3e4c5727912136fa517ffdd9f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283971c724bed90769176758f3f5a6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b02f578c362318d27b000b37d417e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ead7813cd4d981e06e9355e4209d24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152713dea95c5b7d9b98e371bc72aae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9b0f51bd0447550d99318734e3ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aeba50ef190d374005b325893b24d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e604a552cddb5c68485dafd3fcfa8e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1fc29feba140d44dd0f5363923c4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6c9999bdba25ac468c293f4ed7f44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92913d7a42f82462f7dc4c55d87cc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faee2e8f6965bb8719d116850682937319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15895cbabb61359c79e79167bc00d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f332455b806bca73861549389639321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63827ef9d8efca2a553bc9bd5980baff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56fcb9dec5eeabd3c9e438d821a1d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91323d65d4dba5c35e50ff379dc46b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efcfb471fcb0b548ad8387198bbc99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14dad315561381d80a8bb9cf78d7b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b872fff8f8c530e8212c2f8ffc4bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab671ae190dc56c3d5a11d64f9743ea9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36a065f34baa93a2ec1f7ed4f5d10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1492a1611504d1e5cb797521d9f32f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b21523cc1f14362f817563dee901331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534e8d1cfb080017c799101a5efda28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99ab0e98c604a7fcbdc3798cee519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a808fce9e5a43d0ab6904cba928064334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1915338ed6cd2ad31693a921a2ba2e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d83e0d1558ffbf0d34b19e3a1484336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc229b5e51387f044852661d3d282337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542099e1136aa2e9a53d73f9927903338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18741cc045e0d010d12e5a974b90315b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29fd38ffeab7022003e29246195ddf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1c36b298cc320e14ffda1eb7dcf84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a8a82895b6a407b301796ec5ddf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e50ff1835cc8611d00f4acc5df9f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d59a0d5a58b4ead4d87b5acc58bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72578eda2a44819c59dedc5276d7964f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bce2a1f54ee59e2eb9d994cdd730c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e43f00c7a1d06d426dd2a24b16ea7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01799e8173f454ba9daa4eaaecf845348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355feef20c9e38cc60f846588d764e5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb77f436c514d393eae73e7fd76492350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4bb9a0d11ad3566ecb6e2b033474a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b3625ddc88a24f56d86d5759bf40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d3f30e01328f6a5211b7f7febb3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447877b9b2ea820bb5bb14095f23bd2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff92d5aa546ec722c5791cda425974355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051db349781dce8928abf15399290a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeedef29e82877bb0bf365e3343af5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc5a2ad26def4005e82dc26027303a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fc89d845ac5558ed87fd4f7c5fe02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe7bcb640225f095b67787f5ee5d95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6666d931d0396af2ce5d211e333ed25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359a6cb3b60deef0536e45861078c07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f641be86c12d8ad6270bf4456013b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7604347c54bb872e45643c4816384364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acea318e8103030a9b6a43178e576d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193e39510637fc9db30db891c28eef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da567526dd83b931f424f807882fd8c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2300fae1e197e46ae8575c2181cee9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0a6c185cf72c02cf364fa164964ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc361105ba2d77094bb439e66e985150370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8ccc0a6acb9d3334d0bd000d031b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc36cbabe83ed136a0fbbb4f0aead372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6bc9b2a2331ec679cf4000d222efe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de434c800a20366c30a104145250415374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ccf7961dfef57b4435d5f5666ca3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149d05b7cd80dfad0489ad94daaa56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9142c76b321f47795f4c46de8778c30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232979542485c18cf46a092232f30ab6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a5d75790788bb4c15f5e191d2f3c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4f8e22f1e8ebfbfeed2403327097380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef7b369a106af4a82b1d7edea5924381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e6b80f67cbd479deb19614d8d1bb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ebcdc2a71d12cccc4291c19b588b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b895ca20f0b98ea54267da9c4dac2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bf8bac3520eca96f84bd9c9e7924b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbf9c5303c544b3327d0702c69bcf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022802489f5c7f154ff113c22079b94b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632796c1295186092f5c3fbfe43b9ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c023b0d3fe151d89cf51b84ebe7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f00d20ab4e66643c89d9547e79ee3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5e75a3a0861780681ce3f4984d619391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ee7483e4072085554869b05418107392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc69737038c35fae1771c0df15f0660393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4c0889a182262bec5779b37273907394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dcf2e7b6b4b4374d84280934ba4c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06215c074a65dd1608e1b01ba3e9a166396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb496ab34728ad2a3c789fb3b62f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e3c61383b0d33b056b88f7e9b0ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68838bfd08220cf84d20dacbe8e2b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2702b891b81401ea96e2cceac4e3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c319ec1e1a223a9de69b055c133898401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee427bdd03acaeb93649a2e0dd4d990402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11088c6d9fe84d06d8f58f2d25fdcd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f2d0378c098cd9a6cabba88d75689404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf2e5ecf7cf110cb3d6c337d6b1aaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796709b32d5a8e2236500191dbcd49f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6317b85efa7ae57897b2975efeec0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfc6a6e7e733bc73ee5385111cddd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371d76040b48a4a6f4838fb0a2f0b50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef677200769ed629fde01a7d97cff11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0654e6f2c4e9a680df191553fd7541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb35620100c39d4492a0616df2860f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c8029459937cb6a2e6f5666a5da06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdd92e88bab0ef3c392560ae96158414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0717443f85d360bc83aa9aecb921a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a50c4b793aaa4435e19e353c4f4b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d7fcece793f338b2686c1a2c7a1a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479cf365a75474b0e07cdef8496c1d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27f693bb6b24a12054db52e4a7f19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d8aca3d4426775768d49c7cd64df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a532c4120f72ee3912ddc4353815f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565d9e2b0eac544ea1ee89c0ff4ff9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df91860892174fc9627c3d7a5eaadc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e97f7f2cc6d1e99cbfacaef1fab39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170ed985194490a195a19be950eee88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8d87d59418f129bf6e69fae60c09f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b4a2df791b044bf309f45cda47efa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc3ebbe995b76cdbd083732325e8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6a0240612a07b68ca5a6946bdf0c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2f9e4beee30b7f88738f0547a6195430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a226ef00f1e6d6a82f9da7e65218d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e7ab57c834ae59e67969fba6d8d1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3f242d1c2644007ec61bb993a681c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9e07e32be50aa23ce278be454697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c7ee1dbd33316ccd96ca65a50c8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d07a8007cc1e7d6046a5e05b769df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f645cae21693482fd266f91b2cd4fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c461e455b60400b9f742c9666f76bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c67f070f0a96f52a180ad94bd83d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d375a64f5a87d23a1b0faf8500f04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1006311a0e93f28e6398088e2b1991441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97fc67c34a9b981b1636958db6110b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500126875012061d51df0a05d027e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029e9eece9da57e68060885fa2d525444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ba8dc2c76cf52882c4558a71e8b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390f3b2986fe1cbc62c33daa10aab1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d38506425e395f37fafb1b54c08be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b670c2d056f907d67455a06c7103b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde91bc23568d7240c0629e4e913b2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b57b2e2d7634ee2788df3cab9c80b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349be4c18d8ed304dd561475f2a6cd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78148e1c9bf9f7bc21971408321b44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8a50c26bbdb74f22e011ff659c1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ae603c9e6ee428aae817993c50273454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec438519d7f9cbc4a5ee410a6fa7cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa11cda691e766da479c9fec2fcde0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076016a81ca2639bbaf5deea271492fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472169f199fd489236ad3ed4408db84e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b89c157a94bba7ae63ce4977a8167459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2af7e4674b3e4e755e5b27dd40541460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed669934ac9674261260df253d0d38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560ecc3e321f00b647dac8bdd9d4c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42139e21419223f34c2e5b1ee660b99f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13776a7662bc9d9ae276780ce8bd9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62540f949bd2631df325c8ae1f508def465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022774ce072b5d91ab1339eccf7293e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fde36323e466d0ddac3adf56a3ec5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de13cc76202957e16ec3a7c81b962468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28d2b103a9eee895c15f5028a8941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04592e2c2b844d04e65d2fda6fee93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb323f90e03398fd79052e75d8488f3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315980984928d119767b5da07d8be5c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d38178e769193c4dd7e522582e71c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf36b4950a68c62a43eb6e94d17219474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c1db024f2787fb02eb7697792b7f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceeeb067cd9a9a5bbe5b7b0f9b4079476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a64553df8fc024e42d919f6ac094477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4faba68d27f2d37abd5accb4b5039478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f80fa92ed478f1664183c82248756c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a8ee54a9c2de379a655402a3a4ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffba7abc854a2ff3453d6b18f576cdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e972ee02ce0e1c4a4d55e372a6b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a395e3634306c989f8cc11a9e1b69d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a3db96738fa11665c2749a7dc1c7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939ef143ce229b6bcb3dba69e324f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce698b5ee7e9f1fd18ec73e8a4be392486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b50710fcd5e281ad1d057f928c8cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeebfad9d876a5f79df5172111bac39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54df899a4ec3f0fce78b8080d0d3f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6d021f5735aefa217c245bdb4f1d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc2c3b128d8b4e45991ad51b5a91a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac99fc47ac26ed9aa159fec7e65ed0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20de6ecc61c3ecdf81a505f4fe0c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4a57b56f8ad4a243c80575c3401a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1068f9047c1d0ea32567e7bdb098b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d106048dde6555b5938653a9d595d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfe25cf69c51a383cb5175b9f256d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c3fb1e894f2bfebc1a3d5439d6e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5927b92621e7af71c8d1de018cf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4b76095eb8f92c32787e8a170e2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1ee6fb508fc3f3e506a4694a91bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ecb0d16f0edcc71daeaea46a61b84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd6f732d8a0ebfa4a9fa9fe9f28ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04457e2f6d4d6851aceaf5069e08cc77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddff87e30162f352200e85e2cdf74b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6570c3aee007bb30e82810740aacbc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01db0965363e46226716d8972b61c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd3ffe3471c6edb572ccf2ff1648c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68f0c5d8ec49081bdeffd9209fb294509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40719c38c139b6c84aafbfb7d51f41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce67abe9ac2b77bae10b74e6c087925511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd196a2475004bc0239dc65da5ed5ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd748ea6334d9c04ed74646d06cfbc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb06e0ce255aea5f38b6a56770cdc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b52dc8503d7d32a118112f8a85d9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de16ad11a1c68103d9b6de1aac5d8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb130851917f9d74f2a4035abe5f9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fc152f9b6170b4c77bc063212015a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351e2461b9a9f1b6e1b3c266aa86098519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829fbdb71e93bf84b79d955856f8f28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32957886238503f205c3b65c6d9431e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf74cc502ea8d1aac19b24d1e9e9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3e40b3c7abcaee4125161d9509c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a9655e7717678a0986b5db2a5285e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600e8e7644f3164c278cd075b45ab1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce6ea6b7c9e3835cc2999d3402db2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffc633a58064104d99339746137e7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1e38a1357f9a75b12ec472895bba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba94921633cbb888118f2e2571af5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaacc62696a5c26f2dce0322982308530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077aeb099fb6c7c2fbe92c62cec97e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdffa2cc608cb57bc2265a6aafa222e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b089f2a1a10db6ebd7806d050c19ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc3b8adf67aea4c641013ad149af1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38949d46dc54cba3506028ae6e57aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df298a642679d741ad3f670a13c9906536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e55a3fc61ff16c4503315e11e4c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f984eba25a9036383ac11b0b692b83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7be9f70ee9ea14c4f0170b23245fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e434846bf21693f7e6a78d5e400579540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d5d69394bf18350a9a98d3c5ca751541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a14f0a4cc2c269472627815916207542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549ceb232e7bc526002b322591bb51c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241997ef38887f7c398f2d153d608d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0921b6547044029dcf3a8ff786e06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f3fec8f22cfdce28abe02d66fe76f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6e59cdcfda86506e9a87919ae7bb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c18bb2ca5ce540ceca1811746a3cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43cec757bb96b941c6d48eb1318fe0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4fa70619b0bde2ee68aa3d067879550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b23e79da5d2d30a7f22b87cc8e6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cc670331d7bc6779eeee6eaae6f69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2704279ac7e09ff61d66c46a665c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fcd2d71dce6c3aaad1a3fa787a6fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fd0b109db29047ac580be2a5c25db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd586585fb2970f3c5fd165b8a90277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb72513aed9b7a108d2eb9455ce947557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8553676f72669b33b52c6e84f188cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e000e7bba730f023573132895bc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f18b10323cf3d21a4f808cff2cd92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff338c3e27430edb77053269fbc414f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da6698b913245b8f4338a53c9dd4be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ef9252e25746f669a1233463f2551563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0e93bc8be855c1c7fed1454c5a081564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628c03ec18b95d08c5aa0beb5dd7ea9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98841d56fac5a2ade299ff78732dff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312984e30e869056a2f55036c6a66df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd692198d266658969a8eeb9d80f766568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aab88d608581f7d75f87c87f4f351569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec5103b3abab57ab209bd598ac6c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6cf14674d17366fe93e3c50a9c91e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca5dab6bffa25c234b8a4f0501ceb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd6623a1dfdb0ff85d5e8368d0a70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455a7085b66fa60676ac2647f998c19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15751d081a40814d20844731bc2c78d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739da12018a6ab7fcd161c04f0e9fde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682d9830c2936853b4da7f77bf49caf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b89b8f43fc39d16f0c80f10561df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2909a27b13b6cd80470afd264e9d9a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debacff8a830fe35aeab6e37f3ed5c5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a683ac4848461cfa5b4fc9fbb7afba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d3d1884f584c7ebc5422fec09aecd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d5b25d93732575b7eaa6a43b762c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b967b4415b4b5226094c06c6513ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c572ae0bf50e3bd891d26eb67e6ee89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414bac5532c5a4ec6691c9bae7b3280586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5f554814f27edd70375cf94bc2ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c6f8d0d0268440410a046f1a831a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93798637072d2807c4e9cd5f68333589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce609be336592309c287bcca0db4f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd460af79ddda0ea995328f530aff0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90dc9dc21be96907414e6b485c1afe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6efdbb0aa1df8eb83b2721ff2cfa79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022bd67939db38367ce540e518f8f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14524fed7fc189fa9fb9193a827986a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94874115e1f648f7c4a29a8854302f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c3eb5cf1a8f98751dd29e57aa762597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b193fc0d8a21b260a494dc566624b0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52364a52dc3db6e178bcb907c1d3995599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438605a92431f5c6734ac5bac18c2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be248bd91332cf189e99c7415412c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367503388b3b4819b7a79c5cbfb075b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbac632690275b579fc63fc28ed05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bded861b02206ccee5d9b3607ff8df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639a3748345e907c6bc5b5520e3bb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5279a3e21c84d9c9e4bbd439d10348606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e064db434444c3702867252d45a919607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd17b42f2c621c57a1d9165fe8f3cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde756a07f018a966f65542adad6b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d29118983686833e8f75366edd891610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beee9ee9d0e2bd5ca9387a05836fa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a550d192199e47de6af561159cefb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198738caf325194c7ec74c21fe39f4c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a74e94bf9345db0babd78d3c4bc83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1af9fb841f8606c2121d6fd319e88d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1957fd0e94f994f188cb6faf4a46b38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f15bd0a03bb68e1af461adb090842617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30996343130a5ecba50338ce9d1f1a49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db076bb4499b56921fbe4ca7837c747619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ff8da9a2e50e0728a50c47a4054f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f738097e4e0ae63fb67b1ecad8969d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d6902237194d75d97344b96ac8607622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9616bca89f00d9a54c9d43dd5e8a650623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d600dc0bf956cbc98631a112057d300624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d016a45992ac722f26dbeac59ea07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b921d1b8781361c6c9c0ff6e2bd5c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6189fa159345ee53ca951da865a2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41c43652331b8b5efb3643ce42532628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5304ab4859c53d30ebab8ade4b5ddc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc5bb5b2c65a3571a5c0cfcef72000630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b29259e64b46e1068a0946b1a1af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166aa98ae83125084107b015a850705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67c178cb8435f9d34f5544f90aecb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd902ff5e34d506046a50d507dcd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce69cee365d10bd093cbaed63343a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e15239dde326dd46e40f88d7707ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e0a5f5c22280ef65d6767dd60fdbd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d67718c1449ea26d39963b68d157d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0de788b315954ce59b2218536052639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf005d9eee23c7fad1399d78021035d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db96df81993be5966ac583f37aae7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6fecd54e862694eda50e8ac35300642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011ac9f324241e8a610ed258455caa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bb2b5243a035d8fd9f367ad0902e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb14eef528f11450332fbcec01c175c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b2a6a339ee5746369cc69fc45833646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf6eafe2515f998c20766f844eac2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8e241279744c85afc068f1e08fab0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce0b6e0605c4e61aed348eba79289649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f17e25ea79922edf2efef2eeb2188650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ec257b8a26354de53a73be2306600651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95958e0ccfc30e7ea67acffeee985103652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8368da0762d65d67d238ffe35ff3d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624bd968cc3d33b26b9a3784357c36e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ddaec525f762b9b6b22da584438d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52529b11091585829660367c687a03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb761b8918d8db8b06c421f29af41a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea489495d152d3c384b57b4cae92d1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f91fe2b4fc8af271d3a006d9a1fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e0312a7d465d7eac67354f74aba8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3022a07262f3d5cb2105f8b68bd26a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d9afcb769c45a3ae8e1fc20b8aa5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781ea0a33f29ce8a00168342ba1c75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f20b92e7a892b1eb6d7adc290575d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb60ff6b275a98eeb4e288e61b5030665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afec9b9f9dec581ec01935f7d9dc01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548b982c985c368e85ab41817267cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517a3fe404e58dc810ff964e6ba6cac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67f7405b5f5bebcb0cddceb83e9a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b7cf2c596f93d79322ee5bc1c13f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369e3096c6e7eef08094707f7d72827671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e597b840cbbf982a281757548fac39b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2c748ccaef2218ee2d353fe10259673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c139f2a7d6fbe714290863ac41799e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c45c1b918498ac4133a24131dadac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ff5e2e726da4bde059357e882791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c30aef64813a7edb3948c3ad159e24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e400183b157c2bbae3e691a150942ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a76a5305cd82198c531baf430610b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f17d3f1b1397bcff67614b547478680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01f181bcc2f1108d31eaa087ea015d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63598296ecab966f77fe69d32fe91788682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8931fd0bbb1a33c8ede225ab445b34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673cd94accec49f0aa74a4174e1805684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783badc51105646580064fc71c8ea8c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5fd92658e14b167775c5b70387814686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7101782f1ebb2663ced4e02a7951d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb2609eb6a8ead416544f8ec08105688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee775ee2e417127f8f75c939f198089689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4f13e3bb110e651c8728cf458b30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafa9a1f8eb96c92d07edbb5b894863691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a490b9b98c1ad368a1ebc471a8bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646516954f5b8febd4e3caa7fdf616693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f730b652c39af173d1e18902e86d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb28578e45bff8ea55d7aeb66f30684695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c6ed1697c794d7b413b9065f5d89b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28806bc6346240395eda6eb4a0618697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc83c747c9ae5036c5055ebcdb71d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963d13849dc9103451282c8135c9a6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae05e35aeb20bfefe0c236b48dc9311700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156f302947500f821611055a884b8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbea01e7fb820e00a1f97e78f1d11b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b44e22cea39b3708f96bfefbe01f82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924169bf1865f247fe1bf2e3e81792f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713f67b57f9553c629107e118acb97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243f17bfb9371d73af7be39fb37c330706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80110f31da33abe2401da9d753b5cdc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa045f59b14d635ee9adce9a62d068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996c2ca7061556fab7eb12d42ad9c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b59b48800821689fbd5d36f51c1ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077352bd5735120ab8285e80ad25e89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568932d99ffa7832096a8cc27912154d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c4495ac25c0f50444d3c410b3bda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4274a418acc4a10be6b5a83bb8abe9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa71ee164f9447f00b3c548da65081a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf6cc874de3be93cf02e7cc07cb55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a64dcf2f4dbabffa19256c0fce78f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a38c46a6e959cc33fbd0f10abb01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05e6214913179d0e387d8d73c56b78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3539cd73f4196ac9ecd482323285d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf9b267bba8a0565b77e448b41290a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea8d4977e67e772e97319eddd9b62f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebc1fbcfcd30b8f3a4f52fcad7439723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b94822b87bbef27ff520686fb0f415724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d3e9edb431db53aed3920af6eb298725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec8afce5edcb22df80775f75e18566726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200405fa2cf277b0be5106225b8a4e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d2c8d7fc2633650e8e85e72473ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cbb3254452cb84b097d52ade15acd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94c67fbd63411da572da5fb6a8016c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec285e889a42c5a5062f8bb5e7f30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06bfe9787a8bd708c8cd3c2eee09d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49023a0a15ec90de6ed11fd25b9eee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a05407b4759a48779b820f503ae2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0775679d88d4032d03f836cdbca90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce631b7713093ba798b5fcc2cc25f66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b63ef42ee937f4d3ac0deaa5a1ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c77762de6c3b62243f1074dbd3249738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fefbc0dd7c0a78a84aa1a5708fcf2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd73dfdbea06a6b2f0ab4c69cf16b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69741c1995da424d6fd51440ac71a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec15fe1637e205a47b7b8ea99175bda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3001a85e8ea7332e49ead09c378c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3290259f40ec56f3fb41375010754b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174f6b1689f9d8f342ffd0085d4e60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2b244294a3a2df10e18f64e792ef6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3b656c0b8d1d5b40879235481225d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4076687163aa197317d94b0c2c5bf0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346d9fe96c8c7dac2c629161c972ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4daae64f6b0cdbee8adbcdd630188750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42b17f130c7e69af8cfa57f204fec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ba682dbe69e69ccd799b5fd4dbf2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa262cc3b1f96b3a84cfe78c4f98e6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30edaed2a0618aa4f720638ec6b7afb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addca729ece9269d6b5c2761fc3370a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f13f750afe4e0c466867bbdd305b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b9c53a519f03ae2f90827b7ecc4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445d317b415434287150babc4fcfa5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daca1634fc4d0f12668bd19eec279b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122ad2bf26d38aa116335e2d22ba461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49427862a8814a2416bd81bb6c6b572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0616cdbf2fbc8738375315b858014f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087479cdc667e4a55af9ccf1edf7cc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b4c0bcfe004fa135fd0a57f35c0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562671a11dfbf6da354c235d16a70ce66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979562fc11a035f4f582696cb900cd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc32d7b3af6d51917ce77779224d5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dbdbe60e51586418af111873e2d6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ff20804cfc5006937705143db31410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a90fb8a328ca9ee641554bf83df3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a19d65b2db759c5a096a663c8bab0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebccc3686307adf75d7523bd69d686c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4099ea36ba806e53392d03ba9679cc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b008d52ae22b670f4dd29828a26a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637abf4ba2d8c56a52ffe23f4df6a91716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dec0f0099a010777d247c87bf2f7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d660ab33a985c6875f8f87fe6c98618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a289abe4c9a9c32603a7fe4d956719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420eab5d67e6d02694d26a7e687d69620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc5243e1728591dc46e5161d6b5cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c287cf01ef6ac05a81cf21d7ff9597b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4862f5efb51a5b00e72d86afb75d7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba14b078d80e723ab2e0fce8b211c3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8cffe6c754aa294ad89fe51fbfa4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bcdafe1f4213734455bf32f65917c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd4486c8883d9a5839f6b8fdae5f7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45981791803386518e42ec5898bc13fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b27ff9a374cc19194df7b8bf46180a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f134429fad375cfd58d75d1473fc8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5164d128c89bf7ecd86fbf2aaf05c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c2951b285f2859c9a7e9ce978c37832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e2a4fd637941b46e58d280aadb7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408267304902d873f0a6207dae13c7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd4bcccf8e710dc279de5bc4f837f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348dbf9fbfaea78f24ed98729ace74936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86b30a3c0b9c1759b2e2d1446aab3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffbabb819c7eeb44ae2a0617f35fcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0def1a1222320479b4e13368687ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ead5e4ba07135a4b8e2f15b0307bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8917329143cbe9ffec0fea813bf0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29dac94a4ac31a7d51424e115c14a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339420333e2a6f60e4c07fbea1dd60743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9957a869c300ffd233ced6b3a35044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b53ea77b97e6f41da28fc64c8bc0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53da02fc0ffaf242c9845ba587ec8a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36023eb28cc78edb629db326df389cf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afbb1baf81f19dd7cf8b296b60bc0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827bf5bd39d53b872d81f4da050b5e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f7f946b94d115121f35e55ce850b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b397f0489d5e788427c9464885515251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47b731109da825c4bc4ae1a28ccd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ab225728c764c148a12bd9cc85c5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6bc56c2a1fb606d48bb77aef8789c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0e8b22c73227b7e4de5e399118cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f4f43ca4a4a5ca57e7bea9b212f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadcf1143c52f454da2e497f3f7677d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3abeae9b1b72113aa5d9d16bbd9d0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542999aa5fb44b36d8666353d4b861259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec736d643793134d8b81510d0612bcf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2466af676a839c367679702e88207561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e60c5f6c382d731c2d609bc5829462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696bd932b4149b003eb974fec53575b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e744e0466c39b7ad501837ecfda9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e5dca04912a52a51dd3682c50abab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949b68d79b48d36dde9debc1202e98966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d16fc8fce15549f223d2bc6a9b32767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12aef29364ddc7306bb8d89cc6e24568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c376f339cd706a20ad72fb5874024369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76aad4657d40e69c4ec9729e515fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b936c98d4167f3681e08ac62f51a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc6c382a3620123b1de397d53603d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e7ac8fb67000e4a74c428fd217f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cadbf037dd64f104b2faa5bfdce5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec7e0e1e0a19ba72eae51bbe9391675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bebea0bf19eb334ddf864ed88965476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14248580b248c1eb7a94ea5d89eeda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60562a7c101a0b29e5525758fda3939878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6edc237f00f4b0b3b930f17050639179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671e49375d8cacd31263e63ab70c89280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dae38bcae79c05a8716de160d74e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe8a9f8470ef6ea922426162af95fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b1aa4ce98aff717e62842493430c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a499926f8e249d6c2bc4188d6b0d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eedfdc8a7cece20cda8c0aa0e65e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130072e0c17f6386504434ac7d19f2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148de9830bedd997ebb4be12cc916fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517ddfebc8084e412fdee0505395d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b983a710d57292a06091cc484a7e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5c9b63c06852803ccb00627f911da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ba87b0af6e4da19341fb37c2466c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f53ba2f3a5653e7fb2c16abcd47292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2868d0035a746172355ed7f1aed793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdb77962a9c50ad6fb370eab29a3ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a5bec2e999be23addcd1e629c40f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477263138707b35ceac2a07ca37fabcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5b029e65d4138ecaf78bcd69014497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab177f2c294c71f52ceb057e1d9546b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a16084119a61776b06bcc42e4947d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f82741d0d851fbbcf6546741785b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9001718d1e27c1fa9d3dd20690e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7ef9dfaf7b6acbcfb94df3954705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998079ce8f0fd4a0a4bff11ea41bde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab776f3f6f769b1adfc6b8b0c234b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72fbec728866747f299f960303da2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86534bca52459e1277139cce06dfda5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5835e4f5d3d27a535ef316319fa0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e378b83de5e99d532134dd92d00adb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793507b6a02332dc15e1471215e5b48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c150633d3da7d4c81905efbb8f40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c243b6c4f179fff40d5bf45c1318dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d5ceb69510958dfe1f82cf8c2473112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01e00f129f1db4a02ebc985cc6a9a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06466fb4f9e95ce2aadb737a3485fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fbd6c1df570f8db301eafddf72e32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb991d41d9b0f3c52372cd13b6ef2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4e86bea4740ef1e21953622c643e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd714473f249af5fea4fb25f4f16fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb6ba4dc808716cb75d20d6af02f76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afbe7c2546c229ee07484bad5f628a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4486674ac8af046631211ccbc818e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79bc4017a8d02c70c6382e58a11d01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42d7722c0f318a46a8dfa4ff7d78e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff3417010f9b729f5075a4b634311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c8d124a7cce1d2944c83b00a8f5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6158a36f881878ff3040380a0d14e3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d23f1de458d0f8ec3dd4e81d4f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280500085b3c7c41c5c16006483af6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04dbce32d7ba90fdcd1e1b114d857d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004db72125aa9892e18ad1981891e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7124c93a425d6d71a91134de420744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321820b1755f6d40a5b6e84bbf9c06e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4410b1ce217263f66f032ff304278b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8055ce4cbeb70768d0b5d8948672f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913108d8818a8d7aaa660c1a5e627734135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e45128e0598931e50ff68d21d3e98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b30883ac442310d73df8d9eda8d8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bdea43bbcec3be5b582b7048b425138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fcb83a15c372a7c12093ef7e7fa23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8de8746d09d62c5687a03b239ae9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5549874952b84c827545ba7c560759141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6068f8cd23d4719223892531e85236142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a41df637243978718e0bae184037143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020bf707a01ae8b53174f176a2682d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c251181df64f5fd8aab082cf5a4e92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1538935970aee79bec6fb0e1a3994d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250e2264aba5a929997ff4e042bb99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b9996260c187a5e8e09e02f699ab0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0ea0413007993916387155b4c9852149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e484bffbd4495cec8fccb04a1aa8aba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed679ddfed7695c93c4f10dc64a3fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc061adf3a0fa30779bf1f9e4dee2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d62325989f6af403e08b84b7d5ee4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ea7b192d933031a8258a73f64fff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559cfa4fe969ac12be7a6497cfa2a1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed76f513363ca5f6ad2758135e07747156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1857eaeb9acff5da346b4b11681a4dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c0b3ee35338dfd87f693aa6c713aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb037268ce6b8ed8a9da1119e1d6b27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3129ede7ad6a8eef3770922822d2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba604d5065b5e4d89c3a9e2d04c82dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced9432c81c018bdc3d9a5715cb44c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86eef07c32fdaf5e9ab72925137941163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee881ca45eb0d104b6841774a1ae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65826b9c21feb85055ead636b6382435165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634337fb021a2a8c26d4593a50fb306b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5624e06c2be428be102d15507270487167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8e4946b35d71f4a68f01f35f5974f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb079f1aac85322361b6314a6270b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221dfdaa58672aceda064f84838fc42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df5bc4681e689f395727748b25649171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456a20686a72b36cb0dee497d37ca4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44409cefb86b9a7477805fb92d6fb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12948f6897ea83ea65733c0a8b5a24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e54d882e776d4f81afaa615ce2c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875781a21c59c0ea8e58f043f60c4a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a242ba9bc7073f18f99a29aefff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a79e71ab89b5fdb9013e52356cb14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c4c3067afac5f758ac7ed199164e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b562c15b6e3308c5d2279847006eb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daa79afe590fb27a228d6bd3cd554e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d2dc17e5a5ad4e73ad2c647f12e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd99861e86d91b28bf932891089ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70556b243bddc374dcc8bc6324c848b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a38caba28f08e69f6a299421e72b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067bf66a9cbc259b2a99adc7444f7bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24232149fbb814a5496e28479f7af3cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c15c483a4c34c780744b743f05715b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41834e7938b636b6a37be34f6941dd79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a8b01620088391a9e12b1a9b1cff6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862102324568be3f6c5c2916933cbe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf05d5bbf6fb4c34bcec04245a9b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1d0d05bd111039f5800c5a53d095193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119ebadcde5d1260fd4163968fca93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb55b9beffac77aef7013ca448446195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15dae335576a4991eab399658d966b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25e33fa43c01b96515ddc7a5e006e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b132f3d40a48543a6425796ff16c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55187f6117abee24eb84ddb8d544ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5aea3f93197be6ddc175a419e996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc756bc932c420c3061ef1a7a84438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835e4bd2b536aa5b3e49e07d505782202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85079ab4464dfb5215fa29129f6c4162203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21549f924e28db5b40750189efb047d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deeab58237bf60b3d7cc706cee9371205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a118873902d7507d2b7631179a35238206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b47c7bf833c0d945e38fcce736a2b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07304203f72b5398a9ecf845b35971208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce953d76fad0deec5e8c106d5e4630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf2a2c2941224291d85334f695046210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6da69331853d64c81d8c02a5d0180211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e77ff52d3381448a2e6d8d77ec9780212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32cd9165a93ef82055d6d91bfe950213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8f1385efce81ebfa40259992fc59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d569497339186a19e2ecf16dc926a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98fe549e336021afbeb76cd131fa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87746a4acff7df906b7b9981b9dc1e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fbc420422a89c60748607a439ee0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831afd8c33da321ab2895ee956730d6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a0cbea17574766e1046071e4464de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136882b06093ecbbd5cc0f9a36596adc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd10bca9c9f0de1c688befd57c1b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f435eda1121392651d585e07b8ed8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32347d9c9443cc1ad64fd97663a2dd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1811e6d708093a6a7b2e4ffc0d9151225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031d5c0364209228a4b1e5b7c5e394226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae454fbfed10a52bfaf5343a6d95365f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420af550c57887fe07cb128a0ec39e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dc46755946cca55efab4511028fd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db7ce5f3ff443eea9afc64ecb63e9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d49471acf14aa595e6ee6150136f72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f19b2107efb1d3b901b3bc0db566d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a6906cf72878a82404d22656b3b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d435897f302a3084539ec1703df26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ffaa45eeb2331d3915d0de5b1a68f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1978cd90ecaef2bdfb5ee998ccea17d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b17d1826056b6cf00809ca7727229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda3bcc8aceb983ca545956a3798d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee2243a23262adab7f00bbe33ecc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98ab71062466f78111021dffccce0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0aa905bc7d75941c89228d14473be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35ef962846b38fcec66a739bd4155242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408846dbf048ec1cea404048317efda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8433ee67d05c90923bd11ed3331a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1b60e264d497728f45ca7e7145b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7938e619039482b6ce5699b9c1e350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ad71d1309262a9cbc33ab02973e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca10420416346f89740e8b77230fb61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf4241978537853e0b9946595a05e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6071e4e92f07bfb77c5eca999e6471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdde5fe4c52cce5456969142c6d22b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef383812e5ebec4f90d6e1681b87390252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d451fdf7c52913bdc7185bc315c045253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a888ecac542e6dba9d23ab738dd9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bff0a1689669ef6b640844171bab57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9562c7311ed09c7d2bc332f4d53fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980b528562fc2d08967d2a11aea1ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da447b10921afbe2d3b267a1bc5b4d4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c2d65100a28b12578521771de89f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11435832e215fe9df579cef60f69ece6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd23922ccbf045f0eec54b52d8fb0fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0075ffdca4993de611ba99ae3f24330262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d19e2c55c7af23c3a137b64bdce6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a44d15b3eb424a4de9037c38d9bdda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba02019a114afbf40534a006dc946c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c930c5bf90e126cc70e4c6948aa80f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797186585113602ec7a9d04551d7d468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40c2e13f61a571d3f8d47993467c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12432ee1610c2c80b3afe598c35361cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d5a3dfcf64ab3ec89d268fda4931270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5071d9c5edaf76ee2d3afb56b792ec5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c1ef247fe383dbf941aec457b20fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1417f07b524474936bec59bc034b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e675084e6c5116b6ac3f2f887cd497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d1a3a2945420377666df6cc598388275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175691baeffabe574e774ec5a22ef31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d44169137b4d83bed05864e9f08e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ee036b2222bc7adf897c19d76245a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43455655813091cb168311e9b5bb46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57612c5cd600973e644d517ba38579280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8a333b411acec5e870d6687f075dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb9bff3b815ba77029b47d2825f5ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798fa10ba9cf6988ea87e5de415ac45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa17768ee8dda3cf67745a7f1ef63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df5cd6f9842ce0e6a561732f430c1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf098df2c33c5340f03db8a119e6062286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a4133cfd18bb2b38af1ecc306df8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c0550a8fdc2f0d5e7da4750a9974288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb424d55cf62a99614146d218a0b9d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023f6075ad2cea139cdc5a7a67ae54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d26f880b8e81e2dfe3412af5e14f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e39cb8c37850d4595dbc4f4c70dea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb5e29d3594ab2a2d2e4afdb221395293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420392bf03802743f63e08d70701f0ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f4bdc687b121bbfdc04bf02558c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9de1774bb98a7a881d9cf48f403ec5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651436990d08cdfb59a697e1d03cad1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87b6bcd269a83902f840259118f63d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913690af660cf8644c3cd4f7dc3a7f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c200e11bf14f3d51f6f8a17165ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80580d835e96299dde9389674cf10c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198e74b79badffbf274497993668d87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa3296f2b9aeeec6f84d0db11d340b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cfd8142f954d919f9237a4e473e5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d458afea43f7b97363f6212be42214305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176aeec7fe700eb820769b2fd11a66f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3facf78726bd6d55ea552a1e26932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a96bcaa9028f3fce6222f8af8f046e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e96177a33f95d18fe0bfd1ef27ae8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7981ef9b67b763f9297477d8a9c2e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c595aa555d06a03907b597ddffcf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c3446264d717214ff882e4c52fdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a10dff7701fbe975dbe81a4a83f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385369c00939cec9ad86422ba1e12fb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a788d66b84ede483a6f1c17fa639cb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce8a319ea0610ba18f8f505013b0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be0b8ebdbf02b0d0dc349749aa2cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807dfeb89d65f766292de3b1950f471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216b28a322b0de198f978f687664f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21223c8db4f219e9b210bb1a1606386b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae54cf3fe5c8f9ed157ebf820c682b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c88f405ebf221ac19374e3b54a4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ea6de54471a5f7c950035958b6bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909c5ad270ae8ac000e1a29a598832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64f0278e9101074ddb35c3c25cc436325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fcd4d5e4d563b61b08ec6c77d9166326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a694015e3bd506fbcf7d7b8ea901e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a6b640241122fac28e59637c49bf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa153615c2f526c6612726df9bb0f1bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba4d21681f9c33d243f66aabf1a2d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7774904a9d87c58aecfce305b434ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c99ad408e2ede000056d746239289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7a9d19012926cea89f383d5391801333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0aac2624da8894b31b21bee6e06a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebd30a8820a3b4c580c60f8a27c0f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923708b562a13a09925df0407e62ab1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68dd1c3fac55b1162cb8afb8d7359337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fb24bc3259cb6e8dc632920bd75e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb741f82383e6b06e7c92649d7e2dff7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812581a64b330f1ddab0c3760216a1a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456e14c49238d7a2092effed81fea4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978fbb91c234b80fcf2475591f36580342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d0eccc1088b0762c39c1257c347dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f4455803cbecbe22e010227918362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442423e777523a7d7db80525dcc30307345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20a98d4d3639719198f0dd39c32a71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c03a581c2ac7fb8508a37e5b8901347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cea721541f77c2b63ea51cc7df34c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b7b0baa96cee6a0005fe5c29e872a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac56440cf9f7b0f551f4315eab8651f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34488c4399067bb28a8e78e359e526351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b111f0cc3dac04201b90dcc28e3367352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f9ad1f2453aae33732095f2e262a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980665c494a3cb00c846d8bed554497e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b31f2411a3f65eebeb2e1207b400a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b42ccf80fbcb2c587065b583a9d7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32acdb87efa8fa68de480688399f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dcf6e0b533b160a966f066bb6d2bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c33364e17cfc3ecf5572f0d70ac116359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05040c5e6831d29dbe5c1a2a754000360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707c22416c003493a47e2ecec0a51b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509fc159b57f6d3ea85b6d9353bc34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb8e9cdf46e98885af426e6bcbc03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b89cbe4640b263b782e99952e8e419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1729ea566a3ccfd111ba6b17dcead7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f623057d799cf484fbbe7506558bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a91a155208c345ec847151890897367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6110516f35d523dd097918ec99030b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07854467c7490502423197a8557af17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8999d77c0bd9c4dadcd745aabf658e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5076e98d7e90c5dc70d76c75266383371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778608bfde63623e5a9fa026a441e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db502b042b5c7d2d76e264a3662e1211373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59bf7105c8d94cebaae4137621b08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b16c80b6b55ca9a423871ae28977c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a739ef4aec6b8b81bb9cca9fb549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f159383428159edde56c637f50e8d07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8e0c0730ab9c604b6a0fb14014979378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e224b691bea02ce0a78f521aba6c79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11928564ce545f7135d27dc2739226380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272f62ae8a7b85cd1fa4038341dbbc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d36814c26a96c5a389c8af7176029f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b73cec22a128e0d0849a70d94401383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3d723d432a323206991bf2077613e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd0d3ea1e3f0e6ad2b3cc0f5d11b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1e91dad54b9dc881b3331038c73d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9fbc9a2aec3bc4712811340595b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc4ee47997ef4508ad3570de3a97d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601671c542855865d1d823e8dee733f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc337c4c7fff7dbf8bd6c3d92f4414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266372290b7212208f86d624c8e15be7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e02125e3766cbcfbebe826184269392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524440d1db7fdf12327be1183c11923393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661b2043d0f51309e5032d3939fbb1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4573d4f277fc842466d10f1496c6d58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27e554857275d7e29c015d37cbdac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333b26de1334b476c3676bf31dbcee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4a6575ed58f9a70be451af56147eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d33994a44078a8b6aa2fa6c3f54b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0861628f4fe39164f8a80f5bd44b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144169864c0b43a0c66f444dcd6d019401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14fb80949780b4286e6e8e6397ae1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da3467b65cb04ba199e627e4c773c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4fb503c5c1fa07a11cef9b75da797404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be038baafd6ad580332963f0b8581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06151f6015999572a67bf06b6a53526f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f85e0749eb8878fc9c4fb622fd07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f29a461c1b0052ef26ca686675334408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a98a4d75041494b459962bb21a82e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878e291cb6ad28f8e589df68daa160410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27307446a53710540928b6c9b76fe35e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64a7d2e49a9d1cce4c2321703c61d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bdbadf8106806604fe73748cee65f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6bdfec32edf4392d10bb2b623567414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f6ec995fceb5613ec0a134561adf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dcad269e21cefd2d4d957be16bd6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f20df20168214c646f38265eb076417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d00a1f0d22efcbe1c472c8f65dc20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8148c0655048e808c48371ae343185419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc02aaef4d6adfee5db46bbf303cc23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35f03a3ef3bc8c093143f3226a779421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e54ab4e2eaf72d684e5d7f5bcb059422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6adf09ec0620cd6e6509962a4ad5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543daec558b28299e2371dc63830555424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c567c1d24ea73e236eb007226f28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57644ff427d63d658fa5c8231a8a33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f29abf4aaba92fe628ad76112c498427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825de56e8651ae82a23e745b9befebc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cab2e0f0b173fb5fd371a0f584873429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349c0e7fce26d9f7e0265f44971dc0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bb251ab64a9538c9a964ad5503c23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2492380284a5a6b3902087de2925432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab46af27d34e9dcf23c2ee78dc9d1dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a58e6d6228966c1d01782bc02a122434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c38b6d4fed295bb492bb3a4538bc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d5f1e21ea87970abb9c935542db48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676626d836e9e5f44eab2a6949423c76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc9c542b232b4260d84896b0caae6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd67f3cd2d6d6f322fd62452fabd14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f43ca965e236d9933c4fed9d1c8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0637bc6a3d4ba4abecb99e47a4b36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a216d2d3cec88efe2e538d43a0f07b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43764fa8362fa72fb069b90036cf356443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5fb599b9edb27968ccc4259ddab5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749b36274808d2153061563c497005445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbbe214e7fcf0ce0dd8b5e8b114461446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2009e7ec297e49ce277c81d878a99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a6224c02b90667e8a7ec6312a03c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530f57446fd68efd7faf7f0338e2b4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ac61d6e2aceec13edcece4029a21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbf07eea0a9f54b0150e4e19204a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e1269c9aa47512e00b710bd67527452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ccf0bc9a0bb807218eed6af26b2b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873aba9775164593baea84e963a4cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af731b60e2043f72c862984624822f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b2ac19f4771b3145acfba12c866cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe1dcddb1be643f07451bb6d87aaa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bc4cdbd8af998c8812c218482a170458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb3ab8542eceb7834723cd7440b0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d16d779f33f3ed1ed2ed35c26773a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c50d32e3f6f365f5dc04db7421452461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c48eb5ff622f0df7ebf93c0358d29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b233508807441e4e32c3933b4875463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738f01bb79abfc538539462d28ea74e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21143911ed9c8e56f0b24e79fff0276b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9dcf4bb7215708269f605801e2f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861dd830a9fd7c625e1da249f0e82a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be66e87013a5559aa99ed6b53f20ddb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc009cfa3482ee3937ecd4ba2046e4e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2baa8334bcde4a94c78223897b1fdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe051dfe9edff982f91fca9e3b179949471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bf0438c8084c2140f8a38a1e3c24a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe40ce81f6e338a53cdc98aa546d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc337c9d1e064b5bdbb7794063a72e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e3134c6f977292f102983eecc356e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca911713e081e49ca4506b9983985c13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589dbdea619831ff0d1763398de5ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749bd38a41cc627a1d6b81bc998c80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c6c820aa34fe5d69b17e6e13eed40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6e8e21496348bf3553e13d2d7ac3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34749978651339dc69b6b1e542c871481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50182d333988697f1bcac5e72cb6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cd87442a655773c05d0e36591731e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35065e388fc8ea9ab9df683e50e16acd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2351e7a62a7ebb51eff8f89521a8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f49ee8881059fe096356979ba1a92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7b46daf9a11674e43762ca3c7b4ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a544b1401c9df5f7dacf7a84c826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de680c47c0239a8bea658b921176cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbcbedb52cc7fbf29433f28d5ce024490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e3a52164086f84f87a4fe8e50352f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c8d6c065cdb2d007153aeba94478492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07f30292d0cb93f3eb50fad0fa9a28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22d9a71ae52a4f6f10f8a30feaafe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58b22db11490e5ada299d86357f452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ebe005acc1b5c016ad3bd40ca751a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3babe9deacc1a3363fe4619de8553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6192697e1b98ffa4881e7ff8751daa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449090744744eefe491d68825a102fbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb011910286d58ad65abd2341941280500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b40396ac1c2fb4dc3314dd60205dca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b51f020cab7a4a79f10065a5ddef6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670271c379496c238aff347a5cf6517503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86262ed5e85bc4965617962f90c06f17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b9463845b1b8e78c0792b873efea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb165b9408a09508d80342718698cf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941204c4b1206839053fa8ce6d24b81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe055d309944538aeff4e0e2276f0fd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff809677156fed6bf5dd760d78b59c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d64c55e3df96887dc43366bfee8828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678440c9e449b0e11789e328b164b128511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2140f67ae3c4663ffc13c309fe541512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc328c8af2d75010f7fcb992bd0db6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a036c9b3afb45bdc48b7f4aa424edd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12569ab5b4a1f3248bc3ab0fd60d5001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ca4756b7d42102851dff70fbc681b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aef4a045557cd000cdb9a3805e509517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0529aae58ba6d1133626c32ec522a53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbd8e789634ffe7181d1277ad957e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f52f2f0dfb2bd106c134a35f738a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc223cd22db1341a1f85c750094ea92f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0df6259163be0764b09a3a49f763522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c587af2853476cf9e592348719e8b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2813483d0781190667c4de4dd71991524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b412d71f1b04a7b85457cf6a3531525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5eea8047c6a163147f96d93c386f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fcb2e6df951dec4e3fe1b0e3634d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42918d797cb1a36058af3f7f28868e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6760205ebb42be49ec359e39dfd92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bcf87479d46f06819a8cc3c4e8b96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be9c1dd3781be96fb05f588189e4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b907ba037d678f234f606c9263146532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ef70e715a63299437a822f98b6cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18baccf3306eb45e04681559b74db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cac004fca06d572fcaaf24a0bb0eef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1e912063d3409de6e165a864d8f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e499f9601b72ffd2e33b78674f9bd95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b549b697a638259960b8c55e5f82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916432afed13e56c7d0247f1e28b841539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d6406cc65022739ae76d702074bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c0fd531d902311c740d473f2ef3f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f6d932ba30f68a3a58ad917d71777542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0896286f9387536853f04405bf3a027543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb44d21ec2a1e60743acf921fe382d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dced2338f699edf4bd059df642b9c05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25850abad6c10d3376e1c1f3dcbea54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934cca84f870c8ed55a563fb7fb0636547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a50b74341e0d2c0ad511b27598fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4155c5dec0b2181d7b03e21909504b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb4e61dd3b6b66b65fe8be818a3a98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22a99cced85e2ff18f11cb821ca489551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686291340a0a73199d9799b4b1acef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c3dcd61df13656df914dda292492a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0bda6e4f49e49629e529454551abe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0e26d7930366eb0b21124f6a6497d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab96c94904cfb09955924f0c73a7c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c41bb1c524503788b98003b4784ec2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd138707fde81a26821e55c8b22bd97c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c014cc1adb671ee872183668ecbb460559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b986ac1ae73ac65a2e9695d817ff4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ae3837f3a06ad609cc88359996db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5249b35e0996004004bc6f3d89093562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af723ba0ecdbf33652e2c9b1e4154563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0487f47cc01127aea32e855d55ea0ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c70ea5e6cb6e8c12a3169a0c9c86b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da19b2bdbbb38dda16279e1e4f7f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735404fe04d94f4507a441c34095c7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541ec42f0fb7501090487f8178671f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901eb68c43dcfd1ceec2414dbe63ca0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6286d2f3cc30978e58c9a6b6d77c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d42c931a94aac95f0c0918f481a28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfade96c0235e60d1aad6d35e3850e80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad09506a98239ab0cdbd0a34547760a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1b8e2ee39773abf3a9a4117ea892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f38c1380a41e5750bcc309ffc13f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41640a3f05f085af2792275fb84c876576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155cf9d7c045dc635b9c3b824a4e77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42533b66dc5924fb0d9c5e55ea862e9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f5c4eb0a18204440e9df78b395ea8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da6f88dbeab62fa61858641548240580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffed41aa745c75478463ac6e985244581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de43e9fb302d25d78eb685ca8127a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e0e14dc292b3871c5e6ba0957aa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c392121d908332b79ccc60c1a7a689584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d2f2fc1ff50357d10fa7585ddb984585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86aab145ed53d75faa9b60ebe18ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767bcf9b04d990314950dedebe7f6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6d71fc11c562ff8c4f8aea2ff4a33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c74d9c9517575c2c604a9e0ccf8b85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822120a897253bc8166ef36c067c164590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e6c77290056b4a30ce4e13ff4f7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a0b0d22c746aa93b4004bd0c8171d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcfa14ee83922a6519213e70ab6a7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b12c76a680e4411780ab34e1d079d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04dfb894a5b5d5d36c33f578d44e79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53783f425ed68aa60fb0623822fba62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80ac074f0cb2c062c37f7d8beba94b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477d7d99ccb8be213d2f924d9cf57c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf498593edd0c0c4ed8edd4e33cd31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e364373b2b0dc342b056cf6d17b37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e2f36a455510470f54dcef3ac230601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2525b794f0e3fa6b6cf0f2a8e438c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2aff00d35ce04987ddeea10cdea2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040788205a44eddfaad0aa1233a3b8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5247590093a397dd3a929f473d701ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ea8af34765b6d9ebde4e3de31554606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b450788829612eb271644b5ffb5e62c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172132e1cd273fe9f26b56f5d42417c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184502d52d155d60498e28b887c0a8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59c0fab997a6057e85f494b852df9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761d109e5cbb5c76ac5cb96ef5d5ebd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f7bb9342a814767723dfbab9a908612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82215d8e4aa2430e06b87e29e1329dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f656a2c5edbb78a63f01cefa9e76b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e70fcc2aaf4af1b81b5c279985389615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4270662928adde16547667a3d57910616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72002b36f504bd1cf2ed6df13bfc4a83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2bdf15af9e76f35cb9cd1e64576f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56cde046be506e5a5db2ea1fe14550619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c6da8bf92d8eb990ab6c022e6ea7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa92358155f100ce01a5dc1bfb3151621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e57edac7a45b8753a0f8021f740f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ee1e02cd83f4595faa7a2fc754d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3523b1b1d2faed3a2b21df0d3310c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7fa56d6f99507f282cbc89e14617625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce52df60f4c622f03880612cb38608626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe27822b8e99e3ef465c2c51a3cead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28e77a82fecd36bdf645cee57d107628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a6c87b514030928ca2f1acedf98d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57082f5132708f4ca2c00bbe3e924b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d760071cf1f76a89bbc87c96d7699631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281ae5ba22bb30a3197583b7e20d8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a88b279b957dba19f75b0b74513c2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c0b440393dd38b7245646f98152a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41244e3d8e47eb8383bb113024afc16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a3bfa8cfb55a37c331305de994f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92661f20c9506a080b673a13ce9b3f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381731fbe94c36887e3ca9d7d88782b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b63702956ed3da82f62d870209a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e58ca2a3d7fc70e8e4dad0a5deefa0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0465364d977a3bfbc8603b84e742f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a2eb11041e9877d799a75ff4031f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6a61e0ba14cacf2ff0e7e29cff2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725fe210971bfa44bd3123ab7fa9a7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec910d941d70e1d4ac639ddf30358d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81674c2385464928258fb14024657646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae74022d5614d807f8e587100e53e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc01d014cff489e52d78146f50a9bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dffd6a8fa7ab2a029a3fe8554b4896649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea3e6ac31105bc7a18a6ad3e58f62c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee4218a2988e449fa67028dc83598651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9a8d9cbc9d0152cc4e22cb9778cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc87e7c5db73c12895aa3e8fbb4d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ef1121e0062a155f9d5a68aa5075654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4b97af4c51c148485c7a3afb4cc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b02e5b3455b1120d459b5403bb061656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f9f11fc10cf048cc274d92c1e610657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4e4f9c11ddc3b47c059492675c3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a264c52a4e9fcc201a4dfb03c202e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3290bf078f1f83ecbb10a5af082c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91aec9ce075b03e3d6ab9505f022f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a6dccbd282fe0241285546b1945c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24228d557175d8b1a8f27913f220095663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b18a992f9e564a8e0ea7e4de79af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab681b91b6f284f19aa01766e87bef8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa47e317391204cde1062db330446a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4113a585586d4b273899ee2069f23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ba1d6bf73ecdf0ea4f43b31886f30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf382acf879162aaaea7555d252b48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ca185e1ba49cee20ddff16edf91e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d24352ccf0976db763695c22eac6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c1c7ac6e242d219cc626e045577fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859ba0e26e247cfea6757fdcfb0ea41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db139bb39c5d7b6c7984174dce4949ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df02454d281c0b0500dc097287186a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c9c1cba9c44766648633d5c390d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020ef7e452973abe3868ef9e40bbc01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d807d1611229f5aea010d6806846678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec54e0385e466b521c5413032390ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826d5fc83ed85e98a864fa09d0a4190680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493059fcf545262b536aa95befd88533681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e6ee5375cad4358613f84984743d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb5ad2b2cf69dfe6f5f20b180a3804683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985754528df23fab33833183f6a9b1fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242068529d97d534e72674f84ae181685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76de6890df3fd06a1344b92e5d447d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf87de0446f0093de9b6283ca5883687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14074c12386d8ef695ecb5d84b204f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c468a575dc097f15392699d0d8376d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4298fc7675786201c4c8977610edbc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe4e5670798cea1b2ca79e40b32bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc8ac982483bebdf00501debec5b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95118ed72492c7dc6fe726d11bb89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34545b891612bae2632d5a031b8e882694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cba9c893bae5c4d4a343fec1b70e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921277d9ca409758e7efc95566e113696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb57438d2558f61c8d1cee280a77eb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b055ea97520add10c6cc76be9478f69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77241ea80204aa10f2c153d114a707699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764f05b6fc8dff9d894bb07e4841f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f45409909d9b74e6cad005a44fe4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14142099e350f41cfee94e94d50b8361702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb914144e7a22246058dfca63d1e05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf4aedc92618e8cb1c8fe99ed19ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587980041873adbfbe1753a8a2fe6290705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbbd52d55198abb1e338684acc1418706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e42896ad08294d33f7ba3a68257fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ebc720812b47a59842318a4ea4b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f71a1873b0ff027cfa1983a051083709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306b07abaf0b124bc03491687161c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c682703e0ccf5851136175d331bea4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca378c1fbc1ae15dafdc04c8eded4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae17243d2e83ed177709a00d34448a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954d6d0d23c64c44381484e405eb45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d7b82535c9c423bf4d007c02b72e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68066abda1c15df26bbb55a963618a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d901d08709e7e3672e87c727861e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ead835e537d391b4415486e0d866e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771985a89e5d80f75192d3bff1a66364719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0eb1e8833a40a7e137c5aceb4cd6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913daac0289c131a84a760f18c2da9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be54ed84e539195a74cd1e698638f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab1f973b60c4069b343eeea9349a75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e610f5b4e96a76200705fad85003f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149fa1b7c63616b35def35cf30aeed9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cef1de4a8edc352ce64197fe4f90fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66d100905fed544f4578c10e19207e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458d601851455b72983a5a5519d0906728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a2db3efeb5dbf920cd9c988be1ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb82f531a6a14c8454a11938ad1dad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd545325d4532e1db40e2d95a944a5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a0bba2e7d7ec9c25309a2e8cb8c46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc7b6171bda0b997f91c4ee55313f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190a44133f22581a92575503d022cc8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432197405f54cf8bdb845adf8074dea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e090883977ab9845631bb540819068736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8854bdb072bdf4ef8989be2c086dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586b1d492931b626a46b1980036488738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62772a4b55a1bd73c9899b1fd82e2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4bf2efa21615b1522c1f2fbe06dfc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c154f8aa3e3c40fa1a1177fb2e596741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d8721d0da275f794358b0b5ed9726742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00cbb6e4fde2db87e163d9142a86ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1ce5b3a4526cf3a3587137ace332d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f4809b0f7e2efbf09b78dfcdc986b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780ef068e0afde72785b76b4c6a619746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855f3cc46fe66a96aabbd97228db40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c74ebb20c7808ee8fbd0a5e5189fe7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92416e555f7d258bbc06d224b403b25f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271c1e0ab5bab3f6c5f23708925438750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b1cd4fdb22f10e95df643e1bea5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a14f9fbff6247ea0a6fb8cfa15884752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d29841ca6979a0a24bbc654f460f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dc2ccc00424c3852796da101b2116754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3f11a9e11c9e800542b90189b7a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b08d2dc6b6e9a6ba13ff976588681d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f56ea023344d2f037962a7c42fdbf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec106379fd265b5e6ba60ce9cff08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567e3af1e40a00bd2cbdf602fa890b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>