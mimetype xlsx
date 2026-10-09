--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae327eee15e33eccfebcc47b428a5a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391932bebf4d5e77bf2c90ba684be50a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872001fbebf05d0aae137b307cf2ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbceed1e467162b3eaeef2df514df74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addef1979b033eb5291357e4c6f31ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25c4fed78aeb14f3e880b61a6e81f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e265797e00e0d91bdf4ff03e113ad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f97c3c8314ab04e64892860091700e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb7c998673c2ad4c3100d618fbb5209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df78760912d4b4eb96472b70b4b04e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8609cc0902931e266c5c3d02a35fbc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0361910ff5e20a94416c6c280f71e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea758dc5efb4414d2cc3179d5d32ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379c33fe4611d9253f5f8e696344aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d259676e1dfbd8e0ce4e1ffc556e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e14ea61a90b745bcbcad3a2b3ec2bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9774ee139f7251b84883131844110dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527747c9a24ab60d7cd9ae35b8a6f2fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f4e76cfcf14c521c6bff2d097688219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc1b08538ac0f29a6b6ecfb0549f0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bee926d6636f091e1a2b57d91ea0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd805b2afb0fbbb9a9ca659cae74b4fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59ce5459efda51cfc983338fb3fcda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01cd780dd31b95e9e12500a5ccc1bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f5025c5c7b5f81d2a36828b667e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769a5117ffb09058f6c0a56c2e6678426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e10e443e7d5453cb436006bad498f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6539c71b3f194d85ca97b78e487228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae7c7c411932ea7f9487ac85829d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f6a1c3a371f7194993ee5d7dc94a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6229ebb94808e909c1da910af2a51631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dba58f3176fa55331996a20242c2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009326ccf56cc4b1c44db688e3f939633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c43524c3867918c45ab5eef9b45f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d84fec45f929b93c2fa29938e7d59135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52343a3c203bdc276b50005a9cd4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af703e42a1f9ec504a2737466b70d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee46c97394ff61c146df4c42a3eb1fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0cd088b62c671c892f5c8cfce3a2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2600fcbdfcd5fba451ec11d7bf9acd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45120eef3206c3cfc05b14bfbe488b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2031500d1a066be5772ea7d8a8a258642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5320ba9a950d64884885536d84b763743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef99f95c0e84fd82cfe58e5e3aed2ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ffa98b23b91d5580aec973257b1e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6b5111f22d60bf712a96faffa06a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862bfe8f149d1aa9b73d999f1c1f56a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce8fa5d66444f68f584af363fe9da248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042bc45745a1545df306be9305db77749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907d8972555470fa29df7cd688a4f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0afff878b177266ea5d76ece5fa7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c51201786239625f7d133a35733c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc561b25aa92ef4fd77163065d4e38153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c6467dd876d45df3ff386d185c3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0984b602b1ca02cb1a565c6d34778955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167ac9a33ef9fdefd5103584193631056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594e942f57ba576f260f53bd4b4e3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1db0d6718a138f3f4c7fccaa659258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c016e150878c2535d8ec63f1208f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2204d3d6b93a79e4572ca2dab9f9b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8cccbbe8cf9ac6f9399ebd66db2c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85320b89c0d0e3dc05fbbd7baa1bb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71ac33437439aad17a1dba9d493fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada626799493e017c8ee7155b2d91a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bfbdc5867d09a75e57d302ff984f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c415367fa8db42fcb2cad9cb02bd9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f170e9905924118a9dddfb3bcb6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc580d3f71010406b9141457c4fdc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428319a0f52a08009374cf5ee981fce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21815d38ba27184415ee9e2ca1bac470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166600804a5312c2dd6b39539b701571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e5cbb8d499bc63810fb80425b4acd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d49f55188775d8b69bc7bbb3b787d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3142ccd2972eb1388030fae2d9d9db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1d6497fe7c8b851db7ecb09d1abe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98444e7f73b44586be4d677e71069276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf4fdfe6f23b6ac9cddea15e7d45b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6fc2ca6b42162a29f62493e61fc3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc41a6557f3ff9afcd198d62187e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae3154bae9447479b913f2f837218380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f39dbc63f64641ec99676302f480b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986c317ed60f829dd97d3e00a008c2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231d70dc05c365093ed7899c1f68cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8b644263a0bfaff2bbf0f22a8141b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29adb495a1b96b195e7be6862906c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de88a90173ee6fe15714708ad7052a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d932736ea8b476eab374f9a097422487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa34c2f6407d70099d5f311781f38788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5373a32d7aa3082f61304d1700d6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904743c62dd7357e480291b4a2e7543f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa15fef17b445289994ab20a01a9ce691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb279c0dab6414e41a5ee3f85a80744692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ee0c1f06e939c6569ba9bda6039d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc786a580ed8124436253b6a1faa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b6efb4f88bdd21493a0e85e45c0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0ba7bf93cac0d09100199e9243fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5f5c897a136fc11cf775a8cfb23d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d55ac18e942c36a01b9701317aa7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b0b8a897230edf2bf613d0d2a62099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ab6d30b12dc9d50eeb0001fca453100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76147cae5b2a18f72a56eba3d0d2d54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f3c30e349a258c8ba57c370317f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75702d02237b897569e7234cdf16fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdd619330c2b06e4dde8d5a65d6a06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268b3097f3da6aeda92a6ec1e0c76f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7834005d8fdf06b6ccb766fe2416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db236270659e7a38d6a8e05d96a4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb793367cfb6bd3040e1ccf78a882108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91855aef911ce486402361f473c774e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0edfc1e312ecc9210b8447fc2916a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4b96e1ee7c6345ff9c72e99becc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6639145fc804c3090803d01d20792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feff73e8801474d0a44f6511d3d2a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365c4b7715a20cb0e1908d75daf7c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913201945df973d227effa471fcf80d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad998d421b97ff899891bc5f4e4f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a91c5d6a9790c27b2cc17e1be895117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cac3c156a97906115b30ad1efbfb51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4aedfa9038daf83011559d73d5fef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c7b99d6a7b387dc0ac7b6a083364b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef9799f1b91e413e51bcf4eccc5e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d305c1a6d270f986ebf25f7255a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409b0e29a41cbb3f9043c461df69b9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6d3e6819e00f9bfc0ae917cf36e0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be545e6db6395518fcb1d90c8817a80e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d3396ddcdf88047ecc23e092324c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187b7312ab6c77f09e637820bae7b40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3fb6fa294e6345726d7c8c74a0ddf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d6734fdbea5f6a158a5c803809f0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6176956a5df9a6be6957f19f7877986130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc84d81fc1b3badb567b3d56ad3990a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c7b4583f2ee3b4149b36b7d5e415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133a487f8d8ccf66e0bcee13a7c728133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b1bdf966063bfb686a24a1c131d25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d603454ece2b3b9739958579ad84c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d17ba4b7973e6800f40b830dd60ee0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15c34757606c0aefacad5b2c822f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3e2ec5f0e63030cd5285a7b31b0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72b12cd4126605c8696d7425e4ba83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc828919b1c4b33f38cf0abb60a2d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a1a895d38072e369115d2d59e22f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec8704c01cfa3cbbc59a05456c1f38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897007975013c8bb6dd3f547968a25e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d58625cce6f72a23200f93838a3a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a96d65489fa0e3ffbb688d00737e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5821dd4a735301185986cc63bd78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f769886c49114b2313c1b243d8f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3167310ffd85d2c6af7694fd5c450a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca654041fb254b16d9bb412801cb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e9d323eac558bcca34f9680b9f93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb53a3a426064307e668b8a024ba0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b938b0d268e7372aa4b21eef8fa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c18308d1de31aeed1132b999e79fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf97fccb4381554c878bb84c9ba3620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf23047d1c9163815064860d70acf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b994c622b6415e418034b7efdcefc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865de3e1e0b38c6d211cfeecacbc550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45871006a805ddbd9ea717fbe7bb7a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f1aace853a1d48a8c77bcaa7e232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a807e017954dee0ae1174fd3b0a8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c4c953884ae5c781b065e479b902a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de484a007aaa3d75b8257ab4ce97eb6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68d4d9277e79c3dfecc5ba46e714bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92293aa19c6a8a657696cc16b10f9086164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f28dd178cfd6ae3c41f2ed021c73df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2dea2acd62020b05c19ef99ce173e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a294584ab194e0f9a3daa7cd5376590167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9443dd6891ad8f09a74426faf1b911168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316c3e2991be2224ff4b6d753f4077a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc62bff57a7984864f6a7de5cabaa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ae9c151f20f56319c5a677851448171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466edd12677d1b35858cfb3cb87b4099172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cad29f00d9f961a3eef73f71a9972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb0281e61194b2a74df63ce207dedf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072fad2dabd223cf48d52c5a7c44af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d6c03155d50ae3f835abd597cc18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28199c3c717044d8278330cd9e2d9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e178183cc8c4deb168467c7946c948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d019ce919e3059161c817621fd7799179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a39c09a8bae562343840288994c67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5b028fefd55f62ad98655453e389b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb079b3fa820df99e85cccfbdabfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffff7418d8607cf0414e3dc9cd01a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa02a81631f2c66b138b8623e8f9d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230b95f25548be84ec7ec9caf84f40d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94966056d35c4d2e2f7d35f240dad51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117e460efaff9c9ff5f328ef38ed080187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363335ffc4404110ca5fe699cd92da6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5290f291b7e109ceca6accd070055189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43937fa10a17ac2e020c1e41601cc360190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810922d6c6258ba7cef3030061aa3a6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849fa64bb89c51a6708fc6ace8a42b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2695e1a8d0a94981185d8b8530129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a70c847e84c6729c53376e9749693194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88fda193be59d039c19ad47c991df6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff12af47d894f00d1d7ea741d305f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fa811bc15a18ff6d3012b524304ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc945adb6a84e4c2d834ff279d6269198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd32b70314d24962e65f798e0594bf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c24c53b722656a2d2a6e75db4672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb002b43bbce96f66d98b5a73f66cc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965b53496db0d716ae90b7b0b9dc1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f789afc977f11a15117c3ba458a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987496059fe4a44e39426cebb1ba2f50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb5e29e75a4add40b938181f4f727205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12c5ba22faf43e3b8b51b1b54c7062206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a92ff6c69fa0f4e39a130673c073207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb12f7f203f274c3db03815bf414dbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad91de03912171dc634f45cf0748d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8811cdafb970f24ae843c871be362210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b27f69bede80657af3d018843f63c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363b3068c3b1d264b3f60b3e8dc9696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76426b8de841b283e0ff7501a71199213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf267b06757f6232f9e943ec9a6ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fba113c36ccc2635f480b83ba6d97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a77c2a9fddfb90623e0fb227043d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef125ba08e040036eef14523033c62f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8fca1f9acba598f226be0d97e8959218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e78b432122dc050f24e9dcf703b978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855301dad83c0e26932fe9bc87e8ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c7e782d1237baca2b2fc95af1770221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d89a23ca91fd640c709ad3227c3bd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a99a617ca111e90f34504582424af4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624d8c0ef60215fae45761e3680b072224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed241cd7da72d7377581e43ad781e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d989cc591cc5e131559456b9ea5529226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1001020a6a8328cb191280e43c53818227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b665498fbced7d1b6e3edfcc276e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc752e1230837f504429a310d6072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd223ef42c16e65d6a60b8ca8db800e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b37af2687bb3e54c4fce674c451e17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d3f76a4a36add53d65da80192fae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d4e57296093303a5cf58b6057a4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110cb471cdbf6d9ad1b323f57435f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3baa8d01c8926dcc017b9ceb666b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d645d1ffa254fd72f8cceefe5e828236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b36f32edf7b797a54c761685e48b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e633796a842cc2f98149e8b6f5a1018238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59ab691ea132dfaf8964128f5c54f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359515f63d03572799ba34eddc6033d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bde82aa19719c24d913c955ebf93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b154965c426507907f0bae539c7e62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d5e27811179201c526393f36d3c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff1f11eb7e120e27e51b0882eeb9d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1d23c84e8f61ce8cbb6f5cb44815245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6501c10df8fdd70677a5f2ebe428b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d75d1516db0e63c116e054f076ec4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea86cd982a1f6c84ac7852a313b689248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773ceeb29a94854fc5425f97a61cabb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207fe7041ef1d2631480e147d5763a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85af12c8c4e2294c4181a9c79224de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4384a2b81fb55d6f6c9cbf051888da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6650beea9987de377ead1fbc85b745a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dedf36e51f21a5eefc8f379fec53f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377cebec31b1f73f30df5b24b38b53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c4e2628b2196e481870189b4ce03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c583f0d735fcaa4f8c7188d23ca6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d767375e43ad4fb5906a56d1362703258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b764059e81324b7dea6d2eeab295d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a052c6a59ce7ed44ee31d335bb3113260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41daea9b1ab79907af8f79fd59cb78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a6e2bd69b2a70d6e55a102556ed37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155991ce025871a7cd172c3ca110c02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeffee0d8c8fa98d4c332e362192d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d24f1353e05bb254e0fc72e5db773265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd1569e10ac2dac82d81ae6f9aa78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8655477b8631ca6321376487eb6cfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330356e8393d691e15f8f0327ae56a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681706eb7c17dd52a678ebd585b97b1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6466d42d72888d6dd3a16545bdf7d6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f4f6c8e2415fa4d651394f9e2e600271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322246dcf4fdcf4d1d1e8912f487fda2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e3cb423b6c1ffa0c51826ac6f41e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e600f3a01a0f0f68df24e410c27b958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab22a6c876786f0230dabbc1d70666c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2bc4c1d278a7938a13d477d9872d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4bfd8446e68cde7cada8db25afc6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2adf9af30625255178f7ea3649666278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4db88485cc47d086a7b447e8c767e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef87ad9b48a2bcb6d18b10bbad1105280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5938b3a51bbad903ec486ad5d626aee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1a0c46e583fb8e1ba382337c0ee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1da3419e4ca5ff0ed2b34ff68c0e48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99590010fdf0555189b04dcf36ab443e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51e1d7dae83a51824560ab7b1a6fe3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3699b926585248fb2aa0d60b30078286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43959fe76af9348984c01e6e18fc8fd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf354d6d21a252c1a1486f4d447fa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f0594a35bfb9a89986572660dfa33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142271bba3b47f46f332eb627a78946290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2c96b66d146d337bcbe799e15f9da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106d80a5f88aae8eecff4ba9b4aec4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754097f6caf361f20b2851e236f549293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0729005eccd6bebedbaafb8dba4cd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044a6149647f992bad20cfa8008ec7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede24297443c00bac5fb58da8a1044296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f365f031a34823a36ed0e426d0b328297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149a9ddc34fc21b214f53e958ceb6a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4f514807891b41b710ef61b4e44ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa136168931def3076230551e3be2aa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac1fda4f93782dc082af1777ba22b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fb46f95ca4fc1f8279fe51d1eab2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f682f33c4d1895a6a5697bf07c30a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afa0009da26a8e2d0055a7bb9c6633304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44096cbb173b03ee45e0917bd0c98ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbf9e0406afc470a4b0720e4eb82d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575a18d3baafa3a7834463bbda1a38a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb94ea394ad2c799f6e566742416ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8124af645d8325e4a7e288c60a33f97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586c6287394889a383dc777701f1ccd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80925f93e88920f412a9ff9d8b8d1d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791dc254f792b3dc15bf2e15c672a86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dccdc45de42096b4c8649a8ad2815b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df312ae50846be2e51d970bfe61ef05b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ab23ba7e20e6d87e9d9a52a57d7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdcd14bf18183b345e0d6e56555ee2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715b65194904ff2f1c2034de5012f70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef12f457783d7a6303a03bd9488f967318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715482a774c949daa8d8303ff17e9192319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c6fd9268d317c07c4a2a84657c4b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a5ace86a78ed9848bcc0e84fbf1d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff43ad4127f3dfa77e8d21892d79bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cca57e3bd8b50b73aa9366ef16218323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056da99952e92307870b628603e479324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09084edcc10f91ca2baf08acec976f8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae006e26b81b262a7d53006547ef14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d538370422015b6fe1306ba19ebe41f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65ee24265333b9a1c13b5453f627e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0632264dbd52895958c631fc9d6255329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d99dad72c615c51527cad19b5bbd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004fbcc87c60592330de96c009b0a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913d91013755eaf26a6122a246e8194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45186d732445da79a7e003a84e414333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d02483f2cf1987be7bb47c5b47815334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadc1deb90f99178b9e6cd3c1f30a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0c69221216ec503f41919c2bcd72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963244cdbb3765b785672987752c53c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda77db450431de217c0e47b25a06e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816e00067dc04377ac000d79be8051339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda7d68c20137dfeebcfd6a18eda4f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4d55c4eb1be3542173631c069b239341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bccf7a733ce2d8fda391bce24f787342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480fe8cc0fc35f827330b2c5632c8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7ddaae3bb50de47990e8b9feb5b39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c75df8787d0aa3446295f502898d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92b22f4d3acca9eb0fde7e4937c475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b88020230c3c82920353ed3e4a8f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3be21936f0adedd825741a6e43fa1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701bf1dbeafc3ad26ad4c650820734f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8488cec99692971570e98a49c178350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a981cbb52fbf43678455e12c4da1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284942a5cccc32a96bd28c6134882662352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859f0f8fc3ee60c8af3e9b2bc866f3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491428d6b6d2d026827953a4b86f1a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef24c5af196b0c2f31f4753bc2f2e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ea796644d06cbdb6353ea1178b44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc95f49383e3b55d0b93a26fb19516357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c99054b6b6d7bda01773bca69ca0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d3157f46417955589e58ab649d4b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33a16a576e0e1ad48aa81c8b581b83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee427ebfd5beee882b2a1a05a49a6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc070ac4af2e4df14a99abedb21eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b46754f2252761fa940051e0b3398363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b04e7e25464ee1b766f11698bfb4eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f2aac52a4b5ca2e77614ad332eea3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c105fac00a41014e633f92be95372fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc7cb10e7a27c006555c3746a7fac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc63815594020420a27e1044b046b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77066593feec945d045e20bab3095b30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced6af79db5305ad2373f79f82ebf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6bfdaae675bf0f145a6bec3ed71b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f227dbefe341cb0111b59676bc04156372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd6aa2e0b341de67441d10d4d80e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181b8afb69c9072be16b73d4e8d5e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4bd22ffb6aef7bce59919e45e930375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aa38bea06f55596f6592743c606f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691097dd6180415090de99f8ea8ef04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd7bd139760259068caba4d58ea50b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeebe4aa3ec3eafde5364ddd0fcd69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95653c6330a6c44b1e5659ae1655d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac343d4315b6405ce8a239c3ebbea6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73123cd7334b94712f6c16b81142f88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44708007abfd0777ffc502d89e9ed693383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc22315d5d64063b16f12566ca37dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e540b9b0151a69db3d42e0a7a64fa17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8b2f15847ec445f0cacbcbb6cd44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a0bf9c8d7eab2d36aa7d03b0b81ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e53c8646acb78e0366744be3e218388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be20cc14ba96448e1d25439dce344b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f96c4baff11207b534d119514332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f392f098c1b21d2163d80668ac3d9e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e456c2d1ddf58c517252e3202c27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68fa3c0293c6935f4e37660267de0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a6142b8155187e8923901295206a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459a6912732d7954de01b79ba44322b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c783fefdeb0f04771991a79570609e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf73e1d887ad3f1ef748ea38d0887397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f61aa3a21e77ffe4e67c7ab321dbf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffebc55b223e992050ffe750e7bd54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef37e26c13628e561f5eb28d07fd026400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fcf732d674256abed445fa5edc1db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe650425bceac1529d960fd849858a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29ad1d56243ca4c10cee48922d483403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b5839dd07f3a7ae3c64b306698fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08138f733e45dfdf0af577fa191c46d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408a8d4fc10601eca1bcc0441f38ad5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95b4a1164508104baec8d9c08f3628407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625174e1381e094568415fd0e10d76c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9746d0baa740a82dc75f08fb416fff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14d1d74e29bb466a8eaa21f409ef5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761adcd921b2c89d6b06de89746d02a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380aaf2a2642e48e8d8def64fe87f6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e91abcdb4123d6ff52b16a0a1532f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc08d814a2fa2e126cacb9ee1131962414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9dea83e50a9c07c063bc1ff403456415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cae38ae96daf66765624fec9604cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733fe137989008757ad5cfb4756d50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04268eea8fe239760ac9b6ad9f418644418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff528a285ff198ac6836f43d093809419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c05efb20641e665971b11f8ab730b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbeb64ef796c71cee1dbbf56df7881421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd02fa2b1a14f02bfaf47437ed1019422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03286035504e101059c40f456161c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60a5a7a485fedeaaa673bc65855f7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11e6a7e7dc85e1d957ee4d17e42ca5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce58a41a52171b6f168fe5c993c7d56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be93f7087dc5f915c4eb8d8605826427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94efaf2ee2615aa885b90120f8ddd63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beaf3d9e06d817de0be802d3389fbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee969cb28889e6908247bb04bf5d40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6dd55fe4ea73ca311ec79ad18314b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450832ca88a39ad78a6f444626135caf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121dbbdc2d1fbadb098274a26bd4e93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9846cbfe60d9875eecd54eea8314434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc846c1a2d73801c83c17d9bf0b6b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4c6180ae4631cfaa06ff8a7b02449436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61866f0e4f885bb5d8052797c453b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c08e92672cd48ebb28335db14858438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e61895bba0b156c3a8066301165cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6f3c51fe98845b9dd8df20cf71e55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cad2cf42732c2de3160856aa33816441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c284b7b53cbf96da4795684bf61a3b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182521e79f7492acc0454c4beaa319e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad597c1dcb59556c1f20189564320761444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa94ce4055a325c033541551685552445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ae01cdb7d0703afe1bdadfb6519f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bb37aa51cf41db38d9956c7074ff5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1102d75794e2320e2db4cb7cd2ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fcb26f85d90912f37bf806a12510a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b906b788814e793d94db4a73bcefd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f32dbcc722d63df849a9d368e3c65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741568902cc2a6522a90a9baa00b01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c9d1b91e94678a0c0b7714164b47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854113928551c09a0c3f52a21ac0505c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe050122134318383599dc99cbdef5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855457bf0bbda779c1cf865133ca49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90790a2d344f709dc733038af16d3e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d355818425582a25c94871986b2740458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c8c524d0e224811f149d9556b065459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033781d8545443d7729f93ada14aa3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39afd40ca6895d72ad0a56a4f4b09c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8376626b3869b0ae46e6e33ecdf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35abed3a5efe7076725dfeedce961f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e268767ec28572ca6e87f37169264464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984358abf0490906a1ca731f2574be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa6c0a69042f97ad6abce2a423302e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0deaf3688197d989c42867b33c7c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb153bfecd22f0fe8be754a80b003bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68fd85f38ffcd98ffb4ff5f4c2433c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768e6a67cd205b7f176b31c1095a7e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d493046176dc30e649e2e7debc392471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f12fb497cd3ceaa4c89eac3ebb55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03d9f5010eadad849b8e2645be4116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad6d18febbdc9410ce25527be789df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f732577369694bf9a0b25d2fed105475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85413a334e72b624bac692e9e1353ff1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddc56adea48273cd02d566275851d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c88f936428faae38329104fb65c63c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ed1e2140b14ef405ac71d51093ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d704591ff933cbe21b8c9d57532ed8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8155ac2333c1097da41d9a33d87d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb5a3bfcb2b88cde3a0140f78b09a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959141c0e561887adf895cdb5adc0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284dee180d15cefd9617c96a10975db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8e607b4ed0d9f5ed30ea4dcb9e99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62019006852aefb56cec13d39c19bd8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137a6e68ebb75777f541216c01096c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c30815dc58a719af242e267f9b9eca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b209e0237caee109658abac8c609489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313027ba4555ab6ba8e6bbe9a47ba09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eca9ae2b116ac76e097cdde33ef97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360a4803916f795eca36df878ea8c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d143ad46865f1c082b4f953af0926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb39d0e5efb2e4f3a94588428bfb8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb428511e556ee855f80ab908b65e408495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e8da59c4044fa26fc7c9c6076008496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7237b2c333fff71d3e4e0458ed28e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbf0178f1ab7d6fdd299597620d8b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19281a87339f7c49169c909abb9c898499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bba9c7e06c1c3a937a0ea9cd3ed707500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a8116dfd3d9cb76fb547655d07bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602af38dc0e5bcfc7d6738c831757fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aa011763679f7fb3cac7a59b33b8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02066194e3c2d8cb0e30d01c7ff17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d825495c8ba168edb1d861585f0582505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2181ba5d251fd79be0a1203b4e8aff2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b557924bb614e9a5d3c3f01b4a53c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e36e2d8664de78e68eaab3cb21d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0b60d6b0e8589821ab81a44b55132509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b56a661e6655b490496e8b3c91e19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe0059836b6d7d753ff8b0321cd5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a6e7545540414d9dbe64fc88bf6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac772933748e5edc85f3e8c91975a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed6f9268aa5641710dc94c7938436514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aba879ee2258e99d098a9fc26db10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c237744fa7ecc4f5f24ae1a0b20a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb3d4dcfddd4288c763e80a49a5b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae240466ecd966928ddc5665e1697cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ea2f6f5f30dc1bc7bad6e68a8c045519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940332a8c2c583576a0edb39f5f30dd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fa20e415de5a010d4f2e1ebd4bf1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f027a9ed274f2f36b0af2383ea0b3ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffedf98c30d8f837f05e708b004a3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb7dcdf60ac7dd1074dfd73350e6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4d1e47a982d27f8c850bde5a3bfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709ae175bd538eb88b57fc083c2a689526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792568af607331a7e3fabbea72c62a7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e6605b154a579101ef0c93404869528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339c93b5ebf7503107c8c37006f416529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61f0ed5d3ccdac7f8cb1a532d09ee8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1722ca0f6f237ed5a4b11fc0afb8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3322f3c2b6aa7d94c3ea5ea76d7ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47531f590bfd2e94be558fb94d47b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313964a02b9553de59082236a67fa8e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1fe8280f3b1b5ccb89f86adfd3386535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5979d572313560875b64430934d69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20255bc3d4d294b4f9bf20a8fd4943537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6558c35f41d98f944c36da346d70d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95a44c658aae0ec02b801788ffad4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e6da8457e9601b1fed83c03af748540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddac1a3265a71a907289bc8ab87ffb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c4288cdd872f3a7254611f619506542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5cad05f652776c2c68599828c2bc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8e70de88e8cb083380224bca6e0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae1ae3cf31b32d1e242ce75e6bf1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb8e0d72edd2a040600270fa88224546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbbe27bb5f05328d2a57dd0dbb5176547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442803f023b56ef299ec193ae3063a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc76a9c7337ef4d7dd2344cf4a05ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8e02543841a8e1ea55bd7f4ea2e0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfb65743ca0147ee0a3676fb5bcad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1eadd5a2c81307ff894a84485ef47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e854cf78d70236b6093d8a9a334f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10c7bab7967026ef1db899858c118554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691d15c2844c62ccc3fb9a61405a92d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe396d1c0d6d812870d3f5163e3e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d359c19b719b3a0ac9a9015f0230c3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5740c4e6357eeb0bece29ef3c603f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa796f2b1fb1a998ce92791a3446178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239cd8a24e2c93bb40b406761b35a34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67014f4f86b5fc002b9d5b898f2ddc15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b2402830cdcf8755a5e7f4b77e8e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e72b999f574a32a8423f0450249b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202cfec762716a8b911100c8ecb4a4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc99b1dca8052eaf9da94fcef3870f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8563db9123f0f41570f7492da7b5c7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b4261e0bd94259b919e2c1e917ee4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5aace7109178c647c9bc7d645ba9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592bc4fe58ff0b8f45861fc438a75ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e1da776e02029183079bbd7d8cdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172dfceb2023f2f9c994bd671ede5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc433c32f1f096a994553957ffe4e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1b8da39851446abacebf354659588573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4ea813d594f109c9b5f04897bcc94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d60e2eb4122f95f94420a8171bd9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895197ff7b2e0d3b9b245b38ccc4793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161aa8aaddd402b1be6bd85d6ff843577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0f580242a48498324adcd31f9d818578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fdd6ef3d71d1f48810beb64ff09e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9431e7052882e1c05103ef653b0e271580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415734a5830e70dbaebf8609b9074a96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be40916739342903d1a464e584eef3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f56d9ce45beaeac9fb5eb2668625d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0835975f89272a18cff11184be99b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642713c5719355a4a94dfc5f35f286f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b7044d72bf50efb295cd887aeb6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1cde636115501f9d31518040ea5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1ee117798e59811a352e23b9b2c68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c36a1473d894ffb39616ea424eff68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3d8b52d5c49f6d86956f23772ca9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c4c05e3e3c46c79e101cf947623f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cd83c65a11ba1726f2595c7b9334592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8cac6f9f7ca2ac3eb9e6b11d146c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f5eb6e893efe9181965418f5d889594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1817da68570156adab06e3e2cfb5be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d71c14139c3ec3a0383bee2ff5f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d916a83eda4037cd3d83f528d07f0d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d79a0c6165e87ff4f2db24985e74c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7a4f6315409190633aa3d9f5781ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ce2d6e8e8aa62dae3f6f4c8e96e16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9744ab34557471f865d58c276094ecd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76dbbf184dc45412d65c7da2ddd8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe28ca23f8c277c291c921d27bb945603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634a28689e06f9d0161f46829e31c21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4fd1e3fac39b7226fd3132cfb0cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ab18ddb70cc93f12f79f946ed1c81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9985912a831ab1b87910980df781f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b4ed769e503ea3bc3e82b8f25cefd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2901f4036a7fd56e7f8f124c65ea71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b93e5e8bcabe3ff18ecec3c20cde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d2b701f59a309df3beadf0c02e84a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d3017379743dbd4b28d08ef21e27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ffd14a8d3be685d185888db5d666e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb15069647bf61e7a7a8c60116290a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3b7d6b1d994b722ef667936c9958615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011290dc6bc1f4149a38c459dc9316ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131e84d1a329102643b9b8afc7197ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def916215451e2eaf2ef5abf1803e181618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edad97e4a446101120a940c296950f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137986e8a928fe56041dfcb88d18c93f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46fd90da05c71e584466995b68631621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc1147ad46f1f45ba8ba62c93583b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028b12a69969ec78bc27c99f691232623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a6f22d5c98829720dfbdbe7aa723f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48dde22d2574c42128d65e4ea8d6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7b6a0a7fa4d18c317443ff9fe3440626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b8b6ba34283c0fc42f1a072485744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b5785f3ecacfbc74d6f7f42b10c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba44cb3ff93d29ca6fed2a685f0c588629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa0ce01d821bf1502f51d43926be6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3467eff9bad355bd6228314c41da3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc9be781daf9def7d907c189d16bb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3837ab401ed20dcdf783bb6b863677633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535f9fa725d0c4cb1853b452872cbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce82ec056690749752f6b6cbfed80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aa4962e4d14ac7e7337e7f5b7aa5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0ed37810edeadb24fd3de4380f115637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5baa58f23ea61e158ce1b5603a9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c04dff70e3890822393c0ee307a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a640e31d9f6693e7ec7f0b38e9f5082640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4328aeba03621d04b0fa2b4136cb56c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c71fdece07db8d976d6cc5e1d8bec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927980df2a9153f196548e0c5bbb004f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c399f3e7951d31e9fb7d08dee7d020e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b60a8b6dca851e84d3abcc5b84d5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0481316065bf408cafc8f5625a8fbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac34d999f82860a42923ea71868e013647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08105c2df834f202629844029d2b44df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab314b0ba26c605613cf762a98d6461649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651c5b40c42f9c657f5bbfcbf9aebb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed375c25b3f7b5579ff0df3a4cbce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9578aed776816a3403f7903e908370c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab516af72bff28fde93f0ac92fe355e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99dd2c9920d0855feec69dbba1a5c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ea8b2f8bed4e2634381e73d17fd1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b7112e967abb3adaa17d1520f6c16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c462969fab29cc03c1dcc2a81987657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20146e7d4e040a229b4e7416833f5322658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc951293a33b4d69061f93b9d70dc28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c0b3bbcf7614d8ab3b0da2fd07c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3743ec5910a4aed7c83867a8582a05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e45cfad3e4fe9b2d799decd3dec8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdd4b89eae842079b04d4521ecbcaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b87e51b8b0a262a60a4b3dccb0fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cf6680466a967bb87bf95055e15b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb2746505dddc05dab293a337dcb37666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5af3ca5965da9cbf51c3bd2b4a16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57945b121c111386e9a8036e5e206fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c26760125ac0921daaf98480644d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e55096a7ff8a0beb62024e750c8eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007218de5e61b66282661333b6a6395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7672a5c62fab5969aa459aeed3e3183672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3cf4e0ec3dd8a1f0e3a376f134ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525bd090b37248bd556c83620d3131a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601426ae16cc06309bd70a250a04ab7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e02466c10d8f721e94465c93d563676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732187584b11cf7ac967155e72703fe1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d688fd365407041891ee7f6ff42bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd84c101c1ffb41781345c136bcecf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c9a2a007766cc0ff30604428d4463680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e48ea3da547f2af78c1e870673b162681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c955e2dce5b39a0815677a467218682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a216880d588cd0905180179b3edca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823307eaf94c9fe9c55493652d8c99f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6aaa8baaac78fda9e374b4f8403d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1ca7be39e4d585c7845962efd2b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb0770acf1f7743b82d0ca0c7e14d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a42d12102bcaf93cbf9e5ac60d04a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a3f276647e15fbc4827eb3eeaa426689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5264c7639d3f4052e4d73ffc58c917690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e214d4da2ede7f81c5fede3b792c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591177a8f560f7df9397a189249353a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ece4769b7afcfa46901b6415453e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee6cd73448dd470959650549d773f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e1038d61cef204aabe06683c0403695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d80cabfb0364a0d9d27b634e277d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78825da907a0c54aeaffee22b98d6f59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf50dc21be941ecf1cb7273a2bf0597698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ab81e8b3b1c98d65035d195a9d5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6525000f46878481556a1ea65664d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4dad66821effb1091e643491c623e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef196926db39178d07e5b18c92290bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3d1a6242d5cc8c75f9c120bc0e19d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c552ef302396cb097b9c4bccb659704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d3891f839987814575f17a31c049a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16c7ac21fe239942cd6f6fd8221ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aff1d3701ab435fee25fdea2c1db7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2757f97d4ae2be2c6ef63e77e28f0de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e12ed7f83a8820093299637342a403709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d60c165e7dd45eda171ad939fe5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026fc6c6e72cefb6b9f7365bc1c01e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15ada67582675e6f61faf9852f2ba3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01b0f8573a0644dd76af08282cb77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19af835f3bdadfbeb4635aa13f9863714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14402e6b686c6a18ed9819c972d6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cede5d03aa97572090945405e46d5dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83aa4b146f56809e2b55999dceb73d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d34b317cd5533abcc91e988e68b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff670b5e27ed8b5a70a67894d5135719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395ab3b06451d63aad85ef7d710a0da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586579b2b6ac2c4e38e56d3ecb7ac9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e5a72719d3b250a80d1ca7a26e91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293c1fbe65a22c342f15b6c7ea4150723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeb274508be442813909286b38d5c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9923700ad6eab988958d17b0638656725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f59ef8d6f458c8a2955e9e0c070e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bfcaae1f5d53af96849793c988b9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95a75e7b5582504ae3bfe98eefedc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf25f347a598c7b906562da3abc851a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8612edf5f121895d5460fdd14b32db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e5f3ad07e886424993213c513cba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d099060fab6cc810ebed5669446015732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8024771a3a7ec7cdb1a849d6dc7d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b6a799ab0d4dc679d4295e6f500b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab2cb54f1e21e26b1e53a8b2423364735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece9c5890f2863afa76d4630d4631d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1101a7f06ee18eada74277701a52a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77e0ff3216f6922d9651e3223ea6b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f547b4c88e8943a4ec544ceb5f379739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8dcbe14bfd6be25f287869888b60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97dda0126a9a87405497a84cff0b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301beba2dc3ca19a13e68f38e6fad77d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579650cbf7e2a578a84437a1ce3f53bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2483499885618c840db3b4a3ed85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22632a54ec0d177949c45ea243742062745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c4edc49ce60bcbaa0f292834a2ce6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4404f2467c035126f2205f3c8ccb2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ee9ef0ea76f8b5f8194667d9be6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c51a592161794a7ca4f187fa492be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd42cda53c3f74bb560af4aa6df6be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ec7aa757970bce85a0931f5e8224c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b84885224094f4d01264c36bf567752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2acb2032eb7567889ea5ea74e6cad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695608e2c244aa76863e51c4fe9c75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb1e04757339d5d6efb04a605f515755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74539aeb58c220c23a9f2fc116eea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6216eadabc20fb4b28dbc2bee11e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840df587dd247a823154910d08cbe8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c3db9d03ea7e768d0f14f75a81a2b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086b4dd507eb45764341815cfc326b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d903f66b0bb840db62bac5962ff3552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83142993eb38aeb24fdb1866064a6ffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2eb2105216db8bff713018680b5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90de06c6bc8671d7a811a2b0f02f7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9af5e9e91a2568788468b1a7ff2536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9347e5f12e6017c0f4e8570ce87a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f56824f56d45cf41dbf9f67dd6e608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9605fa1bff4fd901693ed041850cd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861e3e241328ad3ec9605b72644bd8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ce9a9f2880d1c9c0709cbb374d42611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071cf2f209dd8c9d4602d97985cf88212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa0ec01ede2d112dd012a5317f41b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5e7405de99ba52a44b615f7fc3fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f302a7aceca8dbfc4b031aa8b3de9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c865f547bbd0ae9f390d9494d26d3b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb43688f074f47abc4d09d7935acd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a1d1c7bf14c91c76a7b1ce645918518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93877880ed21e689916d544c9a67df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7dbf4c8e0c8330afcbc047e0b458220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6228b72572d1c69a478cc23d6e7aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca490850be715e20857e618d358eb0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a4cac56dfb47a4d734f682b0b300623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609ec23788cfce87b4613083ebf8b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97b86d733ec08b41f95e788323b6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d32955e9d26503d2471892d971220f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae63f3d271c24a5e7e88480a7c11f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4a7868c37444a9f4a46a4b033062b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d65fb375fbd1f7be4a255106b50dfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72cd68f800524e0917484ea7c64f6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f207f5864255c20ed39728713e5d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817708184a08756e53ec9fc8900535f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab90fdf5d6b203827193772083cc7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9a2bce637c143e10c4ff955c5ab9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279c0dbb420e20b7156ec913ad6af6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c462a3372be008e0c6f93e524921f2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3446b50d8eb0f90226dadd3036c3e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff988940e420b87fd074d083c991b6ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882659ba5607f11bcd16819d812fe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95709aece6b927602a8fab83e880d46040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ded9272935911fe6068df0bb831a3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aefff0417229b812f472fbdd05b91e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca72297df5c6e4aa3a923f09cea40243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac6745a70b4dce6012049541e814344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308286ad0acc25c40b0cdd0c31adb84745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1883fe48933cf96d96d38dc53551c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca05ce30a23012c4a83eb5993d7cc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d393d703c98210e7895b24f0bf882648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c1b3f8b4bed726d72063f7212ad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0057c3b6db2fd2ef1b76146d45ec0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc30b512f0b02067e07e8f98a4a40951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28074aba0ba397dfb75342ce1f071ff752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc896d9c465fdf43cbb0bad3dd1dd8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036488baa88691289fb69a3b3561c1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5985a8b9be7fde85755d99d824234655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729947c0ef6f2326c7ba24e7910bb4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b22c681b3c611a39674bffab49b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635684c4d48fb12eb61ff39d815831758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6fe71d81f49081456e632388478c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547b40c7fc3fc5b54e97ffb7858fecb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1469de94bddf091f227c0e8e7e86f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f1349681203d44e7cb0af706aa9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b56fc62914a55dd1e85ff4fa8400b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a301b18ea0cb55da77a54425e58b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4fab3ec15c0974ccd76b6d4ea497d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e503e6ab4f86c0abb48362eaa8e366266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd7b9820ac7553d6cc4f20b963ac0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0080144f78828c1ad05a04754088068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe6f04a292a4a73ebe3e4a16ac44f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37b82293c65a331004e2873fbc12770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c07692be6276ceca973b592bd4ba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd46812bd9bce1e4ba7015086a79b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4717ac321d2bbb8d56e1a20e612b7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d1a9a4ce0239c87a9c06662dbbf5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620054b49e1285f0360c69d001d151875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809aa016dda256190fca10980ab3e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110c0225f9ef0b3574a0849152e6ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fe9db17966cef61546bc4b031526a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146a0ae680e4f039a2513cbe7a1aeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18764612696976f9c2f00723a1b5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ee932041f654577e3491f96a04d7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3c821eb04e7375730777b331126382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947986f4c6089f1603b96420d5cf7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6eaa8dd1464c0dfe295a49934a97984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952dd018c9895ffbb794799006ff0b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5560ee4a8211cfc5b4f6690da13b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9361d48760c0ec51662518341c4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e075c9be95562ef458eed8b6d26e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53fb0218a4b0d8711e85b6c166b25289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8e9227fe9762fb6b61eeebc97a79b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b8d8ad1113f48898fc796062f46e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a36c265799aac99d91e55e14d42392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb940500b7a40a61f267cd0d2215b2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad05272475809b27c39692b001c97e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed90fbdc2e361e727263ade07b372495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fef231f96af372d3cbcbce1e3129996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23357ce6ef1a28ec6755727ec2b99b8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49040c3e5f78a9c22e9704155e284ab398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907760bb057cd29b5c107449024ea9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909de5a38c8d715c01a472640bc9790100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f109442ec2d8b3e0159e3460f8dd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed25236fb8c6bc7e6147c69f2b512102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cb72a0ecd0d35c5005a5b7e88269c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba6bc3e4f9ea8343c0aa4a6b94c6c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39f54eff5ef389c95e7dc6e0d4107105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c913d3ac6a22707edddca0d9cf43d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4905e51a1e5a7e176ba4107fafd825d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51939f6ca361ffdaf49a1081c560638108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e90188e930ab19f3f2719df955d85b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe7bc661af19e6180c7ff91831a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2515101a2d79ef85b837d467d213a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe781f3bef877fbe84913454c372a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3957f2e28c9b4a973b5ed72f43c6b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f1e074498ec3ccc9ef17277fe6438114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4931db9a8a689de89ee3cb42be30866115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7ca2571aed0a8e8c49285b4162429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d095c37a134eeff9d413bba21f9af6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92782c98f62557e557c78a5814c69210118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814e70a14582cb095c64d4dc47c71a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d1b46fcfe023e3902271c923d1200120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73388f7fb18b98f2a06d664bb1794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587a09aebff07660f092e63736d161122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e796b63ad2ccc7b5f85381a0686d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69444789f7e60c3005a5fff2f467b63b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265c193db43e70a98d1b8e2f13d83e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18e196870c5984e3b9faf862d03de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ecf216b297d2b3769849d6404188127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42455e37ab183076423a63f4fabf5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8abef869ab107dbee166c9f5d8fd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd37f945e1cc9eeaf4068a2fabeee3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffa489055ed6dc8e2de5dd2e1bb700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbabee00d04cb3558228f3284c9ffc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f1b4b6233e2fc178fe8577683f5bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6c1efd86814887b528ed9356b2b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855652213e2e6d96c9b78b3ce5fa70d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3067d2921e5b31c938f3e30c9e0b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248332d82c1dfed1b07caa3afd9d843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8e40b82581a32a10348e600358a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4fe9ed28d3a5dafb4edd1bc755332139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d01df949c4263edbdbc8324ecdd8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05736db72d8ccc190513fd7ebac2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265610dd5eaff56baad37882ad7d513b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57599935193dfb40b6c4ac69882d12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc55ce6e7a76513663aba31dad7498144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a94a8ad3fd64ed5b25c3c3e8b69ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4f5dd3cd3bffeb0d39af129c447c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da3ea927a8d040e13b0eee7a197e46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae41f8b6ce31936ac5fe590e76d99c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40112e65479b87eb5cb452255c84af8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56050b1a7ab2a9d1a790f59881f4404150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac29df297348ee1e7759686be047e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890cca3136f1b29fa612a92af69421b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d7eb04163d51e415dc9cf73bfeb35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ac0f0e892d29fd9d297bc5f01337154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b141c89959eb08c26969d6ea1b1dea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e5c8e63047ef3f9aad831a0ec2791156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09bb96b0ffc24105269c90c7c4cbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927f32287fd673bfa99e4037bca1708158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d7d708a854717d665741535137c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008a648fb38ca23a58141d592e0c95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf1e04adf0a04f4ee993db69d61125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec17c6b62acd4166933003ae14f18be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddc25d5f29165524814ee1f370fccc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec7c2e141c599c9cb25ef8f013a1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a358009cc688529bca13ea412cc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cd50edf09ec6d6e388ec87111d98b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32982df224a25f24ae2726f29d22a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615582694ba7e4b13f7f1f4c6c5949be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ce244ba6378bb454f9ac813eceb67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e27ed53dba8f795366ba764f7ad1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d66c474d904b7e83ef368372ae6771171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762772ae8a5d4683c55ff23a8bf4191172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e675ff2cede166c794b32c6a811f6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b6ca83e9494b8cd7e57192dd4034174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb656123ad0982d8434b327082e7fe10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d37bca99386464e72a12916eb209a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117d355c1a2f68cc8c88aea0e26f8e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc117c02d97deaa786cc0e416821a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71e3051431425117899df85358f421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e08400c7878cec52af47dfd803b46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b71cd92a852bf0cb9e3e4dee817c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ea14473ff54b943257247aa8edc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f931063eaaee4cc9f9b62e29508312183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f227b70d4fa2e51ff2a73534812f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e0639368e5c71382d56afaba1d58b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f355abd09c64b22bfdc4c220bc864186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08a3975bb658daa6993c739d6e4051187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff83ee9b65c8adcf47947e218f111d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4930666c91220690450cbc1f8e0259189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0485bc5a0065faa9851a5b2b6e748190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee3b81f7041dcbe2cbde634b557da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae92080e8ee15b4496a5e2955e61e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b8676641ca4b657db6e22bc4320cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715de33080d964f31416c6f145e523194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afcc83f6a8d8a322f2524e29f381b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c6a0aaf9a23f34809aa452ea34129196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e95eca1660552945d46609e1050d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d820accbacc9d0476e3bb22006123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e78ef062af6307e04f8ce39f7e3eae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99568b8d5270adde01e37d03617dbfab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3647c29c6031e3b413299a8f706bb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a70624da713432151bf85e08dcdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e7e447d1596069efc12ac380bf7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f5a4acfa1b7391975edfe813609c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b019cde826c5c19b82ad649882e826205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b39875ea5a9018187559a07b108c24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a77a354921f4469103c91d5ec75e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c3ff6e4cbd837741577f1c571e3dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ceb5bd8392457ed22dd12348ec2a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc0a7b25bd8bc7c3e2dbb2d51183a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215070a579825c356ca07d85d59eacf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c127c1e57b4f0ef33046e12be445212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc60b44a9d7830fffd69179b64615213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17bb5f1668b78c48f34af376e702c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f549ced33e7d5d410b7f030798cb37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8ad73035c6d56ea50db0895fda12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025502e4dc6a29968756bdfca988a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d8b7939bec2110048f2df2ce6a08b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4488d0bdf9fb7ae503e334a92126d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec000c598bdfb050b295e2f99c4301b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e5dc42e6e6b8f4c11f0199d2332b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443121376cff01c355d426652ae9c49c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dfc30ddd04db9a3b3b6bf99791baa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e0baa04dc4318f608069b9001978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd42f1ba777ec4be0087ff626690d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb5cce946250922427f76bf3cbbc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e33dcc98ea5a794b20c36de31f3c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5096a2272306bf9363497635a8bfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02f02b579f805b813ae8d1a0019d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f99bb7ca4ddae0d5ef1508566092230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd40108cebb5c260336f9050a82e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f53621c30abeecac69d68a70731e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda9b1d942364e752fb7f6afe491e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61babcb4365e0151769fa2d2f848fa0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea66f44f0a4850db724e0a2ac68ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4eaf849bdec2e66faaf8d7ea096c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d7a57082a06635a9e6b92774fff0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f801a9e8b317414954fff246eba642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca939a8bf187e7ddda0c8ab78ce70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccade849237b4459da1eedb2ad79da6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6117352669448374a4e06ae95f510c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a811c8b532b807bf7dc45e6b44a2986242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609560d74ba84dc8e2f121dd35170d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696a0e53a0d35c3e6a20e6f9e030bd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669482af7b0a5de1e34250880455d098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9add5c77b52fa60e716d83154ad407246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de23b5e9895348f4b4ec548e3dbc1d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff56c8855976560b7d1db89a06544b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3e0f8daef7ddbdf085bc098a58b38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ac339f85b57416e5700a4adcbff10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c102f2607c819146a62efe6af92d5e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7dc211a9b8e11e2e05b05b7d570e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275932462562617b2c29bbb1fbf3784e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff03a6fbc61707b20dc5f65e4bb057254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f764c0602c9de6fb821777d2ceba3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e3ebfc8ac06b49346332a634219ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be453cc6d3fe4ec9c4309c965092ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569fa99b7d780730c31ced2ddcdac4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a9ed08635030d280bdb58969e5bc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e3983ee1ace45a105c5004819a7fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cd752df255642a573766d6b17482c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48873f2083f295a93a21a6793e4d2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d1dffc8d243c06b1d8952beddd059263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a5d4a6ec3005d8877c8fe1c8dba9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e767f91e97be9b3271f0cc74e27a7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe84e93ff2706ca459c70a67d490ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392761e0f2525d80ef21a353de2cae3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccce8dbd6d9c6572913415be056362268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd997e6182489b1a1fc466b05f96bb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dcc56437f0e1f9068e31c2ca7351e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ad98a624ce931b9201b071b2e9d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aca2d926df76717d77cabaf9bb66e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb890c894789bb291625ddd8163e5251273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860ada71fa0ecd21fec2d453be3597d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69933b43bfe33b7853e2420f8d479b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd92a92b010bc345772b8ac9742a4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affaba68c55d83ad3a7b3d5bfda517a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a00cd67035938efaa44e1fc2936b43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399009a68d792b5c621b2344d32650f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32287c4efdb426f21f2a331d04ce1bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4ad6c206ab59295d9f166eecfc571281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54fec6b43d7ccb3e34ae45669e8bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335346e9c6e6d744d5cb45d824e28d91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5e82bf004bb8cbd232b309bc32c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27b9be1950122f8ec67595376671fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cb826f3d00aab4ae741390fa5877286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7a9f15469e19c955dfa049ff969a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3dc698a6743ad27a2c1bf304801b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a7970d746b9a03d7118010b3a4f11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521956539d3e352f3896e0f7eb72765c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05623d2d560156d9f2353b45e6eb22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a1008699b95380bb830c88b83683292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9514275df1be35b49b4817e5c84a3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3efc6cb48c4cbe770cc273d89cff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8723f84f45f24a8c91f2dbacda4b7e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41789751c8d580b8b5bd0f6f81a8fef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95488de4196dfce1f4298b00489b8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f577e56be21fc1e8dc7851f5d5b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df765bdf46578817ec5b0f17223842e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffdca8ec412ede2878d32bd7e1fc9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74d8fa94255f71cd469c1c97536510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6118a3baccba9db9090e75172b5194d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301efcb254e66b5cb3b81aca202d5c10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36defd3e1deffb2cde986b894334ee70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23987c52e47e6337159cded9102014c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35e77b7e8be6592d7d05200eb1552306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649f4005c5b58ecd9133e1e4e8b2b6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19fe7a1af2803d70bc758f00b28471308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e439f8d67508a9ba2989386d8d3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2774415820c1166fc3da41c01f26c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd352cba7f0a4865fa57f60939945311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362840b7a84291b1fc2e6bfdd6b6709312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae43e3dd1a39bd451bb44b6d3ae1ba6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346608b1ac4919a6f91b0263f221d53f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6cdd89f1bd91e47869d15e01df612315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb9711eca8e71190e5cf2bb6e38236316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2807326a46da6044975d4b20898deaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110343d8efd893a339851d1d4aa302b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b429aedde24fd80c14341d98319308319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc623dfff57a16757190f9affef3838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8cc1c01fe095bf220840899c1751321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ed1ee5a8f5c9f6d74d7eb00886ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed079ec354fb3f26e0004e6363751323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde8615c24fba33c09fc8918eecf7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9efbfe1b34b2de6f76c9d9faceb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeee1383c2b5a63ebe2e43ea68abef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c95e3c9dd1a00d041cc6e77e0495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45406e35f6c8788db98546aedc89b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134103c81acac8c650762fb54b9f8799329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78733ae6356f35d041ed33fff9a6ce11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9e9e94be94972d4ea71aafe12fd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ce53f3fca85fe7d2debb8f17f5fc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e810c1a17974358f18c6254b7274b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67403168dd2d65246bc8a29a4a82fcf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1617f61756f7bf167348089154a19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d952d0f8abceeef6282cbc72bf5c697336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d691fe2ededcb3cea19cdefc192b53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57216c1e60d7cc348c9f45fffa368a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78cf0b55abda4f4338dda1979a8f30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5fb1214ba98bf36c7a59b8e5c4a94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be6af71daed0df6e2b2a0c44d307a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43cacaa9dc4c1b2efc922bcb0f5a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25eec780b7416fb839eaba57b71639343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65c5b5c8cdabb7ecc93ea9944f7c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c40537eaf60166cc4527f99cbc78b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091522cc9268501200c74a99dedbff2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77800fa70fcf7e2189370afe6103e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e624549c5efb1ed75ce2e09451e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936528e99376525d511321d2120eeae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79790262daad5c7a07a974896aba937350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50930aafd5c05159237ae28de704803e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52861f31e202f04a8131b89268f57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256ea4162849ab8f90303124b4cb6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129227faf46221297766bb3da8395c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b305d1accef8da0f251618e99a0dfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bde9de31732962e493a10fa10d4699356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014a0632be372a9ded4ed76e8fc27b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec418506cf0c9deee57133c61aa4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f8be65e33a2c31691a65a868c667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a775276f27d699bb6b031b349973fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c010e8602670885eca8bd3210b493f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ac952b69acf482f649b346891423f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4c670efbdde1f7b30ee10d921563c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec85f32c12c5c74c4ba0331e0903f5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95667dd6961b55b9cb5c34bf7cc8eb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d0e635b33fffb8dbe4d96afbec5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4c5d6443cb92f37ded4e01b03f183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0b8ed6a951c72b23f382376a43b4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363505e105007ea428524ca799c4766369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461c88b0fd8c8d818573dda17fccf11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66871e8437589ab8b84844b866b61c20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95205403aa1d2be25a6e47e72e20dbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf52a1d370d0309b44b7b749639bfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3fb2a71aa9838e72f6414c3c40245374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65699747ae3f98ce1fcce485a3b6f35e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0f2eef2c3b435edb98202bc178950376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221df2f30f214238be7a8d67af686c77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78767727dc001ca32afa8d0ade9cccd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae05e460b06895c647b1e114691cf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4176f05969b599eb1d798d95a82e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea1820a1c659ecd7adf1152508972d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46193c8a1a706d6e4be75d82dd11bb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c5fdcec8940ec6922767295f76ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d89bd5f43b54718e9de7cdc74579ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e82230b1db203c307607afa97638385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831d7592926ef6a3fca53cad4cbc1c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676bcb4f88b7f30431c24d85c2c5bde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0648b6c0911ca5dd1e74f86f9241388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bc5fa11e174803c4b69da81b36e6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e4461f0f969cbd9e2aebdf91f91b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e256fc53c9569a25449246ca8daf255391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e6b4b025d88e0b0b9d9d45d31d700392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598bace5775085b5c8763daa7d15c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d3293e5f722af8cfff466fe8e4765394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8920a705844faa79d8a489b384ee11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb4abf70b685ce7d1d3a7605c120de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14471c6e22a3f30c630afe2c1681e83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87816ca8727c7880710bf98ede2616398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c314d285aacc018eb85cc8c7f3bd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34806c4a4d8921c20438d34465d6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eefc4cc235c645aeb5de914682073401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e3cce3ece9cc8e7df9f74050d52fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c8c22d423e0449e3d1c0fbb8a6bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be3f355109ee01c2a3c79a6630bbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2942eef88ee62ad7f8a07d9270b1830405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ef3b5c70d7e6bc438fccb5936524406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec81610bc75f47c3ba133d23015838407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76591809454a565d0b67b4e050427579408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3645a8183be8b446a27c872e7b773ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b11094b86b005b78d5ba393cac5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60b439de1902162e2228d79d8f20b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d7ee81207ed3757a7ba07a3dd71ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c315a44284bd2a3b76d5953b98519413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9cdfa1b8682640ad40b46a1732e22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda72c207eb3c1c80cb16b0c8aed9356415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9182bb7093fa34eb1164aabab95de1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c5f69c38d3871435d2ff76a41e7e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd276c7f732ce2373ae3596fbc567418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f01a6fbc1d7dbccea83bdc88484e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e98bcd2d3750746ea95aa48b1676e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75635de0c2041433343cd0b9c498913a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861df4c275c57556bc6a3623e5c96360422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f803c4d326413c4f2f39d60b719c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a86b6266c34034ef9f945b202283f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44348b7d9fdbb6fcacc9c12c4ccb48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece384c1b947499608f0d65de7584071426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44de2c4364a2f9d5fdd844fa0c13e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d24cddf836d0268ac6b429d0b7cb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15957eb3a3a25869ae63c03140cfc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08e3958072186a1eb34b4ab997b44b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb900c736857de32052c73aacb9e97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fc801533601b000425d85c82632b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7537b88cca62ad02488a912d5cfde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0c95f6e8a131c492887e3287b1f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb526f41e2e590c8a6608d396705f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa414feb10e3adcaae8d37dd5f3fc21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02146048622a6ff9f5595226aedc9cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6fa227c47cf2fa0af84d9fdb8c5ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146025ff3bacd78e7166d93c61c7017439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00816d11b16473a52c610323254a8a49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb1264ada17ab648fb13ea546f0a7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e80afb9642dcdef7d07c2d1dc0f4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e397ac36c6b3a483ff261645b9f29d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0129eaba29795d6b81ab7d67c19d85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720501ded92dbae812344097d8ca71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708695bc871599fff979abcf85c27f47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9c5ea6189dd10c2857cc31e797cab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f539e86866d169521e8a0def6ca34b0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b731d6f388729f0c8de53db77d52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c157e5d399c01828c3bc3cf08937a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295db99044a5b8eefa93615b9ef4d9d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a334e8aaa2728ba640604fd528b34b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708bf525cd4c7f1637ad2b7accd0006453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f16bbc1acc111a0a7184974b68e7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f23014973617422349097932e45b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a1a1fa4828deb21c6d890e235512e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d753e65e17ac3bde2addb30629476e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70f970443334c997bc9b710367085d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55711776bcbeac03476024b6b34dd3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a4db8f87c6cc2d1f2de48c9bec4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5251585283c84d97f600e91aae57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c341d0a01b2e239d25f8c6e14446f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c296811c11fcb1fbeafd3906fde4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f5bb6e09992e4e54d48b35dd724de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90de122464af6d2fc75af14717594c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e7b2c8bb849ab3ef0b3ea993d1f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e530e00f8c1a9ac89eb48d1f7111d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1f3cf93d23067b9f98d4ddc9080e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a5503692411a9cf0328f3833da942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e73be701209de99caabcce9f4c20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c113d559e3fcf995a79dfa3f71dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec9052239d26c163d4c1af7b65052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338567e7cd3e5c1815ee296c7bb5b2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01ed9c5f7c49e44de4451a94a4957474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff383f8c843ec5a28a47b8ec439805c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda766d3343e144ac914be7608d3ab8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3e8ecb35f074ace89babe07d6d74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797696d6d83897658714548eb8de4fe3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8a086f9ec002991c07c1698d9760c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18040e8bca12dc408ff52735e86fa2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c72d5e815ca64381b120370018ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a67bc4c78e5ea91ed4c2c289b3963482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aefc56b32eaf0b346a4597160a782a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ba1faf6eca4c78f5f3a38894b28e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ea12bbc2c6d3bb9ed0490eef0103485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acfed51360dd211a2edb81a43f5b78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271558dc4c86c3c6e85bc9d9f356ed1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c66be8712998f1b095d7d0af34ed8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba818b61ebab3bbd8be5aadfe00de8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb83e42287155daba22c8cb0fbd1b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2250c6643d7280b458d0f790a2f73f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39794581b6ba562ed56e7d4dbe1be611492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4032589bb548f46625adc46344e6a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db8258054c8e174a23b1c611167354494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1191a0d50e3f1974bfb291dcba5c74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc940caca5e6aa2791f41cce699373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fad38cc55897ebf577403e69ad287497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd11de4d8e8ec932d6a2db382f064498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521491fe31bf628c81d6b6402b18c5d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a66fde4eeb8dab708e217300561e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996b6beb81250e9c71ab825b77f9ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb8cf5244931322075bf8723c4c6c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14027d6340d371681f92a42836cfa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e37b8e8fd8a065f57a3e58084707504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e851edd86e04c2abae92fe448163c5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7229051e0f43f7f39d818bb16b8ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d85a39689296d137a48e43d70aea03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d647150e980fae910849c5afd21e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41dbf410d7c7c0f76fcf59c6f372f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec129f6fa2e5d57682a87fa222bbaf20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde0e0d4f715d89a3d7e330b7a153d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4598874492b04905097cf616e866c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be53f6faf483b1524ce9aea384b52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217e5294819555085702cdbe908c023514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb28707590c6f5900efdabb0ce25f3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496697c92d9109de2fcbe534b6989e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54c7dd3e2b4002073535d6c22ebda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955f62ea0c755364306f34f2720dac4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104f8835f8084ed2279d5516f7df9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ca56c8811be460b9c8e5f55bf790520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c60392612e2e24a885659da80ee40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e938e164f8cebd74f952373570a2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c4b314c48364f850dc1b127a54ca4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec85feee430bf8f4e7866b3edf71a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fbc090f952f1eccb4af2258886d27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44eafd9cfc17bde4b2a8a8ea66c957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f90bc22871ce3285eec8cfe40101cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085fe1735c277ab8fa57d098da7ca2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a151bb205569d05b658e77cab033121529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03709a6b5d999195ed07ca6b9e397af2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354bb4d33f70f2e7619f3b5e8fcfa3e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa46ae110f8eecd7553471f3dc6cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069d12ee6096dc83342382ca81b5b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca872df560b259bf97be10097d8efc18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6de8d32eee00a16087f9999d5c52f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a5ec249681cf5902b3f932517b32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746742d05e324bde68cf5d3143b96e88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff26c3eff1c5bd3a631cb8ae98676538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08962f1bdde8d2c0f490f1276966626539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25fa12ce2c109fedb1e608bdc01b91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a149430aa5929eaa2571fa4f3ed4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661564bfc80eef6de1eec4e1f71e51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd951df1c1f0a7e312b4bb937ca90362543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd368683d053637301e073026dfbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffacab076caf8ab705399f103bf7c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92641dc5f48cd80a6953bf0410602dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea76a0f2622b77a551ac9741eec688547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307918b6ec1b505e4e547670dd87a5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd5f654700e8d8f302f3a5c59dfa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6744b4d051e31b6004d09f7a2abc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc53bb807263055a4058b93e69b439551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada18b5071d02eeb4388e03daa90dc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372ea029b72bddde30335cbffa1ab52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7464d7a60722d20c56eb98841678f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b29d7cf732a81aaabe67347567579555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a77cd2a0963e2640b8f04beac486556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb33cea30cf2d459dcc00dbae67cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11bd14983b17e518e02f938b982e79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d705c8e0e06c0dfe408dd5baf275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e04f08441b271556968c739f49eca1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61453319e8eb3e92b266c6ab691f124561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3d207bb20cce7d210771a921d58a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7569de65a220c12a56911292f703c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4208d623d6e0f70a18790619943a40e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1216c71ed115f8e09f47339b03a320565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f335d58713f8fc7671e342bd9871566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39b9be6956c2974edff6cd0d7711b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887d14ecdc72bdac34beff180322076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf92794c6ad71b83c3cd9a6d52c879569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8917f6b5599c9c0f63264ce6dfb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607edc0aad6021c7e161f500376fe54b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef15472e45945c82f2eb85ffd5365572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10efb3e8370cbdac80d6cc421607b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349cd22c6449b511706340262c25bb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305275c0469c97e29c1d6b6d6f637f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b0f22fe02183b26dd426875d72bf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f370ea982ad582be44a575adfcae262577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f26f3712df7ede8ca0f9b13ba9c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e168f8c2225df83baac5e2ac1bda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2ac1a043213c87471d82682d61fb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f94a52928265b90ce509cfa85d4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4945d538d322d9ccff58f06d0cd3a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953e3bdf360b77ae3fd9d48be444475583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4e9aed57d589d0033c652bceb98a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b10e3feed26c62587ffbfedcca6e71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d04c2faa9c5f21080e33ac1410a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12167365f7b8618c240a4bb8ab093451587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dea1e3fd13a42a059e44f2ae2837be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd05265665de1429b2ef8ce6d67f8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334907efeb3994c79bb1919e0e7448a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15937e6b29962aaf75ba6a4916d1dddf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb1f5c2a7e3fe21a70f429f35b701e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc849b3e087d80ea286c73f710d7f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816704b4e592031dca3068a38b2a201d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69b9cc621a2f5e46837aa71d72026595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3074ad0db7dde293977bd98b026e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae0fe1559f41a57edaed635fd0b80b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69f3c1cc9de254118fda6d74ce99ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4464572bbf868d90ff7ddc06e24ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c7fd20f9e79813c4601d0f089ed3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69c9830d0ae13f47c4d0c805b3870601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1e375c855c77f76863934e6c1399602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932b9bf65f98da2b16d01e7626bf3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e519d49e5a9e5b9847463825ed5aaad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede024f5a9cc348d40b9f5dbb89d3a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aabe240f1019abd76b450adf2ee73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987b0ed98dce25a85291bc367a0b340607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6538b6b3779694fbe7f9af04e655b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d51d5aec35b399f269eeb147b4629609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf251ab94b2a20ea6bcb47b9a19532610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89492ebb467cff403b70369cf851786611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece8f7e0b413654844398abed58640f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40738e00487651c6a264be08be9ac2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d08dd7184a807d9e39b6ac28ceea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff60aeab60d2bcfd08e988c97bb46d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f8241fc3c9360a74e5f88cf73d82d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f6bf5934269da7f29c70fda0fd473617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6043a7616c62d101825b5194412582618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eace8d367c48edd14430dcbd9c528c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba25f84480c687e4b4d4d50779931620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a11d97c4188b5e43e35a6d506bae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85904e6920a29a7e170399da2e95ab29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46bade93631b5dde6c46840a0b401623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6d6a205032988ad062247cd2e3841624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29c5617c50dcd2a6278bdfa1fcc20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0de1048fbeb27daec46178553af072626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefaab207a4f67ba698c760a10c4b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474dc1748f1e58ecabe8f6466aded7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cdd259655ec0404a76b79aaa6ef67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4b98c2cdfcb35451ba7d1d1ca846630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9f0f03d2a754268759ccf43515a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f8cae1d85e39f204d80ab74400a70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510dae95ac3eba16c44d9c2da7b8e90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d174234a90946633698f033d9ac06fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae341f20e85ad314740562ee3ccaec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d60f51fc64aa3ef9862e952cbcec1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388b22829e668efeb85eb606b62ae4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c122b539ada6605758e78b9f9c6e81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e0250c2cf32660c116159bd433a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831321adc234f5e69121cd87312b43f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc823801210e5b4fc90848359b6bfa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcacf7c91297f49cde90f04f0a448b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0101bd93bcae5c8ac51b73b4a5609643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c28287c285441beb01098954f69f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91246e4492662dedbd233c73b7b1afc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c7af6e0ffc63b4e39c11b3cd89db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d276f68aa48a92e412c4c247d5f6df4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366687f8955407d140582814642592c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8d65259884e2aada97866c422b201649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabe2ab263d27d18d17574e1e2fb85a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738838fcb9eb80d0e15e2341e19985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3015a6c0fd06d7844bb753fe438590a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018c39cb878b18f9ba64137164084a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2437f6267852ffa16d3f7f9055801654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33346985249191275b07330b9d53b28e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7cc6dd155fd4f57a17e39d8316844656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a2b3893d131be3b62bff49a142a65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c1ce5aa15599253b3eef3f2880cc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839edb15bb60204f4d3ac64c2e804e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79385712a482164619a0da8378344660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433265170e7fa0ce7550a05b244753a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0de80ea7e2ac7844224019fce5965b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16519e0e832ef581df294f690c6c33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af04fc10c68f25f20d69acd784bb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6cce65f6d43d6acdbc2db7eebbb8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd2994410f98a501c6dcbe7aa1d30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d24d11f7991ae5f4419538a71299bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a7f14447c8b3c63b717ac375851e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b3738943f024a0c57baa8a2dbeb99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbd06a6b6cd5fb12fcd3b33a46c8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215a3dd31dc2cca4e216010ec5b0b9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53d5892a039368346a1da2c4e14a70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e124f2a4064131cd1b2691fa5c7d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71a757ed384498db0164c9b42c481d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658105fe87366c1ed62800ac4cfa2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e385122ebe0b0a79e503e9e12992676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac09cbd4747257caabf5b966161f3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf407952a671d5ce19fa6eb6fda6a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40830fbb631a636672d9f2adf7c37249679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a888751ecd09505c4d90b75dbdf2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccffd1bcacd9c5c8d6c17dd534f5e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae62842d0af73e32b901bcef7403e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca57104c78581fc12b1eba8e09624d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60928d95c88c8acf7f35a25fce84a4f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977ccbce4b132fbdb2b847c87bea72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f1958d7976c3ded9ddf50fff124e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980781e0c5f8b13bc9691aa07827c763687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29dd678c870cf228377ba63b3dd6fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910cb6f527573d6ac0441cf3454d961689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6324273c39c0b4c8b4263e6a1d428690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e028b1f94af32a41d978d71b36b9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f79530a18eb557c7b7eac25a25ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe787c36bcc2cb64ec2dfe3ea3350f3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055f9cc172cf7f540080aa0c6a0349694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b7f2d2b0d922a755f7af168f8777b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33b08e61553f058b168d34ebafd00c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9edd5edc781b9b5f708c8b550cc41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6b7226b924343c474201e5feab649698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c39e95880e079fbec3a9e0e68874c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d804b14782d3cfc06eb2fc6086753700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611c73831a735ac637eaf14515ca46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2442c584d2cd0ddaa799cb1f4be31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84f74880b8c51a491024c70538b6cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aaca7f2462fc8b7f965792512c2c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1568012917f5b48ebe1043831bd6a21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b650b116d169d93cc00a2922b89ca6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d25aa3d9f91706e797345bd9e243707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c828bc365d9d8b1d07d63ae1e2a8b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1230a1994e548a2d5473b161faeb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9784ac552388b10d6b08df8b3229710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f72b6b527713776cfa277b7f7615711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1c140cf49fceb1ec860aa30304e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0eed0a5d13082e65eea272478b0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e14d0f01ff4ded998579d11eaec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f7aa88b6f9d186d59b03ea81bc7f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5ace66b2c581f36eb25cc0de02261716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b0e5378d6d170ff292fe1cde83032717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5393eccef7edd5bc654ecccff8825a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574da8d0f8a289c0cf70e460255864e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43e20a3471905df71cb9f726477e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fc779e8131fa56b060e2e6ff17f33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84dedd2449acf240f01ce4f38aa134722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8fac7143591c7d9644056e226301e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af7107acec04be5c803fcf266ca23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5ad2960f7352cd78fe36d5c0735e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c210ecdbb14ad5943153d4ede95a77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544fe92a94f388500afef4a04881adf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601c77a3c351c3d6a4655f61be59f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7191c9616b90774bd9f8f54a4963ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a7335af80f48bdd14844cee927f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201b405180a1df588ae95fd7e9ad49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84df5d235f4cd63bf383a3f2caf915732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad43e5edd47db80aa8479b330030ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81951b86825c80ca35b7f47a142e08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224deff4e179abcaa496589254329f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17305ed256fd5b737f9af9956c4c88d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42807ae50215db67abae4e85bc9837737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783105d7cba380d9824471a288442865738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d99c9a569bf806d3342334207b8f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d1cdb28fcb940ab1182e85cededd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff471e7f9f1b6230b873644ec0ba6b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e932aec41d25339952cd0a95080cc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552c9ac1924827e4688c6472691fec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c88d279234ddda815508389d01ccc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef2a241b319e5554a50911644891c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1428480a4a5c60a5248f766132627a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cce0670569b194c52c56827976f63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6bce65f6d2114ce5fe0892d04185f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6a9591619668bde01f65d243ce8ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4980f1d5a31b957f511810e1d6993750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa95bf7ef11dc3eac1f66e2e4a4eb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401b355b65e100c15dd2fa56db35b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480ee4f5a25429c637acf9c9fb43f42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511c219a1212afc42993a387710f9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d0e631c63c8dcfd631358b659cea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a42fe9ec5dcefe81b3f338c073136756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03174c75bff438a8b41e0dd9d62d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d467b33ec3c20e2b43e2ff5ea30c29e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f2e11758c3d8f7715a173901b845759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>