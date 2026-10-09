--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe291c40350933016e600bba0f7d3cd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcbf5e3fdefed8f1bfe119f9dca6502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85435d4e093dea58ad0b04c8472a603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b72897423cd745e7b0bd75d345edbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e2dbdd1f47afc3ed88d37183cb8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfe27d4f22f1b75243fa66d37bb3536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89020ac92b645a46c7f07e4a186bf267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6c268acf148932f8dc737320f8e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fbeaeb091137bbc9ecd0cb08d38519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bbc325c82df6820f76984ef0919f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b553950e7d49614e65e12189afc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace6e29ed037fa4508fc861f9a5af512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af3cb6f35d36e2fce73567308622913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce08ec775e1c1e9e6c159039ccb5f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d36d893e297c9f4749d040211687015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a294ee8bbd6ed40a823ed3ff56209816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f747e82a7b7c61e807405a02df86f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e6b7cf5e421e8f062c9c5bae5caf218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351001eb95547c34398be5d87c8a906419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9202b1af10ada3ef7585a090b0f9c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a870cadca23e074f97a27752253d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00ade05483d99982e885bd8410d1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbf7fd8a24da7b9df638e4287792f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8d83dde2959a190b7d3010b62fddc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc69e0ff09d9ec390a250c874b21525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec2b141c1e94826f5deecd49f214026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d082b53908af5e738c612f6f05c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5ae6a132c22eb419c37d442eed71428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02afb7608b414caa46348cbee4c7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f5a7e62aa6e359a22cb6dabd253930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce5f3bcf36697bfcead73952cda2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832b64fe68b002963e31d763b7ee90d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c235f4871677d3d710a72b7c26bc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da1649812b7b9934e76ac2df44cc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6afa6ce09267e6f9b3f4dbcdc52e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184a7318e7b8fdb9b54f9cbfbf89b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0df395fd217ea5f2b5728032a1846437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd9c95feb08619a7c9066a6076eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c155e52aded785bf8da1c63f2541af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50e11d1c0bbc95094e1c424ed50e7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9cde27b9d0b9266db2cff4c4d4ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bf8a08763f79e97d1fdaf55fb62c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1a4e436f0ea626fb4d70f2469675743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f180c2ff76b7eb594c03b761e1b451344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa18bdecba5d590b97480bd7b2dea6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55b7344fb1353fc3d773d4996771c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1fbba4b5e8bcfa862dc57e094877c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c573cf9e978b14b8ed5fdeb00e616948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f726ef1282cbb9cf46f2b1dfa11c3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dfa23f0928daecc8a5e5079e4ee7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa3860f10c309cb678b52ec63695e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65cd704f96be6f95bc83875a7374b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd136649e08fd546e435ea0f07bab88453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d535cb55717af327074793309bfe8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722b73f4e0303cc64c7170a790a73155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90dc509a244f476aafccc669d3d4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf9d9dff6d20fea89e978b313b43457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54182a4d50e5a4f5651fa438ad965d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b60a60d1b7a6848e208bfca0242559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430c90ad0b6e7558daec8be7e02ce360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b75e671df2a556160b56f4adfbefe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83277e93ae36979fec3267e5979795f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c61ab98934a71ccba5565c740dc32b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa0703ff0bc455bd7cc067a7d18c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed04f48d6e209d90870a81891ec8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430140f9e8f2eb075966cc88779f9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3a779c0d999a0de10f74f90f252d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5adb7afde554847ea62cdba15217df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075ed7fb6335c11a84559d47c09cd1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933582880d989959a9dcf42f04b8011f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562f3d49dfaeedf597abd7d39e2aad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7139fae129a6537c109ff08e6d98ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511a22b736b377fdae35e05cbd89a6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c138e60b7483c44dc7119472940e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ede1f7c1112cffce4002344482165475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a54c7a29ef0b034981d7f257233eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288b1581ad1c7f9d07fa4e5feb61f6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f896e103d2c53227df31adff2acfec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640babfb5120041d1af366d91c845e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4272ffb9b1396c62a2745d1e44232a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81bbedb0747de0858fb2d65ff6a7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278dfbdda5d6c0c97620e91c2271ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3f63f6c6fd4e271d9e6bef220238083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc269516d7bb06c87da59bd59d3aadf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d672ebf8dbefd29cc68ef29c140bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2101ab4a839bb2a0b4b4c176742dcc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686adba83b39a1d67c740e1aba19b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed128ad20b794ad8bcf88c91b25fae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd6ea4f8c5306deeea4a50ec61699c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59f10b66f79c7b2d9ec9572ba58e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b5ef59b576aaa16d8f65cc7ecfa1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c746f7b90fa011dcb61298c401c8f0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b3141a8651db1f4da3badfb45544f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8cea69330318d0c878a0fcd611b1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8cce014ab05e2fb9d4c1b1c6497895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e5599dfb266bec972addfda50d0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a83ea4d57bc7c599661e382e8d9a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad002adcc2bf605c38a7baf13954898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845c500fb1eaabfcd461a7909d781299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366d52dd92d33499bdecc5ddaee342100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ae96d491558f40e1626b5f3c00f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f6374e99a4c30b3a8986b2fb4cb7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0738e187490947999f7ae4f2c156ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8039c0dbd572b8d3302a6d0fbc9ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f095928a505db6f7f92e587d3ce5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ca11328c4de23906d540658046a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac83a50f4ad0cf4000a7e63a81648107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be862b9a00d0af43476ef0f4e85407b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aca45f91ac2a7935a4687d404c774109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3881c294d944b62ed584d721ba1f570110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272323b8fdb3d3b20f9c075ce2251e8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6061706f449280f492aff26f4707112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bba23d22542da4b72ca5e86f03fc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83236a0409b96b0479bfb992408a18e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136656901bac54b097aacfd981a9fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b23b63e556b38e233a050585658e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4882d3c0cd99b39c1959b81158a2fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0de148b1c393d2294868af0dfaeaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590d914a5d4b7a46b315ca874a41ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003965672246b8a57e28e5f712c0258120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ff8ad9a44b4435f87c65f584024d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909c34bc44e1815abf4b75bb0d4824122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1091c80e40b85d096e1cbfdfa0214d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1a793b1b97c8dccccc04cf1c735f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f4d6e31dce1abced28cf073d87327125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cb74dd79973f4511b3c5d7f91ee0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d854fcccb3ff3730a2daf10154c3f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92880775497ae3e8d2912f7f1fb8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04d4f2ae5f5d0337416408b2bb873d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69661f91b529321307a7b7b6ef5aae5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95d01c12f0beaa8340b159218ee589131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e407f0970ae93b8df22897ee0990cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2be02101ae940a61dc8265c972d27f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830965fed138ff4e898f04853b6ccc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238cd0093ff2afa435d5f120350716135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1baf158c84bc21fe73b2d6774478d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7732ff02bf612e2fdc4acda6d54e782137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af276648ad54a7b9fe9397af7e740e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28aab8d7bdce668d50e85c81e2b5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42668bdb79ac6cbab67ea7aee627974140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25024a18c6da099ce0977bb615c68e85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7de5aa0d4508d11b5037d480bb64d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a42b194182ae9dbe6a51a95f17f8a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306870dc2f47b23cc6a10aae7b786c0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33ddea729999920412652f862025ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d7e3f854a518eb177ff3f8266970146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c92ab641b8cdf3efbf675c55daee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87055661e0ec0fc4c1e8688cd61ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf69727e25066e8990cd5519c14e6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab082631cb55c77c2e78e770abcbf97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347b910a800e3be73f7e8b0a1b9bb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a2c4f794fb3121e482b89b3eac15a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c3224cbbcd2449e7d28adc2e2f7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9debb4ee1b53b8ae89d9a1edd9eaf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93026aad8e50480c2028d514228b249f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60024da6aadb59a409e5b655ac3be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072ab1f1ecccf272ed523edf32a6e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9b523439c9cadfef390977411d8f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617cc3d1d7feb119e4d566407404da4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f928aaba17bf041b769e3a35cb2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e1f87b113e531523310b14001f350161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f7a9488d582693898155614e44e04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306daca9986c0128b726c629cb9e8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bada88fb011419e6fafb49c4abf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e52b9fd0cab158faf2ce79927e4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8003e5df2d3ccfd8a5c0bcbfcdf0bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa151a016b45b56de69ede6d9d629e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fd6b9d5763ec48f85ef961b2acea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9036995dc978b60cb438ae64e861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6fa45e33e6fc7bd43b3e652679ec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616a86423b0976447dae4454a49a4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd97b92aa46087afc3ab5f72c2a2533172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300426e33b2cfe7e5d4ccc660504be23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f6ccbcc464999af5d29073366aed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d41a534bf4d888b393b687b57bec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ec09ba4776f04289b0ec02540e7f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea777b9524a335708e04748bc9138a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3c5a1baa128a3104b280e423332a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb2446b5484e88346727ef3d3235f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4466f1c4e537021223939c8d776b158180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5f5d2cda6951858edd87ec3e2e1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5cfaa6302391181c23807ef28695b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a5c8d230164b9293dd2d8391972a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc207d22c52b794959dc9dfc5be575184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62438ebe24b60d4855f12895a7d3922d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e6ddc78ced8b134794b4dab80a25e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab165977f9b807cdaba13b267cbf5985187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0991827a81c73b15aee33f7a8ae5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731725587d00e76b3dbb5c84f9f7029c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbb1de65bc1debc32b2705b7fc5fe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464611333e8471ef30e4dd02aca681a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a370e10234b8231fa826bd9292d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a100cf3b2b53d7ba528a4d14f360669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa877084cdc879b7fce5abdb2c63de3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73896a4fa75770a1c0abb89c451234a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194dc20a8187c1eaf6e9ea341f3c2a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da54d7e168e5b9d3fead8371bd4c8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0b5c69c1a6d6e10ae5fab1d664c26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63cb950b7f6aa3c5bf390ca0268d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c35e538a70b7b930fc9921f3bf876200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6880cbc20aa3fb1e713ebea029d66e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5239b8904e55d9b64f9f5164f35998202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269718c6d92d539adaeb1293d6e9c675203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30875747f734c412293e504b10cb68f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869f6bf1123c55e862be9acd3d79f3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f601593a04a1818ee17efcaf8e6db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7419e16c974aa68113c2f88dd20a2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b501c12760b674910f8ab6c6e35115f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039364c8cc932714658930eaf10131b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da65aeee396ab113c826fcb16a54aaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0390bbd563f23c8db4fdf62acf9f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf7ded0fd7950f2c182f3df42b3c13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad6dc58a31690de1d3dc79f62d686f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67da6b33cc3d27995acfba8cb6ef575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5676a48a6f0cb1abd29710a30a304215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe8895ba02e1c187687d1df966ccb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb1dd51e47d5a3b39c2e014118126217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e0a576ff148ea08511a040bf102b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0354786fab12e52e57763eb4f4915219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50584c0ae2d8b98d1e5bfab884ffb53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c0be9ad14221f347d12d12d202fea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249ae99f4f181e6930bba018ebdd6c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0767f055768eacce0ad8fcbadfcd7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f807cd2f325090c599884c56c942555224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1897ef7b835a891f8afb7a8b44e76e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f55ba10039229574b0d9a3be88ca9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90bf5bcff34c19914681601e5e726a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652535ba85dbf3b8a8d54978684a9c2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb1fd0b631381b36bb82bbd83b861229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd99399c3edfa6e6f2298d75d9b6b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3a03babe489ab23a7153af79e7cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2092157374c66d368772e79ab8d23c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf80a5f0ab3908471bccfac1478a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ce1d358a6a47fc5d85220ecd5ab2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b9080b183a3babf1e52d123ad6f1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47075c3d7b7a8596dde64a2d243e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f6086416bfe0ec49d716f858ed1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169bf833206afe3736ef13295cceac1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78fe474e17480a815095d6aeedd8bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0e15269293386c20b740492aed558240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f94f1f205c2ae848ef8c4fa287fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31fccb3ae67581c846c260c52fa43e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4a087fa21c54ce80edbe6b5eb1761243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18cbb1055d413ee662e8cfc838c02f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951faf86f023c000d72fad3409a9492245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf64687111c9e16cbebd057c6bfeb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeafd4483454179569b6515396f3b9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ff81348cc7266a24c6ed80ab6ef73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e47dc45d8f7e9087974478690501249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf58149e66e8609acefc273f35eeaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735302d9556e0f87f3f65590a588375251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab5384a052e4ee10038d9b6446253f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d89722b06555be12aaca35d91960a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71ddaabcef69d3ea351b31d6315828254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef693707f0da0c019127f99e2aa58cc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad185db305843a7d5c24e5c77692a650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af4d6c338aceee4541964941f6f71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c050b02ae23fbfc3fe011a3190b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e5b5503634775b87e33790531e258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e792b71dd35d08119642a2ef4d52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f861544a072497180f50299a6791fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f401e92351bf836b911701772881262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838c278cae6a6ed99dd0464359b5cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f49c612750dff7fc042ebcabdc8c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc9b1cc4c06ce8dfa36e2cc8abd68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445db64f0999621532bebee6ba024c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76410ad0ae853ad3d172ceebed3f2bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18f73d84a8f114d0e502e9e303fadf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f6b2b9a92770a7fa9405b6fff7bb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502cf813a082614604a1dcd15cbe0ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b66a8ad821a037824d81dbf93a40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a9853658850ebad33b13224f52bee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2626c2bf874f9462575ead3cf2e7064273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5daf7e9d24694023e9ed785224e32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4828e219f39791e50872df64dcf57d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b287fc7f63ee55373ec733699646068276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a120eef072415e3546a800b4387247277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b63bffeb69a1d9bb3f616875b3749278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee801d3b7514bf5aec0aeccfc57318279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2b61751249fd0cdeb706c97cd84c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbf5507e8865319d95596bcd9de9a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4e19a0498b10ad6b5ff4a410dab8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e8c4402cd6f2ff6dc3da9026afe12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa7148a1233739a30b68125afcee5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd4edc5f45295e7410a128802b9cd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f86c378b94aab31583f641f187c5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a40f96333750bf994c84a220321fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08221889fd997aaab4cda6f2680e02c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d135cd921709c539f81bc56a9b4fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3610d90dae34d31a9712d2d36f0348290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6539d9a9a6c27fd26dec9213ca259d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc0043fdd835871f8ad042f92e422292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011bba6e532fee92700e30463f0200293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92f14a7bb2e7e5481c6b0e54d8113294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece21ed7cdf22553037dd5eb5f870bcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d94c880d98e6e53b81d6acd7dae33e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4de1200cb25764fb5a90182f6f3752297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71dfcf1900d94eeb61593e30e2c995298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8619de2cdde535afbfb630b9051cbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508306345ed55105362f8e2fdeab83ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d112c53b01aa25aaea26cce63cc8117301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c91c5f475f36e402e99f190b4c70c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa817fd0bf607226e942f282bd1890ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691104aff770485457153a6e1ef1d30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5da4b9143f2afd68fba8d0ed2be90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7af1c946a0622d539ca618e9471577306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e082690a91c31e7916404e25bea462f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71172735553ee59b5ae5bc9cbb1ef53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e05964dab399d4f7a8e96a9974f2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdbc943ac5dfb7d9f53cc9b291ec6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b4408198e54489705de0f3c9c5fb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c25148711f5da7c92016e9ff8f3d78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf7b30227482df7fde441af111c4f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afe27f6e90038dac207b9b42bcabf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc96f9d02a8b85e1797c939e5f96c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08965070b2bdaa4dc936ce05125271316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4e12a18282d98b1436ee5dcc22d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228873a0fe9f6e3164f54479c711655318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5c33e088f18aafd62b1d7819f533d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12df480d160dbcdc560dfb6269f6275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6063a9a1b05999942d96878d2bee47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e69e7233efbf85d2843e70344ae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a5afb229d58e6b1227263985c272b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6722f8b43704b225d3f411055c86d08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bc2815525295c7f0fc20d16687663325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e104ee7abcdf815d44f7dc27ef581326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086026f2a22d0f4696c6ac5c10d8a4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2c884e302d0c0ce27aa9bf910924328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f98ac640da95006446fb143505b6c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a506cee80e5c44141376185295bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058b07f3b3504324d0427fa7cd8af1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052027b62ed4734cc9c0c693c3e301f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd96ced270c97a6ea65714e2a3efb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f4550eae1bcbaea41e6a6b428f47c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6f60ea76a008bfd7c603c8288800b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31d907213ad02462832aba0bb74dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0f894da61bb85506f942e529fc8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e67bd4700f9b5c39be85e2cfac586338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6d3a090fde039fcaa974eca748dd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c6cde7689b5c406fa7c8046f0b9f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0d9a0f7c88dff1598df80bb02c05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78efe876ea62d5abd19d7a45cee91e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814c1e35c8817a27ccf840d790ebfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b40136a8e52333aabe02fe6af12b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af304027b66c0d6b03b63f898e94e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8330382ee8257ed13137af709db16a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d8705560a92f82826dc6b052a3d77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e3ead120b3cb276ce3e0860209007348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0c87e120b36f1185410d152e2c70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276f23e0cf72c63e363f6499b5cea89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a003341dc10b7525d005a7e64313a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa44c276ff8d03aaf4e039b0db001352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5172b45851c5b1a037e2ad2673bac70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e247c34734a9965ff76cffc1035255c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d63ea7e4bca8a5059b202d40a894d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4005dd91cea301d91091cb6bf16352356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7f83cae746c72bd1a29884276c4b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a036aead24ba22fb0e61b4ab04c34e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc915015a3c618acd543292e1ae89588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c558c7b3ed32f9733e5117782d0c4f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa32aa6a6f92e6eaaa9ae264f87d65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06faceab236ca89d04549eda7da2c84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216bd0599730588ec3e78970e1399f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74abc3e91118c4abdf7517a305820f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df389721c29623bdc98b48648b2fe224365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b35758e798dd1bbf73ac35651582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf9caf0981eed3bb024d6c9a96e21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59ef7d6c4450db143a30de7b056fcb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec628915e6bb0739e56aef7178462fdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc60cb20fc92b7d21a34b7c4a9f34c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e4ec631ea1bff5467f5e2286ae19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78291a0438bb820326f2d4434ca765d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb94293ad470ce956fd64e2a90ca19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1d2149ff23f9ed3b979ac0416c8ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d68473109a85a5a7779bf92014ef0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e158e68666e813e6b13cc2116547376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b284a76fd11e91b8e018eddc45ca8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f861b08d5b42eebba3f4e71f1d2d2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754cb94634b5cf3cd750e106b32bab0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084705aa3ebeda0230452264827976e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3ba5187f85a94f9f2fb7fab38277381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297a6fd2d9aaf06397b093ff6f258e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01ae8c4228e64f43729af5ff9531a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea56187606da046bc45282ea40725384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e765f12f463ddd6923b40367de30b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d9c15221041f29405ae41388ee2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e4cd560f3bfb5aac755c98fd860df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a5eeab44edf913605753cb5b4c99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cb0829f6869ccb7c2b80546f7dc75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186940cbad8313604ca910b07162f7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d59f1fac5a4aca8c7c42f8d9e1e6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791249c7524515889c1a2a451b9c2b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bb83f566ac9861fcd842fe8b0bb68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73cc8ecfa688cc4eaf19c07e51afc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db082da33ea1ca464af132b2f30b44ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61191b6aeb9e739651d3b72af3f4f33a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ed22b66c476f4e12521957b6d50f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3a448efb743ba704d9df43516937398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c19352e4fd329f7289bc29c8bcf29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f21bea4d75cb5f57c6f825b5dfdc9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3eb3dce56d093f42f1a413689826c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bdcd5c1aeb1bd363962c882affa09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754c2dcd6ab37301bc831173b9e169403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732dde2e634675edb677e91526d57e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179095cfd608a419f8073463d97520405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbd0f5436f5ee0e20a96a7b6401007406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a98c558e636cee4f2e0a16b00267407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a420940e012d8da8f478740f8dc316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0472499c08de71fe6acce51dba0f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395d6aa38e899e28c52c6f2b1406b89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5b7e073c55c1236cb56e3af963ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af522558a69f8a827e9c669846d9c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66999351bd92ec779c474bb6e14f8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1b25f6da39c795a0436d22da9698414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebef7567e070f40d16267a473bf19b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f5a4de03d9cdfe66e8c18fc1ff89a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c75193ed062d652375b07ebb2d237417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff113f1d05d72b882350a74073237e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee8221ebedcc96272b28c4efc9fd60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db415f0e816a64cd604fc666238311420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e547e9b8b73d597cc9ff74af7f694dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ebef9e728d3f5d607cca5290cc94a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58188d2dbd155193722259fc7720c42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73053b8f233e3ed1873e66fe4c07a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a403e2397ac6cb0c7cc907208dfa53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27756e3d153bfed7bf018cc14b0f91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa4be6a686004bf2817b15496134c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22cc1dc6da2c83cefa7ff5b468e26a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196fd299741df339e43f90eec420fae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182749773fc39666c129c6d1849d16c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc10daae779eb61e4337be2f6fbe54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69581a27ff540ae915bc603308bc978e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc4bda39a19cf901b91653ff4c84e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c724f504bc7e656d3a835673e0829434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273aba26c6b4756863e6cc900009b6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002fa19d855c314156555050b13acb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f9f2ae18b8484eda868d7648386a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a958b586b8e288ce9208f17dc98ed6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea28fdfb7cd7a3a464d99ba9b3e70f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23f549123df2b9cacdc02821737250440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f42eb367b5e2b668b9c078aa7810e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6510f2f1c1b0ba38f7e5724dd799f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd349b11fd57727163a2dc74ae6cd1da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a83e2d3eb0ff0f149d7f571a272e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe140aa4077bfc3de1256ac1f02c52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb51cf389e8ee899ae44ebf10db6cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884445545a80ded333a7400deef2f958447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3af5b81ac60c463f50fab84fffa0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3f82bb8c51ce596daf0f174b2b5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869efaeef709f304af12f7bf5a9bdf9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384908a64122599e3313d9e42014c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53932078d74e71f5306e2bf0fbf73bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bdcacb906f6e0b8a46782d17bf5a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786f291fc13d6b7b98edfa9b1d48c68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179355ffd2c644561c19359a87a6e591455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fac7100567146126ee1d4f15ef7f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2641589619d83e934ebf8160827e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f455f8e8f252b3b8bd99cb8cf0cf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c29e3801340aadd613a5525ade702d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9a1b40aafa30606c674cb9994a3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac181a141e51b8ff83a548aeec4e443461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16fb9cfb30af7d1ae220b27edba74d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b23eeea777ee83e83d2a38442467463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89832aac2510056fe1a1680345ce4d02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe55e7694262ec562d7a0a74c7f3d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36618d69747e3c6d4cc2d52e795b5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5165b85c08119ca32d8b0a7b8da0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cfd09680bcbf67c09e5d8c7fc83fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba12f065eb30b8cb3c1cb6d13659b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3369440a3f6625d18274823cf13f85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53634f21f209516f427ca230e932f77d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b501cc840be21867c761febeab589472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b01f5556ef9d87bdde2c9d66e97111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096a984c73012944f0b87bac85d401474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629855209647d96c7499e8d0be37be7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40798acd1d427d1035bb7299a44fb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3c4ae91955d0dd95057be8f79c5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d70a670e6934c2fa4a8bd827b708478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4def775fff2296efc64c6a8db45c34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73aeef2b2307e053aca4c08b981d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4fcfb5821a1b823a4f67d2484490481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9c58bc24931e54557d5f5e8f90219482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80de45948b96f2ff1713ac1a9a1cea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5319ecc85aa80e6308491e512c12e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ba23a9f9e69c8a27b5127c6971cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bca937f0e5127ad81ff2448134825486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6680fa2a491bcfbe6604f2777d16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845099955067258e5e72d1ef4dc4ec18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec943ecc3f1b35c5c6163874fab1ef9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa431f15847b91fccfa1f0bad9883fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f71fc6e7bd67091257448adcd8f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c2040a86fe9f5ea4e1a9d2606c14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04ae02ea6e3e201da5a65cf2a99f3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f5012aa012fd8f3f1fe3690e68702494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e2bb52323f737288910daec22f4e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4192beedcff12ecf485f389c4d87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4900e842fd131588ede99257a72514497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbeee7f46fc7903510d34470dbcddb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622754dd8f8c1e0d55091f6a27c31d2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab98a10ac44d9b8b6992341bc06687500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdcb40ef4c2f9ae022f772459b875b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7407053da0fbb215ea5985458fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a9b7e4e48aaa16b757d33c59e7349503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93685d051250af870922f5e242b8c05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735d0b346317fb73f6abb56da723951505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4193e58f0d430474e23a2d90c17fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d7863b4e9aff77b8e1a176d6de791507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a1d5d6d6442d2c8685513f157d48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5fc735754574e1aed94ba8065f15b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0fc6726ccda110d552500d6da0a46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9a60d4cdb4da85e949b913a61a20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9aa05c7211d4d3588193ae76b9456512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bab742fcfa6460bd3178b9b9f6f4bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e591b853844ff4f2bafe6911264843b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d574c9b2d6ac660eb6e95cb36b4d1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179e2a93121b5d5f54849ac8afcf67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7577a5552820bea517feffa844eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94645472b9e432cc11d21aa4788596518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df35215d8ef0bd09e0cab9452dc6de9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d1850bfde06a7662bc1d1ee0cac09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd5099fc9184cd0052c8ae7312e766521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c232858d068774aee089d516cb9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f76bbf05e79e1597d3100fb8d01a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63819663fb47f088df001f89042ea07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b7843779b3e893e924a9a3fde348525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f0efa6709de3abe9a60908c5fcf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e37ddc0957869f4711d6bef11f78d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143a600735af504816ae8d55755d07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525249218cf1553dc0594135ef0a032529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83ff92634a2b23b74e878823859e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4648c562875c42b8bc09e7889042f69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272edeb5d6140bfe7bee5934054177532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17733e7d9fdcce86de654a99a26df7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4bb48586345556636e2ea598e8dfc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ef7bd00a630c2b089203319975da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dd701da05b0bac3ac76ca171dfa76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da237bdd39a0cd7281c4ad782f118f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03d388a1377fc5660c55ec778abd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc4b7cdfd449ccda6b9e7b33f556c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612854eb23566d4575de0221596044540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48573d9cd2b55c12726807e1844a46dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b5afb05a3b4749707f81417963419542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bcdd1c6dca88287d50cdbd8e6b5aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8e011b516cc978bf021001cac1619544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05136f1d540dbb5846c76de4b6c18f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868d94b366a8d94dc4f19cdf802d24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3b5bbcd74540051e76b457fe511b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de25ead24cba3dd45cfa9bbb8dc0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ad9068b2ddf1f8476db02b590916549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab00c37b2672d031724e3e5972992550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445bb7735f1afcc314c0ad6be6d2baf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c69371f8bc721c360214a1fde9c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72288a1d7724c603780c76296fa4cc5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85393bb8b65912d18de78cd32c7b3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c85438dac64276fdd57609d38307f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8295533252b1eb513d4cf4d7dcdec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420a663ba6c1a279b237f381ae3d6e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b7110336f85b9a9f9bcb42f9c24ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5afcd356421e8aa282a3f3daf2377559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74804e3556690f816da3d994f50a846b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d390ac42bc111bb8e5744dad6188561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d6297c921377f021809719b871dc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b4c6b30282b6a4fc59ed1088f442563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba3ee92130a51d526b4fd60234c568564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88659b24d89894b10de3dc9b74ead138565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752938fe4742b411a1e7c9ad428e9910566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8234341334dd19a3d44a15eb49006f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04394c8ae44ad8096912cfe56f1a4f14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bbe4dda8472481cec66c10b68bdc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda09ee4a688ccfe6a240d4667b2621570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9be15dd92b9f6a8b188cbfa23e01f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabf215a454735d771c2c0399e71daf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d3d7a0b02074acc46b66a75719d25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d79e9af76228c9c40a0cca5f502de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d1bf2b5c164c735961bbc2098f716575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9719c3149fbc7059c71636196f220576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914115e952b70684f5de2016783810af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340294be590af3d0cfb4e357ce6a2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931d74ce3b13fe475b3c3b906d6cba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a750caaa1816898ba22a659068f62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1078ace77344895d9f8c99d2151665581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224554174e3be713f9d43649e277698582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bf929f30e9f1072371aa6c12fdba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00fbe7be8edc3c1046fb0348b085eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4adcad7091d2f53ac48d3bab91f4d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbec9fe8db960b5ec123b843d54bf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253cb0236706f8141f27c19ffb41e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1655b9e4194c020a801ba9cd6c883588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833af25a985f1c5cf88d0d33ba5606589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91886f73c2d8d1247dfe216f5c72ed0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4d7a78d96fff0fa4d3a064c81f08c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311565c99f1f424235dc8027545cf59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eec50b6abd919200f215aa658dee6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b5195167cd5491c371b81bbee05d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2d54e85ef67d2652498a3a995a30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf4abbb71c2840ff8845cc4ddad6cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89228606a7ecc6976bd171bbcc268e84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa2a8c6ebbf3eb4150c6ecc12a75e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de887e62500e9d53429a9eb7b5dd587e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba3cc796d0ee5920b453a40484bae3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffd23ed851c1783fc368065e5be68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303d83e7f03d6c7f111846ccae2486602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866cb22b7cab924580926f90e2754d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f32c92dbf814a9abb7759a782e24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a25b0eb233ea8d983a3113957853605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18406d13adf84bf178c55fcd9b4b427606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75452e91866d0834053c33d688b8b3ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0943ae8d8e30c912a6c6fd79f94dad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f605541ceb5ee9635c7172ed08b14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acd113c34fc78cc06a6e70d1f3d9a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a85fbf92a85d0ef0601c042e9421eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe41514944e842888bbc4841a6f107d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e794035b9280feb1971d320d847de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a59217b7e078341d8ead2ceb3b817614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595a3a05918f8cac884d4b6d5100232615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d9128529670ab04ca5cef4bff658a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32b7027d0dac8605ebce0ec10fea4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd8eaf6c44fe5b40d2240664fc830d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f070743ed15cbd38fe699b5f5eba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a952c0999995d6a145e4df32ea99605620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f7b2ce1621b421ebf16d17f54a32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428d1986d6bd2a610d5e6aa6efcfcd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcddc967a08a5ccf525617a4dfcd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ec4d0c66f8576e205880f9fd0975624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65c2e357e4f3d8adc64cde9ca5133f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed6c9a821b7b07e684ef565739b170626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb26a03acba05c850b05efd4e43427627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861f6ede111d4cdc0a5003a0d8cba6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72679ccbfef87440056262c85209243629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7fe9f0930b484705d6b0d03b4e791630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d388f05c86361f6fec2dda85d526eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bf3aa43e2e75e1b5981fbafbf267632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94cb86a691a77f483374d98d65ff71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412cc791bbcf58784f432e750eb3a51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6063f9cadd4c43f11fc98b556c9b3b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e933b5a450f9de4cc5c67b39b82c64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d039b4d267ca069ab8829de79b2c4d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8735064c7213887f28e26fa2b7fd23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882b5f2e8f04fbad12ab1ad1775b8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d482b052a9ef850deb231af0cf87a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa93eabce17399cc415abc120405fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530edc460a7dfcbbb219388ed72061b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd20abdda77be83de770453d5a04c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63978e3522a00cf015d16f48b19d03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0088cec02066cbdf0a5938722d3024645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa13b04d7ffc34d4df923212da12c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614838530135e68ea54eacbce3bcf25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded565502661375f7228835505a98e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7ff76abee54db3ee2cebe1c922e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b5867697a01ec34741abb18574bf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6682d266a8fd89d718f638235efc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6873a5c323b1a46aca5e4b14315c4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f95282dd0cb2387b4d429f7028847a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f37163630c5aaf69b9b1dc18a557654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5db00ceebc9a858140d4984098596655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdbca3a8302467e3f0b8e7c476fd52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646b3d176e268eea45b4d2cddf0bbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b38f967d956dc7c35b7bb729f050658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dfdb92209025fdedd089c6792215a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab8029ce5c9a5b6eb80f1f4d34cbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418072c3ecd05e97ea8a6af8979e3b03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8f82e6dfb84a1fe1daabe61e5c819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb63d1e0f49e454fd37278341bb6f04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd0574a8ecb1790cb59a2faa0077c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcfede5a1c1f0acc27cc75ce29fea0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065328695a8824b63bacc29e2262ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3693051fca7f65dfbb8ec48d026efd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0498f13a3389458870d94f96ec8b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d43793f0da366a0273a4b340369d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ff23563565ae584a1b924ae744a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468c52ddf92c71f7fc43fc372ba526671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e9c8f455bfb0b9c5fbf1cc33deab6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68831b2efb694c185099b07c3f980087673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad40b56dd1e5899c4388ba6a75acb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacc666b0da9ae82f0fd285a30df82e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf6cd2dfc40a0127423ba8c32e5d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8853fcc8ff4e3386778f4a2303fb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7e82bea6db97e8599b0e3c4b1504678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c42448f14c8a45510594186eb3866679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54a481d74156dd85e172357e42df6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63896575b6b66c7723b796d868f8abc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc647ff34ae23960f48f8e02ef0f2de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d9ba6f03f0a26a5d3eaafb2f086b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a272ac50a8b76689d7df6aef55177684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4590596016016d6fe6cd7fd437d65d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43ba0ef841c0aa8f18a02380ce17ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c297febd23e157db93d7c3b2ef3ef44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a3fb8e8f69b5194afe0837d22d78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f4a3cb976272e9a56578bcac1a37e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb8b5208a24ef21f3eb9640005c9fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda7c3596cda6cd665f20503ce8be1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b191980481285ee1b217dc8c74d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068fbf48fcc568abea94a90d8a7d74e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750de5d14f4e11a09befcf36dba496d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e7a2ee282c20f6f1ae1b1077dfc6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf059935ed1c8b09385800f163d52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d0493955babea79562bc4ed00a50d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806b8d63871bca98e3f52a86f43fa7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703012c8a5cc712a59303eb065bc37f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a6cbb321a471b6a62a76440650cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c47517db25ef53abb37659af751744701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94645f9858ec62969ca9697990430702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac649b92a7f8aad3d031ca268c569dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb19f2ee451b1006de4769ea75453d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be7c99c631e1dd016a443f51b601a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173a16c9cbdd41b30c5e3d173ca628706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e9f7dfc661cc69f6cccd78559551707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95702404a4ae5c7fe87f1814b31aa953708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c323d6f72e872d4081a2a91b089b85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade1dd8702f6443c72461d3d0379e9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fdad94dd67a43647fdf792c3da126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4519dc97c2ac43b0a48cb502c73b29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a2b1379159aea4109ba6638f0e4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d06bbc2bc805ecc46275e38285038714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684817dc16c84853de1cf5c4e74e265715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b546626ea47b419b69798ba9b59146716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6416d9ba94e8d4af51c624db65ba70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717acbcd7521dee675fb76f03f84cbc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366f45991dcd18a8e560fbb602130f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3221220876a0e1dbe5d58497e0f39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d0f7f4618d76dfee13b3f5a41b41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1265b95ecd4a585745d40462a58dc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b00e2e76176976302192a29890843c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed4869bf982b2ecd5f771e71de23fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f4e07c242fc5d8f3f66fda7ebab3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed7a6400dd0dd658e6143f9347347a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549ac16f876d6e22b6f72f2dbfba977727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8e13218171b9f08ec340f453e9f31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c1ef4e2cc0f4b428eb3a3a3a32f9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1d6ec6a571b43121db8746d81f995730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826eb1b1da91f674debf492244e5ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c68bde8fc86b421db53dd19f7e3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472744025a1ccf44df8c6e2bfb523f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c7ed67d06b1c69bf92efdc6722374734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8d4f70b6bd08947c34d7b2926d7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5974bf5c51520eddcd4178583ddd42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f302a5d3e7abb1bd70ead0ad9f26a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d73ddc00da91f82a6618d9acb7888738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b462d381c633899642014e671c18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e1db9ff6b5894ea66bd979ab38ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab748e381f8b71a057aa96f8954ee82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee813a2d7490dbc630f62142ce893742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f33ac0ea0e33c32d944f48471b3b80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a37ace5afb703d6a3201b82a12de3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6626643b9cc55606375e7e18cbda38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7528861561423d97b7de6ed83e8fcd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2bec48aad9fb23325c81f5bf23500747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d13fd2e5237975554ab417e3911ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578587247de10fb72fbcb6fec5c2d8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba86d290c8dbade6066dd097f87c51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2c3aff9051b743572aac42cd7910b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48014dd9a8e97dbffb14139b48e0e3a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a3329950315c572128fa399b2a2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85331dc80662bc28afb44707c49a8ec2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc468cad39f23c1c2658c3e4539c9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e90da2c11515c92467931e9e3f18c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08a9e9645bde4c2521180a4214bb80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024c1ba6b9529e5ede37aac3628b0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef926fb778960e43a991ff8825e90759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c66d5142a835ed318b032326a5cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac95dce72eb2de302ee2683973af2602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d1eba355db1c26c00251fb75c2c1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7f2ce2791af3b895b96a24e3e40ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82125d621859518e7975839a2c2a8615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265f0c2c8e3134a6416025f35303edc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512486c66e1ade555d5c0f42697c6db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2e65d660c3853ff91d3c22cee59568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05799d32e9e3100112d0a123afcd4e4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497660826bc657713d07af1d1b6647610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2c63ddf36d09476d7f861e1b487911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56207729cb64bbf21476d8fd473b0d3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397069047fa8452c060c4835f0e604713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce451b50b8808a76a8660bf2f8f05014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c7a180b2300087f19f75786ae393715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458217e0994f79db91a077c9584237b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b3adc94862b88e082586af7349e5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8007418ba32196323bbe69a4cfbc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e598be1ee103ff3b256c59f518d5e7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324e93b16937b9768779488b9184b9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5c7ac9c6c0309aed6dc10c2aa812021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1082eab3d8ceabe7c2c02fc095f389622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487757db76161aab554496a41d547d9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f012c8661510d29cb3fc2f6210185d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539deab593e595359cede094dfb667325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8554b02c7e8bc4bfffe33126874066626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ddeb0cefc14a26e7da20c378329027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3e4fae97a64d5b8c9766ac9c195e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66d4aaccd478eb17bdb4e182771dec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a42f1c535a78076df726896bd79f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cf346c5d9564460e32ea057bdd2b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dcd5f5f51a6b8559d0d5a7aced54a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdd19418b09cb36255a81b66395a6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5aa2e9bbd22d9c4f370c8f3a6d2a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85be5a57aefaead78cf90b7be3b1b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982b5d4d0a2b8c5e2efd96df8b868736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b8ac22365a5df4ae4d784077705a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c43e00bf9632a5d07c5fa06f4a80938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c615b286745e23062abff8b63c087739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d333d56957875e1a79f3bf4a7c9dc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635074cd821a71ef1ad437835d8b4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aa9d122876333807c1e58a904ed3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8cd38d0200ec32e83b378bc2039e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7e449dc33a5107b92c35a0a28d8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7789fc4da03a9581cbdab897b90f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414b7ff3aff05c7704f411838843bf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a40f029f5adecea54003aba950d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f6d2c153947820b35d0fb0222c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbebbdbfe23e5bab2c485c82bc10e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad999a2a468e8e5a6c6e00d4abc9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd2bc7ac4297113c284aaa3c0356b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0528c9c42f7934e2931638417599faa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf676304b0a4ec519242532770fc0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41ec6df8328bfdc5008fa29fbf41154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e7b13df4302313882cc20e9fb6a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50215ba0faf63d8a561f61ecc58f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e505420565c90f4e4ddd6179e2066e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286daf119099dbbc188cc649cdb209358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8be6c7f94d33814ecb12dbb2418e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17cd6f5c5dee6e3620872419db980060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81046989520cedb63185596b3899d81d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391700cfbb756d96b5f2f9589c691262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f09afe236014f095309d1f94eb1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bcce701e3b9332a2298b583ddbd3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f8a9fa7ff741ae94006f05f42b8ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43631dc0df577dadb4597de3a1b8fc1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1057aaeedba04c4613d016cd52edcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c9d632df53c358ed02d8730aa6b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9dae5d4d4e8d80c87110014badfae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2e614e407c3ddea03788adf7b29270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4a332e55841b9ab2e2401ac4889571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9867e47ddf51ec6b232d2097a8ef872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d05c781ab6da4182ccd4028453a7e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418442206e9cd13a6ebe9e5f8739b30b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9105153fe076e81e3808e9cfca4f9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfcce6abc330268fd76138f9eef20576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee859220c6236a6907c358c9e31d5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388eff0af67c4b23c6b36332d45b7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b46a89e2cc178da927a1c85e484579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab1c874a49a180b26d96701d24ae280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d0e806c636d863f4e12ace65aba881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb6ea2ebdc8e879ffcbba62e4f8a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8fc645563f152f7944567d20850583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9cf3cf325baa2bf147f2bea7c428a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75002a5a567a541f734da60c7d28a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be0d43dc1ef2e94b98d74f6021566686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2449f319fc5b7bcf6095813169e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa767138332a99860582cf42f500c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b81ba07986471abc7b261c6a6dff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d041db4770214ae2b15bb8ae0ad4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aa8cdb8dcf40c87122bdd94eff46091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c533e3353f5610c2875d84c4a57b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b5d66a3eeecba534900645a7e85f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158e3f81c0832ec09fda018be2040a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6b1e8095e59f69dcd872fb9aa89695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7fc46329030bbee55e663cba6027b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df9835a868c0d00ab877b661ce12897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b5cd989b994efd8e65c066963584498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479cebbfcbb48990617d69bfdd7a43b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd054da00d738ab0e23227b9a98183100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d79714231e462e00b520f4d26c376101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896680fc16b20b4304c8741a80f7dcc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc391bab8acf24b877c63e845f2463103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810281767486172858a2938f3b82cb21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0297819cc24eef529ca3925e133551105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd72a96becac23aacce3a17c7044b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee597165bf0a5221c7e694c337e53955107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4e74d4a4334daf8633298c8f54dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2c4a29af2242854bbb37d0a97fc61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f55eb9328c2800eb57c0668cb8aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdffe17e3b4cb951b955b7325990abb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be8aee20b1c5e3cc0051d0ab4fe7a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fad209146edab71ea1eb1d278a0c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87d0df9e6c8b0eb996714bba98ac9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad263538b3ffe0a3a739357b1abef9ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b0739272d4bfebcea76c04fcd2e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c774bc5c768c70a4e658c7e18236ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df747fe354237029d451fd89dcb3a9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1e702a63130922b0a276ffb6fd13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eff6fde61ae481469f446283da0eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd8e6540509aca4ce8923efbfa29b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eca9f9bc14037b4c4b07003fc744bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff8cf5e299793f2cf8358c82d2fdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e6144d6f1cc733098209b3bebaf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a345d04005e0797fdced3c4444b491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4df9123bb6af412d081f8a22e4561d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1733b469a4976937d0253439da742127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81019f48923d1206b17bd339ed425722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e30105e1762a9800a2cbfaa2d8eec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752782cb544e737e4dd8c48c053058c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c005100a112d29350e25d95e1d593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a72e4c5d748cd49b8724c31199b4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e394b0ced25736d08348c187669a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1116758323e5a94cd26f932062fdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa19e0e689e716b14804f5b8ad7597135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fccf324cbe673af08b8e13c4210b98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b7368148f79f1bac3c011e63035e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63365d16eb743bd45abc0825cc39c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fc74062c5fc4653b0e91c894f603139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd53eb7eae91402d76f5d0685c2e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913674ac991a18936150e118b1eb27fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af2749db39efa327b6558528e8106142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51162a6ece58db09832d96e891fff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e2b4ffecafab1409f6ef82561df5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1969e7ff6f41bcd541670639bdca67c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef62004b52a6d6caf04b8c54e3791f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a8445dc08e03fae2f9fd1b5cf48cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d6a5225ccbf9f570304320710c28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5b1616c86b3f8570b06abaa6fcbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09b95a4e7828c4ab6370ae67b2ac65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58635bb659bc9db8cb0846f92b210b57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e269303de1af6ec3338ab0464285c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0954eb3d2b63f1035e669c2139218153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f8db37346c61603735e956ee65d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268909bce1d7377065fbb930e24d7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bb3795395c1478acc403786358cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462196e9738ade193127b3bd33cd8427157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611be32af8f3371b92e4e9cbd1250c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886b8cb2fbeb3d7becb0c995abe250c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17732c9cda0093d783c7179ab5edb8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1899842e0dbb22ea1fa8c6f3531204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdeabe7c6fdb4f878fd21c7a1914b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271cea647a593428e4d6a444b76cd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0918e2a51f8a2e71e1d54dad34b5b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc487d57180af54bd4f65fe4ae5d5cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5a9c44528ae5202660167e0936cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef4e03e5d5be66f962af1155eb939167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9422705c89b7a2f32b323f55d2f3662168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f7d7b3fd3bc0198f3c86633fc3074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26ca32e8612217159ce83eed2eb3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0e4e4a9c8b670a6b456440805d8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553cc5321d0eaa2dccca4833ebdc07f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de762387283304aaade12bedd965e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17a62e17f8553c5f00af236dcf1bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df07ea17227594f652662268522536b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b71e1e85d8438076220a510c57226176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f203cf8587b511c494889acca9df35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31b33c08988736f69fa36d9fb10a84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b347db9f163542835fb5f5ff2d414179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0c41519ea03a7f4588a183bd9db2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971fca4d8c48b515711015a1e54c0b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a167aaf122ea46e33e5c76ce176ea8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f1aef6e9c2f3a8e1b757f445ec28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63662499f156a3bbd13d19677c637247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb0cad89326645eed0782bf1db78b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8b214ac561f708af8aaaa3c5f465186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca0e864e5caa0ef683b570d4e5fa0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f2b0fefb90c4f0b9893b5b8bcf2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51482a734dbd0905b3075bde5a23e94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70dad7afe4fbbeec81a4412e1e96fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906cb11060f10d8a7fcf7c8b4974a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509770c25af4e24d814e06d4e667727a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c4fcc90bba4ab0c3cd89215184a51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac972d6d44f1836948fac77c1d1dc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae20c6059a073e14860f6fb60ed766195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7d418d52ab71ae1f2aaa3ee18ce6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ebd0ac7ec598601c1291bc6c55d20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bae334e55f6851fe282dcf29b5e39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9566ba9915f3f2fadb7c84214a18ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31325ebad046e83d9beee1d2e247d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe2b3325e21d7367ee5d0ea23a7cc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bb329b32abdf1862b6f9aec404462202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458abb8d103392a7f4d79627d6b650f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5028cbc4746e6da4cbea2352518d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77259722aa2469ca67489252e1ca922c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af5164720af93a864bb207132ea075206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a1399ff012e98e1e116015098c2d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22981731ca5cdd69df0b016adddea0dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601899761ee351c5e17f39f19d39d87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5b7d7b56ce6daaad8503a68f5bae2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a23a3de27e0de7381af6d07f62150211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d2aa18bca78f741fefa1e8738c657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f72a10d4082930903ea27dd5243935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718174438fb57ceabd6ee4fb1da4f84e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01207c285c583ce4ddd757f537a288ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6583b69a911d66ff9dfb97267dd251216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40b33ddfcfa7119302475cc44e929217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a838aab14049b0dd9cdb1489549efb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3dafc89b36f87dfd2b7c474bc47c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f377c901bbe2235148d4bece92247c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9a4ad203ddadab5dfea898c2e5c1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782a14858bd69d871ac6e9178cb79c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889aace6c3e8e23339c55a142569f89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b003ed2ce96d42ff921d195d705b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45617a5ab21a15f95a837c12ec7b88b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9337398616ed0cd77e60183e3c56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2779f6d1a82a6279fdc1d938f03d61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8802b5f4538bde493b15c602406f32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1167bb8bd8de4e4fae451115ae888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a5d034f6c6c1a3dcd5c9af808d0f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19ff3808da20870edc3118f9a85d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6007b0b4141aeed0571aae8db268b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b04e9d6d09db3a4e06f11b1f31a32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1bbfd44829b87cc0d7d921b7e5f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced2b46dbeb937c9157573ac2c312fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8c3a616ba29575bc7fc0d897f1d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21dad0f2d4d805eaacad54d1c1e4d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c4d0ca2501aeb00849369c3b4b944238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2f0b2d63396c0fb3299c7d7db625b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb413b7feab9ae2445e3dafce1db6d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8cbcc1337cd5a77c0919534ba92cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd93d3b55e14b280761a6e9e9eef2d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219c36b5c8d698b7719c20501e0f1fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fbbd5cca7f8f70c01331adeacb0b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1db7472cf78aaed9872ac5052150245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2c0ab52c8f56a978036f2373ba5a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fba5b6693ea82b03130a06c35426247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba50c2080ebaa4205fb49730aa0ed0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9832791995a541fa353d6a4b5325e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67529317d31b591fb9d93ff2c970e85b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f402fa66c0168fbb4cb204fe5f176251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d7902f465f3ea4a3020656fd4330d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d93859e53a4ae136a763bf5cb692253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1250d79680471ad14a923d03b4a90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb3031f7fea6155501bbc942606a5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2b8d90a9161c873ddf698adb2c48d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d26dd49f9a10b277ecc40fac0606f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e5ddc67b0c7c7502a48ac9a3d830d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c545e5e6cbdb146cabffc91534d85a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c497ab9c2356b4de4ef6a56755b6b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9036e767b48d3c129a7feff6e59932261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff921b28d89f0bd4fda5215ae4bdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81460b9c69d61920bf43a937823fd518263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516d0c073cebcd29661698b1df3b511264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695ddbb9c157f6e247dfc2f4d8ed9c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097ea148ee11b68b071e8864917d106266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa4c6769f9e30211de3e2fa69197c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ffcc0e9f6db18b2a6c68753ad883268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd572726a9c4e1d72a9b2231854a1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef82ae1d1c2194a4b22a7b35670730270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20884b4d294cfa1b19dbd83c30491271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7bceff5b6f165e30852e12b8edb35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e0e899f245f2dcad23366285b012273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2757888ec995db52d286153346531274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1418876cfbe8aae427748e1f4668e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e6e2c2f4776810f06b9521f79692c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44442810bc5473fe88ba8ce39ba70101277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e73e71599aeffa510f1e86b240aa40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd998be55ffc92dbf400c73dc7804503279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbab26871ca9a3f82e998c22e03ff8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5e4518d8a953bec701ae6f20100cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748456c12d16000014ec1029cf73cf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a654bb2a338f46581211e26e6c9e9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281ff0e1c1657eacaaee05cfe88f9ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83408f4fba00f0c9c557d137f3712e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940114fe8bb32eddcfa953bc903d111286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3bdbe6468ee95091bcaa382b6208d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fe753c3bcc0afe65713982020e038288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16850064d7defe8255be9831e1ca7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ec967a9beafddbfe8bcd1a6506ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0102465ccb14c10822e74574d77957291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ca8bc01a16d2391b463c0b3d5d85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fbf4cb6f131bcd453d3d4989997bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da04c37173f620162eb04bceef1da3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14531fcb7fc35d93b25453e96678e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250e65667efd33695d3c2536c37a27f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875decc820a3596a2c67aa991abf8dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b549d9599ce20b95d944acc1a4c4af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911055bec288e6b3e6b124d8795cfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed588b85405bf9396b7620591190361b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ece675afced961bc49d035175bb1d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6682a15ead7204dd4b376ae80eeb25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe00958c3e1760c40f602cd0e9df2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed741b004c30e4a474bdddc36dd738304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fad066534501c5a3954ba759e5bf8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705721b7317008863e87730a1cff9cb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c37707e829c00d03c5a478c8c6ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5720d804fbe6796ec4b9cf29101a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dfeb716ee018c6f0a9195f18b6ade309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809e22d2802b6a416eb0e7dfc0b3907310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9779dd91ca5b68c343e7761bb68a9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4968329a44b58df6ae1098c623154c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8585f56d07c63b156fa8969fafcc569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b8cca9eb239b0e288db06eba28fb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a8eeea5a61938575aeb4060e5517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c528582182172f4452c67d81dbfed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7adfd0b03a14a8b92fd8e77a95d79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb917e8c1e0498bb79e12e27d496bf27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce9d0c8a3492960bbb902c5d7b94b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556917345041cb09e7471b4054bc924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da136793970f1096770c0234fbe132b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b27841544227e7dd278c65c98664ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8b6dea1fe7ffad927ebdf4bf3c1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e6ce5fdc073dc8d7ad50579683f1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529150309473db03d576d8a9bcbd04c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0975f4b719d0b08fee5795be2662a06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df48ea8d0ce3a64057511c4beeed61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd810da1da734c10afbb956581486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfd5e466c3030a3b8ef71ed658b999329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a7a65bcd8ec37e1f3f13d744548cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a187688cad3d56af5b36ce983127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183531316d485f3bc8cf2a97687b4d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5114e2be40cfc088988e09a78b80e09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969cd8ce7f94d110f10e3c9df7ebc78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585dce3676a29ed7b42502f8ef779ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d81c8aa1118216e0bd4062ba51fda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516dcc287d400dffbc57370b2742fe5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29930e7ae480d6e58d99ae85cf06d0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5146cde650b7fbef4ec2b6d888ce0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a7b43a46c26a1adb1ff10013c66ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b73f46fc4e2162aaf87267cd3326d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559459a2e4b7bcb20fcb93419c20ef8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f07dd1cf679bc062a4d404b45779d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018091e994df0d94e47aa8b43dedc56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980000fc12be6eaab7d39543a59305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ae849ea119dde73ba5b47873f3156346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57becfd7fa13bf9e5d870c1fc592a037347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21ed0d39351f154ff109ded6ecffae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911754352b002950ae5b61059294d20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95618b9144dda5d7cfbc6d4892c958d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d029d971014972d4f59857957a767351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b221d81a80c2098d917c311523fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d805928b65deabba2e4a98e45ed2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d03640d750702c1b1d4a5d56e2cde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf59cecb532663ab1de3342b7660d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892e3b148d8dc4ba40dfcd82ddde72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421be2644c8ec82c9005729b4b1ad82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0b34c61605358f1943480390285e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6d202bb6306129f425869afff554e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c83b3fded87edacff9bf7f8e1da6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec431ead1ae7e5276ed4ce2c0a802e51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6644ef8fb26f5fa876c5fd16d236d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9152e9a575b7336ad02558aa213d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d7c840c02d3db0f03cea897fe3cc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ded70d4784d26a9eeb5e4966c817e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd626e03c9d68563172aa68f44753d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616eececddd1dd7642835fc8208a18a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed381a9a83543507e3e0d119ace2dfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231465f109e1766367af2e2e4067d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e22de8b43ea386a606a20739fa659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0b0de554974e1b6f8f2bf97ae577371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105962dccfbf4cb80cca85e9be9d88e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a0e54549dc39cd60ea81d35bde48a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63c7e8f92e26899fea452b07cd2338374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58144a591c15d6e64b419c19bf4e8b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f86f0eb8c958d5b2ba03de1658d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e61d5c1173a2d62f22d1ebf141ccc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc1a07a90915c721b60c0087e799a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f04a2e2b011f2274a650d564ccad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037e99493acdc49d64a65a44c84b62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26a791451d0b63ac05db9884ae7ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9906ffffb927f1b79c88f466011c9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6a691bccc26d0f89e6a386a21c672383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ddcb6ff60a7fd63257654b335a85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed8eb3dcdadd06fc1c71233a2c591a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8015c6c2c5a367bd4ef50f6766e03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc0e0d6801c0f25408a31e5323c8a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd44cd0da3a2061530146ec7fbf562c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2cc9a7fc488a8151f7220172dd2ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ccca1fc781c3904129618312d421f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60449648ae114875599de4a13b0a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433cc8df375820c72cccb3d4fcb7886392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab1c5d47f9565f6cb1a3fe50a83f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf821b77c10bc16e7d65a9c3856f934394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069eca25d9b620a6dcbbdeab0d7c1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbc6b2358e32a7b6b8ae418cdc9564396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2f9c07d2e4b6e14aefa72e753f31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7347492e343b7f66e5cc2cc7e730398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf18cdf4475056a22dd5b3b5b5e371399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed4ba80d2b7bfbde0b0ee914df971f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eaaa0cdc5f91d8a85e967d8ad9551401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b84a96da491d63f6a677407c6c811402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6727d68d17db0f3fe64dd665ec377403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68423522a710b986a63063cc918271404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14763d267fc4b620ffff9678b0d4533405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c4ce6032c39c486cbb870c8aa659406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d410e3694c876954460711fda4e3070407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611f3621fd4b5319cdacfceba7459e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd20fc84a9784a319506406e1b0405409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721842e1d8f52782dc8816505b71c682410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4652be0d2928584e6ec14e2f13f4155411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c119dd654c4c1133666afe16fe3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad76ffa2cb9f61373e706542e6692c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f903b1f0caf50454dce55f4bd5831414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583916a5388e02ad978e950680f8cb60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563a916185944cae9e0f3321a273ec1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23256dd158702b9df833e632b899c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd957702438c7ef7897963741f03a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c324ca698f96e8b7e30d266404c13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f59e0a60d4f9c05c16e046b34f90b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a5dddfc6378a6487318789f0f686421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaebc35ef0f7c73ef4ca7cc84a78b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64cbfff973027c84402b2683920374423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631459e753cb4c77a719cd1924ad0d40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bea817141de1df580cd8dba4ec7e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d3e8521bdf7bef7a74f74c1e1e03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf055a72b4d7d6ff48de0d19fa2d47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2b126711ae9d2012f29fffdf4251428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd4908891092561afe4b859c19f00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec62657dcc2dde2e08e5cb944946794430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941631a6e749835e6361b38709ad0c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9890ac122979d3762e8f6d7f393e56d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f72bc2c00a16690dd926d180187cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b6f14107c97489816e181488d5fd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d34bbcefcaa301915c380ea4ff0f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd410ca49ee12d482c7be7a6655de7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ee094b308bdbb7e05786ab9a1717437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b248c29167e25fe90c7a93fde0df9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206486954b6a5bf06590c8aae3f56d11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21dfe76df14c18adb0e2ae03ac7001440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b379cd6d2fd0eb242bf460111cdc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277041812bee3eb15ca6c74556906be4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a070f09b5e19a922e07c64f1ea394fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12dd401bffae2b06a1d1ae8e66cd15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe686c671b2e66d4b3655073eeaf99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d739a86b7dfec1a7dc81eed0ff10f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c519e8b412c6a8fb2d99eb661019447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec3b23fe8aaaa599ce748427fe0bd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baba6f1a0a32cd5e407894f0a54e7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbf87d1479c60199e641c46a9038c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96754bb81f4c268e5507bfd280b6c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68799abe6f37d443b4aa25096a01da34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b1702a3bd8ff000ac45c47003eb99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc104453b94c2dd21ec01b01db69e1a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db1c2c16381b2e98f2419d1f8b4a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08edd55e6210c42201c079364e4ba0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88160485942e723968be67f27a6fdc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387e25188b48aec4c410d299cc6213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bc46e64fbaa44bba109039099cef7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78651b2e94d4e62b2acdea98a568aa4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630b3309e3c68f961efba165de924f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e520c63da49a13b882cf279000eb28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9635359638dd4c2f9213162a20b41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c452d038bbd6adc05fdafc163215464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac7fd89e3b2548b75e381038cc7c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f07251ab1cb3db9a9dbf505d7f16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159239d6e9f3e5eb03a59fa6bad49209467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa503a698b4f1e5cbedddc9256122ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ea8daddcfac8f4fe13758ca5f7d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f98cee29414d91d7ebab85336b35e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59299fdd6e5114d89cdefc0acd3662471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ea5b3da5dae50e3249f60a880a2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52a3a669e651443925544bcee034d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9594cabb5ebe0aee40163ec9d9e7d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a32c0bcc93b9b17b4c7b5315ff0f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14050181430e0a2e99beaa9d24f6dc04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2259d22751d0b8006e7375cc208163477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec0883e43f3ce1d00c26ab92b97ba9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c5405d1fa43312715d4222fd6c70a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d0b5b392a2a0018e3b246912c1e98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb288f539daae54263b780ca44f9c1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e83fe5235e58579daf27826ba2ad82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d938b05685c1cc3d08b8c0f628ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d4975fa6a231ef20b10a2e4c27cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0692730bd4c11da80389d86e1424df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e51bffaf42d53be2d64835c98888dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac93dd367045d9f493e25168fc7a12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3bca0e92da2f53ae1a77c6ce7ac98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2408376216f71709dfdec1c0ca349489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162d3fb0bced8ee384ab776b9cd4fe7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f6627d67198fedab802105012119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725bbd2f8bf8973866db4f52a9a2582492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70384c15619a16bfdb50ea97638eb08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d2a78ac00cac03a536e94df38f44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a26ef761cd6c30c88d9e118a37581495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c5205e21ee7e3a2d5f2e9f152698496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5c7f0ffa1858dfecb6ae9807f799497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab072fc4d6e48f08d84668df12efa6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be8d83f434a7e3166e93209bd27ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930408129c05ef02be73c27f4c98795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066272774f709d8ba7eb87ac438b2655501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2ec138d19aa704379e4ab2c7f1fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f91fd51f76422e884f6283441d18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb939678d17597017179adcc8df23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fcac00f2f0de723b34a5789e1eb79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d52b513132748ca5beb50f54348c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d7288e90285bb87dda0ad48e87d2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884212e386b90cd24e0b5a00e47fbe9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795de38f5f786246b817f9944e00c72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b29f3d8d6808531dfdf66c187d70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6ec70c5fb3fd30505b2bbe029db77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac2152d6b964a7a9ac254e038c72a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f118bc4820a7b9e298df1d799c461513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba831fba9c74fcf3fac19e3ac51597514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5686c1bd2e913ad485232453dd9eac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebbc0004aa6ca0da19eb54deca5654516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d745a0ac0eb6a96c14efa5f504ea05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c3aded8b1af17bb3490afa8ba20c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb36fbd0d81cb68a65c036ec9f70d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e523ec0c412129af3c6ef51a570a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca1070a051653901a22398afb0cd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0efc798fa4071c3e8d3f9d9f1e0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dfb5e8ac91e1faad1c9506aeb8120523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32691fa6774a7eda00c1d3efbc732006524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7bb00b487768fe85cc318c433f4da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cc427da5b0b916a2bac99b989a5c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ebd822f8d950edf25d283fcd285f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829eb7cd6060e1c7891148346c527c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af71d968d5abeee8a4689ae58a354eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d55c19616fab50503900c6e79519c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf67104753de8c786efcb7063607ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902ab7ad67cbcdd36d3f5458e2081fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841681e5f708177e7ec9302f62cfcb16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f41907970dae3071b4f0d788fa162534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3d2f349d73d70b0a9da44cdea1d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebd675998d0b9b4945656ee3bcd56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7a08f9f6fd547f28a96840f5125b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac3243bb4589bb01e85888e5c3e11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f27428952bbdb533ea5e797110260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64454dac190de7274787d0179628cfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78da57c71804f1ffce4315a5c8da24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3c8a78bb5db800965b534d3c7e4b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f75ab46c75a735fd85f28d946fc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe58698e838a9486ce613b5b79bc6fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b432d59efdb32ef41262e94e6cd0b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578233407e962a86350901462d31099546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e587c0ca2cc927670604f8d6a60f58c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2463bd208c295cb6e44708a99af2132548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89d3d0eb0d754957fd58df9b2e3971549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde6307427cf8cfd1963a755d7bd93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a62fad21bea122e186c45e45b50ff5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584d2b41c5b17967fab848e68b25d5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f132443c6293b3ce9df05b1d620b247553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a54e56ef18a3fd3cc8a9d3b785089554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab24c98ac8b6711f11ab22f0b0251c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e196d02268be3061d5c871060e2fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20d1d5281e5cf2180a226e67fe20b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bc80947a255138dd9a2a831d30c5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc902fc1634b6ad31b45663a0eef611559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b9304fd94e1f17b35fc34e0068458560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6fadeaf2546ac739da5f2a4226518561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e87ef7453cd18348f374f2bdef921b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf034824b2c3dd2184fbfe66b2cd1fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57bb48f93f15a45b3c495339595704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e987ca6cd77c89dc4741088bc4bad1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9b35d5ec7ea8d1373c6e4dbade35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac543ef0a0ee16bfcb30815d7a7658567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dcb1f10ec9d70f665754386bf789b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649761bf3b595a63017f13d2201f0461569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31937b2e453d4632f7770bacb14a70fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9584d7bf9274c9483ad4f73f2c9400571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeacd26752169b3382df0a74e5c2fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4bcaf7794fc25c30c8f9445bea6da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933af961671b287c9cd6c27be08cdb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14218e882635c20deefe536c2f7bb749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5666ae9dbdc45c16bd33b5cdc7864576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c73a23befe2563316ee772fef5fe7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50101d9a90a421be13c9cc3f0ddd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8c8ec18bdce3d86efb704c1b1384f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690ec47498efd6015c2682c0ba2af5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac38f89a9b68bd7c553ecae34b4d10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83073b04d4ce1d0e76ba012f5525572a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d1ea3c23996649d375903ed50114583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca2f6a54bb2ab79110ccfef2a0922c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e42d569533895ecaddae0c4b3efe7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a62e3209f95f8823efc98bbf26b29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e67d4ddd698de0105c5ec19fbff616587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d653c99b5ed20b328e897d4681ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58373c7fdcabbea30f7bd461d56648589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aacc8bedf4f67f9267f8b192233ef8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5518e9efdae44c3257e67901a90b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd23407dce8b4168cb6db52773554b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199491a7eecb499e1b4cbbb32e22b0f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba446e69460bdaa57225a6fa6b1d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2baaa80098ee9e034749830244230595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb377995a429eda86a63a9cc5c97569596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecbc4c5143e8598a143a00e89a7b1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ec610428a73dd176fca0439634f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2225b42e5114b2c13ebb030901db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee7812f5f6dd13b6afda2f5e063be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b10547d49d857550cd740728bd5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a08274145c069dcc809f3eae81c24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198169acf2faca1c0dde40e65692e8b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46aa70883ec38425a4f3c588a90a0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e5ef9c4b83a25e078266764f925fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4949c0ad6bde0b65b40c58e7e6199606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34888e0682bc5ab0edb7c0494c9b473e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62e81d0252d5acecabe30f39df2e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd20d92b97d0138694d9573ef0c732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227f1f079c7a974992a034e6b7bbd84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b1ffd76d59d237155691e69f3bfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1ceb7739d53ba301ae82c864f29ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a750d85481fbe2856184d7048510a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd68b3eddc17a681c71cb54aa8a0fa2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4742d17583585130a88e9f5d3710615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ede16fc8979820ed3caabc5b9720f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf510b94b68dd1d4bb72ec2053f4e8c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f7e19dac00f6bcd5ec3ecbb19db7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac24470d4ec9d6baa47a1871ac4d2e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2c080ce5203a983e5e29deffa1a0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e71608834c643184ed6ef7ce4fea9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7009665a61d6c254e9b44a5c7ecd53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f128d72c4de7aeeb7ada7c2116f89b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a3e003f0af14dd04bf4c54e5b11c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668233b536c3101eedb9eb0fa78eae9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589bdce7c13c25991ccdcfbeea0de0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86532bee508df2f19354fec5ab746d5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4889b9c79a00c0497e4484fb3a3ab4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39e573a6a00206932bd119fba2b27d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5262c241134c1c2063740310e405a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0ff63e0e6500523e029c526b6237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f658a55b78fe928b3d42d7ecc0c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d9672e09684e97014814c359bb5af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cebc238d2ce3576aa80356dd7dfc6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135f9fab9e72fb070ca83059e3fa39e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205370ceea9f6dac047019b4dd1f1528636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe7e837cd57f12ac89d19986c30f50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319dccd07f535c59ed31953ba213ca5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd976aea685e38f2ab7ff7c797d22eec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf1962fb289b61ebdcff9c380c25c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7575cdcc19e4ff2c330c965b4908fb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183b3fec4610455485569b63e19aea6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f07c36250ac21056d7d0362efdc10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ef013d168ff3b2a1937ee48a144a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2438c07ad2e1fd589f67031583dc03c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec691dd513e6e1cdc65770a38786b25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeed712286479c1e064c53b2bce284647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1cc8cbc28798fc5fa384c0ae82c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba747529632ca1089c6c86d9d9f8704649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e5dfa60abf276c1b40f6af97b7f8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedaf0ccf0dbe8cdd8c931347d2346f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8cb4b73b7c8c5855da3f95d57c20f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e82e29967bdb7c2591a2af958a84a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75586bbbaba606422e3ec606f32df83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc328929099b05292175970127b0a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcd7b271e4774f22f64d193eb492b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f10ee86e279befa6a83b177bec49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d57894ec719de569d09a3fb97b3fdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297dda4ee81d821aae5461b807087f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546974ce9ee5cf68cb45ca0d469001fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a4f0d280cc59233501e05f6202af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7097509ca28744a8e8ff8f93d1d14c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c87f2c5a232fccfdef7e27ced5eab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0d90ae8244f17df4800c857ce391664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bf3c4fdc05522920e32789924c0eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb771b27754a8e4853c372f7b4e3c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97bd594044ea85e7b5eecf61203a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3b340c74e407c20d0602eb51d511668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c1140bd73c894acdadab9cb5cda0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ed4e5d8c1a8828783a38efdc1235a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501c266c63b4dd4d24101821e30182c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e4fa6c3ddf417db507491ed6876d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7fb326902bfbc24e9be1e0ca78d98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38397ee97b83a063e24583e2be364a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8467da66c31ea092e1ed3fb7e3467675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8b22f8098395007f8157471678ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148db2032ff642c57a0b7ab975da719677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8539b712de0745b80a9c17b62d2b577678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12114913ec98f75d988d3ad99d4a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5bbbefff22a4364f25edd9c1490ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b81293f34d3bfc6818e24f69771bb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b8436dfea13fedc25bbb76a12308682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80ce19e98215ece7434e8ba0fec15b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c630f874a9d999c64249db4d49010684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af7e9be53597211e5072144c8200c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d057bf8f47a90397b74c1b4546d4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460912eac6e41a84f64846ddeafdfae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06f2fafaa7ddff1a03bea73d71338688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e62dba38f76826d408c516292030e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb96bc491801eceef9c77e91acf9dd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4b8a3c88e52b993aaf1321b40895f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e8fb0664e50665a82c5c1cd36051692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e35d8938c458faf8296a191ada8b99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4341d657f5e697da8a3686a7ff0aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e403496e69b97bed2ed9b9e6d351c74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461c92f1ecb8f542f58222d6b310079696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5560920de0d786b77131d80d513c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4c1aadb4da5aee58a4d354e2bf0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f526bd941e5609233765802db0e1400699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65918895c0b9de04c633a0968c78897700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469833cc41afd95a0307fcaca47545c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5ef02502ce7e8117cb61a7045669d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc30b98a0f1b6354ba8ee19419cc80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4c45bb1d8bfc8fc7a8b05770e5070704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7326ce8d999db06fd56998e7d99b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720018e888029794c4d3b0fb7b3ed73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd15fc04897e32bdd54d9b2dfcc04a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb286ca95943cc3254a34666579c27d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b171e338c296bc0cbfc842ba00c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000c5782b2b6f3469f96c030e51d4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a055e063854cad18ef14dadeedb0b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9f08aeea030ac578911adf24ead26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a54b58b2f0b9d76b2ca391391543713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8987449e66104890c06268fdf76dfd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a9e1fdde24747e3282c9dcb3d7de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e674fabb558db574bd5478adf5765716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b24f30b3da9e51e002326d703bf923717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be8fa79683a191b5a91cb22f72fc7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65640cee0f6a4449aaa9fb53cae067a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf712a52cb00aa603a36051039e5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded411105390c694290a909629444be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475575733abe04e283d9c2b6c00f9f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e44773a756146133b4f3c783c262723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94b961ddeca714fa959a1a09b0d79d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c431e60bdc0a6e3a94848fb436de15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c23edd9d30d9a75d93722b90c7fe32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ca11c5c0a459d47b571fdff9e530e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd247e015d4d7e5a754607b1dd71169728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d47f405ccf6cdd859cbd44da21c80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6c3b25b617bebec12fc18ea4fcf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0aafcf1ac1d8df3c0cef4b4b63cf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f7ff2a074ef226c801dd15b094f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc484013daa45e596dfc9bcfc0acfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8a8c32229c7a9da4c1baec169f57e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9754e9ae0a1ebde2d9bca2dfd28fb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76c13fed71690490936aea81108aec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58f7b05bfaa0c01cc9185f780867d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba8992061945bdc7f348d9b41980a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903976fad62ac1716b1b40b39ce790739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09fc9affab1dbcd8d5356d3ad6826740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be4a6b2e82b65ba4b9be6e53eae6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0d804a0847330f0e240e6390b0f24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43848596922a9ca5490b4eeb82117b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f7a6c178e933c7e81a6c72635ee5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3526ee1913a54bc2744ad6b365cae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faeb41940b49f01af7680791bf5bae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91e88b3c64c862baae656e33ba862747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2c44b125afd0e7707561f4ab57f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc92cbd1fb5c0293009a66e463682749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf83d08d505e4afdc64cdb2fb475c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6296f35909c93968db5b0f0754ed43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477f1a61219742c0edce5d5ad94b58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd1351febdd362f1847768a2b62ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237b0897073ff71a6508fa7ec7b8e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8d0e4ba423764decd7df9ab402572755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853b7808f6729ff8ab57f2e13ad15b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc3d677bec4ca4b16cbe90e7c63af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab777a00738dec735b1020907441e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcc2fa1470d7779118aefeecf55c5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>