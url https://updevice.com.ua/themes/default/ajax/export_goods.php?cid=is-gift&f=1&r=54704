--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d72a3ef1fbe6d9914c3be0919a491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546601cc7823386bbb01d6f5b64ccce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680159ff953f8c8d4273d2117bd0fb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321469b462e7307bfbf758db6711a9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee622dc364bf4a7b1bead95869d6645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5497d15f64189ec9d55713a75b8e61e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fa9dd315d7767484f9054fe1832a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459a970edcf8cdc6024a2a306e8a5db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a6fb370e10faed9f9b6e1efab0509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d29ce48acc0615c6f2508ec34d22c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0dbfba3241b9f945b1ebfed1055f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b25042eb569f32b1082fc59fdb2ced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8488a3f9cd3b120ca8d4062c393b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1763120a543c1c16b889858f3d07914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629717d43f7891b27719568ebf891b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f13b067e9371b10bb10680a2829716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356ba014c5d68d33b333c243b84dcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae00092ce86a2aebb8a23f86b3949618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde59d9d4bfc66852585cec9b1e587419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c4aca3c59f71deee43189ffa662d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15266f0de71d61fff3b80c6907f92c0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6dcbac728e0b2603e8ab899dd36bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b044fca5daf6e43ffea836b0241f30123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933d4072a84adc82019cf231d8cff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba14e91e61ad132403aeb034fdaafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c84dd0caeee93ba14c774fb793fd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d563f0f199a6763659823c8f462fe527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de251fdecd7f30f96297fc163c935d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4554f5b695de2e42f4359be31d2c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa846d6fcfe32f9c1d64b5ea2bfb82f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1484da5cebefdabf68bd1d89120e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044f9241b648df47c7dbda108cccbea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4013804a0ae84e518ab958c4d9dee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061f64ceaa8cc1f242ad5e62e7031d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752720e422f2b9e35e15c748b18105e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e645cb6aced2c025b18ffcd5dcedb9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a91aabbb408f1ba3648d35bd8d15337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff5b294b03bac6f21cdbb012ff54838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c4538db2b253bb9871a7adbb472539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf80f7c75dbf34a5c1cffb906ce0d9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dbe0f41f74b5da53b7d982e37efbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd383217d2770291174e2457cf7026042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb2e68d5ef4542e6c8fd5abb89d9e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4bf4f93a8ae85cf2ef21ad83d4e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d0e7260e5bbc72093bfa84e678d9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bafad953974368dca8d256cb018b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc9a0347527666d7459cf7fd7f936c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18f2af99d759f53944243c60a0b9c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed6d0e13b1a8d8ae8faaada3a829449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc7aa992832b53ff12d45cf7cfff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da0df5098315a7767f8f37f636295251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e154431afffaceff63a56c6d4ba915452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924808d8620e714e4481f30e6e58b8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfc0436b4583cf0e06c5241b3a510b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8b2ebd0d12e6345f6bc355c2fcbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8f7ae4d41b2e0bd246ac7d90a52256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56fbc70fa881755442aeec46fa38357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657fb4bdbc16e1bd371184a6ed0f2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4cccb56883dc17c2b35b10dbb5dac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a10d5dd0901374de30476431ea9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e53804bcdb3c551a57bf93089610961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091f7af9a795514e29f1aa970bc1c7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e361b1d88a6e9cd1524f3d3c433163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0753062cab9ca5f4d143c2767716c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e08d117a31a170bbf5c2d5708b45465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51e94fed731d34d8767fcf9f7d8b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c88b585c035cbb93ed9cdb6da0f25d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b0d80248b04422f6e8791e810751d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b032774965d0aae7169ca607c99b5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32e5939f07a45a1902c369ee615af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3789c59ccd1c2e880e4bdefb6609e0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890580b1669cd6d8a14ca6b86c968ff172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aee332415b7f1aa78b4611f1c185073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103727cf72a3afa1b87bd9455392113774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feeb727425b6b5f062c5f5fbe2690675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d612ae03d1efed31bf983499531776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147760aa697d9d1eae328cc93097cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebdf643f15c1efecd92b347188205178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed35273e292bb8f62cde59ea63131879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fbb240862809eb29409837218136a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd11b2133a36551ffbfff1038c6c67981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea7959463da9d24942c6960e60ff7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe589b4f94c54b198f803f8f5999083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6ea345552bf702268a633f6c2fcac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e053fdff66deb62f6483661d314c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e37c4d75b699fb29679de6a20dbf0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b9004a3fa0894e295bc4f7f39ef4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6671c1eb361147e8b0152b17092128088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97368af34599cf8fb07674d9749e50089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0e2311312b4661af27590c60832d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd190ead86605046d9839e6692d2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b80f9645b86943286ccbb08bb956092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee33b496b67caaf90202b92c0d8b8fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832867099647da9bad30b24cd8f3641494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691edeb396b63509b5f5919a079cb19f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64dc6d18ac28d743e560fc52d331196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaf91c585b90fd73e2f96b1c8ef68197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011eec65e625ae584dcd702c59747998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251b15f2824fe821c72739dc6bb31e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92afefb1447e1aa00a79e783c43c4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db7098320abf7a4b945e94a19bc4d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105c73e9468cde6f3a5da1a73806f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec4674fa8195cab08872fae1de654103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befabcd9ad7649b650b2511e73509166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6d4c5c9faf63c9a16bd110670ebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e2fe27da6fe72d8021ff490c67fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba873854ad1d4c73c6bc892472ed7355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233d69af46cc89e3952db513b88e11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621fddfee40f51d822b556f6bd6907a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f917af9625ecb898672f269567e77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cabc70c3389875b759cfe6efa8f37e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a458ec0ee9d3ce796c4ca8b894316112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb04494c0c844779edc21f80eedfb17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093849f4cb591eb5bcc7d97f462380e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1420a18b0b0cbe4ce42c9897430e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0d0b7c16d069207e57190bff14ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb11fc8310982ffeb34ec6b132c79e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a417e9e838d88226480f48dd063af7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000750a853d614df5ca6105454a38ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ed820cfbd65f6003c0bc08fe2353b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287eb517a921e7155c4caadb678ebb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d215619dbd3f31523cd969e1130b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5555753c67b91ca6d2c5cf5437cbf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa83a18850ff5eb48f07351170148124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd935e4d4622110ed1dbb5a03879cee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b53ea2bc58ef09a3cc2b27b669d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d387844b479cb90542cec5eb4114ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8632f65490837785f148c9e4cd0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93d6df86427a8e16f92fe5d375b06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b896bf535749cb2aa4100436223466c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b0b1d60c46a73740a5a752a1c23f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ceaed14f4acb4de928b54d20c866132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c39ff1b12340ec2c3435eb478d841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e4741790313e336e4b4018d87552134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc482d754e4447bbbb73841584fc6d2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e1ed379b04cd4705a486d6f03f06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc1ddf58041c388e88db2ce3de967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f7700080ee42270d9670b07e52a63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854405aec74eea9fc2c6afbc6e780d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c87090109331b872cc14139dbbc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa90b604f9231ecf1e3e03d7f2d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d84f7e25b7e70305f506abaa64216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e08c531e77af2b0a12c47986c25f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86635d9cc7617be526093b810549bdcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04ee0b77ae4cb529f3d450b705edf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee19b2cbf919e7bab4831bd1f0cce7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c554916a47910dbfc1f0037cc3f194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3270d6678b79089eba43dbc964a91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff9911d12d1a761aeb2f5f94cdd42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161f1d966e6669edcd0a57f801b3fd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceeee358f12c829f0f07baaefa78ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ab1db9dee17455f8af28392d1653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98fc7f1cb1debf4defc09812cc6ed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de179909e776abe7cf2422912100dd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e25f83ff339ab961a381f01634c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6082b6c889059090b151dac5a63edb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70254d42a9e86418a7f6df1ca69b7b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02de5a86bf1a6e685f6220130cc4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37d4bdc2db63fec901250d4ec18643159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9954679e686586a15df32dd3ebe0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e67134214ff3af3d47d6758d51e543161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e4e42a4353942aca5b77d8c322c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698202af6791af285ec233eeb578710163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005c00b403c35ce06b09fff3fdb242164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbae1d9008e061168dc6709651274165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17392a1c1765dcc33223271991e36d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a119415eead4a80e38417c813635d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d28fd6b4e408e760ab4ff37a947d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010240a8aaf7cfe1404dc601f9d7f388169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab75bee084d2e539cfb752c78f8fe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5199afb09394305decd99debaa188a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014d4da3be58f8ba07d78a48bf2a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34acda713e763b5571d1d1c14456c76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77bf9b8e34f3e380155b94aabddc66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694f108ce8b9ee97d3b6552396422b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124cdfe69a7216cc6eabf15d2d35a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a184b40553ad2149cf7cba7df3b3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60730f765a4e5f6cc4d7678eb82ef88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a10278ed0379b0b73af39bab0444179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c214ed5af30a8c0a3fa25172dd96d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033905ed5bb4a1b8a2c7065e5f3bb950181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014a0740d07c94e6b1b95d1efe5f5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c186317a4181027863296241d7d946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d73516e0d9041ffd06d8797c31a12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcd2b73c74b6115c28c8e38ef13dbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8407b1329679b3f83a497ee54a6a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684e26f5e6eb5688ab65a12710e75f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f612a7920034bce6fafa0d452f32a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4d3126f4670702ab12aae097ad53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3d81f7e1ce2d6f8ea0a1a2b26cfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9d9efd0549860cf6071a52203f709191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a426d6137e1f15108f04b8cf627da41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0757a2a4192384230c94fad669493fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd89302bd55069f697f3a811195f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20baef9797c24c99ed90013ff1629c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147c01ae0d147787a760e747c5c374196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a13aaa5bf6612643367598ef915945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55f06158c3c89b33d759f29e062af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630a08495644cfa8514ff052ea5bc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef4beacad9eb67145a66b2876b17b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebac069df9a228c88277d516ce5441201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c776ffe4c95a39f83d1114a6a830e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeddc7fda51acb4fa977872b7cefdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012db0114967781dfd4d1a11d3f0dbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243333c229424deddb3cedc2610c10e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349901691df74f0e1e0770f7441fcc49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198413e1cde895f4d0f13658937d259207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb546cf4d1aed1945b3a19f557e7cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178fa64cc8d48f5a031b0481d252a10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cbcc7e9fc240531270beeb2fd8a44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62d1767cc125056ed52405cea3c44a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc2dbae1cdeb84359565769328695212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c579dd02135513676721c9982a2d80213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac6f6a2955e9dadecc307eda9f376214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2570bc05b95bfc613ee9430daf982215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c4fc34177567a945e0885b934beb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c87878647fcef71d5beb982f3ef12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701abd8d969e985e21260c003a480402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49c75f7ff7208def37a6a57ddbafa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c250a06d28e5401cda4caeae7594f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50d269bd1f9733d21f08b0d9ef6112221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ba1b4c64e0b74ab3f72a860f7e6fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aac40e23201a5a6844fdf3a3fcd4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5568d11a20b29cbedc0442cd6ad03dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e1d8ab82daf0cfbddce0e42f3633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77410c59130de3105776920f4eefe02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beabed1b52a5924832fd9783858ce7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca7260e3dcd2468323c5625c0a3053228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede68ebdd53fed0987b0d9c57ce6e66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba3ba7f3e247e829a8d506482ceea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b5e5169c288d391cf370d2a201f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd3df5e3ab6a22ba075e412bba479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35312f4e6dc616ccde4ccc1708ca6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d7ab5e803a4d1a0e245ca5ddd6fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c861cc387ea083ddc46f0d84045f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e56152a188c7e0e088a99e91dec6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14169c9844db48566fd8010f53089bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89123e59b8ce60df4c24c2cd63609c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0343f65c20ae84ddeee2adb6729df9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a53c797f08b817dda5182e36e8ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376b77020eef87e43b9faa0af5e757b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627e37a62b63474e8b3dd395601b643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9491e4724ca59e731e5c8a7b4c30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edc890e0bb90f2d3133bfdc2a6cb26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4047dbd49f6e6a4753d50f893759910245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1143e0857d5a885efce1668caf923c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c85813a4b45429a6a74794ba0d1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6cc4aa2e595b0969eec50e69dbf77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c940d359378140fc60d7bdedccde7b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a79f5d2cd74085a17970a866a70e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d284119f7e8f133bed6a025a3c1960251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03703d1819d32b90a376ec6ccbe965fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3791698bafa8b4ddcbe3d07ee4d46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c9e523073f83e3e3c6e7e79e414d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b132e8a8eddc7e4c74e1308f89422b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4c376edd0fe53aee2125d69e51c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c233ed194060e62ef685e706927112257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d329d5912e808805908dac4746a38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c784415b3ede211dfb201b2c2b68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a084e39730e15c9d5e762867cf516260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184806c2d7feeb6bb8a09f871bb62373261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2a56abc1b798f11e68fe034d03c2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd1d545b94346e24bf9e9b02b9e81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad36478f1983bc302df08d0cda69e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dd52320514aadb24b8dca72440f4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523662b97c23c3f717af6c5a1aa3739266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6dc401ebfc9f137250faed0c3a405267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e946c008a3ad7bb1d1c3bc5ebb7592268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2193a57390fab61a36f316c67a915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f20b80ece94b460273352b949ddc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8254be888dbfb74905ee43f787fa268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8def36820dc6119c155845a01753d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6689e829a9cb3072472951ca76a3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1e331bde02ee54db37ce174176ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea608a7057f307bbcc09390fadcd2f28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319cdc877db1830b561e33fc43848e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0efdf3ed86dec4c42a352bb734b87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de851a6fcb7737d8af97f7f58b4736278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e9b06d7e27f7209f9c2b4cb2067c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb019903ededa7dc3111d821d2ca840280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b1372d7d4e7ad3a74712622c526a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a0f8490b4febc9d5bf74ffe5f4ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce83c4843ce19167f0e67c296e64289283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3133a2c01ed164acee0bebd226298ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4c73109e38fd6cc7d7df3f36af34a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11bb385970cb94fd0f5ee555315b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27967aa2e2b2d79b807a6334892bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daa699fba4ffa060e8d9a427441648288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f151708e4601365377bd18b890a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed6823da45696c302fdee4716da370290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2ac3c8d2e2dee2206cf2a521fd81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc6c6aa7e81407c37cfccd27935fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e89c88c8829fba47bf93878dd95e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0126332853f49a0d863b1145663c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df239f5833b2bbec3a17a66a43620ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbd5d95acc6af1151dec48dbb9cac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb2bc8ddd4d01e532235346e2463ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13b65c1137465502df2c8f49f84746298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076af9d9a03fee3f7664aee8fe3a7eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e8bb1634741ed597d97913a3615b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061d3196c77cbf869e2bb8abfb8255301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63c85394dc1d290e7e6e691caab36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e82cda7b4244c969ae9c0930e60b33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac848a7473495fc8cca5002ec6519f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5749bfd7117501c8ebf76d4c97fc79f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873861da45792769d3e843d6bb968d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0819dcc8c1922ab5878f0d25ea86c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907a2883ec905450e1c7bc4be8e03c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e6cab2de388ad9497c8f23fdf4362309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fa665cbb33364844cdd941863b4ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b59c9736b32b6cdb3de542c6d554311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3010efae858136e11b00f16b4f9fd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fec118cbb3d9b5826573b3883a6c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a3cf3125a61d10d7a09696b118d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370700040c1b1d156e0fab7610c9b8e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65996d6100f1e5af2d18d85728d996af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e83f0a5a986afce71f3565eadaa6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7b6e1351bf58cb6f8fa5e90a8b797318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6764cc523daea4cb7299b2ff5932ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9c9ba73ba9a959bf64964a694b071320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a27ba0654eca74016915f06135760321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263365ece49a6aadc52eee6647bf23a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f2fcf92b2c3e01546175cd2ba53a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c211ec2a24cb4ee971d254617bf3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bdd70fa5eeabe778e5bfbb066c5d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae912538ec8f9f84f9f2efa06f2b3bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a016f663d701817064e0a96dd13a43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3b5e12cab92d87e37ef329a25792b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ece725dca107bfe7536cdfdba3e4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0529bf5d11236604ae971ebf420a39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374a2baaa50588fef7b0b8ef84e2631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44d1a80eafbd803e9adadc7c6f8ca8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeee828526157efe767d5e34c45a152333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89983d90b8d63412d4ecf8b50f81905f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8335ad41d9bd2cbcb1ac4d1f581ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d8aa84c1f174dcd8fd29a14588bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a3bc8a8dab9032bc230427cc7832337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace318202fd67fa3dbbbe1e468b6008338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59d5a255135702c1c2bdd83de44bf7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12887ab209cec9ce077454ab2056c36b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620f0df454351de000e514eb8232105341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587188e44d1af7baddc9ac9e970ec1a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634250169933352f14bcb002b72af032343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26bcfab57b8acf2ac2dcbafe22c566344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443a9cf87ae052248e0c087177b483345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0821e3c0bff30ef2d096841537591346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7eebe7c0715aaf33941ef1ddfb3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee2ee93489b7582bd51b303f869079348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c659386256057dfecfd00842221e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1cd08d77058cadb7d227d1996772350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca356f0188aefd5e7d7e08df3106f38c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc40642839f58478def1a91d7fd65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf5d0d567b0f83e6d134f64818b347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e487e3f590259d2be80a04685e1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb9a3cb9bf88aff3bc36ce09fadc3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77777b6cee984a035294cb89745fa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded4a86eca7dd6d37a1e91105a4b8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e714852cbeed8e602f0866589229c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12cf21a83293f29bdec24296802516359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e63f692b2f3ac31bb550ff5826e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87459d80641cb94259be2cf085b78e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b8df2cfa914ee6f3582ea0c4360e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84399fdfd4cd32c7d3d755337d6e5121363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1527d19424489b348c5252c585786b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b64f6664336a2d898b0cdce23fe76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb590f3fc14f97149a520e1922e316366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e0eedd6ac652503dd5991e9217a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43bb879b8e4fd6fa60e18d45e0f264368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4df1a2925f34a959ed2295e52a21f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec60487be15822d2bbf8860ab34f50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41f60da73b2b2712abbed1691c2ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ffa42194d69f5c3d1a9a5f8bf47a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f6150b93f57eff1f420e9bef21910373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277397554feb87f1630957e02ea75e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db23fb5d9143bf00054197d69d134375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371bec110fe3f81235fad0e60ca3d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882843fcd5c20134dc252820ce77d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410eba098636ea1f88e430e75ca92aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782185d984fc0f543e094b84caaf2f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643cf95de05629a231ffcc1cca423b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afb2410f06094b5e503b9df081342b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b826e4db50b853f089d0366feb474382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6417bbcefcc4527e9cfa33a2f069b5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ad8eacea0a933e957d377c4490bbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778fe2fbebf588d915933284d4b20b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308922ea63c3d478712797677b0626d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3d6038937e813e4a9ed33cd16e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c5052f53a8144e517500343ba95b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a682a222520384e984e66f321ef3e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a16c0629a838c067a1409e8db1f9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3619965f579891c7f0cd03fdc7d411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e19ab0471c1b29c535d73bbd91dd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba192fa0b0cdbae18643786220b367df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d802424f0042bc222bc62bba5b70d75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15478aad6f67120d9f6fdbdf50f75f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9762f7d645afcd8ce2078791b2ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae5b0cbdefe2b5b9a4f0ed411744ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b63d13e1726a763b074f1662f8b4ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2af669d30b29a50c41811a84d4717399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa8670cacd4dbf6a007415d3c021e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc655634d136d15a37f98f927ba9cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc8e81099a3c4cc03e45e209b0bf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa087e94712d65101f98e92151cf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5f4bd6e1aeea87eaa186f13d49e96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26076182e3c881259159c63b757744a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85cd2ff94c681407264037dacd7de8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0b3bfd3d430b47b9139abd9c34ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f86069578692935df87c1c95303072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00eafa8522337dfe8be0db09b65521409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e499a83b193fa1a6efaa8aec15448f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af9a7c03e76d5d725726e257d64f81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b6e4555d6831b0d7386a73ac5b03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56a102843d22b89f112061749a65b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205abd754c7c99d7d28722fdbd0a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517f03b5ceed50a0efb7f6633ec4291415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec74013a97ae4347d424d022016d81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb9029f2673453670063a61623f15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baacb3806f904deb79b5973a2b3d30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cd77d65aa2e6f367214a3419e126b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65a43b39630d90b2c92cdd9fd00c63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ac6645d987b9278f37d03da9a12f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da58b9eb1511166bdd193619921278422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877153944889f62c369172ac95e10620423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90602c0917d2635d74985ec0b8ab6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe8407804fcb1774f4ba9ff960e07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46910f0ea97fad356d0fbe766b229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb482c01a59aeac18f2cba67ae9b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ddfb693067f59fa3822e8c7af292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e615e759d4a72e38c95b763f08b9b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32158b24d9186051c3a1a7c0c09ef9bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e847943a992029508465dc448360b69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea47f7886debc0a39640e27f7b798432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43caaa284e381fff27ff7a7ee0ba46e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e96fbf776b63e21aa4f7098d88307b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b023420a25f9d59525f1dbb33b4df1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce62098d22faece35390a91d1a433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869df80c627e87d8de0de2bc3b8a5ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979675f71d6c05ebbe1aa8def5f345e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe2196ac4afb685012ff8fccacbebc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360d5d2863c473ebc5bff3778a5ccbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e53e4cf72de585bf23e3a6e21180441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fe67ab1dbf26a70e0c35c3550279f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f35bb9c263936ef5fa4ad1c9bfb423443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3b537fe6f089e1dff3e64e9a5454444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af69bdda6dbeb21865a2f51f7ece6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a670efe71cf729f0e5b4da4a47c00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193940287a09f882b38e08101911b541447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432016509ecdc3f87f392da480453ae9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53a4de82ec0d4d2b96c0b544f51a23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95874922b084c61c0ff5d2224720ccb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1aff5f722d5fdd70dc66268d1167c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e415f0750b110a22586515d840559452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394a30149021ddd1f68ca93f879944453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03692a5eee0a9390a1b6bc214628849454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482d44aaec2d86971604b54b4268f6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12849466af6a461b52ff06af17b6b95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd04d56de00fb583eb2efc127f0831457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f470a698e04281c45fe6b6c4469ad60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488474a9c5941581da39d0f875fc8f06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150239cc50b0af0cd435ccf7d70be37d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296049743e8d434d4aa6ad36bb3c185461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee7c5adcae5c8b0ec3b5c11b4c707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414029233406cf3248db29813b6e75a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea1a30e9665da85e7e683bf36f354e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a975ac4d8ddf756792c786995392a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7eb9e1abda5d7ea449f223c5cb9ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49581db3d99993a0eff71c69cd8a5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a90a990d904d157901f19b5b907c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de6faf7627a21d6d6df5b0b548cc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949157428db4919a7a0a811438afcfbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838318b64902c64bc297f30767b151471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c064b7a8a719028a5237485de6df5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e28632786866dc57cd38479d7bbfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9b184b28333c2f3191c0186d1000474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5a69f761cdf56bd50c9fe4561b7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bd81b5c79927660300bd5e33be945476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65c6dbeb836c7689ffd1d52bfbd86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190946516ae0e6eacac9bcb5eb670c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3b4c40e85942a9c72eb6c490efa12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98342b37eecd1065910f6672fc660480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457d50371fac1c28130359d0812869d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bfb5f9362ff836b11ff05ed03a11d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed3a50d680f2851ea7f72dd891e6e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713f98330718c6192293161df6cbfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b231a8ecdb01b4d92dbbce7b1978485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01d02acd0b599e7a0d8c50aba6796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ede2e64cccc737b27d0b5506ffa46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915942df174f7738d636b9b25ab0256488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76360d6cc1e4d3198168722517d97286489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43550b6bff2d4402e627f07b46e5741490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db5c33da6def0a82390ec9d6c530da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e2e6ec92f0fb2270b6483699963f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c386e2ddeb47419cf3f7e07b41d7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453c0a99663690d3eba8e18616ae2e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41644afd8e6a6d306738615e88ae92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24e551e3ed4502407f6a825a5ff018496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1e71824b194079741fb16fd41f0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce237d94cc366e8b080465ce4e7ca4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43152cec2440e92f13ead441cf532d37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ccb2a0af1acda7d051c241af045a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a50a45890af5b9b0c0efde38693d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959af98178bc62bac87108ba429bdcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c366addc221be592aeb6d390ff80a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b09aeeb05b4336e7aa85eef31ff5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c231cabc673606dc99320bfd71f7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1698dec53547b1e159181ee745a4ebc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5899e237d8979fe32c8c2192809b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97443fe45ce841bf7837ea7862f55690508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e146aebc38deb4f85892f18703afcc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dca6037ca9148495ecc08ccee57f50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86c095f44a0045c74ac12c3ca99dd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6be1ec60b7daf7bcaac95358efca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf7938251016faacb41442c2f715a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77c25c9fbbad7d58571a53e78be3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed751b586884753d3cd1c8b111c996515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccaca07bd51688864b3d63980a350a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c70fea2ea36a38c8c1c99b59cff3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2790b6691d301391c095f0fe4e5be9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5edb9e0e202e3ae6adc56fa854bbc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b57d0a12efd3d0afdcd76803a28175520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77a3ae9e834e28a060ade41c03d29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab2a072e77860caa55640f2621558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4628177a77ec53dc5a9e116299910dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10287ccf8066cbb7db3728a074aaab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38b9720cc4238c1acb342c9dcc0cf4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22816f0c24c78266592ec70b4d39c19d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d891e16de73f09c95b578d6e8873662527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e2eb2adff32f6d4f1d12db0e10fa9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f065b2344c1d0c788e2238a6bf49e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb241e47003789e10a31ae13fccb373530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4956c013519dee162fb99c09c57a31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5d4161a6ab42f34712b1b2f733f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7150c61e6fe596940609c625e691438533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c59b18ff5a581f97943573d728e7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7268c551cc1719768217621d92c6d30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12062719e9ec8773d69b476e60619e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2533628c67d9ed6283b0e70011c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e63b77ee52eafacb9e44eac92838538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e383f32b5328a47682680f0950de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b44ada2b0331cb591a98b7dd55b6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b99402472b36bfe727c15b0df6661541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4ca7a8833d8fd708b3a8af51bd585542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce868a7b2889680f9e4a3515877155543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e164869dbad06fa48eb5de0ec45b69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eb47f26871e66880069fcca528b6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda9e5545cad080746bd73c485fa1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41973baa66144062e132bb0e154bef86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09acf019004173e360bb34c3ec87ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c723cd41da7ad232cc2ac3bdabed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a5eab20a9645bd5bfacfb5d9f60a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7106e895feb017397f91b91ae7ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ae559d68c5e24e55fadfec9ff950552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78003127442ba98077eae45dfc1414553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b8fbf463e0b30ab1fa769956e165554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bf32006cb1e9af6f770a14c901fd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133f542c88bb8140bdd68a29516e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e2995467d773ecb3a8f6d5bcaed1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f9b4f1d1a118c9fed67bd2cfe287558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb17078e3b604574e643df90a65c1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3e36d5c8db95095ffabe6da10fde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c1390b7a6a85dccbe5302184d7e05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1706e9c6160c7328b2f7c30514e2311562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff682490ea8112ca2c73a08f38d83f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce1155514217cf0664c9e844c506c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f0e8044942fb247f9ce6fa095983565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b0e97473bae32e0c744876bec3c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7738c2eb986de18f4f386d783f4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e674ad78daa3289a587b1c97407aa1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e117e5162506d2c560cbf894523515e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ebee7137f439736cdb4aec64a6c49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eaf3f016661c93084c7522f5f6eb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1aef2f49341b9ec9b38f0b7327994572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86fee18a76c43947f0ac25487c9748573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583119da9de0fd2b55b2789c9feb509d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5f6bdc8b299ea2ea31cfdacd6c20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425b158053c2f2dfed5840d1708dafd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a59c1a5d3babd4f429239a7cf760f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a04dcee4dfadb0f9b67ec04bdbd8e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e48f22929f7980e1fba394522a016579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759372f88c07281fc5b15041770917580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7bac933fe4c18bf3df91ec36c65e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991889410bc31fc2160f07868b94e41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a175dedea282a0e2ca93ab1b92b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd75b0c40f74b55b06300ca4a8dd15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857e7356baab0fa87ab4c35e676b69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b4161319a2cfccfe89fb778c2763586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d5355271cfaa40d24a2c7baf4377587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b78cecb35e726d3cca041c406bb69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80b781f28fbf01ec07a28f65aef064589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6023ffac7f07bd5277747e1f83a1870590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9535d282dbfd9f87b48c6afe1f9d74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf8c0f7457f6d2f4ff0312ae9f8ae1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47affefe85cebd911b32b276af3a6f40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7df4aa47da46053cac22f99bb684df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649801a13c94438e3a612dd596286853595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08a5c5bf1edc10334646195b9842d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff393e8d123f1876b0ca788df68eac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5c50d503d627061e281781ca794d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910b71cfd60be4c15c7e14fe36da0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690730921a369d823776d4aa1d2d6c74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad77fea0b28fdbef34212ef21704ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4756d43e7b5f73f5ff52c71578aef9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531483f7bfe6e96fe54fa517f8de3bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e968b4609312d00319b20d77f8ef14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c411d337bc9eee4a1888a831a75b7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e080a5f54f7a0cc057765c297267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27686a6bc121a50db9d61db8eb4d7302607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ef4277ee3c10ed39d63d2caaafdaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e3693732fb5b890b6c66e961ffc87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a143c6b7308e49aa9e6cc76aab138c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447ba97a2815f141f071f877789cfb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e4c5dfea477cf141b273b446fc5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0874d07edfb7ec8c1274398c54125613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28b777212d6f7f02801696ed815e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8491eaa66756e655e81b29d528f46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5f989681e8e7e44fc166a851dfe61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7f5a89be705d795dcb597074f849617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae64c21a5ae316523399a4e426bb02b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024258cdd8f77133797ca51fadf2f9f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6cc376bb7681b8b2fa571a8ddff02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81539689c51a89018daee8ba5690b8b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314395188e6c7b9dd5c4eba2f6e90d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3121bc101633e16ce77b07e0ffb19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044cdac299bd4b2c8254d1a7547ce6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c452ac2ca80926c200d3fd87b9d16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d89ed05beef9bbc337eacdde8e6dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03257e046ce570aad1033e5c8da437f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcba4697bf7c844e0de17a1662df524628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646deddbbafca62680d9bb2e3fcf764a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280ec253ac5da35c89d3bee935cf94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b014108a43af7c4616b9be85422fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe11e121850bfd14a6b4cf2da11a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d56203613aca53d12fb29e5e880d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5306cdf0c1aa80a42563aee26c40e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f604c2eccabaa9ae3386aa07dc30570635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337b01de2d885da4541e438c7c7230636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7ad086fe459fec0e33f3de1d55a04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ade46962ed20f4fef73b37b84f34e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021170f8f335e690cd399774f979dbb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e8c4fc4c23f003d644d86af5126fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc30df3abfbb293a044a91df3d62960641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1730be4ce08ca5acc98cf8de01a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5078503c047e7bd18416b5e99d7b77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df753ef2d78ac1817e5ce4c4a6e60fec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c73dbbb06d34fee7a51b6f725923c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34487416f5cd3c61451d83a26103c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96860feea24419fb8c8057d7dedbb47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f663bd9092aa08b0189a53432a1ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36f607728476fec1e7a5e9d902ec3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0df4fdbfada13378f1605d9f656bbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6856c94dfafa6fb46620c3a682bedf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bc69543e4abe9efa1ef23d16a509d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669944aada6f8594e7998c25161a3534653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e000f27dd94a13a94a3c185cd5b948654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfcb8c1bc5f45e68ce2bdf9c51b1bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d59e2eea30a7ed6ff8a39ff056b28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa500a1ed4427e26a8753c01b9d50b04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5918cf0a6632be0eaf61aba756fefd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2653ffe448696d22c54efaeab21be8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09b3d398b76d9942b655658ad9f0b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691839a8249cab991b8d9b08e7db3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d38a80bffb9310d444e7e0c50025a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20f0a9b95e98a6dee719b9a556c60d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12499d1bb07936fcc6ca4d9a2fb13c5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10598c64ff352a50acdc7099dfe94a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44566718f1d3cba288a32819121d37e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc777ed986b28319ba05e0a5ee7fc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c32cc378e0fcdc1537e854d1a078668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290e76aef05eb48ab86be8a4e2828cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c7532101c9f34f9ef667f116068a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674adad2fbaa41bea3d05e9b2ccf15f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb245104989a1d3be845ce42aaaea3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d537eacb311d0b5f0e9aa41b1e9be14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb4ce57a97497d7c6becf984a59b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da0bf74230758562d19e397cc56a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c72b8ec2dfbec7a4a8e62a1ddc4cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d213c7df45f19b33fd738fb534128677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107eb3b9d8747390fb3e5c7d02b66a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57319140cbcc6a88accad4d565c0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa47b835dc19f0fcf4643935443048680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b7e48fd0921389acad83d21f347ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bcb90a10a0319613fc0d625ffcacf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af127a745b5fa0f71f48d6832f602cca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199abd7d864bb080e659a134a9378f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc44de235d6c2a4a4805bec4ff0967685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cdd72946e5931d2205d8d4f703fed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebfc588378012e40cc41fc6986f09a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d53c0326742dbba21733c5364455688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc2148dbdf420c5cdd6fd0bc381a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe98f01d49aec7fb071b54776b315690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6071f9778b2b7c9218a605a96d278d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aefad5cc50749ca50b1a46aefa196692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76880c9d0455b188ad2ee75b0b0bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2d6c787e274b307b3b34637213f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123ce0867cdb054b3287e0cebe72ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c840498bd19a0ba133c71c85f466b36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354cafa376fc51c4fff9da3585093e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362dde3a870e3faee21b8f38f952fe4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cd59060fa4bddc487dd0253bcd5da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7400ff98b208bc062306df72486c353700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51759d916268b38b9cfedde0e94a11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4f91c5cf090f3d7a2d7b878d6b5ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4632c0cfe957c3e9da49ccf9ba92e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3a9d4f92f6e107cd27d84362af2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa53c216c1f034f4698a4e8f5a9e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da59156280031d6ee106f585a6eeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52d74430cdb17816924a6cbb0965df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41146e2f5da77fbd77ae8a26e2c65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333673ddedec60f35a07be147279f04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a941046149f1c09cc53526fe45c00b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff902594c6b8a2e33074171e0926e61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54dfc40742a53d3c64d9338304a228712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9234f4a1be63138075fb9b3957dd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7da2a1bf05c603f040d302f3121a35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2ef9ac83e660510588c95b56f6e1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16528f1559dc2c540165d56584f703e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec114ec7b671204f8f0a4235b18b7b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ca83f235d1298140c9c42bf8d0a9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a9994e4ba30684e3cfa4c205a314719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fa1673c2429e02195d27ef56e2352720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8fb31c093a31ef34c49acedff887721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de68643cada7a982f8f5f908b8fa392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d29d8d68d3d36257936980d95b0dca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac3cf784e5f62ca3342a25b809755f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d28aef7e779cb6feb6431a040368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaef9a97f0256cd887569df4bd6ae7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc798cf3d4d7248a062cadab6cdb90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7777c6219deb2bbcc94229f7662f627728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a224c5186704af045787eacd88df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d846a6cea1aee3a538b67c638f215730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362982fd894244d968e0b82c21efc29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322538da96494f3bcb37d5df5f81f78e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3558bcc0a8520ff53d7f35a6b944733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dd6cdf8dbfd18ce8b03e2e0381274734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbfcd0839dd447479cf093740784c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7ac51f1e9d5bcddc63ad7d1f0feb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1453a218b449af5a322deb3ce9946b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06529650b4bf5f4e9b0a34a39d7e7674738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9669e642f179bc206a3e4149661b68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019a2e2ecb8fa98b5e9c7e8b71263ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d004120ec28fe769edbca9e912ecf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caef7796c49e768558a7c2e5f2cd74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd15f4061d608b5cfda8f622f63ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f55f351bfb121824b85ac5cfd71d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ae69dc0e983ec96028af3013d8bab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5659eea15b062b3eab49c472d2599746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e698ce2bf2b4d78e64b082b1ce74389747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19659cd694f516b6e1e40204cb3e45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf72d8507961bd831f67052c7b191749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990436700521ad6746ea310947717660750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5fcf446f6934875271d9fb7f004c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838139206c4cafdb93bff679291002752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b8972b9e016b250a2da2448b7fdc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec0c8cbc5f2353fc2443f608ceb17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228606bbdfa9671f3e0890b497571fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76b8786d2224a43449f4f28eb8951756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae585784aac5c0256a91f211d789ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e44b4065f1cb3477e7506c6b95ccf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ef84fa9479e2ccf59988748a2fc6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea60defd40c5e2d9233c59915acce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c680e0f47f7344089e16bf6c5ee82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da1041f163ee833e5b5f8c8aa49a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cda90bd5a7797a5e33d20b82dfa3514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095252d112b1360796cdb0e725a0dcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473faecee3904a7b0feab79c4d72fbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904e76d61160b9b735cf2be552569f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1380531969efdb356f98aa4764c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea26b3f1e553272724beee66524f9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704bfdae4f7388e19a8c01f25fc571410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c45e6d4fb1fed970e350384e33af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3e4450c5eb99e6e8ca44a624ec2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee4d30c271028bb133cc99929b665313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c74378f520b8bd444138964bec1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e0bbd4054d6ad7209dfae9c219bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ad040bb98327fa7cf7c94d58d33716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb47ebe5ca655d397badd0037610d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5931acc498e4f9e3436a1fc8a348318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1166d8dd3e196371e064ef33cbf87d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa1537e74709765a93b29801dd385820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad7be441fc8399499794b0076541e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92201f4b44e595b3068a3520bdfc3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0b484b02af670d9248dd4c02b474323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50442e1f71fe7bd63ea94b1a5d1f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9484cceda4d6ab38dbc821a7092109225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37782d896ae3d1db6dfbc21e09afb626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b913d718af26fe8ba2d00353e3fe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054e81534c558db5b890081e71ec03e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94121e3ece44adbcf63577b11e638929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcad677f223ef1c8a161d224e4fbbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d874ef89077c34776ff97f3e6dedf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ae3a9a6c7df3ca0cb4974d3a5476732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a926ab88d81bec97202ab2e08c2e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68057c779417b90f2c17a350cbd88f7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c19807a5c8b9148938d01d58f069ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ffdbc761db763c1a538e04b6bd0d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19123097e351d72adf30ce1fe7038ac637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83202388b46cd6fd88ec8e83c934038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300a5667c073404badc05d378ff6ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0417e88b54d367042b7345657b74da240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de6518a7a6e9a18bb0cfbc810a75941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e386072fe7ed5093b617109441c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0c3c5737a6b3966777fb95f27c4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f99aaff3a3befd9403912ee13bc6bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c50d17e2c4484430e1e7ad948cea4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a81e8efa6924a08559a3884abde54346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14e1f6ac51a113014fe67265db93de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333469d8bf4f66249eff45cf1f187cea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf869a4bb2dd60126e10efb61428939649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b93097c2be7a165999fb48376990450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d652355ada512a3fa9fa408dd2eae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee3277ee8dcae181f896ee0cd6440f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abef0b9fb1f6a4079efcaf372f642a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278430744b7e9864c40274c1b1fdaab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f8b60b99949571a950146edd98a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910586b25842919e4022442586207c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1b0c482b17030bb725d2c87ac9fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd360542e1056a18a5c7a5e20f60858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880eb9deac8339e068f5469d1950a0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b322641f6d5364a9ea06ac71a4e290860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402082f948ff90dde369f74d6d6d88961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25385defd95450f42e99c4611749568562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d718b41b6268840bdaca691a3e7dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475d3854e3bc022e81b9df5fb60eb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca59fa5188705f2abf1a74bd3e04f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c59ddaa7ed5fd8e62441f27268f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a9fc43a38e44fc25f91061604bb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103bf46f242628cb6d1b83cddf99e2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23b7f2aa59922c3964eb59bde92e6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d9dc8631f418f1b2d55ddce3d5b9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b950a96a02093266b4281328d78a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7443c3243c4302773dd0bde44439f7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b434d93e16f7079883b1420a14b2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8be8d3ccdc17003ee24adbe6a61bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569521fcda9a9df32745ef5ce1fbc91c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4cef0f025a6250823fd52b1666f2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdd6614c4665ad58466a8f4832ee2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a433894b29dce27890db0abf98e278a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d15e5945a1b9ecda29c5f03ba12679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f82ef5db9dba5007f46cb4198fe38d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc1a40805d8d626bcd3393d43620e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54502e77cdb1a27120a27ea92dbbec2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ab8201bab75bffaf0a132612e1bed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4265892b69f2708f06faf00d3ed6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ec9ac3b2751692665792f7046df8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f160d63af393927b72077bcad0e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df00abd04f47718c0e5edc20a30635887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9857df57fd309865122825607d70b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71ff534367e14c6366a616db7c98289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa52f890e63c6a4db0497b60aa689990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b65cd68146fb42b3faed15c3547d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bf85c6ae8a591d12e90fdbb49afd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc7af1d26285310c659ede9ffbb90093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37d87779d04d6fff96cb33f86d56b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e100ed9a0e27bbb0f160f9e4c47bd0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1eba805341f0f72b7f08f33d291c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c758cf1d90788df98377cf5009053f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392a3f097713d08015659ad1f56490898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8d8aa3e660fd4df155e2172ec78399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3a92f6405ec550b4943a4ee3c19f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c50ecac652a69605108a2ed115fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218527d052ea3f56d0f75173b9f8ef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a087d09aa3a5d6dd64c7b851b489b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169d28b3d975be2b70306c3673754c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4ca78e2e492b813346e5a6b7aa9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099e1db743ff6d46747dd26b30c688d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e3a5a4cbbfee2ef409243af394b33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42ddfdfb6801718bbbc337895fdc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0390090ef58d030ed87efc32988ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f1ac4d81f653dc4229d3f5281f8d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee6eae8ec95ddd1eef67e8ec3ae196111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc9531404c223262938dd2820e3959112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c97bdd879826a5f2c1fe76e13220113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19453f66bab207953adab3aacbe39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b1d157343c883014c6b383cd95c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032c2e72f892aa83ef6dbbbbc2fcb47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3984e4ce084b63101a57ab139ba521117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c1efcff7b0a7f8ec36b8a6c4b5dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c6b7b575c6c092bb116d4ae02f95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9977b9302ce013e24223c19ca3dfbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d033ce79c61a3fc076f79658e49e84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbddcca17fed50e82e8411d486c965122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a67b41931ff6e3453b007aa678eb84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ffb304a0029b64a4fc273d323e86f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31784514c93698be0aeabb4aa9daa64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9427d14d5bdd5dc594186b6143cd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9d6121e5a419710b5f7b246401038127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f33279e333dbe8f081746b5ebcb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335519aac2d9284fb5f0823daa6dd3d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0948dfbf4bf596f29063170ba180d70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701fff82de949576fe56b47196dc1ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3bf70827eea7736d88fc1af40d8af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9d3a10527f2bfb3cdab42a143b5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ab0e61ca61636a2d8f7d089b3ade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ed400a5967746a3649fbb63b35fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60132966cba71a1c2adc35318a8b137e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3776b25d8d48656fc1d6cf45b66160a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d183489d7a8d47cc4045345d6030138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17452efe75e8e52464dac179aa9791139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba9c7436594a3415850e7b953729b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ccfdbc626e297a5af8fe01cbc702f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e922f768a92b441b68c6e631e22630b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e271a7615689c0995f2eaaa968ed7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b02678ea9867fef8e6c162290855f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6e520d3311269b7e8dfd3c0566ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1423f1784173d7b3ef6a8a72b5064146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d18db793a03d44fcd8b669b2e249a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8ab0642d2b2313e196a5037d8c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9f837b9707f2247e5deb1a7a1ee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e4c04f250c5f54524298878f8caa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e35bc21d02cc24dddd7d2828c93510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e76714f4df28bef4fff66fd4fa1d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bed8e702bfe82795a2927fea11fd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d5c5283d4ba17aad284d6abafbd3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f783a57c8fdada5a0adfbed2994e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d3248fabc94beef3b7b4f99821c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf527a65bacb464ee9df4f2131289b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a59337aea2d8cd8bfec1979cde31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c952537b19c25663e384699f0ce0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be669440342a6b177686e48da836b231160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d839597eb08e001993b217c125260161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0ffe1d16b6fa624628917ca42093162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d58e12f8231a99a1847e3237a3887163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15628482933c31b4205a528ae10260164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18fbb19c392ecea128bb2e3fb3871e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9330b90609ed1dc3d70dd7086ab5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710531fb3283303ec7c8fce417006013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae06b92f369a88b9b2db3862477bf83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2ae4740e9634f3fc9871802e4c69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789c015f024dc12e5024911088c2665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53e3a29401ad3e969e39fa5520fae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aca501f599700ec36581dc022f4e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7dd8767d1998b323ca51f149b0c72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3704677e63c4f40b59c3496ccfa1a2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac257a3a56f354ca804be13c0b9593175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bb15820b422195423dc67e634c728176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a7612dfd3ff2b0ef2605a80f1847177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17262446a6a64aa6771634216e3bd4f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef31f471731ee9a4a5044602957aa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99e5745159b1d9da2adfd989dc251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b6bb1dda5ff645c36adcc502aa7fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214c0b39d0b2d1163290637289395a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d4bff627c75676c279be995922561183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361992b91cd70c170db566018a685858184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f992a3ef638fc468f3b695936ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69651f9d6a174c79cf7cc6d14d2c666c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d77c9a8bfba15df0d566c230b2323187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a882005f85254dd600ff17a7e660c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b836c8c82df6aa02cd632e826164d24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661ead461cd8aeeb9f2ec71b4089232190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a8ea5c0f8d03d129679be18614fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2596a32d375541b1120e617bc9dca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5004fd4d440136245dba5f89559b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbc841a8740c04214f930580d2659194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c546d1a5b903699350838b07c4d2d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da346cb9203f7693e8389c8d9607e26a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07647428b6ebef95aca8a1fff085531197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca22aefdd247afd7f248e527a720d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3ea7dba33b55a34e05a73b37f808199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a7ee75a92d6301527c08cac49dfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688f0b1fa331d03d8ea27c9c2b6fff3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fd6e2efecef68d651f5d1dedd31c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710152e0448fe776a853babeaa3bb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa50a9529d1a82ce831cc94d943b965204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111534c14405777ab0e74c7c7d3ea6cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8798ee6714dee5b0cb39531c012f19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071054bff05d26c7c14989723aac8b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18b8582bce47abbc2abb199a3fbef2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28937c3f55112a1fac3cbb77d8c835c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b80e47586c7b46657b41029164556210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346968ea3633f97531a0d2f2a7e4394211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facbee30a2d02d78ce9d59b6cdb4265212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ffca89680e8cbc5ba1dd615ac111f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23f890c9b6c54b6106e2d8efd007f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024da3f3e5d0ad1e528ce8fb4bfc62a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615b36918721ff73ee4e35ab1d84d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce465c88967e1d5110175a9bb6176217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8a9b0d50df3cccf2c165b0094ee28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798d8c6c495f5ae605dcb2d89d2f052219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a4e8ae109497ea20f01b6210789ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b7d57120f6da998baad57d6f767a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d4dafad02f7c54e96a7d29ed40f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d068dd463ad3d0275d7b5d84e9ba7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4725c8d744d878a73de2aa3ee479c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1d21435071f1831fb14c2be61d81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71633d74a48a60384df6ce5401f9bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cffcb9daf9eacd81770af86c44308227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff37b83eff055f77c099cae17c73cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c1bb482813626a907b192083db8db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278099cec9e73c7851658266381abde0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c21183715fae7c43e5df1987d0ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da5c09c17793eabc67f9378c9a6df8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e434158384a713a7c35e006e38714f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee2dba28e3470d51eac6994b17e9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e5e6269eae9be024f16db0e31db2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428244de11f0fb3a57f0b425bab5a65a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d12b8367b3d0ff8e503bd4c7a566a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d8e5828ae0ce3b3efea0667300144238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348039008603356ca8e01efea7f66fd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b217bb1304703b126ee0554235f5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382dfca5fdeef73aa7978e796948dbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747335941d818f3518a32c37344fa5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6f2637a52708ccf79a5460377ae9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5c002b90dbd0635afa6179306e8b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7fb72e4dff81e693e9e488d5c60e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffa8164b59c42f68e2363b32d4992e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa4816dbd3d464a2a55c475470de3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54662309cfa933ee3c4363e823939248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf97f1c57e07f54f2a6b47c761d957249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89f0ede725f624c0cc9d995598bf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eaf3a53fc6f90d53ce6fee4ff5be4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591552b6f13186a93dad8ae3ab0135252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1796d52c84cd7487cfe7bad7c3146b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed2ab8a07711e5120ee86e535e9bbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273fc6a83b96f0c30c9389b66ca415255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025d263c5fd1f2b81fb5511bee40f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188b7b0239a4ca93162f7d063379793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046fb6ce8372bc18c04689a3b423253258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf5782821eaa461a77196baa890cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea38c20ed2caa1a4289641fb342c8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1c86061516d091c4bf5132a480b5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5ffb04be9ecf97ba3f32f62c52fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2cda344683ba656a0728032d12a84263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb851b0189ee00b257dff37a7dcce08a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ce202266915bdf5c6deb805fbf79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd07f7bd5fa85778045a8748aa71b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f7e456aefcd5d2b52077ef8582fb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34572da37ea3d46cf15d4d94a57bda26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfa00b73030d9729ea59d397e83b37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fa4cb535e8b7f7ff03a7bdf8972e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65933b102bfd7a1e1666a921f31001271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d8f02ef6845ae373893fdc6b59580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e867ebdb879779cf8b86179ead9a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004208538413b56e484a6effaefce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a17a6b595e715fcd25d451a8bb9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d9c7aedc5b134b0b772e9036e0ebc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee5a3f910cb2395f1795e2f2425473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaff93ca6b8bfae05e68e19df20439278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9d0563639c2caa32d25a377ab4ef7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbd7a8299d82751791210d0588b8b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70bb6dfe36d9eab13df3e8d68f19a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d6be64a8efe448c98ca6c1f49949282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd357a1fedf1c598f5b2c795096d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1aedf0979c75a9ba3da33a2633116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607cd3481d743f01999de0076ac2e16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e02cddfbb23fd22aaf7faf0508ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0318851f5a35abf3068b0015dc8730287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e4b3cb4c527f22288f067557ac96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c74a3a55b4a809a8f86c5c156e96c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3c3c4dcb8690ad9795ccc05ba33f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5447cdb1ce5224c9ba7a370fd5c8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46000902c35e2b7f48229a4301d2d66d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480a484bd6b7bd86658c585963a5ee6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c2f48d4d6734daaf3ea654964866294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad093dcc003d7f910e70aaa5a6960e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467c5588b720091d20e47c2fdb1a76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce522739f15bef216f920f00b41cdd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494ab068f3da78af9d64f0dba29064298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5aad458f4ed6ed7638baeb55ab0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad97f09b3379a453d1083655b1485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd21f9ce6affd63b3062e85f75e166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38428e3cb16387c9c1c896a42d66d585302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7605c1bb92ad44a898ad857c923923303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17576bdc9eae04444350d652aae5941b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424f73c2ec8635f5dab62ff18be1b64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4058d414ee904841064f7ac18438fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1da66ebca8e65f1b63f3b88e985e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a86dddaace8fe744a12af23d6ecc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ebad12d59920ff1ef82fcadbe82b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5cc7e24b7254f9ea0671e5d18251310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b89d4ba4a79e01a80d97d24333c9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700eddd293d7f70614f7a56c9c7a3d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c15ad4d0c22bb5893bc9848ac1e99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dae83fc3a24df95ffa5ae374d1904314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033556919cc480d71526ce9977a5df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269950e730fb9f8b1e2a7cdad02d651316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f99b6821607f308789dad9346252317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ede658e186a373631149e888980f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ee0ffe761f211e28283fd0429222c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf9c0acb5f57b0bc1568e03933bc03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a470065255c4c986d78c45af58999321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875f23af38b683858afc50661c9d231322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747dc2b307178d882cf2583d276b5ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf32127615ae8c78db85b95aec632d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a74fd4cf487bc9b48c7afd5c71e62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d67046c1d85033cf7d18a63073fad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f51d45172e2ab1354c59df9e2fab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43d5a16a6952f4041a0c854b28c05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596240d60aa56910ff58dbb54fa73ec3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710914ba0ba0d25a89341aa8e3ff277330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65db5921e3a90b1702f828237b2f16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79155ddf1299e14301cbd4642c9df0b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f777e91229ffbbe493f9a9b23fe2a52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a965a5f8d115d8d21002634aa6a7d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70be243fb83bbea726d29ed1b7e682335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1752c1e866b8d1f86b4151b4588480336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e667e2a834b6581fa20849b6232d25c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953f5b81b2ed3cd8078f560fba9f995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb923669d595f9e26dc232d9b6ada3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60ccfd6884b39f75ebca7666e6281f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a304004ee44d0499be63b56ad060341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd790248de290b1e26974c4b2767d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb97a32e08e0a6ab91cd452843fd4f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd293dd5c6a95e3e11b151485a064c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647e9d6a994df8a56194c2e6c7455e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370e97357061d2d3cc5a2627882476e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a723c4e5a5846d3c10325dcef52b3d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b877ff4dad61a382e1b8e8d22901f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce859edb4ef3532bbb1f1527ece9a87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1878f1ee5299a15224e6c1a3016f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f27ace9ee9470a568b5f958cac78d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee97637279710af7bae1cd647ab191f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560e15a47e9913089eb4fa648e6d266353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61576e84cfc0e209c6de355c750a1c27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ebb45915de2bd56ad35105e7aaed8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35af3275eaa47c323cebeec2e8aaf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608778be2fd8978de850390ed546387357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64b81c39f3fddb3cc24a48779c1e61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26639f8d6fcd14378af5028b02077271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b95cb1e4d180da648901b67b9cfb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786cc8e76f4b0289e337cbec33cd050361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934817333a169d8cacc2f706b55d670d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd919139733ce45c86e17d9bed3478d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7572898089cd4971f7715db5687d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651728f51490c3f10d6dd332899ad4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418fa5f6746ae6a5ccb69a76a0c5d79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ce3fdcc862a3f63e933b4e51d86da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a09e239d9c56cc878b6e343cd0abee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de0af8420ffc7317c5566c776966c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41cbefe21ef22f0026397d04cfca8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb5b896d4b768400714c5b2cb9fd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fc02e6f952d4271ec3d1be2ae1efe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892286e0f1e8403417a4570f2f520072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e876e3946464aae5ba887880aaa099d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ee4deedae58c9671c948799d4205375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db190aff87735f2ca4da54e24da9f28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088dcaea7d0a1396b92837d88b8959377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27209975d4c94b37873059bc19ca4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb4fce19e56f7317df9e765837f7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0977306e48e20af8450a8b3d5fa89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ce58b053c488e04ba42589882c5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810b5090d915666d46f9509a325087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87822211a333b3111300cc47eb4a7abf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae5cd035d611d071c9742b2fe0d12a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80d67047d195ba75c9b1db9488506385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516d3f6e2b5ba07274a0489219c54cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9915044166bbefae5e9c65cef7193387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fae343c71ffd4cf2f39e5456b462a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f7c859045444ced6761633d3f422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82e380216e8826b39c273930e4e35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31c31a7ffe4c91737777d3e11c385391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439122378d01f882702b9e82f3dc8744392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e883de6494b5e126b89ed1fab2afb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e79a30578cece7dff9c4c6b3af0da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5a987a16aef251af455981e7855c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f99653b9a4dbc05b9c38c50d081e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee0f50cfdf6ce8cdb8fe3eda91106c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b06bca91151be849a09731ab0cde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f83963092b1f907689d946a2cc184399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae98c5bbde1ce8be7211e649e637c21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dffc688ba7b6dce4464ce6795c1fac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0cdb76cf1d3688ecb325ecc723cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc86401d794d0b4cea35a0a59d8bf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ab88c3a7cd5f2f5aac350fb7ee4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a07c478e51a3a545ed7a5cf5345ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6da1b8168eabd57de6777bb144c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ec2111430fa0a49b52d079551624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969749540372edfd1f98a8fdc6e67e12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc334a5dde30c73c94ce7be87572bb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90a8dce1e6c15933272f061380397b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff169c40e03bacd0988f1a19f9418c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482acae79ae1c9cb4e776ef755b35d82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb948df9a2a57a40e6f7154965cd7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10db1249d1f21c7c62e7fe47130bc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46645b1ad362ad93471eb2bac4b9d8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae916727a62a13e29cbbfa3d22f18001416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6677c9bd4e8d5d110deed01bd13691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f1a0dae95214ebb7227871451780418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d742994427f83af5dd9fe58191dda9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef229f5c655ff9b9524785ca7b45575420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c8debbc325098f345206cf3187ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac1e7a0b8cdde544d999ee4f1df0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754e0f461f749d7446b9f4693b134b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b8180e6ce76ac740bdb2220096046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf7810dda2dddc45a7782d551b0e54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27168f9f18f5c531c130e33f30e753ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a209965b5ce9569673cf590c72dba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71e5db97b5fff86aebd2627321161428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d948752a86e7bdc91fa3c48791a43e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eaa587c3b0156627c47b5cc56ba2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60354c554ab75a69554675cbb055cf2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd262bfe8d20c4f78479a1c4dcdd6ada432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6bf6d92f04de42f525e6400e3edc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97232cecce3b0f061c7d86f2d1ca7e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc962620099926fb131c98db66321c1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6a0ef104aa2535225044cd489070d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592794dbaee3db26bb948486b83ea2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f4dd3d82e8c7de77156c4b1aafc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53e1dd62a2671299c388213960ba7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa156de400db031f8ea20acf79d62d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0b851986452b3d1e6cda806cde090441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8bb8364e6592c0ff1f76dc1e2e06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d93edac804fc000d4be6540094f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac78df497a3160b8bb643003aa4da98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7cb16756b0e6f6a0bf9e97ad7bcd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dcd1707cb5b2b00b2090e95c205aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bd2b476e4fa07a3b994206dec5ebf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bb780f8e603b05040d0a026726eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b6a5fb1b8e029acd0b2f5380c5783449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06633bea724d5638035133c404ead051450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20260071609f5ee80b2cfd567f616451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb8e3b27c5160f3362dc898c399dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da336ea0a572c7ca757fc890f808b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbfd967be82d0f00c065f43b8005ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff5b0797e1c772570c1305882cd8c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b2bc3f5a7b23d3529e1f0904845c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32876eea9d9aa575208f0c3dcbc4c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55117abf03cff08aeee860022bf6aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e8ca5e83b7be25c28e0688e28632459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840cac96b87a2438d05739dc9565329460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7d0e6ac1143c68ca14b4a8153c46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aa37fa2f030c5d96112886d24fb87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410484c3ce747bb1f4812f2a6de70070463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584f2a396f2a6de4d974b37c467b21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5be52fcfddadf068dc94637f73c64a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8336ec7c789fa3431fbaca44e4c54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d03f0c4b19b08c2fd84d6aa2264b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a800245d58b5675308df5639636ac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c69aa309ba92ccf8c54e6adff77d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9dbfa600f559eead60f32947520a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73773cf8263e2a03d6d29cbb947462d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4639ccd9e890b94b8e45377773d574472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4fe3c777465c87e6af7b424c09cf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23da087e86624d0d7f869cafd46536474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7efccca6de938087a2e3facd2de4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b404a89cade1e943cf441e7024178476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612e0771410c5724717d2afaa6d4dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953487a6643b82759460d1d2f02103478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6373c6c20a39f3f67f13c9ce3d19da8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0066b4dd59ae01462794849860c6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a700fd251037a2513a6d8a341aa94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a1793c5e5287648416d4e78e8571482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204cbf041c58d960ce7f3e555bdb6fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e905f1a4c7ac522759b670f7e1963ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a4c8dff9e2d91386eb9915aac6f90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f63d76f84780bc8a060b4f3046aeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb41038a8597b4ebf7c49f105868600487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2173872697492d4d8267a20273f359b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043fbebcabab86a5c6a72e78f2f6aa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535beab08952fe737b562e1a2836192f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a248d7e7b2bd48242ff31ccc3671491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e51613c03f37f0849628cfb59e9d2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc6935f5dd62401339a155e8517884493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4283f5112f430b15a88df10737c713494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972e7c7cb4e76f483f32b72b0cc37b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fac32b3419731d410d1968b22ef157496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8595f30debf3c5e85c31fde30fe19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061966c4685c5b5cd340d6d415899125498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85505a0aa3536b758896a7416e9d0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48dd6c3d78fc530ca6a50a4756e872500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d585e1ca6b480fd5ce4570c1f25247f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bbe82f58e0cb0b69248a9ac810df2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a671a3f81b4fde965cd985cb3bf0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43df91561f8d2a3cd18909bf7dcfc03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef06480330caf7dbe5037d6fd049230505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d07fa353f6a65b051fd8c4547e729506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc018f19bfddacbf2270afe2839dbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c275870539d59c65dfd006092304262508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc39f42c3af1077c5e7bcde193f49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25f80737d8f75edc70d0476b6ae8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267787169d486846278fd9967ee1dd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee92e8199074bd2119ebdad3e5a01cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6ae092c0ce1e42a1d97fea2c62bb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85591c6ce0f33df96bf896e4320a2d1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8198de5477a36752147321a63efca5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7161f976f264a83db0085f88d969d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae33862a9eead548c593b3b1afebd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4ca138d2652e6611d127ebfa6458518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47cf28eb900686958621ae71527fcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced374f406b8f8f47eecc8aa62a8cbb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2bdcf4e0cfb1803295f1bd672c89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce8a9f75b377d8142847c1855dfa18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1766d48dd32e9dddc8523af98940523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfaf2058b5b22cb80514ed56962d96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785eaf1a2734ffdbbeed3fff7810cc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e16c4c1d5361065c73956bd4e1c55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaa5af51dff721ec857844c2a0409f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2902494042bc0e2e9ddd3a6215d1e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd1168241dfc47195e56d479e23f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6d22cd6abc1ab535e299fff42443530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa4a9d3a3f45b19f4cdf15c1fcdf92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64bc322b46b0f14283ae8ad5b91a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e89ff036386df5ede92a10e95ab2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c6205baca5b27b727303933e339f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d5612581a5bfa30a2e62cea1f2e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152e732ce5457d32171ce6e5281620e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132eec03de0c31216818a9d213047243537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44f028608db76781360b4ccc86e8d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f8e214b23dd48bf84cd5bffbb2bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc076db91bb5a0136bdf35d44f842540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6576947b40be71157cc5225c2abdeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ae08ac33c451a1b4b1baec164717542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c2f88e7587e20378e561e61b0df0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd600e25bf28462c8f1659ece3184e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db84474fe6e1106d4abec3ed2c5901545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced78d5a199f080cd7f568cf0421ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e644c651271f0f91eb46477423e67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54315ce1fa9fac11e49ae20fcbbbda8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049838cc7a02073d067ca38fa773bd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f7796829db76e1f5d16f75aad31c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be42b1ce3c9b716acf8f1b5ee6655d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622dc07f44ea669e9d2f3ea822304e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde7c0da2cb12fd3c866c5024d5c215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256778cd0ef82b2b9faef17afa0163b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779cb9cdf139d1bbbddcca543d455c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa677bb2c2556a3156ab068a063eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c789ce5a1b602f6b0d730eb3ef1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858621639dd61a6f3b2d472d88894b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae307b516fde544b4f3f4884a54f100559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff027c9093eb77ea00e18bac57dde5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a4508c3c2d7f828e0bc6bc1916f92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7093a227e4e069dbeaf0bcffd4759562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5078636dc8d38d09866807381e03164563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf9209d05277424d33c65fe329db7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e12527e9aaa09c36983a2d75f78c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64336c8df5cd9a25aa5603d59a5a37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f6fafd132c6394222cf3f1c4a4da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce57ee70ee6f79e98b839102e311a64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750476e61ec384444f831af6d694ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258bc86b700fc101469f78a5b7355a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e55dca1def702a5964cb27135c940571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cac926ca0f50d55633a4590db036b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7b522a3ab1d92a99ecc406892c0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e64f212feb6d6da0ba2d65cacd0a53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee6b0307c34ee95e586c7dac1c427575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474695a98bb49fc546efe4717073553576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb85eb2591527418d3c04202516bb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca5c7c9358a241e44d18eeaac97b13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e7f8ea8b647cfd9450fabae564786579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3537360445fe317f2882b7e94eb56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214939c6c68b56c720c21ac021b84c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc041d9a5a0799e86b78e1f551cd188d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f428569deae7ae743a54083d65a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e0fa003bfac7eadaf5acb1a9ffb4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d45cc8299ee2e0fc2f17042cd58b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660faf6abef42e729f3c4d677428f1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714329769c306109417f7abfc28b0f96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe1a78c742a854d2e6f4f4ae073ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ea22542f6a8bbc449c0adcf72bc2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121158b8d39ce9a541570bbda2634d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c25e442d4e872818bbb138a961ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db2aaa68fd7acd83550b14490c8d8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b73eeafa8a9019104cacb20604452593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a428a3984b719b41f7c59032cb144594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f892728cf5fdc3db29ebeee31b8a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0cdce552b34b5156c56b260b21522596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dda4d057062ded1b07f3939b39b10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9674e915456b5253dad52f4a36517598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ded25361a3dc57347f11a08f025c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea81014b09bad316c07fe31fb6d84be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1e8d233e89e7603c7af08f945198601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3cf961aac56c7f428ebbf1e02dc50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0a3d9539fb829201f33064d05ea63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df5b20301431b2804db5cd0cd229a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c116f4425fb6b2283c8c239a6533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982763200072f99a3116b41fa68bb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807dcbffed03cbbe8a94cef5cb255c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf72791f9f236d2a5636e6034c7e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3059b4f8d51f489cc4a0b43b74bde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf358becbbd988f6e89f71e1a8423c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538474fbbfcb65e6dd2b52be15d02f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd5a0e300512b4dadff1a4b531066612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8724aef005880dba038f99651a0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6387e79dbc1d5d91b6eb201a515e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155532dfc3c824550ce64a01cce089e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c74b0881109d53a15dc8f666455ec8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d38ed22dcdc5b12acaded8bb24ea62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356bc70f562b488e6164fd18ae0ad8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6eb579921b17f9541f862b00f88df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0374b63cf4b0252bf52487bc20215c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd543c6a89957072f3ec3474502315d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b073d8933566ee4befa0ad42d866a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09961cb81a03c136d780f4aae0436623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69453a9ed8c8d47a600c32b814e97bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d36b59630231d6dcfc2622507fc18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd24de25a0d86a92f260addf254862626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73c520fec1e86b068a7473e018ca0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada7c1a88853f824b08d2daccde953628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713d73f4c7fc1a9d807d6168913470629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02bcebfeb5ed45cb69f55292b81649630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c48a613b705461026c44a770d49b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0bc4ea020bb5fbf782c7f07dd139f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb573dbb37e3ecb316b39b29d8625aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b53990a6516a860304257dbcbf930634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602a1ef348eb0cd6f2d2c18199f675d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da7ff923153f2878084a91b692996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184925d068a5abd0eb1afa3e824ca8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d7d31051d6c8b103eb5b06c3d2f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1e978ebd4cfb5cadd96e11bd044a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33d68676e2afeb8d5c3080903c4b10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10539656b6d1de4c35c3e91a0ff817641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207deb20108e38a71c3fc4337192d410642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7f60ae35fd3f5b5a417828be9abdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92ffbbd7d9943c8c1f8fa8bab6fc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad72453d224f0d2f7e99228347b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1febc4ae754e0b6460f69abcce4a670646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17012676aaaa29cba5a2818434eed758647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bb254ad61441bba4f9528f988ffc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d841a2d521b85331d5a391932276649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd3d087d24642b0bb03860425cbb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda081e9c5c38941c6354300549fbd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ca3806a60ef0c030744faa3377f68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aaf642638fa96c13e1c2ba29d4bd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261896ea4499eef09cd1360221c0096654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cb9b8f576af0c07f2f8ea7cf10bea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4b1124b1e108f63f88bad7ca9fc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dceb39dbc71d01a0c9b9d9866b719f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be7f89b01d13963a3e4721eac6c0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b16dca6b7a4791a87995aa4607ad7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db18808314c2b303745d3d52153492660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f91fca0f26173efb7f799d3a94a74f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54a613147e7dd8399e9ed285be5c14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2632babc143463e79c1ea21d198354c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03d3968358cfe0242f66012e07e22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf161ec0e7a2521b08d07f85b1f323e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02a05bfc2598fa1a79ba72561af850666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d00e8c4eed5dbd7d2487d22ed4e88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92140cdbdca84513ea228446803516a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0cb799d4a61de2995259b97e9835e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30de8cae04106b7b71a86c167b1d3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d443ee94ea8318e956bc90f612d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7532e9b37f156e6489d10026bfb4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123623ae361ee7837f72179bef3e156673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235dd745dfabebe02c4e312e192ffa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec91cbc34305e2845f519d12b231f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a287045e086f8c828fa97b0078b408676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461cba5f70e123699bd99694c6b6859677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b98375eca07b58a921bea19c98a4bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166bf210172cd2b68f3ac1e1722542b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b6151a454594e76ecdedae1085da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da0ced6b4b7daca474b14fdfb53f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78199385efaaaae9c1ecd803e76c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30994157b180188df10da7a2ed8ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f695ba0e12680e0a16bdc923193a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5a1ffb95977b049012f4cf64c0b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881beadbeb3d5c4f98d2e91f41feab30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53aafdb960aed85dd6bc75eac85411687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ac3a4c6e8900a033c602ccbd3a66e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422bf6d583d0ed63cf08d32c385ff8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3e4b5499895fa9a06cbcbe174818690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9b0b81b58d0b46713e4015944cdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4560df39e00c89151a0892e1ee5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2688c216cc985d8ce1aaf8ee15cd67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522d9113b2c9cab0a84c2bbedd7066694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc29d00ca22e305d1de108bc1e7a267695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a842310ebe90ec3a8a2518baf955b7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed0bd7cc705dc47729102ba9b78935697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e130298f2140500763da29d82faf6ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd197cd66de25ac439fa74f7b3fb7363699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944c7905ace70b796e92dc7e63377f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7edbcfe769b7abbf40d45189b1085701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf592826ea2112ef9e434f182fe640f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d37af99f1065dc3624311d1e869c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ef1f5e33f56e661a1030296f28e50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a117e34461bd4fa3719dc0650049c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201696dbf2607ce76f0bb4271e5f262706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ba34997c514e99d933983003fb3f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bf93570a611c3d0cfb367adeceeea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb57a950540a518714333a005cab111709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c4e06b0b3db5fa2e35ac108ed3493710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f5594931f81371ae1a1fbf614ef82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c969cddfd48aa4449ed6ca7647264d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3af10e3bbfe534e1ae0feebce9eda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fc6167cf841ade82ec5a45ff9c126714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2c6101559dd0897cabf9c39a0c86e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe31431bafc30386f74afe208f6c35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926eb1a1155a0828e81dd8c91d73cc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7de2f142f942d68f5ea73dd8453c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56478a1e1b09f19c91883fc62618e7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07370656cebfe33810b1c1b486d4f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bf88fe611d0bbf99bc182c404a1c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c1a691a0c15ed0427af33029c326722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587fca28d4a7cb29d987acb03649028723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a76e6aab26d35745334ffcd23836724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7710cf68602c3c1fa7e2881a1a448f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd4a78adc6497529ddc45ba42affc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e931937e3d979371b981073a305fc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414ceea9b0eb5e264e7a45078ac18be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a364b36bedc4a88382e7e9ecb8512729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f1f7bf5a968b7a9a8924f1e536ce2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c51e6abdda9e5ffab3509111546ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f0e7d0b7a4b4a8b933d2673f165b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede41dd1cbdab98b6ccc07ed18ea8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3a5c2e9ffcdbc6ad2e48fbcc55b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5518042c7879a5df06bfe34f3965735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5de9567d1dfa14ae76a49c1fddbb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53b823738a6af3b205a9fe9765ea2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011499c3ea2c76f54674cefd76ff03fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde37f5cbad9f14a27ae484f28fa7dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18f282bc8756df1a3821d3fb665c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae0bef230b7e1d12c51763fcd72820741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9db8f41e51fb449427ce412e36cf4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec54b26846cb35f5aa6857afa687be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea7aea941ba4c28ae05e0616092bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c945d6f1d99b83debb91618b468d61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053880b692bfbad338980e4d5fcc0a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e52b1aa5e62cbb36d340192bad9ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385160d42fad70bc2ef6cc4ee8ee48f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e04a60da75b9e36ab83b21651971749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46965cd0acf59c404c5449f80d81c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016468ab892eae8221da4a89a4b333751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d00d139d2db73b5ca50147eed60bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f216b1438d265f04471340e6a5398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8587db076d5d3a99e5eac0d8ad49d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98222e5ee5aadabb7e606277743522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eed046a856654a2db4328d3575658756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9e98204ea3f8b93e880cdd7bdc7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e9e5e47df5b2740c2bd719dc2eea6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc96653fcf69ccee05cc09d565a7a8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>