--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399537cb3a74ea0d940540d4bab97ce41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671f89b48a7e21739e51b855a440c692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f9be8f0e54415dc167e3a574fed83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb5a9789ea1273ada43978d4a5a464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb957043de6191c97f9823d82781905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf9167018d4d1236d06f4efa56440b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862938686f4334a374d38e66aacc33647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b22d370dd8f425790e5ad5686cad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f46680a515cc0e89cb3c7855c208be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756e8618f2eb09c211870e8c776d6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603a40d92ed01e661de72b1cc96b5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31ca63d77d156e8409b98b534f21f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab67a17cc08a8c612c7719d26c98213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51886376370e88675a89d43819d95b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8991a64505e37f514b94ca20b5ea5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c512ac387e6beef4fb3b786893ba8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbe752aed0588d3eb62ef815e4436717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18d6bc3ba18d6b36eb87f820212baf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264d49a7e2cfe1e26bd2de141bfb4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451843d3c1c39b012d843e195e32af5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a51ef5fdc9929bbeab280fe03c23921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e120b958f45f8cbfa7bbc7113c3a6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e08b2c5922258c649b0092964b8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7650a1ad581481b737e18972b7c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffa5af1ae1ccded8b71976e1bbfca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c014138328a613f346f6c060644c0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb574d5dac0a3bda440eaca131b1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c5ffbb90263024efe2bb6a530baf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef65186fb77ab4cfd1fb9d59a4c1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdff0166a40dacb435b761dd99d08e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab6f76ea589b0dbafc39a23864b9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf2f62d9b012e8f39fb7df4519d9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abcdba994fecf40eb707eadf8f751633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e815d9b5506b21fb74989d02c69734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73df69d6858d433b3083f7e41e66035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103dbb141dded9dd4f04324f99c477a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c44463655daa0a38f3fd4dee8261637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9b7b6d7b07373d6001c9acc48a6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d65d20f4aecfc0c1e08b59051a43a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcf07351028a28c8b56dd722c39afb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f912ce341e51c0a1feb935c096dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109fde8aa32acd060d2f7954b7fc8c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701d852812108b14efdc63a51b1154a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49942727034a2a4416bfe46fd3d7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee532f8a48add2463bf0f23a51fac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549e12d6a3dce44cbf1a803ec056b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a228b5711e34f79863412181979b4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc55204a95d8a09ba1b75679fc208948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35821acfc54e2f486ff0d4772bf29ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0608b9614cda63a3bf1e942067bfc3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e95fc9441c3e344da92b849a2aaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160daeb9cfcbace90b6f837a7d198bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8e2320e81f64aac356fa81a8b4e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289b76c7eec46c2037090d28d0a6dac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2606e677a397b9a4d6c5d33766a427755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7a3931ace337430621954cb8c17356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5aa5126f33f9d3ca112564cad37557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ee30a1ffcd734fe212290f67fc6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f1b8195021774277d97af8f9e27659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6922d17f8d5cb464a48f4cbcbf962160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6645e46a07a89bc2a8d1693b93a33d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e51a98424d5f123b968730610d4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26a628022483d5d3c7b9666dcdcbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a689bb04c1792e063fd47efcd528c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bc8b588bdcb3d7ec46f968a3f585765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95a241ad8afa0e187689b666151eb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635086817d2913dd69e2d52f0eacdb9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d04bae8e96457872d3873e4e4fbfc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db412fe9d6df06a2d2b28c02a8caa23269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202518a4376cf57f5b3f6ca53a5f2b7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de27d48f55eb6fc3697992730f2f8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e07d8794bd377147121ad0ff0b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4bf8525b93a45b45b530939ff130e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd8e5a3fb493ac91275a08cfe9967e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e6ce795a2d3b0041c81bf5949526675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68baa90da007b0d0814b20f73ce4c3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaa33ae6ef41c0890f213c8d761b0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967f4e6602a3d33296d89a92df299a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87a2fdde746a663b6319dd2899be0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6524ba644659b2d583b0ab04e2d3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946d3e0ce2ff5db60aff1022e2f9dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a21d0a7b5667b426ee47f0f97fa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b8f15de516b95141977cc876806d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32fe96cbe643f46253175dd2eda4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a56d92f56e983e038c046cad485a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4ddcdc5691df746ee320f190b23286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d673d477da67d40397ed21730ec54487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce7e196a7465ddd371d997ea14c6b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c10025aada07efb1cbce31344d1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e63c094c8042967e1906f8ff1b3dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacbe6c370f238481c09c4f81ff283991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836467c55234b39e1769a0af4254f47292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee6bb69a038f2d6a5e6e2a7aa3006993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90e10b47c004696ed4a52fbf0693f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979854c8e3fd69f57a1f336bb2a694c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05133d17fbf5555fe02f8442b9c4c9d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75948a3c63c90c75fe3a6d666c114097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59923e1ae2f858c34013f05267b4b3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01cdd0428becdacfd0cfa93fd66be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317f935bbc84f37544e110156e56e9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d6909e89044de8f46253a23e10dc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f784025b177faa319281f56f0a83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2327a1b3d51b40a82bed9d7b0253b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf38dd5680a524b1414c4aaef8d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b6bab3e881c1f8edb0540ddbfe8bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c67bcb5620285475abbd9d0cf75d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982df9659557987d52178924995f4790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d800c9e8f1e0ef197224fa6c9b31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32bda14c6057709a131164889d6107109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ae96153d5501e880ced2866a979e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67e55d196bbcad178a275b3afc2b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353507cfcf30c9c504b50f4b4b84fe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34315bba9ea01326ad38e620db47b0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e313041931b24c1aca7e1d7d83000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e5fc787afb77dd6c7b3e6efeaf29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83e1a773444f4047185f84594fe31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a51ad5e3149fc06f792136867ccb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254979afd0055bff1a173d1a90e278f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd3569cb23e1214d9d08c8d645c9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e262fe0f456493abc91499b7627dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbb36bde2b6d95e670711dfc39809121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e153cbe22438481653fabf1f47970122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd04ad628ffcba34427cfd38b3e6ee1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca43dd5210a2ecbf21cd813ccb21d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a8f8fcf3951fe6c89d60ef3a253c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fe948291f75e86f1d5868a95a23da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ac1614b85d50ab5d27a5d09beb6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc08f8858dbff0242f4ac839c9e446128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94af7818b0b5031b7096ca2e7a79d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128144003e8d342352c0d0368194c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44fa9103bfb80b5e20a6da86fe7f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219250e9187c8c32c386063bff5df98e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f453412a689d3e4899d633649f0635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200bffcc8ff55828c8ee2b7bfdb978f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002be355eeacd50142d5fb7b6aa3e6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0a75f68ee1312ee1509ec35e1e79c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab2a428d1818f8d310d1f84dfbe78b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa48bf3aafeff7aa4624af7b5f7feb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59993d925742937c69cff054ebefadef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57c28756e89354bb83f35c829b511140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da2d4512f836a726ed4fc014e38590141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11517a97c0b1e1829194f315ceb4c72d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c16b8a987114f8746472493c55582143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba20c6bf7a62f2164e9af8ea15bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d8fc33ac65a636a3e96cd9ac75d9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2799507236913aa1d4c527e8148046146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbfde1a9f58b28cc3b9bc726d53066147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4e73c19feed7782ef66019ab052f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe770afa18f029dbd7b345a5a8c17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcdb3579cf8675ed41fd4f59f9578f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5eb849f03607dbf33cfae7214821151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400ea425ef420e742b71676dc3ee04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6da8877f16f9b5e75a8135761897e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d432a53e953c66b181820ab266b21f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabecb25d2a13f5157f5782580a7fac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4f4f55fd580dc0cd3e56ffb34600156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a963181942d7957bb73d3d45c3456d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008576c94952758a8e507728a8573c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7211e53aa72a03f4421e5ba07dc07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585dbcfb527840f3200587c39fac1c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52d26bd0625c5c1e690f00529183c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe5be27f5f71586ca436c506b526fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c479220a800799dfa4ed11a85aca7c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54b258cca87965a57f586eeb7f5b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3f37f733513d1f7d8d761f0e2aced165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb98ec88288a139fd09ffb04968878166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b97ddb2a31edc9afc86ac62d76bf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a317ab8358fb4616ca9dd54676ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e145ce1b128717f7fa6fd16e069ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5534976260f2510928f27f71de2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b2d12e503ddc53b90c74306605e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f353878eddbc064c139dca2e447a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d361ce46095de81bc24679c22584aef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2b331d52ead11b62ad18aa3232a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3d123c17dfbbf409f701ece441331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61a5c6fc5cb8f3fdf98d9fb31e961176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e3e743bb694fc9dbfd0304a84c737177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f562bdd2fa2383b4ba1bbabe29eb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e93de6554ab36121b40d3658d5874179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658f25ef013a5094f98e18f5261574180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47de2ef48b652a125964bb0e81b1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b416696a307168152a5ca305354d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f27f19a5431b190df7b7f1692b21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf35960c62bb0dbfb9d30605d2799184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6bd1a435f6263c5d6c9df595221e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865939bf7f59e43fed42f9878cdbdcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f6914bd3482a9cc24c56c98fd93ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee538e40566c968f9fa7cb1c1924d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51139a6e942bd54e882d95d0ce46f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963457014aead7382dea4df463953b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055b8336c0e7a57dddf123b6faf18c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ecb341352fafd336724c7f667e6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ffbcb0cc34f7ee4382baf8286037193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba613d463c7628ba945dc226be7127194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0fe0432f124f374a538e7c8cbc679195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262963b4348c18b9290dce42f7b880a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef00ae4e1ee009e86067acb0256c749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cba87199427b863f32a84cc72884e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4c94c481fb06aa749556b32606fdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f81f5f2d6200491e0117da37cf28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821724a7da83bd8c4d35eff25961bb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91016db9c19ebb55ff517722d305b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e30c11934395c6171fc8b2212bc541203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a41f259f9bc49e7977fd0ae72c537204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d12e4423298342c76a5835dc3d76a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e0b001594e1f9824bc02a8458823206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c89464c19888279f7cb30f5fdfa5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e2eb864fb73313ca4bc6dc49d8e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e1e46a0b88d8d36e351d3ccea2505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8145c8ad7999abb1149cdba2ae5d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834671a5e95afe814e6b3fb26415b778211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cded56954e4f62585258c28034f50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b438195d7427226edb318f110dbacf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9deb1729f4045041b31494939f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb85d22fa3af57982b7936a4ee5353215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5594561730c2e5fb6b280bf7ac27ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70edde1cfc0755ff7380db79db80f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b5398651a5eaf9cc3551cfd74722b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e79550af8d842bbc9996ac372ca8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8a5fb8bd41a8a088d6eab3ce6bf12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a5c23c2492e23b21fe1b5f29185d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0a1edc42083092f7438da8106c6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6507153aa48079335307e7eb7a2e375223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989fdad46b4187da215c305963727d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573305aa8975c286b0865273a78a56f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a449275c4f9eef87f7d563eb1447a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6250b93da3b1d1c2cbeef1eefa46f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78ca27ca87e7c5b5018762c06057f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71151b8865fba5a5257d5cfce397ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854c374822e699606c54463938f517230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d355b270eedc4fcad5c93dd53a3eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23576c6be6c8da0832b373fce6c960232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05447b48f388aea6063fba64dd4f6f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f604dd98f49a994ec0dca31dc0ada234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634256bafd92692f1d71c7a84bc55d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ababcbc6ee78504509b09af503776c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755e38fb30fed333fbb669d7dc21eba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc038a76ed73fc1ce624484fe71404f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c838a316687807523138c34e79bc3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdac16e47a70ff2634d3d72a913ff3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece647c1c118fecc9f54c44464bfd39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb0f33f1b38599f48795d8e0f535c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d20d9577a18027c8048fef536765a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e815e913431075806d72ea487f904244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396f0689d27f5b41110b3a13685369245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab73276aae89ca16a5ef40cd4434c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f82b1f939ccc75e68861f5bde049247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059d0828014f52d038c14dee82e445d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d38e00fd8f8384ae7017340245175a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199314ee6bb687845125f3228b32b190250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106239612fd169a14d01ea7f83ef3703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a101442923ffca0617221f916f0cbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc639f77f861d3569c72ec9a919bf2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed68ebd6c92219c7d2c5599f1e664254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0726f44067404359c8793984daa2c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0046e4b8e978372170bdc4cdb8f73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc0e67a59e8ec5cdeac2c1a5842243257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbb053153af7c047045d42909f757258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35251ed449ac5e72c514da8c577d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cb786ea9d0af273a2117ddef8616b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acaf1ce3b955275c6b3774572b2a62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ebef327c8d7d82e45a6ef2671607f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06e87348d186e5b67e7bdf5c7762a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eca1c823bf88bd546c439a4a6a572264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680254828fbd5fd2c33fedf49ecaa8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487a55fd92fcf8b29c2d833ab2d167266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbdf51f361541bba794613fa6cc92a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b15eae28774c7d767aed474e3462268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaaddd95052936616e62bf8d901911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5178f177dcce64bec5f4248794a88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ed2ffd7a87f1de36afaa333d413f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb84d9f9533a4bb7a64f71cb8dbd68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412349e792ea25c339b25e2c09e98b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17450a59d96e48f51dd8ad85a17be2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df938cd05661f963c21bcc941a9860275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03338250e5d8d5fa26e91d5c1bd2e694276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e845ff879cb9309b9876bd4aba48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f359b6a84cec67591d291d29d688d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5ee713292fe3b80ae2c846a6ae486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1356860fec7de9c22f5d1ce3d61a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee475a8edba5f8d446345df763396281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a60b049c4bf6d20c9318819906e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a126309a702806a41ca27462028cf44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f9546898489ea9cd6774646c2a5e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63bda4eb73f50773ffb8d376054fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf636ce41cefa1331f733468cc20e58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c23a569fa0585f83feac4ab31913b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea269784c1452074f9721e2f9aa80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4133d3eea5b9ca838d945500ef99143289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e007f280362b7f5f0c9b068f43c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a67240556e6af246f1418c32fb9429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5202b9c339a5aeffbe792ffe873cb62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6d459ccdf205747348dd959ba483293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d00237daa3b59c10d0fca7288789294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b1c4b28b84b7ab8ce34d2d37e9dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678926b92da9cd72c190c26855a451296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd62fd822876d50df8220eea106bc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9a628b41a4e218e4ae500b690d7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c335333c9f275c8ee43417f685ba62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846739ea3600a9b277ab9780cf732b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c238fb890edf4ff8fd94ca63c0ff50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c1b1f65b3ccbe71df072d9455dfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29165c9e8e30cd3a36209d4f6b2888e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d281d24972c94f3a7c118651c805304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33413f9d14df92cb4f76e25b7ab95cb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185de551805bc77844f6286e6f704ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855dc8046097994ab2a059b3668db53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9083b3d9d19b00fbae6d6106520986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd3493f463cd2168999b1c1b82a68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd9c014bc599c9e5d44fe7ab25384310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d102c0232a50761e4cc0203843f6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fe3eebecdc34205af125e2faf71b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a17395d5ca4f18732700f6bb87afcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e2e27216b94d82ed2060de511384314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb571a464e5444647b6af459cd06177b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68064819e3e274b84dd413fc8db28112316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d49479514dfa7f701f0890e196ec7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b088065cef5fd13daa4757bdf831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24cdb8c29e51129098d3036dfaa3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03881af7d28147aebf7376a72e9acb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56163e2a71d0b74dd39d78e61b4a9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0438b3d31b4e2cdaa2997d75f6a53d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df131ed16d94b6d3bfed985459b0ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7abba80430d55204aa62bbeff909324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64de76d202fb92b2e572415f4d1d8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e43c8a1e46441b889ddcdcba367901326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9bf44e3b644fd21650bac922304fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2dc6fcbeb4f721868301dccb3f1d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bec598de746a935f4b2dd8a0cdfaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5fa36eb529c4b8ef2847e0d80e804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a6dd61c1c7c8dcc2c38b11c2fa87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693bc8c926b5e8a459a9960f1b66fff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c497ca0eff094e50450a3f1a7220333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95919178fc47adcb45eed606fc50f0d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c77a59e568759159f9c21a120085c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0409b5e364880d8785b496f514cbb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a31bca6e6644cfd1cf9202d58592ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7674c0464773efa3267393e5ed996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7a19369ea1c7d9d3217843a9039d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618ce00e624a54f4d09afc88c82c6f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae45a3a217e690c2a92f30432d457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2bf86fafb533d5d680966db593d61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5f5f07eaa2aba9de8a6573cce69e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad790bd69ecb659779c96de9e3901344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b04f9e6c56bcaab155d84055416a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80db426101c09a3f7d20c5b997d0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a7575f814b6e19e447d8909cc74f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a3edd9628ecde1fe4f4c5c421813348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e248f7299bb5696ad4153f7f9e4de3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf5ebe8db3ffa4d7f2eea7aaa52bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080b90bf134cffe73f26ecdfdd8bfd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0537893d14c2873156936e78cab80c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151197061aaad322abcd30ea19f54085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24aa3eb07f993589a27f74e4c7912e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aabed251ad6eb443d6e2fe068673c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca5cbf0f5918f0c987425120664da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3785a5cb818b0149bbbb3bdb85ee31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376b42ff0e146923503f1d5f2aeba3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11508581e99bd3ad4cd7584757e9b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3471f69553778a8eb2d8446020fcb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94691da8b6334daa867574d5dbe4c17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa996992c1e8a2858d162c406e9a91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc11e852cdc3991c44c677381ffddd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cfbda7949e35866be814173f09fc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5bb2d44d9794ab86b7521693ecf7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15616de1fdd9f221d371125b4af0dd67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae412409456f39a7ad8f6174ad3be3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8fc10189bb69c6e161cb419621a28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a8ccf9d9531827aa863843265dcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b791bd598ba42652eb8a9aba4f84c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5356796324b9b5801216cf0394512371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e791e45d2418b506acfa0073a3560372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f906fa6212b667c5e7ceab70b3234373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed874b8abfee79ad99ebb704ec3bb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8534192339921f3ba3b269d741b2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4654c30780d1f5a303b1f67fdc7f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756779411229b4d68758f6a9bf3ca337377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403d45acf07bb57b921fc426e47d49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa51286f2b842e671d774f165370e57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e455d52f530959fe49fb689a556fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488eb2c5e0541d0ba5ba1fb5c7f3bd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7900fd9efa31f86e0b97e8a59748382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9d11c381306f9680154b112f8d19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf1d51b01531402f53c082743d2f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf4d88fe79429c2dac3f4c82358c60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0afc31769396d2a5526043b22a0a90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560102f2065d93a9092715f81885257387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9493c28ad236ad97603e3ce3084963388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e9f688d0d945ff7360b192fc35d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540de003b59d623511e1066810bd718390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92490dc46fe67495ab29bd6a52afd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb67c1afb7bacb7ff09d0f2c1c0b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519268265cd3d5e8116c55081cd48474393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99fb27d8864e66dab5f133dac5513394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c2d600e6535ab7bc923552a6212d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c88bec7bb01cf2a9abf2f478c0a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de4fc6a73b1f071ad374162cad8a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8af60c34df409f7ef0998688814a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdea48f7cf62e0a3159ac30434e8273399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71dfbab8193ee916af098464373e52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21945ab70381e5041e64285a4b7d05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644291c7671bfe195196b45dc3dcfae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72156503d2e644be47f235423420e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da956ece7a9ee7b6e76a21e3058622d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca773027f9f5edecc83b06a326918405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8f01f3288e44e1cfaa5b3547a903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2cc4aea5e3c20a474d402b43d29a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c76c39031fc53e8514f8a613fa131408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf005b985b84f61a598ccef879392d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b796439ff1794fc78c03c9b8bc2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f947b17c3eaab0fb13df3a60af145db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79ef2637daf2e6b605f80fa721e414412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb7cf1ba0f554e415393627c4175b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b44ed87e196f5895d86af980612f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08944c9e07a06215a57ea2dc45780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab04cf03398ac71f5ac78c265ee524416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c6e6dd3e87c9bc99d4b439bfd068417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df4ea6ae7e6d24235bea758a1ab74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e470b730f7ea921b1951a107522e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659799e89e5619ad616cce243d76053d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16a0bc178b4a0fe64cf3160fac9813421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465e6b1612c2169049662008627d89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a59867979c8ca2e0f692d581b247e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da673e8fa5eb27243fe79678fd116b46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083e446482540f8eeb8aa544106b37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe13cabaa406e85ff99897b013cc87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a998e8700ffd5dd0bb02c7810ce226427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329853b0c216044092410f46de0d57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3497eb8d3a1448096f798a3a0ef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f69e10212615a74d0c80b9c1b06f56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95026b1730565f7c8180fb4c2d966431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566029432247df35ceed32ffddff49e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb59e4e95ebe0bc9fbe5acc9926124433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf6875670bdb40410d5d92dede14f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55449dfce75142b124acb80e033d1449435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6759a6b667c7ab194e2bf34927789a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a09121387f3537a00ea01bf75e5a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b672d7faba7db080f0d9b421b877d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0350c2fc846a244f519b2cc38d55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0514a3eb4ce4de0b2be2f3a25c8070440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a693ac8b78bc14a066aa6869ece9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152606217adb10142664ebc2583bd859442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd116ec8952468bb1f68919b53c759f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa06e13e2543ab277474aa7cb1dda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1fb25d01ba43da757481bc0084c33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30ab12b565ac83d89846a39f72ca61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df0e0cef02325e68eb3a13e508070447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e305c56a70d03d110bfb6f4e3d04b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec49cc2772db764d5d07ac31c238589449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc3bf160debf43fd899fd392e5a407450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165734980a33e4df0350f1da65d63d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f23090363f40d18439b8cb7e2700f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ead51da204cdb0a9c8e997a36f75b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e53247bae5c68563fc0fbf7ad95f2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcc36f298ba743c16ae5c090b4f9cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3790aca6804a213ee931c17a618c97e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e9a360b1178e8a4fe831cc90770a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3b3cf8e90b601bac2974d8b147f0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fd6e1800db85baf64fbe023fb8e96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a3a01d5f5b402ce82ae65c7d47b03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceb9cf0e5b29937ab2d38a3fc07e36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdcee1807a9684a4ca3448662a136d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf43739f79466dd5b7ae073c141e5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38785845fa92bd120d15b836edbbeadd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51adea99db9ebc22358e09adc21ecfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc62c229a9e5450ee32be225bb2a4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b31741b7c3014c08952baf09eac52d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f772bd0300c3161d93a97bd739c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ecea6006cd317c51c2707603881d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2bdb16d251a6e7654b4d3ade6a24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c8388ecca1b59660ff6f226cfb7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ed8559a244c6a2a090e45c393cfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a904663cb16353aeabc9ed2aa677349473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc74e9cc2c4679a8b2bfc440e1736474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5385fdc8a42cba97b4576b786afda73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662520a00ea7ba1f432f7462ad2591476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01158ce8c4c5b4091f063c2cd5539049477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38e0168cf9e000d3b3bd5029589f0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7553c924e52ff6b42b53970ab37c47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6dac8a76258f8204db681aca53968480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3d79489834be18280eeb45aba3094481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045ee4b99511bb36de7c401501fdca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7325a5455f2426c7c38b4d63ec51ded483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b64d377da9c3a0105334482cb692484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c2a160a4bdcfa0810c03e6a049f61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed60b8094a7da1a1eea7396a2d384d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f6ed5cfb587c2128129f3715d1ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67f756ddfd97c2f4421abf8a302f03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52ba8a595d9419818747a494be38cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952a4d3940eddb141e6fab81f477189490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2acd1fced88b61871e24899072c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7f5a2641666bb3f02c1e4f8b4330492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9136bbc53a0473b90c45b3ff2ac662493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77b58110f505f135cd111cc40ffb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c7d019b00ada09ebfa0c4d08a9cc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969119d04206bfeba356ab5c63720e32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f918c210d584410bc1afee5ca7b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559233ba83f9b1cec89b2c203666a44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39476e54bcb1c1e670c1ec591aec75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647ec2fe2ce1dcb7b7e0549c829f237500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d80b5b819e04ec9c9504cf86de8013501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef322ba8ea33d7bd85683540812138502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f5f80cd29274b45993351102cb3d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca86c29a759f228d41bd8da83e96a4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13339b73ca51be6b8b082b607b5bdb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de0221947ef4a1a20ae7244d66226506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a1699f823df40b2e78dd37db20f78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d99cf68a6466a2a479b8fa074c209508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c2602e2c2eb84eca4c943dc2660c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6888a90d997b600c8a499482b55fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c7c4e0bf2936fac501c475adb1b5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9864b6f7ccf19e9e070797b5da42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f212e326d44d14a327906bf685de07e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dff8ec3cfb507bef665917a418bab4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2740deb65f5267b55924d64298cd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c06e307673a4b118ae51f94626ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12849cdf90bac960ef776e0096deae2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ace0e8ef4f4afcd3ec08fb18fb96eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0b2dacb7d5e5ecaea42718213257519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8727c4332f37e23d851c4e04e5bfdac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5caaed0c199af509b664f55959ea9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6515216d8b9bf8ff77dd2bbbe46ac4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf251b7b33fffaa23b5aaeb48266f30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655427fca4e607b3789fab0b5f9131b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464dc52a970033f77138abcaa535f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b413a30a7dd41564d3a1647e981004c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4eb2b79069e018a2ab35237ce2846527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cdc52b44eece582d2c890a7706e5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390cdc83db51d591566cc8595c6ab97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbf61cc8b04d6079ff8b3d4215162e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee64dca918a8030c6e16d8a9599669531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df7815cbe476d03ac6a4379589031532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d930d279614780b84afc73204c763533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238bbbfc53dac3b31c63b43f637f111534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6963acb81a363c034372219dbbbb3ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d1c48dea49051ad232e1eb6be7b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c9eec95c43ff7afff1e17ff5a6a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48c24e80a316c71f27ce4a4fd56a5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e271c66deaae6b1ee0c8d5303dc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525200d04dc25a453ca533b8a43b69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56b5176ae66f440819a3b2ea33290541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3308a20ec8c4c2660da76fdad459a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c851bc74db8d13018621bd0ce12e38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c9e946dca75049786ef5c8f2a664544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179c518efa0262b117afd382747b42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f57418c529e53e1595e6082849fb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d292f8d9a9fe6908d03862d0101f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b439317d9655247af4c73ecd5a940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199fc7930c4687614e26f1839b596f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a127b64c09204d08b645b125522e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9e7cd6a9df28bd84455601e7e94d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb101c167639bd25be7330af8cc937a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4166483614226cc756d3d22caca0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d72b8cab41ba2113149fc6aa81b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb97251d422b66f2fe5c14a3e02da49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9994e5f08a6fb39b5c682af3c3fea9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fdd744576072ceb90e39d35dd4e6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbfd5370e5c03f12a1df6ce1dd2a2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7613e30a38dc55060ddfa2ac3b79211559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171c699759ee68302963ac9c683662560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdd24679bc5f179b4a24d128a3aa61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fbcfb876fc1b2a4fcd6a365c6623a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504c0d33f0030c0331bf8d9bdd3b260563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a25c5fa053f1869d59e15f56774ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad7fd5c559cd052564d8d797f79f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4580646015870111f4d3160e47cd19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728020edcc4b19d5fb9789e248d945567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d8441abcb24751fbb42844a557dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3171a66a0765e0a8cd50e7bc1c8dc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838cf20d5c767a6083094afe8bc8721570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e67d184db7686cd0a014c2d7bc8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896101eeed16594036b50071de2a2f7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e43917a219ab8694adbad1c4f877f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023df48239dbc8c76a0b998085b2552574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e568ff941c534f3f65ea99f13a70a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683a69d396e3c9c9d9a9c6013a554b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cccda99e49f2fbeab7a6508e6ddf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e311ee8d9fc01b7a74b50f16f218b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a4ec6401058497b842fee51785bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b84662619ed403fb06adf9e927800f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e7a1cc260f2c1c72d360e0b97a3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae7eebaf3e5e13e905cc7a0f8cd541582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add8ee0e9e1d96655e3e8c1913e81b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f228a869b0494d528476ae20af17510584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd23201a33f6fc3279e4e594755e39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8187a30c90bab3562a56a5cb4b6e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1f22abc99d931dc60ce33b540103f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc6b8dbedfd6e6c5d7c9e608773c89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715a9a42a42a877c85966300f3d0cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84c3b8b588bdcd7c94985876b8b31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080e65ea87b70ae30153c45108e86b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc6f4dcef3b339fca76a5e449d3d57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fec19b2d350f892a4465440ad2a0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d9f6ad87eaeb35c1a73acb0e44701594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b634b1ebeccfc6769574cef2bc1e47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189df6431abbd3222c21a2ca3ee021596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e75b2fe623a44b0c8f4f7800ea24c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f26984f2ee2e25de9e3b0766d620598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c536016c79075d93caae0b548e8ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1078ec177b4d048ad9a611039ac442600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb1e00fa26bb2105040fe14c9ad58f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd3286a97aa32de7e1ec438ac0ed2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4187fa8a5d9e6a3ee6c4935c48970603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b339fedbf66751d772e6ca543dfd70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa0c5eb68839f0af065896c3e06d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27729e211f56eb37aed9c72f381eb8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd68de38a9cbc2fe9f736f3c7dc38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c566b02dbf7d10ca287ccad342db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7bd9e7480368693587f7af2b984f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caefcc3378944987c1260b74145aa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e9518ae6dbe603686d29c218d37d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac20eda1bf39e5e49cf5b18ade1588612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ec9f6d601c1a1cded5386fa75e73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b1d1226dfd3311e7e81e2c3636f00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fccf274801fb96d732f84a3676ab5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd921c5493f1e5443c5d707676051f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8832e7d489a9fe41109c0c30c092f2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b20cb42737c33048fc9950b8f3bbf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836265e987421f55b7547f36abb84bdd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec921596ed7a24483511cb5c3556bc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b727e728e93c65b63da1f4825f9853621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41fc5ae1f1826b5263194fc287680622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6538e4f8eacfd08efbf1eda3cc2ac2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e4bb0ee434ceeb2a12233c986fa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6524a13ad67dd71cb2afb95ab017d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c53cf87eb18428d6af7688ec6784f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42ce9afed5a8bb37c6a05261e0371627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2799a552f9f0b82fa384e8729353ea2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a0b0f07de410b852308b17f27961629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be308c8b0d86a7a2c3e5454e19164a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f2e0969a44630cb879d7a2ef26a5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d4fe51d3a930e11d897a0b6e6c22632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4bb464f82dad2be85e958bb97865633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec7e6b92a36c19e18fa8c87e8ea3a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9135fca4ce090a8cc4f56c43f35dcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e023a18b4dc6a5594fc75ca230ac32c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3425845444f90f4b19caed9990d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d7aef883d9128e633d1fdacdc0be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd557c30a4fd70720b4fe4dd722cc675639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6b7330a6741b56338b2eed07faca1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba266f36896137b787ad3c2b5ec40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf265bb2d06770d9a0c7d55b88c246642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742af7f7ced3c2ef9b4cf67aa0e20f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6910e6292ad67bd2e5e8d04aa786190644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80406cf095487ec60a40dc3814c671e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf8c31b9969146777d214359e78bb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f43d81a795d867e26b9189b0e827f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed4c06241a86784f599c1a4018e666648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb606eafd740f9acb4ee72a8935a50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1af4ea54751d4b02c81853a98158650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d54c34d946fc5b2d3a709e3cfe803651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1633dee4584e3256aa6130f1af50a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa427a3ef943707cd8978714364bd63a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c648d0eef56b34aff2ed35dcf8dd32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb61455440bf1fb8c5334b9d9dbe8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75435d8f55c43e34ad087e1fd2d9fab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fac5d6e90ad3d023622058a8c15ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d39c50a20ac9efd79e630ca9dcd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f0f97fcdba7d0f724542b46c0b3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ac4a2661d2aa3057b1242c5fb2d17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f8a59a6dbd9463688aa23ca658e68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c7ff116a51fb3f54d7be15016669662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab49430aa92fd37571378f82a29a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc865684a3c46564112398c9bee08c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25800cce1c295fb6a93c7b962a3810e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa69a0b692076e54f52692eb6ddf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007976494d3e69ca18aa837cd1adc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66136821463828eb45d076c3a6cecb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea703db60c9baec315b5452f39b1bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f62bd97053cf8b5d69f10903a4133670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24138fb1c08e5d15b1c36c887b782671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80db465a39c257a62593159039481672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfa7d5726cff185ae81c26d8e8d916673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed9742715cdfaeb237d400d84e77f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866f1b2b5ca59b41c080ca81e602d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0c2fbeaa85ea62f516dec3fa97e87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02878b238b2a370402422b2fcce2a6ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a5fa99ba782c006e8520a042f8c32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4c5b69a06b356cdc290950b97114e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722b7ac536eaa8acae748c3cb6ed09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c18a875e8d529532861794e27f61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42668809c5f8ab62443efd01669bf787682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ebebe509f41dfc5260d272bcf369683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a29ed3640e779448e167e9fbecde3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e87fe7a89e87a8ba256855683cbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f92c76e7bbc8035a7466157b8dda7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a203275f8a5280f49ce9b9ead59e40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc1d74a25130b4eb87eabf0536040688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc52cfd903760d885a1f89c7a9a016689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80787b992df670f1c316e0abdec64c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d3c36325075ec484ecff1185073a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f38517e5345dd9d4b7727886a7ef9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe25cfd7cb84ead0c335e560791bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d0a37ee17d1875380ec4ff91868d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257347968c238630aaded937893bf9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c326d02c22506bcf5e2167ed67f41e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a46a8091fc53c71aa901ce7235e189697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3d7bf2ea0b21e3cb58efb4a675686698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72502e30376bbe04846fe27865df44a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970f727291627c4a11d806606ddc6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf53a6f3d0e6accfb30022c498801701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02007bf91d169f3ea9704d786db243702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712559f2035d9f08aabdb4bc36b2c4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeaa6e69f1a7d2e2a550a3fcc11701704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed24fa5f85457e54f661667637ac78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8be4e0a7dfe3deec5fd69e0170a4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ba4b8e12307feaeec24f071931e7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f4f0d6255472ad66c4fc3efca74fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8075d88523b671cb4999a13a2d101709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28845a2eb6539f0ac68e530b5c3690f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732b60b0c5efe5e6f07439400b9bfba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508606b1eb9e324a4bf8ba3ccb9c34d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d23dc5d17506344abb972e2ea27a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4aa3c0ffc6781b7540e32bab92847714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c9e5fc83cc1c71692386387a1806715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb10e2d29b02da1863a941e582bc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c3049d6f6dabb0fed4a0e6e6edd9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7fde77a1ee9923b3b001cef0872a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b296fd0f9f57de2a2766df2dcb2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03d04c2b74a1536f310145d920013720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e780d6ae513875ea53a2fdb1ec1d336721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c1d30cbf3a9aae330668a8ccfd0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aab0aaf79fc3f898c91ea338e114c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bce969d1d799ccbe13ac8b0ef74a28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf841c54ba2e00e3f6bb8a12a7864725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b0b14fedc563c13f958e6e2713f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082c459a61f61ead4da4c7e878baf3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735be275bb6190c54f77ae4e46d2607728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26cbc9134dcfbde503b56c3a7dd89e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e482817395fb417cd30a57d6cbcfee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062bdb3b0cf6d350b7ddd2bb1d9a989731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a78f65afdee7af1e154f4aa7444bc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f8e5fcd4bce74e73f3a58efeb5e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcfd6c5d7230d425c4fb8a2554f50c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a10101ea3d75915b1db6e6beec8a4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c810948d5975863462ac659972f0ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a2f11bb8e9a5c34fefff5a8fc9b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef15a61d2301071142574c789a519ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c94678d9f8823ac41465d2ecb344739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64fdb0b4b0b604c41a93c867ac8c3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ed0547fb28b573145efbec16652c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f726f9fedfa46d645fa88406e77f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525ea7a548958eb21ebfae5042a2c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3658e5a989c05d687f7e1947f83b88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f97e117e1f4d11c3ce560c86171aaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3e66a3b7e33519f7312583a115b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf2423f3d78f0ed367f79a020fcf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c54d7b4bfb1cc5fdd29bc76f65292748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91d91371c2b98577533b94faabcee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369ea1a9f6579db45bbc4ee0ace2db0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc597273b6810ea99b5e6ee6af8b44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a210d2ae1d9aaf3050a652585e6bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad6ba0050d08eb65dea271867f83a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46a902bb06fa88721fd12dce33c36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c36fb54922119687aaac64ffcd38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc38f00c04698a755987c19755765756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386096c1e6b912c5661873395ed287757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194421c33457dd6ea5cc01feb38eac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7126cadf2808251023d427fb1db22d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd976adee89d8b8b39fb3d658f03f861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2706362738cc72e03620218a3687992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49773faa2c6e73bb72d1625a80ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03c0ffd7b515f00ad3ecf99be67894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a4859b1b27fe386e7188252c5e505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a4985b0ab5d15548f7f65a107d91e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe085059565934cd46f70b0e061f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5956fca5a99d699d53c00ecb33038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc0bf708b727a0de58a310882ce6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9f3aac98b9dd6305b8c27f93cadc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadbb708a9f9150d7bf67a5a64e63e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a77ed11303c1cf66053a74dbd480312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1231bbe1eb13b2206297b8776d626d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc27fc8f7202b901f32d6486c6b77c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740198099118c4044ca0c409dbccdd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc714c39437d80e229968af35335a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d1f6b7e07ef883601aa7ee4cfe98717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607590f5b078b2b25d5182163b0686a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e138ee4bc0cd0f7f83801521c13119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a77ba935c0a7b73b36b6b55a4ac3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a36419d4f7e6de8c9309a8a8a97921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f6cb6fea640c43cda3ded676042a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ae8c3b2530a0632ed5bb52c9e50a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491d1f2087f84ed84df96c9ce4a5de324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2000a68d5335b2d8c2acbeee43c7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bebd06e9a79a4e445dd03df191f2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9277af09c7dbbbde4f595ea5a8850727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a5d3388f4874aa61f41121b4acda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9fb3be4989c44384ef929743406a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cfaf36e25665d63e536b2e6b9d41a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a087064d24c513ae05fa8d096379231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19f8349368959464be47e4564352b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359babead08e8b32483239c1629f3a8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f39222d669b7fc76099c93eb690634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc664c86517a02d183af19d6e76506a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d36594f5eda95b092bc73c9183cf4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac79eb104e331a83ae4529bca304637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675338f5ba36b07f12319b0ac26b61038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea2e25fcd9d6c2871981be27570ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f315ae67af3d95fa7b84c8184d8b3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573250890187bf2db0889f62ac01b0ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4affb61d98ec6875495d7f1a2a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc629d699bfbcb8d41458634c15dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac8bc4e3876afc2f7af0eedc5207f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c4476ea3988a5ce0e56bcc4ee5b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5a821a5bf119289ec29880d43374d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc313cfc340fba697e1bd4d640054c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e40b6bfc1fd91fa94d92510e435ccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354d6d7895d2f047fc0f5f7d0dd7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78231afffe07859350121fb3303dd4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0ea10d2dc2b1e69b5bad3fdc926751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b95560c792410a039a8e3791bac852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba699e8a20f878f9d061d1477e79a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc9a4d195270ffc0655486a27bb39254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e26c70041acf3fdab90fd2709a7d2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6325bb4906a85a4795bb05f2fe4a5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720716e5efb77795360965e003bedf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49717dd74833a6a8c36ba9365bbbf1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc1745e758bf3dd5a0fad009e4586259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077df971ab64a4ae518b0cb3df1893c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250149a131df7d320ecceb7c2931235f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc781a1e4171011fdedf640288751c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7aacafd65803cfd618fcba24597b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50a1afa01c891bd938d0a49ef5c1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eafac4096ba5c082ae90a0589148165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85c452672ba625efb77ee696afdcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99359cbc527f80a3d3da3dff80bd7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d3c9254a00e28209da1c3574829c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31f5feb4f8d4107affb565bb53aba669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b7a26f30049fef4f24d2fbd22bcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f88ad3d678c94fd2124b5c8007e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43038907704fb68b2c4d19fce0b6770872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1605aa2d228c8e3e27e5cc4e237203173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80345ce0a8da9071dd21c4ecf1bdb60174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085435425aaa20d79ca89bcceb4f444875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2107ebb88d302e759baee30b3aae36576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85954e3be55a80148153bff71f8e53777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759911cfe7ff5e10694c30074e0691b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27985409c8b2b0895e45257e3d31fa0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74abd31370c0e1ef0835afdecd185c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b25f619c027d43a690aa2d0db930b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696d4b46287d74609fe28a9c0a7b9bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e6a7a398e3add10b6387ecfdba1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb8cc23fb177e5ce150ef0452b1c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5fd76c2d55a50f0a66cde93811fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3195be86275cb7a6c67b08a0791ccf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9efaa85b2bd94ade673fb8a186fe7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c679345e48069b0b561fbb28b4cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7a71c11ad904bb44fc8304bf15ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9db63e7fff26581899634713815290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd4562c0fc50fc8440ee4ff50862f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881076f1761dc0f1861e56d7e9ac1d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac51d932a3bb82e7ceac466cfab26393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cca30ca244473411dc54dc841ffe794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5163ecbf87ed4c909deeffaff69fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b966b2cdafedf7c04fea4157e89e2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ded707fc7b2f02f93787f3720212797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d3a4c4c996d559a842a67d537202498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f9d2b81a6bec18eef43340939fa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4df4e9ed56aef19b291043239038b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70110985c0b018db0e332214cf8d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cbf7c5c04c9c2a3b6de1bb3834c3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cda7285ee3c65281b9b28898a38d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2bdada672639ff3b5dac16c6fe75f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85cc23a6915ff3b313e28d15b49282105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc8662efa204d59cc291b2e0f26e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57253a7652519569ef59e91178735743107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f5eb1c59209384551aadb2820395108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ba0f7c5aa79dbc374d283ace65e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de0623fbab18b6e5c85414f0fc9e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f604d163074270e51e5778658167e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dae0b507dd865501904aa9e6e62552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aec19abf7e3fb510a963c09ec6170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf88216e7fae3557ea5e80af688b79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccff215adf9ddd0401b46773b15ea51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01cadc239184195a75aff3e8b58ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1028acf337f75cc6e8a1958a1b6cef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62679f7364a009165eec988540db4a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d437f329ae2afac554dcbd89f7272ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfad326f9356d8c7d4f7ff2820b4b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dacc3228a477f78a635f44eff72d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a16804efd3a8277bce8b14cd270aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c6d4eb068af4e03bd1d28f5fd0e7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12b4ef0888f84a626a0571001712f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2720276c88c15b04aedf28fdcdd59a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d1a3ec5c115fc8c9d5c8f086ac89d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c81d4955d73c38513c395e7918e335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f170afd06f45366977a9424c0d319128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf1144888c0cd5789e5199acc757e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb378fcb0120f730c54a2ae88c00b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3625caa85736f8bdf6e4cfbeb4705131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830da6a63a977247a530521793b62b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d1fc0fbeed1011cb6afc0ce206e5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198850317b0e4cdd9ba8746e5af115c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7aeeeeed4b429daf59c5e40feea21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5151fdb6e441e2fb0695b6efed5132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ba917195d636f3d383ad9bc007b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a23a897dc905734133f144305672138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24833f2dc0a570c8af528b24852590f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766e80fcf0b8e3faf7514f0bcf058c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d272880ee402f0ab7a454f86cbc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8879aff8e95dfcc0575c1e43b99df8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4089ac1459787bd9a07d8d6262b554143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7466e565a339f91aec28e8f33ac00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2855f39fad9d523fe5b23c87671fa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2953156499a49698a013c18f7384979146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189bf0d6c1c6a08eb5249ed057f90c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94076c4ebad693f6c3c6580af38fb3d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f93ba79c5f00c00789213dcaa09c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8147520e3a4f2e8130cafade792e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd86cb2cd76bbcb64f1253a9ae9e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb061c889c61f19a8a83940697251a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061c72bd6ae35f1bef3d5e53b174b6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a21206b2532164f226102e4464ba7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff8410c01d0df64a696553990528a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e53774d55074fdf6a81e7d152e86d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8df2aa971ec77b4a2e08fb9560550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8eec027c93c19ca819f822c6d2acb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6184c788af3eeb0cddc6d96da7aa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbea1f853ea66778f4f4a2d82f347c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a825a38708cd296d56a0330bd074161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded999bc2811c795f6033a8a5d4fe2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb08e8f4496f4add8f9aa616346801163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ecb66b314b75694bfc1da39e8bc85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39a1b85a2610b055033eee87347fdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433256d5cbaaf6d396a3574d5c2c14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddaff35aa9a6db35a22ea25ea430d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f585e7a89853c5236f72bfd8f3d85cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652102af109b3eb610b96049922ecd36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980e5ca6e2dee1486de80b7d800cb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b2f72d949bc44dfdc00cd553ed0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f64298fb4eae1ca9f957dc53b232cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f53e55a49d3c2289c2f640d16d618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a214be4525469d305726ede8235c43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75754ce9b47eb17f0de9333c1f97fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc13fe88c0aa5566c3e4c3252e85483176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f315d97997883e6b93f7f4e0ef4cb58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c27106fc2448c2e341c2666fe72e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe2c5f0859577a659a987fc5879a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2433707b50b6651e409302311fffb23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e7ac541c727eee8a449326dd63f73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5699b625eac70b4c62f315224dacc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8efc875c2eb69f579cf1c7c40ad52c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395670bd44247369eebf3e265d8d809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83138754a75172cfbba86391807e0e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7544aa4e2f04be880c427f9b1a5ec2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d8e649d8eaff923913d7f5f5b5e07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f44a8b4385f65125cc64dfff0dfa30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a2c7430922e33bd411e794a5b6d1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ef4af7a03569d750b04230c9363d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5b8631c3fdda3b846d3f9ec5d2691191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94b1ebf032d37aea5ffd5d41e293b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b40b4b89240b07078efd1b01d09b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706366edb0e348212963870a91f2617a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4c0b3558a743c41f908eb5271a741195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc8c2b6c77822a847a58d8f5f8c9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60873449ae390f32e588f276c89fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ee50fa8225300d5264463e43f2934198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42664c46356c80b456025526427f640199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f6a62b1888635fe3764ca734d2825200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a6aa50ee6d57d4a1ae6cfcf25f0f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8cfdac11d3d71df68833ff7d84b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28f90e255a584f9cc40cc2360a8d48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2adb371cb5b7e69a13a1e2a8d1b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7ee19357643a7d9be46de66609f9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23adf612b8df9a21082598909a40e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fdd2a0e988ea60df1d22a33acef19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112767c71e1912cdb4bc2de88c1a7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401c62e98fdb8bc3000e54db0d536a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89e741eb3fe825a162e94749437f39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f4b5a4ec4462c884d0b398a31e21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8e26198c5a509f2cc2e24b2ac911212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56099c83e8ed1d35e63e84c4980cbab6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc90aed3237788ebc088b2864e0a88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46df36fef59d5f90f3606356e56070215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec988da973fa7e827d47bee796f8cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f559444a5f9e146cc378a9be557069217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb308d3bc27558e865edc68c2fa2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef03a6e51421e2292deb3e185a317fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ffe1acee19c0cd667c98c9fad2d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52202810aef451786d6b4eb43f48f2cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9055b5e895b7d61797a6e7ca98295ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077e80fe34b43f5417416a6fc4b57b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8421dc93176cef73dbb2033c697e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bcdd43569a0c056cff8bcaa862549225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d5b3168d17b78e430c8de4078c05e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64ccddc16c6604baec48589b073f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298c03ad7cc523a8187f9dd6a912a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd29b817be724688eb08dc296edda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047dd8efe8422191198dbee12ae519230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd826b2e82c1bd05473185547ec4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42955d83e6e97e41d88be3cbec3b1b84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fb5ad0fc5d3506345ee58bb9d2268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea26a65eabfc898b8fa02c48ec6ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d6e4b71ea86a0da44aa806770882235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeed2ae5e2a31569c80b78f3747db0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c205c55f9974b4d4256df9e421593237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04942072ce687d43e7e1d59aef4c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11136f81b5566ed8040492b06bd254239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed703491a71dcf16e4cb049fb208ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8afc0e626a2aefd6cb0d942e17fd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f312639ddb2061d6ff36bcca9708b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4036b0176b75b0ef5aa114ece3ee2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790867feef62ae0f5ef6d720e42aeac8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383dba69d9709c3d2945a80891df06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192febfbb5fec3fbdf0767b01907d83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109841588f835acc2418a3b32cdc25f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1551c1f0065951a31265046b2dec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f504fbbc45609c35ba70274f93cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee2dc2fb5e901710039fbf0b8afad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94920a6bd918d641e63a649b995baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ce807aeb91a951036658535d4c86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e3ff4382aedd12499d2374f0fdb58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138c1c12164f41d7563e1aa460dffae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab6d903c110f56f29a6c6c3fefc4af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd72ce31a0026cc2e1015a368c400256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e8d46a5f6cf4d80b6834f5b4968b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad25c4f55c27fe3e4ff15385e8cff22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238848c1dece5a57294a581037dba8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd89ed184e16d9c17e0d288ca78a5a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343fe1c02c9f4e95a9eb0f1b249799e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e17317845920c2c920b7b7eb2fcaf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0aec6afeefda874a002e0c43a3955263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c79c02e6558d4232146709737a7ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b69b69ce79d3f70c245a67ac5dd45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed751b0de65fc65089b2f11547e8d78d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2b9b6181aafd99b09e0ee11a892da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b641198a2917bc3b161feedb6187c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a9bea70fe1f924e90d70f427a4da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340fb98a6753b0e59f3a2e8abc5be12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3e03f88df95bb6e23e38a681cb396271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21586342c5d89e65e4d184830ff89ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae7b0d75da816375e641101ef1436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24387ba601bb719e16b5cd1b8f5f4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cc52d84b8886344f491e5ea3080f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6a33cdfc158a79c76afc496009f90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f422f96e6a4997a89eeabd6ceda35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cdab63dfc0d8d0826f1f2a0b9ffc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eceef9671630deadf5c9a0288c286279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40769802cc6fd47b0103a546526562280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9cf8fb4d48ab84e71dda266085e21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b8a74f4de80e785ffa1d1225b97b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2509a3d0fa1e9ba704adc68ecd8c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac34fd2baadadfd07bc553f8919c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb073a7e50dec1e61087d211e143e12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b7d1d5c3c3a277e6a9b18c261a044286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62ac1e50b98b8c6f61ca306d57656a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d6f2d6ddd42dbe7a12224772f4ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc6b7c2dadcd314749ac2e0c9ad65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c078b7718f459de2dc24a651cd14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb53ead8b30d7b660fdb7bee802244291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772116f45bd2f23363deaee055ce9489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab542c06113e6eb7c08c9f3e9c4f83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f4a2eeb5cdc53a692f4d083045a0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcab027af55b7807c57849afadf2cdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f2c99bb34645abacd891ba52e5090296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f3f65d1e315492a15a1e2cb8f64be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84993adb1780213e5d49255e043952298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202103b6d3120ad4ddab9413b4516c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c6add13b4bbe6ae328d61e030b707300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea40b5acf4fc530d424bfef4fd137301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a34eee92c81dc289eab3ca7c2cc13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292043ec95045bb943aaf3b39f26feb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ed7b554dbf799b9cff2cd184d5f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca774c9df6de7f6c74021061b34a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7a8814a4be1f00d743a129f8d526306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5605216eb3ca62d81fc5c2259872580307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c7568c1be6af436d5b30ea7e3262308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0f63166358a8c74a8abe0cca3ee47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31cd2968fc7de15a82f4ea1f2c95c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd1a0ce0d36c5ad9ae4a2ded73849311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64811d61f2ba943bc95657f6dbeeec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6f8218ebe822f57f4b3554f92d0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fbf42416410c9117f2e0c8a612008314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b225892551977498758fb39d981cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193a613d179089f4337fdef0b5dd78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b29c99dfaf041ed43e7392c1e11c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def545050a11a49e1d803e4e47e7d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b2049847c833a51cd350ae25d0ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc149c2caf7089195d0d5de5e4b23d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a222f4ca738ed260a59f97e8593189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e160f76539e8d6b1e7c80269db51b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c35c1bffdedb47b4d841935d67b07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410791ef672b54b942f1bbb34893b0f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc7cf3b54ab8d226474409613c8f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c58bea221afa899d463ee9cef1855326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff219042a4ce44b2bc5e682270156d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3df6a2b678466b5c395c0cd3477a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268b9e46d791fb2849c96190ed1e2e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bda4282d510cadb3f1c59c57947ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463d094b1dc2070b568243bf332febe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1915381f0a746b443c1a3472a3974332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918445d2a74b17c8350730b6e70e297333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66308fbdf138d2784fc5ca15997a7d4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767d17d51f1675f7121a342378dca36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037caa0aff75a6e8605fb6079dcba3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9dfb241b265fcd98d39e96e13b66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8ba1c3c41e5e9b701d28d22fd1e70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771478768d08fae20ba96fbf9f43425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba243ebb270ddd13c28c6ad80dc82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117aa83b1ca3349fd2f3501a0aca06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e43673ec5c8c1edd372dc4a992001342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765ca080de8172ba90ea2b216c155f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804d3803f180fe9d71ad6de70ee6287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ba36c305a1ac44800ce3a6c8b68f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941a4cc4b91b4115934a048bd06c7fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd7d6c7497eedd49b7b92ea1c7846e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ccb619ebe0e0066d86c251c114304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361726482fbed7830a7c6ad10ea3b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f87e5b77289b634300fdbe278b01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659432f91ae37a7e332e969c654b1131351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba53e312adfdca3bd7aeeb309a1621352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351db9310938775e5f4703f76f4a629b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d04d5e699ac1ab3939342b66daa28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824f0294d583d14ab4ec6fa1043a89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d5dd665e5ec6ccbb650e3ebe7adb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d30d7a9e261be23a5c3f00145bf46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bf2c9f1d96ed38b7d5b2b0b9c8b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db08fdd90602d596da4841ba28906359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760758d0279e036dc23c4cc847390053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f6111f36e582067e86a4df822b831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2197a458589bf4b4a5b103131521a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a27e76e4afe421277cc3630f628478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf23aeaf42040ab9df6b9608d6f1053364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2a3d26c74709e02f1377c4cb08b2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31feba4ddbb1d0f4f1a82423ff927f1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb2ad19a7115c3d100aea91926bd8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb0e12a907457392bb408c7a186cc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2a83b9bccc974876bfae34443a412369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df0505f6c6ab0bc018cb9258b2cd6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa0fa87e21d49fb9f7c4d3d66d8c3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca71df8e7eb08c05bd87b01d2fb7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25cbd8d07f7fd84e992a01097d7a55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47819f8dd0c5f2407e002dcc9e8b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5d2f609f72098d80e3d110a04a78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c01f9d94e77d8bc51464a05c8f5d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccdf8a9e2b207af2c1e8da740608a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bdc2dcf184a7db6ca198435289ef2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578419c5c004d84ab0f36cfc648ee8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77a88bb60e55851e986eb15f010f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a075d62756891c0006af7623038d1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500aa437f7351e187dd21687c5c5255382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9971158ce466da7222db80e7176976383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f78904d6fd0eea0d307230d115999384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de17deb14265f1158ec12714ed0e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7c50670def27c1f4b5295a6b73319386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5339b5a779a0f3e432cce7afd5840a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d32ca1d340202d7bae607b522abb8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7858ebc25ca6eab83dcf5925130df2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cceb467c97e705facd661d5cbf4350390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055326701f5386fbe49b5fe7fbe68ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60893886733bfb85b81169fd13b9a262392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34d46a28d4e1015fef75c9c9db6f91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cc8660603eced20ddf049dc0739de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45cefcaac96c5f9e35f2160973fa9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c67c031876938b978545e2f71d42d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9180ff009dffe8d212b3da55f5c1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3550ef081d9d55ea2965c5a81ec09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82059b5ce4a2eb2a3b6fb2eca84ccf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72867a2e710363406e31af7aab6449bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003343aa0511635c52578aa198db7bff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d960be2bfcae1c861965d3eacdda5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636ebebe7112ec7563c030a1b4eed1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d933760150f71902418a9ef010421404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c4b262ea761d9dbece9d4e5465c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ffa20b67986c646666f8d49d3ccb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252bed0ef3c16deb1f5fe3919ff2ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc5b76ffadb113e6e62dded783966d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28725d541b018f747af632c8ddcfe0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6847450e2a98c88bdb7aa80a2bca86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f693e82360af2d67f075761bc879c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b694f45ea709572f33027f00ab8d5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702c71709326b49272bdd0f6af68e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c631afc85bf39fd8545899b5b605cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf52752a81d1f9855f3f5c2d47487c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97c1f6494837ad2fcab776cc279d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8238f7d63086d034ad9a66594d4c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882cc9f234f1aedc7068045d50c365418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef7925b55d9194ad4c92e2c15b008419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570be8cea9c00de54547e03d38d3c73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6e24cd20267700681cea4000aa005421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b85a2d3d786a54a0b6794bf2dffd0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3ef61729cc5f27d1d1be441b544d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6831f416a82e7ae079a53767de546d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba699e15290f1df75a988aaf8a4ef247425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa7080963380bb1e784792f16bdef6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a3d9b4724d7882d7a0598b823f2b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e24b1a68663e43945c7ca982657b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d06ab522bf74dd381f15ca5c45e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0322706dbf03b0fac91570c8e849e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f61c5b113d82f68904789202328c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c9b3c58aa3bd9f237d16b1d5811fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda78fa611c1e303b7d731e52a3e192433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142402f29ab2c8ff2d0660d8968d9541434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26463e761d5c3d4add90f2f04593e2e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2a4c80997830319772ed12fa17c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a9555424014a4f292293a1990161d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a236a109488057a0b0a50b19e3c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3551b9281ced2da21a1643d732c397439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4f7e98a6426376fc112149cf0f7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97098cc4bf0cfd4372b984b40a621c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273eed990ded0357caba944c2552bb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cf0308c7e89031e0a2fac31acdfcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14eabd431ebed8f73a16afff4f8ce3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931e00324a8726fa65c9816a219487445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e5d29a47024c86e18c731178e49ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1486b789ba33919e17b6b55f1c2b3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ddc2a9a7061de4ca8bdc59de3be27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50656f7b42f13a2c24e09e981a98260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52babfc98cf222e56d3b4788f8ab874d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f3e03ad7c05a2122cbde15306598d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e36b7e5d83dcebe6c331b90e85666452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16ec117e0295e51fbac4493aeff919453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a6c3707fdc65b58aa041be19e5fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2901c86a3942f55e93192e11bfd1449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6313a6f8a4e990db1f9aeab1e7055456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8900fc3d22a9c2655b003cddd7b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58addfc243aa5c0e8ffb76b3de7b9d28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e771edab5411d9516dadd429ac2baf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167c1def6534f19ff2d8f47b232eb9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc002788002e8b13026169b1f5bbc4a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28fde4d16d399adf3f83a805304d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac608830072cbb22696a02eea934da24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97669dffffa4692e43873bbde202b061464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5157c8e95a46b84ba8299c71277e91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33f77218843bcdd902298ef711994466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceabfcf9c8c7c4ea929db8d97c7932467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e8dbf04b52c56eeceaf6253bee83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa2fdc9dcd2e334560da4b15d46c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bcf84c3e172757e1348fc3df8336470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c86cf45ab8de7dd2f4a4c51110904471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317509b14ec027092dae879cb85c175472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be222114cc6f6bd0eb2964f66f6a99cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0d84b325aa14317ffd1cda4495c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fd48655e365a2af60a5d1a691244e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67992d4c4a5253980484f781137f956476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd537541f57ce0c409fde22c47f7fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602117d9420d62867f426cf1e05474be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceef55a253fdd6cd089086f8748bb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac51b9c7783ea50c17bee4efce0218480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a63ad30e6e32664cd6cf175ef25ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da024c0f80873f8834fe3b35348aef96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615f08fa0520c1a656f64505757a8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97f716cd88bffac0468fb315ca3ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae5db7f9ee3c81e2b84b54d2c66644485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336617c8604ccd7df9d58104fc7f465486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16575476c904cbdc245d69141559d4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f179c711932d0c05dc17c14e61a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802e42088b8658e6253171a6d8e6215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24ba352caeb45c3deaa488139e0db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f040e5d2e434878d5dbbbbfa513165491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858493bec52a199f319486d00b284fcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0ddb3794a8f087a15084a9d05937493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045bb3455516fd79bfef51271808efb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8960dd630fb1421097f72dddbbd921495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f403b991259bc01fd5b60ae99e331496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0595e2657b67a8acef720e220eda497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4d6c960595e0fcd9f687603efcfa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2071176aebed890d7a33a4a8b63fb1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff2464a1ade3291df363af6f6c2b98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f0f57fa9fba5bcf606c8856ef3c56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459d93e18044da5bc7f93df5b3b040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89cd37b2c4fb4b90844967adaa277503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0a5fb8c70bb8bbce9418500e5b42c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237c34871071ebd567308d8a9d4a967505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63740bbb10b3810a07be2bc01c74de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99d2bbecdc249f90435a941ad1edae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148254e7bf0ef037e943c24f12e2875508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec65bb3e9992ce8ea1b9e54c1521d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326ab3874b146b405a236932e4f813510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c8f9414b472a6081530cebf77a3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843d666345e8b1b6d9f060aeea8151512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff6f05e622f77115152699f515173513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84e2109fa5c9faad3cad620698250a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516316d21886c78b0e609900e4cf1fb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e22cb5b33c719462d1ef7fd3afd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bcd096c8cdbd6f4914257e04afb12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c894cc3d9f5225d62d77c4868e78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6cb276714602b7270d77054f604a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311c10cee1e1d217634c9b4b12a445520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbf3b230f237c5e0b9ea7a808324b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946eb6afe33fe681d9ce7f719570743522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a5073232e07f88f83426d48cd50c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705a5466a82e04497da75fd6b60a233524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cddc7c592ed954efd07b2b7450ad4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87a71807acdcdd5572238690060103526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a936c2b15089ac6d24da961c7ef66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12fd19287d5717f4d2f7fc90f3d230528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4aa64f82e81e913a6c0600ec4abec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48fe77b9ad05daa74977db789ed0c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d2056da6b8c87a7f91cbf3972aefa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a8d33c12134ee88e4cca72a35ebc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f351fdbb1e696d41b3aa441839f02e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e21bde708263b9bcdb28e4358f76a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454182a0fe5f9099e0c8a923ccd0d408535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d8df29906912dbefe09513994bd19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a9f435fa2a175b4dc460321e9c778537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a5e03b0b773f6278255e86f7c3fa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50920affe48f9ce9ed42989f8f648d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0789a61f9e00399e433a8f5dcad33ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055036b79e77c9d5f2780b89a7398eb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9ebce0d388dafe7e247445f4beb62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15513a1078067f3b4737dbd503f85393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d79500d226a5cbba55b76bba62734f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7890f8445751b8f88ad6d85f8c2cd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0a948bedfe5991bd0d076b62aa4e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef5c90e894ee32bf652eba8005617b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293881a2febe76def9f6968865f7be3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441cf6b9c5fa2e62cedd10df17a6e92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2152e4626b1676298f5069e0fb74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d037332b380037ec158f26dda707b04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20923f96ecfb2cdf9f6b29911af59302552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e454a18a62a2c6379e0cd74f728330553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c49097c221f52f3a145ccd2c51c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3e21c9f1a038d07305ce14c1197e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce6cb9dc235f21f154d4d2703b918d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5db85bd700412cdde3ccef0c1deaa2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96521cfd0a622db392cc8a3551a2f2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e9fa6f844b1ccc18565c50ee13c26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848151c75418b81021d0d6b06904f5eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed579067f8410f38e010cd13d3460561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa26cd88478056586a720838ad59a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a06b99a0873ed1e7c3ab9248c4155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7c2229c6870af9fdc02e32d8137e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e8862a2353f0746150ea4fc67b58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161f74a9ce1d813c0125128276473ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48941e5a5ae1e2c6565785da59682c82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3766d4fe638246a00902879dbb33c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42cd362db2ff71141373082d540d52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5d0b842443e9de68973c6aa2c1a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d9e1d46503ee16e78a258bc0500b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395ac137f1539da47ab6ea9282acac6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78eba2dff3b69f59eb478c7f438cb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910e8d6aa48cf4273003c6f04b7667574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883177ca91990ec78b570f931868d4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89144e1119b905184715f9ee92aeb52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba20f141a8e3c7b5f659b97915f034577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23269f0ca3dfc0cf46e9fe3f44f05e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552716230db81446cd0e734a0a73af3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52d6cac2cc2b348139252e7744360580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd8a87fa767e2b5ea9111b61b20193581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b337ccebf455ad668dde9715ae734582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea37f7639ed41cca189cb79c775cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177fee092f018d2efd4424dd7ccb72d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e0b4c74d691d63e16d72b04aa1b62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9b65170317550ec937d6aab35ffa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee73ac955ca73df7dfbfad785ea5187587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd30691c251de75c4ec668bf98683e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d72a1e547df49d07cd976e9a0e26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7bf680f291df655934c53b1bbe9fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105f418b9b402d23df284647a8146a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b77c3520662eb438bf07a400bbbe5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491451fb6414b91e800112a7ddec04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8beb448598b94bf79752b62aaefa22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb04ced143a1b26669359318af30de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134e3cdcf893361ad249e76700ddc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b939aec08b984c1b711ea3fb5e86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d360cb6b8dc8e5e5f9742019d38ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad355b4dc95042b5ae0e97fcdef6a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de249b2f8eb28d26d0723812d3a74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca431063b6b82ffeb4671b1d33c67b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b704ecc8cca295f9c7e61743aba6da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb13e82b02ff84a5726551e5688cf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a721c8726e48f6375b0270a62c308604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc588f735e3e4a17e696f483b720da2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d329d0ed5acf65cc4a37f644928d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a60f20b37799e34adbf04e47809ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ebb6591eabd8de336678c8261a484608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff2347dccb2d3cafcc4391ecda053d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08b97869ebd60cb2467870f13fe26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb712a9e10844ee56c7a9a256f3a788611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf484ebaefcc6a7d5a3931be694315612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208c833680f8fba901934673ed9f5b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598ddf0782a2fda47eaa524c813f2d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb1d81911b150c392d8a88d29714c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc97df31843f20d6ecb711d3f18a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec224eb52123e0123125732ef61776c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b71b8fad90bec5125b709ac0c126e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5953949cabfe75c956c103b1bb465ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6fe6c11025db61dff31fcfd123f82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617bc41f121c305a2d4cdc13810b21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d1b09c57e2b886a309dd61d3f42c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16a25266d4f22d7ae7f393cdd8648623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987ae05c1787f92ad9fdaea2c3df52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b699a244cb640ed09f5f3535c6a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40257d9dfa96197967c4b43f153dc3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c344e1e04d423a013338e3571017f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d759996f9037b87819919f4c99b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ace41cbed6046535b8d909f9eb83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51200b7c12b1566dccbe34dd4dec55c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba439bdd4bc497300c7a7078cf7c3ecd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac36d8665cc3f37c3149cad6b9f9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ad4480685836ec12a901b265c1c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac973c8ed1bfdc418bd3828af903b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a422fdf3b83001ab399944e7593a63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664f50885d491fab332cb3f92f3c62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f57f56a4c1f937fe9e1da2b67275637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107299b425e92276881298ce034391a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb69eb75e07adcc76b6b7bbec18bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25907b67cf10ec23d83947ae410b5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b6422664b9a81388a995ee9c44f4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394ed9914524cf672ce259a3378c5ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7404f33630ccc97fbcd48278a07e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2be4d23ec6ca7493dab72faed71b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1008258d53edacc9184842095bec93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd6ca13d535a5af74d991cd7c62dfa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f71b302252c3690fbf9414fd43228647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187aacf058d53cf08bc864d9f2712be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff8ab7869424283494d088bc2c82bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dea0ca4dca235484a4c8a2e6dd5306650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f04605df5b11bcaeb8f971fdb6282651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1197cea13315c2cc701d5b429f776c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a25c887ebce894eac8d666d915c2dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7545979b47c070f5b7f90f6235fce7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516fbbdb29ec2cb0a61bddd0d845139655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a35dccaf5af469548f2dcac3ae66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4478f2432a1b1111222796d51464f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366de92fb7ccf738f6ef8e1b8fa58b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dbfb6d929c3468657dbf68bee8b8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5eb6b4b90ca96c85b9a1142b3c864660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013461cc20b5c6c3aa1870d9a9a9a56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e310a750dd77c0f9270bd06c8f08023662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb0f2ee08a770e2072a0fd60781ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b357ae1c4e9bd2115c4270a5b7ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934288cef63ca4490b43d8bdaa607756665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5560d0c1b9530391bb772f2aa0f58e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e552bf73297fbbab686447336cb65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b6190118b233665fca27a193a51d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875f4dad5bfb7f1780dcf33d93963f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77159bfe16543fb479f3edfa872f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277acda55935a29ac277bd15b3c31caf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11288c8961e678f01e4453e5e589c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bbc3fb53d4cb423587f301185d5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401081a4a3445233d8819f5c59ab79d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43ccf6ee42ca6db47e6cca19084648675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92716c93a789c0ef36ca1cb91a9b5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898eeff6a3804934b577cc703e266c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9e1dbc2539d216328157b728db78d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dee95d156815f9bf6e42483655332679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a70acd361fac7d284386b2801255680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e3f5992c930f8531d8723295e9f2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b78eeafab545d254ec7b9e02a82f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580a8a1584b4c573c0d8693d5f751a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebedee9757008e22bd2e9f871a3185684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc6a8a75461db0461aab9a7e90c7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa42de31b89f7ec6944bca9d6f02e04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88de579578d2b7631f8e06e8c02479687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a43168edc573e1cc6020e0e57df603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea2d4f8d5eb49d277145d42034690689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24216d75ce34ad80c7436adea8af896c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ad0ac45b3419e1f9d1bb1f0b2415691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecbd0a5c83981a4f2d9530c84253bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1352956d6f6de247897138254b94f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5085677faada34c3135296009be7e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5eeb90f8c42f134ff5d1edc98c47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083856e18f827d308f44d1ca246df5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee1491702210bf328bc5c3d875f61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310d3f9a0768940a69b6ff3d2c4e83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da035b09bebf89991f5f2e800f36f65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1853fb8600d131de0373fb22bf71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6044ecd3bb6b608516a2036e77d742701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92eff25036c6133423be92bd483ec8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e8d77896043cb6d70d1b50e75acea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26cfde7924e567f23b290f84e25ad0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6279c8dc30bd2ee6b8ccef1cbcb499705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf8263313f786ec219f3f436eb635a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad61595e5ee66be5763a463734a13b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccbc1697d064016ed497231724113e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c1d71456210b1a0584fc6b5676f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc117e3d24b82be4e5a810335549b38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a81b7c717472008de116ec8c7497711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a5fb87497451eb4a429c83dab750f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee697263713f5af797951c9cade158713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cec094066239d1ff3bc3a00f66e0d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757307ae1c8ca546b48e55b40a1441f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c115863cd8a2caa488e98ecdbf49ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168220f54dbec7cd67e3da0a699d187717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f456c183aaa07fc42a0eeedafaadf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75837db219581310afe22417be6ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9379ee8ba9159f99e16312d44446ed4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879e591989fdd0a5c365cfe25b3fb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41120960a4c936dabd999f66bcbfaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bba5c340957e86d8edeba43a06901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff4f8350ed3aa95a018889c8ac70e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c40ca3044e0abd1777a79b8fc224a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be9894e5c4b625d30c788be4ef25c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c61ffa519a8f18ca3fc9473e8f8d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a2bf49a9a53917ea6ca5abbb7afd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b1a2d0080ec72f1d244b38ad613a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16149a25f4fc5577c0c521cefc4627dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad984565a33d9e9dccdfc3878f00ec9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090742b79a696c512af80bf4ab8d6ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3434d91e70e1c9d8bcbf21393a3d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88d88eab70ff218e191f8ed80ecd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2e4be2cf47a9773b352d8ec7b0bec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6c6eb9a4f2000c7fe0220873f469736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc590f4865559e159791f30a731efe76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071173cebc03d81b7143eb75ecabfed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de35020270f5db4ca1721c57b95bb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb79990125d75c19ccfeff104f14f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac970d43b7d40b50fc77c5d14100f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9219ebb7fd3262297e1f7aa85c8f37e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a7059a31378a80e6f8e1b54eff869743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248b586955cb95a7e9fde797afa671744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5795b8a1828a1bfa848454a0b3b12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e977a526083da49de31c9de49733d83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c0b3b6e8443ad6ef4c1a1c690580747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4267fb44c5710b754834c7f7cc37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603475dc0e816986aab28f97905fe98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9369c0be43428825dc881260b880f5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d52be71efdefa2aac92a556ce1bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a6f50e696f7bd63166c971ee096fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c6426951f7ba7505e8d6e5ef5c30a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4178812942dda162faeb56ceafa251754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fcb0188d3ccadd364b80067dae229755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37015587a442b6e0ad252bb9b26f0a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e4fd670f21410c231efd676e2399757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3aea34bba9d3f1097a467c6b62cf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab4088fd73b8d0943182ce1c31441a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>