--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55c816405c551faefbd4452e01abf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c470bafd12b0a5decc348979e65c832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd6273c27b11cfad06488218e35753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8860d55e9b1a4d82ca5abf2b1563a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0301c47d994c6fba83e740dce02546a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a3428cd9f2a512c9d5c883bf2fb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c58cf079cf5fa6d63541751a8fd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5705e5b4a1d9c91a8080f7fb33918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f01a28e9e57c2cbca47df2bb3d8eda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0c0d67e8b603d44121a831591670310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba37f59b3f864f9604bd22ed7f885d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d66b09c747c8f442a97aa9a8966d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6cb2b72158a6e2c4f0fed2a2bfcd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcf3864b98954d9c6debf26568d84c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90402b459211489e3d790626e6a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0dcf8a5fe9c26d0c196a7663f4c3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a766396157e88ef2a442ddfb0a5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508967da883c58d56c5b4f6fefd812af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bc6b69755ad1a3562bc0f961674b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e463d1143bec40c608840fd00ba1f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2737e24daffdcdb9e1915beeb7f7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc64e7ab9568ec705a6fb976186d6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122556c9592de80ef80d004ab01439db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc401ebee1e5e27406738c1ce2b63a4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b4ace18815180b66065f34cf8306425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201af81a55d1f0e3cc2c130815e805126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1727a4f4bca8c0e0b7ae271be7d8bc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9764a1aed0766a90696d349718c4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0cb631669e8d382dbaaa98289b5a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c126536afdf773f3a3e8741dfe36c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df938802c860851e2a5021e2c0966b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8aae07a53f86898bd6048127a2f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76548494c0eae8b7497eea8246622fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc327b97d3fc610c17b8d21bf007034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e7148baf121e6b4f7110726bae28035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ad4e68d8c15fa393dc367c0fb6c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b82ccad4ba5f86f0bee7faae49de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e3ae1006756475e905889c030ed938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929005b64f8e72020d98065ae6901b7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207bbc29063c9b1674cfa20a1764c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0f5bc01179b65c531128c6e1d47c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d659f6aaa68d0a13feaefceae5ef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb70bf67d8324c7a69404447412182f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d3f584b38b2eb3514a94d413c13644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0033dc169881b7ef5d548783c7e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bd9787477232c832c68089035e23c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbb3764d8e00e589162ffc75f672e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f58b70e0f626c37aa854acd61c868b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642c335c620f5398ba6ca3cbdd4e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8128a03e2f2cc902c35e378129641950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af0f017b6137aab34a1282e529890851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1ef20932b7bac977db9193839070b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1ad11394b457b151c683d4c14571353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620a7be1be1e79ac4e97e960e67378854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0bd025858337814441b273cb739a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b834eed27b2363340e2331274dfb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa3ba274664ab638fe5a7f7474cf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0024352f241cc381c4cd39b5bf2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46730a7d572a1a3989d48d25c3087d3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50960b3053e79aa8ae14608817e1e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635e52d8ce5353bc230f1ca8d1b5eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa196487d6c6c8cdde5427a1c0fb36462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3eb1d5fa6f1239ebcd719338ed25d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6b31c38ac9038688e6d15e5c4354c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3abf4b4eab6de793c5681222939c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248022fff5910a1c47fa2222c5e7b92366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0931c2d7cc0f5d085b20ee56461b0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb9b33122260a3520b8435a52c2e2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6579e4ddcefd3c9562bb7e78a49769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984555d85d5f4a0c137a427935262bfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d959c42477250d1cdee13fc2982471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5796dd0e6c195b02f9b91ff7c521cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cabe1499fcb804a337a24848e1b7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7cf13c331c110b4a2128cfaa56e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14892bcafe03f853558894021462ac7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a30f4bc97b5bd9cb54a4e24eccb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13dba51c703c936cbe629e9261ec177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d2a6eae9ae1664faee1d8342e06878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed310ed4b36ada33372af8e112c1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e86bb32ade50c85d67b97faa1df5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e636dd6e4790b545db788e91a3ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e72e5b3e3024e9a765e7828b59cea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcf99e0bcc7fa2e7778a7c622fff9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d376fff2f1f9c9af56e76c408835284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f670f6e8a2f34aa9dfe64cccb27c2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4688fd27caab0574486574553d75cb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203db234b702273fd4cf45eb6dd15287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a230de6d5ebe9c4f55a1111abaa0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcefe2cffa4c96f0b2825a9d8a300989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8792e2560cb08173b1d80b2e49870b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaa1e2577ea8a2070c64cc470e866091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac3308900a523a5050a0fc30a6eb8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd19c6421a549ff82e68ac4c5998693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37028704c4b3d465afc879805fcf6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76d925067e2aacf3c6da804cd5be495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada609ed20292fa5d0276e45afd8eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270da36ea77861ab166cff0871f0dcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20131eb37f06bee92dfd922e466998198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c1685a96b40b266d906e7d75975299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8b1015de4a8014e2bd317f4e42cf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38293dd93e8179bed85b75e8ea543fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7dfd74cfd9bfcea98880ac1815a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ff9a3101ab6a7336b4db8bc7b01a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732b0293218e276824b1a693c5be5dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed94292fcb387117f167859b482f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff04eb2a441387a94e67f1ea6a42501106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a9b6d36beb3c465374e64f89790e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083ccb990d1e06b7a8ce9f4d547263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e413c0833bfa0be748a2fe0f890c8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b8bf2311858d5a8e9bdf61476060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7aa3ac55e2127a23f40efd5a0fd58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c8d78f99bf8751e245d8f2a3021a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baee29a993bfa405e1ba2639ebf44c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff4766ab915b2355e78c928e4e22f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca2da17dba29199765be7d60cbd8fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f293a17eadb7bbc710c4331405166b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee77faf589023086b92811040af17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74c44872bbfd1c5df4167b074aed4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810925f27be4989c1c5a5fa800035568119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9088f4bee6735d555d45f9114365f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a56a25ed1a5ff6f34fa4c131c1d66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdc7803e1ee73d29b83b9c8af70334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ee270141439573522eb9e2bc397f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac5ad0897af83d3f0bda81d0e972a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc59704e9f838fc284a3ab452f40c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b84e05236b76bf26bbed5717d37f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803624e5a719488d50e2b0ffa442389127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06210e5b071979595f61abb91e62f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d983333e9ec46ee0a4857c5c2a3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcc7d0f9237400f4caad48db4c9044130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59318c247df0080e45360b35baf6a03e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8ad0ae3b2c91a44394760b74c75bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba41c631cd318504b7e53d566cb71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7384f4c75f78475da77f102fae098e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ebcd5737027a5a211e2940599ae3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ea721cb5477d4ec5476e936dc01b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ee0eb9b9aee388bd8306f90a0f81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1ba0925230002d66d05573b9d43f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ca328b17995fa01d836227335945c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c206e875d199e998e3b81eb5a3d7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b816b39ca6c3b6baf0b10bfb2b32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afad85e253a9829b8204d0821ff1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0586d9f3a47bb0fc03813e79902cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffface5334b4df852a6c1afb5a8f935d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4693a6f9c1191b390531c9af5e1b5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9d30d000eb84d5ccb376d38903a9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505028d13a29c8d84ca0ab1053a2206a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434deb54f5d5184a9144f95b161f54b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661d9f129a0bc9f018a0a0f85a8e81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d5b5f926f67f9181f1c1c5943cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc20ba3b5ed51b54b25308fb70727ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c61a977372b30bc787077056ac2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614482a1bc1623fded7fa38d98cc53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919563b4da53b81c40b38c351082de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc84ec32d14ee357dd0962c7fb3fe2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa92804e950b9d3b70861c0cd881f6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d92d4664a280d057ed257bab371d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176121d5e41c2d1a93c5d5ea128dfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283de238e81b2fa9b578beeb6f22640159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed2c1eaa6836316f423f5a9a6d3557160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd121eec4de1a31da06277fbfcfc60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e22217e22b89ad991ac3c6572f56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eafbe62e9e8a26f388fee1e96c9da6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0037fcbf6d0f869482cf0b007a33d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8c0993625d63bf84330f2c0dbdde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdb084675ba82bb59f6c970833e9fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb21a8f0d4f2ebeddcea20abc8c7e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc10af347bdffcd6938c29a065b9ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966fd0427b0ef954a5a4d96bab8d4bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285a84f65d503cac06eaf4b05597c35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0ec4f7876c018d32073a7b1c0281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2193d5ec81fe6a3c00f1f6f97d482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49764dffb602d374944e361cccb02ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513c05c4d5f85db7c001f83e7bdeab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6251c957f76375edac9071c56d60a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54c517051649528c88ff638f440b5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a9d04e8d567ec1a03325c69243f08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9095f3596571248df28225dc629af0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb74831f09efdad64eba20ab187f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a959e22d55db44f729513fff82c8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e42ba4acc778a24bbaa6e4c68d0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ca39f24fda95007583a52d2f3e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6160f3b342962753ebac75c9b21a78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def3e45e15a339702d521781b12eb7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc1461f48706cb6ffd7a0fe7828f9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b900ae21902ca4d460f28398b18b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329573db14984ecbe0386c118c722931187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77889e6e8e5aeba80e983145435698188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc79f8f5b10fbf905a02bacd4a8b08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729afe5106683899ce7ef4759ac44118190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f719536eb57a581729bb4991b3a7dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00f737fa66af2c0d72f6caffb055e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7e75d9dea8725e5b9679ef1fced5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e704f4d9efb39025542838e1bb204194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2030ec3572da0e8e743154af54dc2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a396f7bf1b9b0f4527b67c07c8282196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd07701c532ff520f7bcb70669146197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a29b67294b8e05408110a12a9d1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11292f851ac70093a508d24ec3cef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcdf0707012653759b2240908d3d2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c5ddd929938e1131f8553bbd8c96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad25f60f95da031a71ebd2514a741a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c731b9207f1ca6a6fa59660c1d99197203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd12289840e3ee06b018c224f4e8b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a82f6fdea8e71aaee462ccdc2361205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a20b73c67613fd6bfe9ea46e2f8e0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491034e43ddbae7860e7cafc184212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743d5b5119a4e792a3500cf2bf3866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe43ebef75cb6c359f76a6e88d3fdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bdfb665c2f065861168f2672659f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44091b44302853ff018f5f70acd447ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd4717268b75ea832002b68b8dcfd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04882563d4e32e9015e8070680ae14e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4c2b86a74213a67c82b242b68914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f96695895559f43aaa886ad26df44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0789bdc8aded093e5469db3a690a36b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e8a3e45177c7411c679b74b5ffd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2787afb70acff96cf087237beff7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6c578a0ee73066b7b35d48da9131219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f4ce19b368e61463e0cfb926aefc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4881a79c6d3b8288bbec3bdffad0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89ec5e6d9d7c08a1046efdf2a1a58c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4d73e562eb5bfbe76ddffce7c9df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c683858a3f8ffe4d4ea873d199ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05274f2fd58265a6a05a6f8549b12d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7293ff49fc43c9a4fc2259215fce0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3938718ab2686f4558fffa4dc12cfb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c931e7ad2137931a83042bfc1b106c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21758a73f290c0a2e091aaf6d05fbdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7cab5c397545bc35091ef95c17217230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3619826dac09060f6139da3a9eab7fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366daf6fa97bd1cff85f5d9470bdc33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb48e7d59c77a80fada429dc5cfdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f3422a03ab3f9be3fe79fc4f54c8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73352277a3a6dcaac966e934663d474c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea2372edb5340d0c10b3e9e6f36aba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a38e16c0ee73f332c000532c1744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b211b8396b698db7c15d9e78f1743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453cc09afa3aa81a6ae648389df7dab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555d10f4238fc619bf264ee4ad3669240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24270f7dcb9d2adb235646288e84d9a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7859f9d2d5ec82bb734f853a4d2e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb742ad3a6d99e3bb5598adb12273d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc6727b3a671d35ced9c7ad3a0f743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702767a43e4c1966e23342b16b37dad8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c9dc025976bc5f0e286e77f0e71f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8632a49cb275573a361362e2561e1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dde270af2598e6064ec0a18b69e49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d27cb7fa53b52bb47667d4723a178f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf807cdcd858b76530d1dbfeb0dcf28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8625e802d830025d9c9fce98581b28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ded7809f2efd913085bb0bb9df172a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245e939c5eccdbb3b212f8dbd3d7eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316108aedaf717fba970469f33f66ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877d806748f7d83b2066e8ee19519ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041bc75a6f221d50d92248698f715b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb0af28876db1788e004d49ede482b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0cd48faa83a1b8abed8ef10515079258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e2a9f200152028528b8fbc8aa469259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3548b3c7ac931431baa3f1b56a1f60d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7da8e56296cfeaa4260437881921d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d2eb9466eff35c798f5a90f4f24e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d920b2b91b3cdb144c824a33d7312263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd19175ac7803addf8b5c5110ac41c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96655b3d14806c5d29ed21641f80a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b16111ef6032f8632edbb038ea9bf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0350feaed426e001ac779787f686c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd4ade80c2f6bc1a6f1cc58afe36a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851ec79be77a2b6c3067416b6d1fa2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dfb709dacf091225133258ae5c2eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ed76ec724aedcfd514dc9a5511a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b2277b2d13e8af05b8199bfffc3b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da635f5ca9608e0011d616a543ed43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081afcd2e08e055281a2593104cc9e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42060e3d6ea720294936486f00a8de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384007581de08e1eb7be07ade7e3ce22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836328ae7428bdf65465d9960f8dd023277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a690ce28b47e1b1750e7d615f88385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9272303f2f651d9f5d48bc7116e3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ac1d6a8ce9b0654af54b4ee649c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ebc53b6b47e0df1770398f30629ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c9b8854dffc9df6ecd40a3f5be71e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c6a4ac5bba8c577e297726933058283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998f9aab697c7ffe77596305ca1779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be625ec0d86fe095fb4e93a0617ced285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e6a36a52cb69f9515e1279690324286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db461566da202d36c6c95f4f4cf737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e11bc14265537863fa26f81f027230288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f87fb005896725008daff38c76f24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40292609061c4ce543bbd11de007d813290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3383093fe2a25a205c2bf8c019f909c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653dd543f2391df5c4161b2dc34dbbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bece40dd2cae5e46875d6a791fc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55e0bbbe7f47f129d7d9fc21d197c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f9e93c665a5c871f22b36a092f831295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de57667c596ddcf21b584fac456f88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecafaf21d523dc682fa4cfab3b7b8ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b355e525a4f58ff9c9c463788a2d80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f2eab54158535f3badebbada5373299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd024ea059bf94d5def38b484317427300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862148ec1df47dba8fd5a1823293b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2af0fe5fa792f6941fda0288a1f89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978569b04ad1c253461d3fc1405ddec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90cccdbf39ef7bfc2a65ff617c93e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021406d6bedfce17724cf96cd6984bca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e42e9a267faee3a6a369af267045c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e4ec5a6fd8194300b1920e5091f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8b46c75c973c396895365d5e85c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630eedd5c1ddbc030a0100d714083b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c531bcc749cdac5a69d86d73cc266310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0d70a064eb51ddec5a234d1e7120311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1a0eba4c317e94e3584fc6593d986312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4ba3231689e608ea5d0f548b5c8d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615ba0f715fea87c1ee9ccc0cbed1eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5cdc136d3b4b93218c97e2c11251f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ec70ec2634974abfc4024d8d61184316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf161f8f5661c4e222a5eea5b1e945b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200fb7b979e48c9ff0df10b63d2af7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191184919141b582c47ea820680d076319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a375f33e03f05502ebf081c8a6addd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127736fac42115b34c3bc17e5e4d296321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af990c9eb226338d5574178715c1804e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c99d7137fdfbb8035db7c701763ad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f5b9e97e1f2d194667bd355c73fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed45700d967239e35218d9a3ad0e67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10b0696d5cd6e15431dddddf1638d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678843ede9c143cbcd2c48a8a5625814327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4b7ba9348384b7c176ad79452efd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb5ffa8bb4a0ae4f27e0a2837992b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78324b3010614b2a4d7c8262cd54d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212aa35df04a4a84ff0e5f0333f077d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332efd9c8317e6ada5b6e1a3127e952d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79de90b33c8907190b278246715a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601d4acd842a526d41527051e064450334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300cc0c2d7a1f0c057f6f8835a49084335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a20fd6408627def7dedcc5c1fd192a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ea7edc6cc4fdc169e200c0789356337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ba4a2dfefe528e717c679a02f051338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6389bc485c79406769b2599cb62eef6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faffd4867ed312a836b98364fabc70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b391d8170bab5466a65142ff2c6b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a280354757fcd6e5ca5c09342e9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e7e8009a8efa9f3a7b665989d8503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b714c1a83087400083b2cc57a989344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459d8240e145e7d9e99755bd40cbcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755e0f7ce04434ced578050a33a78e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80f1109fb6cbe6ab100dedbd60998347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2055158768d088d8660fa1675737348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657315d4042f72ac4f49517f6239ec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd945bedd82cb4f1986afac3b081084350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a137c0af1708ffcba61a0821d6a916351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989cc40bd112b28358452d507b74f6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d56051e58360892ed318b14233cd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f582f1a84c0a75bd3cbe548804ea09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db3f31d5241ecfb5ba10255f54dfa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc093c9e2d94824bb5d59dae6f2b4e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa589b4e728501878798dc3f873b79e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddfde0d4191b23435cc54e0c3acb39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13a2b478ffedbf9854b0e30a9b1c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca723df3b9260bc6d420fcd38fc171360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b7a912ed3bbe00ad8f3798ff83e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d49d99295f3a12efda06508cc7e20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488e0c8be7e084a10afe8dcf9d70fad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2845c5f0978239b6eafa8b2843f20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f348dfa30d0c028dbd7e953cc35dc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8792a06df2458964fa7e2be8f579f52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4766299cbc3597aea8f7035253505d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b56fb84f687f6d0cab0ecc7f7485a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78dd96c77ee25ef6d39598b83178e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0afb89d52f65880374d5fcd9c79b20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ad50aae31ac7837cbd53525698e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5ba77083d86811015c62acf1d5308372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e574091504e16c5a70e3237ea3981f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc429fb77e94c406b92d1cabedba50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ae4b1d3f429245ada528331d81fd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022d2c5ac718d798ef53d1a811e172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bbcc7cbc22f09b399f68a6c1d4abf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca751345d82a877de99fb2532d2ece7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40996772a40135ecc082bbfc3e89084379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944c703d290099c53797baae6a339b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b737c5d58646e166071aa3e3f0ba90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c6bb3b7751cacfefa98a6e11bd06b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f3688c360888257199234957228b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aec6f33d9a42964f98eb1a0d94d868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78a37ba4cfe1a89510414416dbc66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2109c125e8a9d4a8e938cec8e911e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16897b7124504fa80cbfe56aeb1d5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c435c1bac881b060b84935b1904e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe26a9366f3586b3ac360c7626e3c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1e796a6e7ea6c3c7daf1672c187c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e965579c08b526b24818166b3495db5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed42ce611c6df0322233cc2f97dd31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26030fe6f74f99edfcabf41eab9ae33f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3e9b05c2d227372948276c534002f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386bfffe30464206b0c1c134779d37a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c8826711f666ec28880f09ee43bfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebec161feb9bb36b379f6aa84dcc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee45c436d957668855f2f5d034d1cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e76bbabf0e1e62bbae1eb0e6c592d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126219c9f7c6341285043ce9b45d808f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bcc9718cc3ffedd05a3e07eddfb67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce6430b0b48b1a3817b3ab560fc881402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2ce650f8a763de61a70a6c35208d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5f1374c219f5ff4311e2d02293232404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6be0ce404f6d7cb2547d9c865055405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad67c6a45f7ab4811ad5d7071a96a40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1864285bcf99c60cf481cc6a35e6ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5422265fc6fb66f70bc146cd391617408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186f117ff9af2c24ff14ea13aa82d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bbae8df3f504be86ba91b4bf41607410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788a97c25c932613e6da6d05b048fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44a310d963f3c0c0aac901a651a10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8116a2ffdab143334ec571a35c3b22d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1355f01961c0992c644450f587e850b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1524002c75f9539d66f3cca4c37bef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c461c00cb79b4b6d7be6a5d9d68bb24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c020b582df9607def40558c896c64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248818ac5aebc5806e239c3b98a5ebc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de954bea9ce3fb4af03e94cfe95b668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47695df94b7aea5db2b1c9ac10e9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b643cdc1de79cf453c989ae129de96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f4ce3de2a7f400b708cf4d7a352c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c72c4af2e076ace7aaa8ed951cd08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649f141745c779e34951025f193756424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edbdcac730b03be0cbd26cf159913a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bad4e59730ce56ddb16c4847959dd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8bc212c2be55fac57174e3e0f646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4daebad7739b2ce98c4760f49a6cd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf2b83f2363af2551c9fb25b5083e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a14e4d1dff2e066ef529ee33bac2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f20f200bde0f76ac7f28c3397d7a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbc7702b57aceeac0c1568b8b849f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bddaa69ad417a4e1b70d8378d5493433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efa3bd6c202ccb740e69a1d9bb6f8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb27e58c8ae9609c5b47d7b579e7a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b953da2bf7b9b76f4f911075c2c55b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f120d1283187ef9db61259be44687437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb86d326a5f94dd559f4d0b7a62a0d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb0ce82888b46bfe38c5a93730a16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30dfe3ea86a9aade733a9c3795531c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a05ae1243d5113fb253b15bf8e13c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f5bda90b1e8d0f099d91a59ac6cf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2af091e68387586df07551b3dbbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165afd9ed600cbc3bb2ffc6c0aee391e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4bededf6a6c713f11dcb2f2bbedd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ef2e9df0c3b9023e8cba16751c051446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656072503ea6cef4b0fac256218883f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d9e4d01482ad175ae0a97d782c2f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13adcb5db413e3d648e95845af8c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d099e6d60ba4ea7b2dd4e3d774acd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953446e0c5d39103a7a58e55d73ef6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0fb203db2a72492cf3860a111ecb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c727dbd899965e3d1a080aaf3fa36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab81de8754b54dd74b7bc323af3c40d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21d2132f57c371b1041b8790166d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd686acee7909fa4796c85c94a6e86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e948430d53c5369abd2d05bec8f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb883ff7fb1b46d27b48c402a2d98be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211d9db0a2f3a328decb7d882da04b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87abb4208c3d2a3d64bb79ce2aff18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb79a16bf8b7ba277500a3ac7fb726d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1e70070ebd2eda5e3fc90f7fe0183462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c1f5006ec746489b5ff01ed266f79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1cdf7d5ef4e37623371b49bdbf579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433dd3ef619c9d1154d8d48c116b097465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd57263706310dd681600e8ba45614466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0948bfee19ee63269a242de3bf4762467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd32564cfc714c50d0a725d7f9c497468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff2662a6118057ed45846262406ad9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdafd768ae00303613246be0c9357e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0de55151c8593f109269b80f540751471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094548022a123cda35dafd1d9f74b9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73e7d7651f1fb2e7ba2ef2ccd6ed64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214043c03df8bf03852edc0ad56b819474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb0a908ee9953eb5b52d765af6931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8212eca0e9064a06d74af6f42c9ffdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790adb2572ab896d43f3afb12dfc4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01a45a01ae84bb3254e5d73ed9b18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecd55bf7930cbfdbdf6b1d6cad9954479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58431016425950c737dde2e4903f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373634830564899e9d82a642cd064f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20efb69107e818167ce580460a734482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc7f53dbb08bb3e5592b49feed5376483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5547438ce448c5f37f932467732b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f1723a85e788a826065faf955b896485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0fa3a128b4fc8453450f047fe1177486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a20d9603c6858b01fe1569a219551487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094eb3d5e2cbad9ead0b484c1394536488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db14a810a8d49c1cc43aeecd22201b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b78f9f9f71dff07cab8c1827eeb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c319fc58c13cb848d0034124e15b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc86a3dd9eb364465855d1e187e4dab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e185d7818a381840b8ea040717f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae3b271aebe522aae8f6c89d36e18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8160b66f28c7b04f093e4b466ee0cd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f318b8d6c4a422751470690c9ac2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb3f1346a362ad7797838c16eb781497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cef68acd1cacf43fc11ee835ce6a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28938edbac0dc86d6edfa3875792def499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b4bc2486d89ce4dca61a964504199500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72491dab1e2043f13ab4fea37b8ccb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2c4c15ba7d5dd85cf727611b5a82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ced08f3dc1ded7e01da42ed13ace2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77587c3d809bb7c784165884c875d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399b25a1bf01ce5261e5b69d6b3935c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007373ddca7f980085974f172afa14b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac4017f1b992ff532eafbe353c2dce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d5bb77b7285ea84164302cb76009508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d74eee9b70da87604218102f468bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7566b04dd3b9a77551c1a3ac0c430e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c07bbd1567e5b2a673590ac4ea75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1657bb37438636aebcc44b487e340512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a525841ee028888eebaae6fb25c421513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4986b888208b590f552a7cccfa6ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b973d085b67146c118fbedd7b1ea5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7795410a51120cefe52c3c6afc863516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde641b01315248f5caf3b515f09a36c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf0fa91b6c9d71078ab12fd4e390fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef03f5bcc7a68d8ea785d0621436d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931b765c6cff6c1ba720a1bed291a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d1d6f449e623cb1bdc9ed7c6a6a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f59fee6ff46ef937b4e744739c0ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bc4336dfa90f4d868dc670a40573523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324a6bb74ae5c1011f910e5b9030bd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b785a3f48d16caa11d34891b634bb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d713ae7cc4783128497ed07928044526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ffe32ed654e0b32c4016cf13d87d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cbcb97368280992b83cddd2a29f16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340d92fdecaec7bb97698dcda4f658529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca40d0dc6df88c6e1d311d734cd5ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5a81385c3f2965e1ec6f0c21286a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f516450ff3d0a5e772b3e96994cacd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661dc47aaa352e04890da7594e2149533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef38f2e5be919773380995669f172534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8051f641ebdf58d740c83036512b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe185a3dd456d1290cde27f2caaa8c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003481b8da9c0ea7ddb980c7fcfa153537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f156d8d221e267c8130a8b86f51b2e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bc10b3dd190384eebc5a8dfe8966d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69749594db558bd1bd823e9487072d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c58bbceabe3d5ec47316a6678293541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c0865a2ac03b80d7fdd714f06bdd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d8d1b86ab5ee588689eceff153c7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ff7112d1ceeb30540e9026d8ce8c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea462776359d2592fe93623a36fe9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d211ed4dd1674fac396415aab2767b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fa7ab02dbca59fbdfe14fa331e2f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91d4156e56fb14dd1d085927e8cac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb686dc75f99d6febdedf9514d051e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f7fa9e79a05ece0429fafbaa1015f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a94b02eef9363f8b72ebd55818e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73164e55de46987c298f2688053f52c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc808cc416f39cface829e2ebee481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51b19abc918f7a777a7a90051717f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1346a349f3fe6d26eeb69e6cd9287f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca17d4812231475cd7c1c61dd1b23b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29684818e9b76db534b037ae1ff410aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907fc68874f1c6a89a28221c6aff5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9fe492e614cf88ba4c4c6653fc709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1735ef1f38e4f4cfe29863e92f02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20090e2394b05e89132ddc384863f43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a9fc6aa2da504542646555764ba7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42425ce51ac859e29e60fd89ce8af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1038b1de7713a0b457bedff10b5cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f8729da217ff208f57041209f26e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de956ac108496019b4f379aee67103566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90961fd09c235688c9f9b23783891f5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fac40f810f8d17bc8f75a3cd5b18ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34733fe97e50a3576027f3ac8a72fc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a52613de8f362facd5e3596234ee15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd47f1c9b9d06a3904059059faa950571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e3857464abd8a1bbd86ad6d0b6823572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479390d80a3a0766f02fdbbc09f03c3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e830fb8e6a55c2e38aafa4ee8c3088574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a376c6cc1747607b36da20361a2095575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556616c3510ead657b42a00caf68c160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61183713087726aa720c2a2b2c14f66d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa0c5437f640655b5a3ecabe74d802578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b8fb46a3ce9fbc2876ff2d7b9b16a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6df303a803460c39afdbe40ba91c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ebfbaefbd18e51b9703f79f1fa86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef3c1f6858055570a1f9b2114487c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a431ad51db83c830f7da5768f8aa3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203fe443bc5e4ea136980b4742f21b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d68070e2e0cfbe7654b65acc5bdb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d723233bfec4a9e44e8293ae2cc06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc533aee759c189f7ae7e100f47bbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf001431095c76756218cef6ae23b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f6539ca23c000f0c45d62dc885e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f173cb3eaafc12f96f38b19737a721590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc5a9090a4b38a8aa83f522b8e633c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffcc8ad6e31a3da1535a31e3883314592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d0950c8ae3475e1335ace392fa7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea078a631ee8a73330556b126560c8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb34d8a9da505ae4865c09e4f4073a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661743f31c33b9a7968c73962fb01a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e4563448bd00f367129512625dcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaa21c29ca694f82418beec0cb95a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208237e8c2ca056cdc0dee2bee655b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209833e3050d75f41eb749cbf2da5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60a87a079ad83563fbf310f39688e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea7eab25e5c721daabeea90f12c5ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96f1a10e0e54bed277ab5533f56d0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa273f547d1efcc75e14d4226d694a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed707c15e462c551125297f506b7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48360086724d7b5d9eda0c751bf372b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14571658a46314f0d86b1e44941580b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45396d443e0cbbfe346c48717275160608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56f005970c4a2de8d9da533da8356609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac93f80f4674a9106042374a00d76b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3849c28723b9b71409702eb112989611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab62bec748f2be023b7d069801e3827612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedae4d9923b30c1ca9c8fc140d8e173613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a6ada25c25fe7525bac9086a68b3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ba20326e261a0584a1c5668008ed2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d31611480064ea1a2d9239cbe80710616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103834d825f74f52b0b6e783a39ef81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72457b38220b780a714fb140653332f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090009462bde00760168c62ef66cfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f909c0c25086df4244b154b79ee715b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd1dcacf0a8302859971d037fd765621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e9f290f4dd1335ef959d57ed5a333622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f027b805e620f2f822934d1f5055afa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c7a05a23107cd79b886a450887bd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60109305510d42380216110d1b488c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e15c2b268d52dea5d108688604b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167df6e65a1460cf7d33e7394f2752627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bdc7281bcb83b1949ceca16a0c0c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc46fa7adf44ca9196d7d04cfdae3f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf380b7f44996c3870a5091acab341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb74e98a5a5dad5cd990eb20732919631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9670bce79b203eca9910b6ba81400b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866782c51f0f44681443ad5dcb017179633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a433ded98545716bb55bd4f66b68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d82f920665e7db6369fd9ad8e3a15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542b29c34fec42d175af50da8c49bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f839122b61c5163c5027745b773f30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f05e306b0d919ce5fb42641585f455638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbcc070004111bbbb4cb3c0f9b7a4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9365093a71cb170ff42ba3b9da1730640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df589662368b0ce96eb64a94bfdb2564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd73de73dbcbb976d6687af31432d01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0e6e156c2bd4e960203de788f762e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d8ae0befed6693937c2e7c073fb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508e60f1266c27e272c1c4acb24a1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f13ec76bfc1a0ebb798cf9cc1fa6a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e80a7f551aadb248ed88e086d526647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb138452af49d735d388539b25c31044648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd44c2c88ae1ec11720207ab211d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357d76be4a46f12c890d4ff8b0b38b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e0b30225b3255a6174e573d871df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6406d0bcb3f5e1e94eb5e5769aaf1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94798839943a03ff23a3a1ace0218653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221185ce58d99b5856a82cdbe956b51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f1b48ed0c06906f1a23d59b8717d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe42b6d606ce94d5e9b6f69c12ca46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a90f7bea74f102cb9bd53a0525a9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c023ca751653de0f5a42cfeade259e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85d7db2b7a1f16146dd47e68093740659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11584c9f476ac218290484c392ceb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271797e80c342a35e7a986bb0b1171cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f0f68419342d68dfb68af80943b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba21dd81007bf4e83d7b275fd9afd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa82c3cfad6df3c20f6414b70f6601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d076be9e47830a6b17033b009248d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1b2d5bba6c613bd811355b37b21e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f3d6c37c6b876c50ee5e2b6aa557c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3fbcff762922a8a16ca0f01741a6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8889d0116abe9305f11dfde8f99e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7df310bd61b6ec23194188af819d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388eec4051967784d99cf5eaeb3fab9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b455e8d55c4ed27e4065f86a43a6ddd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153caac40209f569eae914c78ad62c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1befa5fac6b94d7ff23cad870e6059674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e534ba66a8aa722375d013bed9fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e73de2454338fd206f8af08a489e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558a29b99435e4980ea9ac59cc5a80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc072a42dcea58affcfcd138e4bb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490205f0de324060600cc07549135ae1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e374f49099cb022a5a252c781e92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0c07b30fce43fb98f4457a330821681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c7af8b2d84c799d476e44406f7b3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95c55f80676ec48ad1773c5904d8cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccda5c67e90aa0fc422ecb9178faf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d19d71daa65877a373bed0effef2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21101aade94876c7ecc8ea7605999375686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf01e80554fd49e119a3e6adafee57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccc01f7abaed1156c2887826b02c7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d68b04c4a9bd935c265ab1e4f7f1f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fded8e336b727e892507f7bd9ff229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112c3f4e27b6da47c327e8e69ae2af0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a930c8d4f4936948284c3ebf32fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312323c7d720e0628008e76ab1e9852b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e0205222ca265a56ba1be6d6adc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03514f8922dce4155f6d15422a3bb7cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32289ed932ee790802e39f6aa74d1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88947e72ced8a32cd64ae1f7ccef0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c1c040a63ed19d5b53468e8d1be9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a5feaade70c6178bebd67744fa68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb6ca1fa530baf56d6945f46870856700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33416784c90d7096f7820ee3f91e326c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6c0fe83f9cd641147212675f96c35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fbb595dad62c1f612533842a47908703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234174b76956e20d0df13a629d5773f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5f68240a269ed0c9bcbfab5982a7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefff17088d8ae080ec44f4de90a1e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32385e961996bd236b3ddbdc1042319707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc457eaa662c6470f90e13b79ab77c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2f6b7f00e4cae06725fb706521ecf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e405b45fbfef3d156fb512a19e80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e2cf85ae48ca49b507cd74b1771e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43434d72697cc6224fbc18a63e5c15e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062293ede75e56887397dcea8b874c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08df5e70c474de4939b4c69d2e33cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e5081711d35855c1984bf780c29d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a4839b3f253c98236d1a9b23dce1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf544eaf053a343d46e6615e1e83fe8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63a523792a9c09ae61e99956b044af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed400d535a91ea83efa5b0ba32aa168719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59f435d49dbd6d77216c3c0a00b0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8fd740897f56d187d9471d8f56d4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69720414599bcf8b2e8928c81e334eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf29ad27fa562b1744620c22f2fa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d851796b4f55700ee48c4fd273f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b18b30369cf175fa0cd53c2ff7797725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb44398c39ce7acfaf2763793b5afe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120fdc7f2ee4f1888cddf46fd5ed327727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaae8f01aaea1cc6720c1d78b27959728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae06066c3c6119253aedd00db9431729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc418d6fa5cc33d4bf0bb041b17d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db0c677843d485ef4ee303e2dd0fa2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c1a4d71d4407ff270007232b5e84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c1c12ffcfb55b83a75f394cd927d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6422522a1658b90494276d268b1ef0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b617cc9da181b512128e9f1b81d44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200bddf00ace9b747f2dfabb8a33deb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eae0cf730a1e02d70a3cb0e99e736737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08212983c54925bc9f4d6d8f734967f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af83c4ea60d3c0ce5a26c9cfbcda78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c23c052b03cf300a3e517ba9b2de4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3fb8074e8a18e760d567128f48d47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca1b4f1da7e079e5ebcd4eba82311742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec144a4866653f2b3e177d2d634773743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765863d6ce5f157e95dc6ffd4b4db79b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f6337c07dd30dc28e384c51841e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8935c1f47496eefab2184791c4a5b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3a9c8a466465bc795675f8e32d94d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3b051ac3abed146c06334bc16c8ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff49be5bf08e08b507afcdbbcd0c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581f73b8429dca109da95f194f95b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8178dae2481e1420c5aaba862b0973751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f1a0ff51420776c9634c7eff35d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291c5bb1d06d84e4f1c2e9eb9375c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f7d5bb8d5806549ad8b36b559690d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87934a459a1c3d19a2a0ebb5d9c0071755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b63c4940b760327c832614b03aa9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b17732b558ab69bde692debea9634757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8cb316f242cb1d73fcc9fd8cbd602758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c82aacb8eb6d459fea64680dbea76759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468527bdcd0ed8c37539c9f19517c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29845159cff3803ad7a0f48acb3c4ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757ca837c0f9fb264fa270f11614f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d6bc58468cda0ed622092a1c5bde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2bafb11f1908d86800c81c9df2aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9839387301847dc3ba53968b16646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d794daa83ae23da7b13c9461f9a787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b736dcb7eb40c7624d46fc3f20eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0e4f9b4e4815d0df8866dc922e799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39720d9b9df7e4e364b33f766427d3c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8d80478abf46c26c55cc9f2ea83c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51be32d63452dc0cddc78dfa68b4ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080736a8cd629faae9594629bf739d5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea55a5eb3b1f44fc331dd4f2bfb5ca514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59679ca64916d65f49a8e276fd275b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed776f9a89cf91fce2a51fdec414c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b374ad4252aa6be706d07c7dfc290dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96532301636bfa86afaf0b348174218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993f2e64a5d50a440929af93e4da1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d7ba03311716d7fabb81ffdcbe52820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f55c25583ed86f1baeae35a0d20be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b78ab718278ffc908e196d5c5df8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0a874ea71268f2d82518b43085d4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e4cc41563ef0640afc57e2d3c478c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b4fea3733c5c03a8775415bceb56425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495549b3051c20e60694e10e2a06a2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa851c59c7326e8d3829e06c9de39627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c779e23738fe8454e06709fa99bc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfee93459a046f5692e1360f3cfbf5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20596ed9586b81d8c2d61dd707b6bc6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c062ce98c315d27161d0b107f3733931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54169277c6b0bdc5c8eff174174da6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13313a7210989df6fc5b5f0e140ac3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4cbdf246580ba79778b9a46c234c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a6f980c40004c841586c024c4fce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f58a98bedde64f677938bb5d057db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a3e125f98ed9832ca0bcfd97cef6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a7859fc3fbcb16b2dacaa5f6d7f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19eca32e360dc6841aa87d4fccff9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a95e21ea12301aed86c29c3fe1df640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771ee5147e2dc558007884807497e7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e6b7259fa5a6b7dd92bb8fde837c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5be6ca78c1cc4c2bb450558d1b539143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3276e3dbca67ecedd3fa0b5c6d4f6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f647f23cca434fb700102965a7c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5115b18e390dbfa7076b138922ad4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4510380bc8ffa9e5a5e6cf4a96e03347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a85b996252f9eb71ead8e5af3837848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a26e953623559f09cc4da9d533dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2569761fe74af0031ef13a900d04a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803305f013dcc505a01a8b5516f15a3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63a0281ec02a40951b0b303e968a3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caea394f4dde42022ca0e45658482853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5371de399fac8fbf87aefa7484af6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd158d59420e538855fd2830f6705b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85ecfe2d2c0a5f54bc972bcf144c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d611b5d7a1c9c9832ad84ebbf0b7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8c95e361956cb4cdedbe13c705fa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932040b6aee6fdcbd3cedb3f6c3b92659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a960bbf67cec45466c7a347d959660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa576d877057e1a275d4ac53d9755761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d18d059873ebb1ff3d78a9f80567962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6855d0d2ac7542e935c6e0556891ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250fd11e808e4616680d373736471f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b972bb2e617662fcf90b3c1721a6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f46f671dc80a670afca23ea153aa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf54e11691575205a7f38f8b201ca9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb0ec628fa9ce7c6ba4183ec83e2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589843044acb46fc718fe91b8a174c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497a99bcba849e5dbcbb4319a98f70870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d4458c23e1bd87382f3813298de771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc252b0cbbdc2f06c6dde13f1b032772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ec1efd5da0e09a289cbbdd0f4b41473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643af2611ceaf670672549eaa8eb0af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5893e83fe02618f8469681079ba68f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f254c81cdb36d5bd432e2d9c806e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b69017c86de5198937a4834540bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614bed3220c38f7ecb557304e961a7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3a5ebdba1bd301e9cfb50640f297f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861726e2aa2ba62133abb19ac6a44f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ee3f45cc734341d0ebf5e672055d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c4b04e0b77f3541b149272484c6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83976c1695ee7e81ba2c865ab4421183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e994d220d717c7be46840fc45bdb27b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc779d17373a2cfa462125b29aae3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad441b134ae6908f4fa19aec4112086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d36c5da623ecf1b44986c89721fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881ddc2c1dc8ba39d1bb17cce7c0edf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf21cd37d6cb6500788b5389090f4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adfaa431208b6e9c50fbc8bb46eea390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e23e0fac7f38fffc90c964c373f52991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e4779e44bfa9dec4ce30fbb348f5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b0618dd3da5816ff77f8efa5e6af293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f97d5902884faa0b29437f4d57d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c7a5a1b656789fc32a5773a4f22395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befe42ac7a8a45bcb93f162037d51c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15262431d99f231a992fd0a30805feaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057525c471ef86529e841f874680fc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee7122b234eb315be0f544a062ee8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a676389e8e503b0a98cbff22472a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5826db413516479e1fce1ef269da48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf62342f26fb125373d274bd13a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177296e6e03a689e1dc51477fc3df3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de339826f0adae30b2b2016386fb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd614cd36de4202093bd7d95f471bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd16e99a01f62c1d6a0e7b8dd68ef66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf8119b23c8e5ceae85b374761bbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b09950033c3c7d88bfe137ff2326f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae141849bedfb4b7db8a1cf44dcf92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c25d8d741cf9c4670b56dc737a379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe643c60bf1744dc552d707963c34b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86395d55fbbb36d0297c54af3d3507112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f27b004709be1f4c49ffdf337fb07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874d971c394fed5f7f1e906f8d2b97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c033407b84574904658e43794b9dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e7964a71fc19e886b55bc4cd7835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919109d86e9c47de488e242133f122a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ff5122f5b0ece31bff484c2f4f26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a2f66a7326d722fb9255c665ae6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935505675e6a75637418b7f650345e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3038fc76fd42fcf55ec08bf8b8d32a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f91611649acefe18e44c744f0dbc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee695000ee7f76144556a5619b2738123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b661b2aecc9235b6787034c9f15f19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f043eba8e2f84b9502c68dee72d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f76065f3c4f59d513a4230b9a3514126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e23efa5ae98eb0000a26f5e8f97d85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b840c56adbaf45af4e14be131dcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de46d70f3215fe4dd58fd39ca38edc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d432c989a0fc878e2132939720a8cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98bb8a5c4068ab12e8947e221d4a39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d833a2b296abf05af6cd2e267c62cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07556e0dd9634e1c8534ac60feb23524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069c113277f6d755b71ff30b19230a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf49c50a73fc87a245cd395b808de0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95700c661b83bcf291a0ad4738c49b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9d37be891764820eec1e2337216f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb820268700dbef5931a03ca4696e3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a16433a8df5f67e77a62dfaf24c8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f0b8e3e5ac1848c13d53ee2326dcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578fef749d71292f2a31f3a0e8ca50a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153658cbfb73520dd5cb087688fad3a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe35f497848a32757b092a7a49a600143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baca3472966862df226b6dc2ad00ebe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec0544852d48e3342c1e10e86cb93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0e1d3cece0676e5740123de590274146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10621cfc01311c13553eb086e517f0c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa509714c1ca0006151f033367420671148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bf4c3f1eef1a439533b6a2db92bca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43ebe97672cc3347507110f86d79b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e666daece031545f6ed26dc2b387151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb78bd53f622fb6512cf30b1625d3ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b553730a81127a29e9dea0a7cb21f25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700b74268225ada9d7476604839cfc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2794d8c3eb162ff8b6bdd3d7b6c7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b9a41032bd16fe8a8bea711d87af2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927f3df47b5ce309c57a7915feee64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c928e14300975c1fdb7995d8a700d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7112117551d49f99159a9335a84f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb4534ba7f8053d672274469e176de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add598bc6ab18dc7bb495c0f04f60b3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596f79bdccd910b0303e838ad66e4f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ebc240bac2232584ff36ea3eaac4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d159c5f5c980f9db1f368c535d2314164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc7a4c3fb0d8b85b41117758e04192165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610aab2230ce67f3bcf7a7b3a02faa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac15864684345c77ef3ad423d76d3a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5200f59c53a6b7b35ae0c3590a48a6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb83fbac58a6e63cfe95fb0b2a6335169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed6bc21ad0ca6544b749a93dce62c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bd597dd38f81dc07eecdda85fdd21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2195fa4daf2298585fc979837f0e1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8c5970302a628df5154035782bfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e85a7a6e4b0c2e435783febc54a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c70dd0c2d032e016f7e39e189edc63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff5f99438776644e3835a452a5a30a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1f39fc5f44c161a63ed0ffe6d8ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf39e5fa3a547127eace6a064d36a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1016d28ea5da5e1cc9cc3714133ba86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd93e7c2a54207187f2733623224fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb1fe18efee759ddb2e4e1ca4979f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f87e74e1f59ed770a6ce86a237be44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de2bb439d12419ce16125ba6306dde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef5f6efb3de00ee2f0451da82f54be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cacbc339eb37cef8d0c54d0a38caf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18b33ef7e6d2eaf7f09aef8480abf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919db10518f33b06fd54d72f2eda73e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf980300039014793ed0e2d76c49eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3a901c1f165d0439307612f7a200b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade12fcc7c4abc81707fe36da882172190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674885f01a32f19e75d72fb3355b3405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287566caca0f57495e466c64ebad3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6f963c39cc04e4dcb2d45fb4461d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850a3bd7d8405b61b9f334aeeeed36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bb833b84962435c70eb8c622a0cb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3fceae8ef9e71e27d2f32ba592d61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd54a0a0b08c48999340582e5c214b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c603274992660823bdde6670116d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110697f0a1f95bd69c70a2f04398038199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71654efe856cca9df873c0d6f927baa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ba24429a16b22b033bab371347294201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2697e59ecae094915eb56bc6a32c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd96c4c9dc3cba45b16a244e87e7ebe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b2cb6973d002c505de75c82a3392204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397f03354b1d29c50a468b767bb203205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c646fa031b151bb9f97c7feba0169206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f79bc406c615d6ff811ece1194c9cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260acfcc041678e2099abed2974ba148208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5090e0810c2d24092c2185838f4dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440f54dde0ef20dfc7514af957ff437210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e551366da82a0668c74f8869f411b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2238ac49c29a89d5da4e2c99e822c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875583d790a64e6e9c5201df760b1329213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dba9338ebc0ec0e0d98d0725341b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304f61a98a87b364523cb8f5af58b7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f5a823af7ba6d488931e8b682609216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2114c8be6f7d0f0cb37d68317db7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590b304ed3fd64351cfa6ba111c058218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ae28a7667b45b36059fca86d40c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f516d450d95edce5a92aaffc2e15fb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519b89cedcf9caf3c5d94a29d2d2be4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28037c43e52e44b741260326532716fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72fd12eaab9a301bb225df518773f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5578af6405aa342c489eaf4073db54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14123f72cdb1e4523464724ab51610225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccbc2255f04dc3ef8bacecc8c6a767226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b922dc086e3d52bfd75b980f1758da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0a02d8556b6e50a2867e647bd423228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fd6c19a746326950cec110c9d9ac0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb7d466e11ec489f59ad50bd64f8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce6899715db77487cd52e9b8b815e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb1a6ec562959dcb5d204b9880fee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de73b004be0f143d5720d17bde31ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac0e38c773e08628439f64a1a07965234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902229529c1b3e895fc2efb9de319915235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c59c1f3493c750a05632998c1c66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a0d6892e9de42fa26e71b570080de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227f9d33a8381832fc8896e809d17d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aacfbdbfd2adf9f02c8193fef0752d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fc083eff726eee0e3711d8b2d474f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7de3cd3c349cb3478cccd2daebfbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d70127f89d188ad5d24723147180242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c33411c95062f65e946a9ec14f4be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d1be934835bbb560b78e2a68e9eb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba36bd028e80bdefa5877286d0149245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76697837d99f530912eb7170b7954ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ee0bd61b4b59d8456f658401467f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3530a695a9099b9720d8b59cfe903248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b620a483624117d2a85fa66a6dcb69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152857ba10ff92f18f42f56cd3b5839f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636b1d080e180ee4d6419211f7e1289251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bdb43628c5864a516766e613708fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31750cd22705a03fc6bfb1e8dcf43c0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cafceed406a36d71058dcfc091c056254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2db83b0fa8d19179f2d1efbdfc8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f898d112fb6b468a495063146972be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de86bc0c2c41f5b3d5f7ee011a5b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e0f9964bfb104607ca47a1dd3b9e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331aae5afac1ed51b39b7609795936259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0564e28fd47453e0e14417e19e28d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a83d306f806c634bfba9a6148560261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320fb14e8e1ebc6ef848a9b84b1363b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d769e102cbe626d6d266f89ea68a3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0594da88d3dee3233e33cba8254f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e891e278d8fb871a07ef0eaab4b97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4b99593875285124594d9821e4f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625fa7ed48fc26d7b2b94c9d3c2e6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb8ce8c177174e1b9ea7dc650efa04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23be367926d935a250525725223de65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01c60c6ea857f067aecfc1173dd96b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197431fc1bd4627d49c2589819f713d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b9c921befadb51251f3250aac949272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5cca8ef918f45bdb6286c8a2cd887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8c73490693999fa10aece033685ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb16f091a5d914e504401b6dd7b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff39f058b67c452e8164e16808a2e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2f70cec29bfa3df89fb00470d686277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f4886742ff7b8a42826bdcae87f26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3881233cc379cac38f2acd1c9ae4fd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6a1dda9a7c3137024ed3050dfb61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940850c92add9bf9ef64597abe01967d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cb0274dcfd95a8d696e074efbc101282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b135a7dab308623357d2c5bb30a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70318aed7f86a009c45c019ce2052cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52971a86ee96c7c23766b1f2f00ef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bc7cf5f0f72d2212c8bc30f57f6e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7b315541bb8533659f450951b1378287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931559ce13e819b4f29f1ec0944155ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371e55c1a03adbd559e17a2cf75adef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f5a245fceeac257de49e6e140bdf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cb1c0b02ec3b7f4aee39e5af410e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0714882ab143d75423a824fe773acb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804459426642ea4f283d8a1b62452d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73834c948690594c4c1e8225da4762294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02a91ec3121aabde6a28392da2a9dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d2fa921af7b4f40c369d945c7a6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e1141fbf4f288f068ffaf5700f77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c012ba1ae02cb5819f6001eb9107b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880390bb7586fc8d2de72e78c28a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c11c8b5af4f369e778909a20b1a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b9deabe31d47caee164caa2e4766a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99e4164f19d20dd8ee39dc3a006c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd746e1003798f3bf318edf04b35a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b1a53f32f51733fe325d8e564f3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c772a029865bd4e828f78b6857480305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd072ab81fd2d11bd9f2896d3fcbe30c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4e2c7b4b66d54e589970b369563b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113649a1fb1f4479082bb6f898a8a2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45ffdda126f41dd2763fdc01d9b644309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72394e4e1cf05d718a3d00f6fd9bb11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee729da53ddff860b3625edcf57e62b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61d01045ab3a9201b8ff1487277516312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f61558c86a07c7dd4df0353c3593ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6adc55d0fecd7196a66f9d358d11c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee6c5bc2094d7a306c6d4060f6da05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bc69f0d631fb82c7773d7efa824f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a54d1fd94aec4c5524341708645c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7bc85942f5d71367c162b396ea2a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c6ee035a743a4668f467880c320c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f904d90185b94515d84fc18bbbe10b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae3b66ae375f7b08b9c3c6cd4c992321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c13d9f4128a1936d6fb2ca5ec404e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a298d993123fc3f90480ae121dd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9f09c546d46b0e5b70f04c4e4f812324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a589a7c5622821e53b7632c17472325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431d7d3b492cbf23fa7616497eba64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e6542e8c8ce8b7a5e5fff46d7b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8a9da1313b47d96ca6d48c4b4a14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98772e1daf2ee1cdfb9109437138052329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962618f6f2da821ccd794229401d003b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3230c7701b494147bcb0d719c79dbaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b84566eca2ec84df21a48faf7898332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f89b0c27c09480ee4314cd7005957333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd47549a65a03167b3ddc638d1149334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874904006918c1d9878786124e5c86e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d02dba95e02f5c202c1b429946b2f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585e24e04d41a36efdd5e19c4b413b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708471b1b7b2504e691a650b588e16c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9863839d5a62c8ffeffce50df4e75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563224dd57a712fd98adb1001ea25c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142bb5ce285719f91e86de4f174b9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2737d54aaaa66927a65c1e35ac71c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812dea9935b7426d2d90f05c9c162bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d6b8cee6ed60b572a6b79c0a237a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b729a539999b9cd59394b309c4dc47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47960297b3c2de23ee2f095764b0a3b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9f4582a99fccfff2beaf505f4d90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a51a0602a89e6dcc8d1bdee7f0fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f662c9f41c5d42f7f0e1ff503ecb3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538ba30810e418b80940996d403e4eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5891e91658518a2a19c471b4f8da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778fd46df01ab9efb60b5669e312abd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6daf950966a05c2a14a938c433840353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18f9f964dde2ca7f3f793cc03ad270354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd75f03900b80a5d8388f750b0e0ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a3bbbd8a7653d4d0159bbb2db20e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22d01f3c7ba67715b4a2b73773ba9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74466b05187abd03d481de9835fd028e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ee79355ff131f645d740134b071d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0329d55fd21bf525e658bcd85687c9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93a90bbb3304f73357a52d8ca635a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6e408de99f2e141885629f1c63ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6f1bcdb2e00d8e8f71582e8a96929363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef350ae8bd0e9074101f859f0efdcef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd234c45738b0e223df1468d843660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b7f96d394d9800e0ae6043bd21f48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7363b6abeadf4afc1b9c591e43c2d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce6d824ff2d3c8c8e65e28fd0d6373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb821073a03642b8de082dd506e9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3e3b5e5d7daa6a1f63a72d4a7b372370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491462588cc517fe6a78b26f9353f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36122d1e71b30704ce878a71c3e50832372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db3c9403dde95dd7a851aed335b7dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651207fe4e080f9abead51cff2b6e5c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad7769357f38d4d38c7837d24bba3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ab8cfc61671e5123bbb8fb847d27c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b4e45bd7ee0d335c6acce9e237fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b366d9610f96f828e3c76a91f0a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21705343a9fc3c599bdde893cfba07a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59aa638fbfde349daa006a1dfb4d59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0670e282e07059029e5be3736582319381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a92419906bd6fa12e7edb0fc5924c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a313746ab479f2d4271c5a2525b558f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6934ed5a61cc8cb188c791dea7ddde6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b3614ed9d32eb37d49128f1478de2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00de272bdc82af6fca29c44a1847ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afdefa4c888e71e188e3d42ff4c508387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbdfc5d12b3fbad4a5cad5bfb06ccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ef9fb05cba39a977088e6c121cad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6fad864d4ae4a940e314e79e00467390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65427662691e37231d22f6700232e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5954633015c67d6c0b569f93f811392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83408f333cb8bf229cc973e91010639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7203f1b4d5b16e3b8c96d57a70b1cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c1e112d8aca36b806bf2521c2010395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d6c12a7f5e87fb34f61a0dc837f6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9e931769b565873250cce1aa0eed9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f11fcbd5e3e47f497858e5ed37f3d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904674350b99040f27642023fc62f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd4c73008bb732e340db3eecd14769400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5548016a94fd5bed9f2f4acddf7cf9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fd215a1b736c5b866263bbc0e734e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789145f2def29ce4711dee420499203403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618bf636e96ff326d3e547add49b117404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89216435f8e6dabdd92e2b896f18e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69f55c4ca590f5ee65dc6c6eac6ce8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3db07dd314d6f35cb20b01aa0bfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0ed7b67d7f52f47f374c54f86193b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a96089f1f576f1a289fb281996d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056fd95a595a7e3defcf67300a6ff24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7367a4bbae6b9359c6311e6e22853f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17467424ade23a965c27ad0e0d31730d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fe2103a72c30f317b0f056c7a184413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fb574427ed27a7fa1468ba4a7bd39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b56b0d3cc62aaac359c61cc05f89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a1104218866b70c1de19b5d8cdf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8fc9abd30f1b126be09550c8aab14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb788d8a3ba5c325e3c6cfecfddd58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4cd843d859e63bb27647ffc818bce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28700307c038fbcf6fff44f0c34d7f54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f241271c4832afe20e1ae6b21014d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38ab8b6e56f475a233a437191fd94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4e8b37418ac3fa2f6eacd6252055423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ea927b6bc819a1a60c456965bd86c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807b80db53ab6583da1f30ecb3da946425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a67cd17d061a4a930d70bd96a3fbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637080b835c3a182062a88684bd2e6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d6d3d3e5c8e751a29645f5c976746428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c5c5fd5208746389596ce2af7e07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e24ef5898b4b548ae82cc9ba2cdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a433d6f23168cb90c4954ebe6b434a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81fc78c194969f6e0fc9b092c7151e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f393a7f068ed3903f79c52ceec1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbea563349b2788b997b0573675b0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73246c4452e14d2a96030599d28e6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4ed063f6bd86959a880c17a2b153436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff525066dbf5a251df73514f593372437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687783ad448792d46ab23cccefe9ae8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf765990a65e9caf94b150291e668439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f4af725733a855f73a29baa7d2ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e8f4a7dce8cdc8d940ebf0d583157441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21c8eb93721ab572bf61fef5b8b3cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d57b309e78a3c16028d7860da9f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc2729b8bb0b076d2dc550c182689e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f01f6fd8d0c20c51716bc59bb1b2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eceeda72e6268fb425f7720a6e8c6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39c5eaf29d8dad6b2ef1e897eedcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38358f46321166b71771f15b0486d910448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ecea23a234046ccbca4a60dbaf2dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3dedfd0fbe823eedc672d11fd703d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bae32bf4d2a905adc19f35fbd9b45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b884dc16fbe3e8f6d0b6fb9075c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d635ff3d1a9f484a5e15eb298ddc51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0083c5bad0dd011997c75b36fa3e64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1bbb0ccb3e7474f98ac1370e7bbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758f1a4629b5aab1d41cc3124bd0b37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e69d5968a6013ea8d6967a91a311d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55ca60b65317e603c4cae749196b57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b393e0464bf71aae105c90c53d7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb3cf59ceafeb552b90982295d48ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d733f47511a53c4b393cc3c155ac4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efbdf021cd10543dbc12ed8df4e7c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435031dc1d27b53f1ff92b347da4e6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733ff356c66262eb6502a06b4d9060464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15be735f48abb9937ce732242ff414465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9792396176611f6393b485c6827d53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8506d70e467b5196bed6aad9a098d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0d4fd80b46d4700c853d6fbc5376a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08132328ee4e128b547a36442cf93f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef05a5d26d26901b798e77f379b052470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1adb8ac52e2c5c81c73998378914a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee43ef41e289571c15c3ad8e5134e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252e5b0bab45663bfc7e5b014b0fb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424125ae9371fbddeea00a4ae402ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69ab5111d1a30d60bd03827e5bc6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42c4018d40f292656dd17f6ecad92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0aef4ab9479af2a8c009fa7cdfe7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b0da9f6c42073300a69e657f555e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44e3810d2a849df79984fc13ba54e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e24667241ffd41727bb9e2a9c6e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516a7e159afab59446a4fdb9144039f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0c3f9fd380286187c7ef39a5f540482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc60654826322050c2b379e522160b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aea90fcebed6e28ab12899c1e1b9d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aafe2fc172b960d804d347826fa478485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d42ccc39c03a12db1e5fcb38903fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353e5d0cc8cae55b6f04de3fb2858b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d06b04de94ea37a0df262eff59b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c3e3f4544536ee2dba3bc8f1102e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be17efca614c06a685e148ba199a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5d8a1beeee4ce62989c41c1be595e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cec43c458d7c244494f06ad2120485492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c67183ea88dfc62b14b90a5dd35fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477764b0e065cfe1ee9ffb9e89a402494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee75ce6396809a86845718881b002495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2616a4d252c26e21741aef1438df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f01a6e0e9c547715fffc8e909cb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6ae318f6fcd1251a8709d079edf41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b0d9ce8eb689e78a2b771d3577570499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a643bedd442c85f61e7de38a116b216500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5a9da8725bf44e9d6e9ac6154b1ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb03e444995d00a186f0b82623cf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d54e80d1fcaeb7ae456653e96a6078503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9807c8eb4c4615a611c24e1bc56214504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea973fc09e4fc309f7346538b1c7484505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e099449da4083e0d80160a1d214c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eae34023017b20e389d3ee6c6e4ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a9d270c109be7221c444563b5c7a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a2e3a403a67d6cac9480695a1eab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20f67aede37c33626e137ff3a8ff99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddddb55f2e835474fb29d76f4be67e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4e4f64e7edabc0bb8e085f5ffa1c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb269ef003c349a19da86c08ede76d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e261a44de325bd43de14833599e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f10260a8e039bef2b8d68b2b80c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59499fe72e14d912bb3e9176169ccc66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed161993f2cb78e954a50105f57ef389517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe72a470f61cc1a5a3deef50a6642a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f3279eb59365465747c26a9048a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5fc45fec2dc5ecbd048ebdd78f1eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8532a1e0308c7c4279e0c7ce42630521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7fdbce6a6090501458d5738a81171522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b5bf768e00d4d377cd4885e022609523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f69bf5a255938cab3a8c3cf7a46903524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccddd35e1ccc1f1de509d74a5809211525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d36707f8ea6548e8e4148d1e2496526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5e3b42bf7589d1f01b62dc7bcf91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903efd3d11a077c05eddb6c7fbd36a97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d6521f7eea7dc278053f4e42e926529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63abf6ad186b838a224b1151d5e804530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce483494fe00124b8692668cab64de41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc877b6c8f11c3612f3618422e22a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa464295b32cdf993ee88d0d5b6e6f5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054103f2535553403382670465381ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e93cbcd80fe53ff9e7dcdac3f15af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51d949bb9035a0b13351022c503cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb094d059f285fae6c34909cc74ceb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7c3e728ffd967f8a1d8684cd480fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d18cbca9575fdd97cb68efb19f80a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75198d4a57ff0b6b73b1dd64e800519c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb881e854b0e88357f646658a5ac794d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6699751429517edacf525d40765e05a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5596f31ebbcda5cecacba737484d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb202aa595e8ea7ee051a0f3054ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527244d6675c79db39472e6b8ec609d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed759aab752e65839d2fb2e9a60c0f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec459114dffff083bdbe336e83eb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f79147534e396a8e6482eec2bdc99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928959581b83f73e9e92f2f58bccd1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c3c5c3d67245119ae2cf949fda70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b3897f8dbb17e83a67048fa64c9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427ecd5322be4b97e25c86e1be74723552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ec751e2147835b44a28c9319bc2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8ac06ce491c7f95e370e4b917a8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eac5e242f9f094706985411892478555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67c75c5656062fe275b22a819fc3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b1c740a4b7a4451f79e1f6c3bd625557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270abc3b4885ba37239c58604a63876558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668caba63f9ca5a52e13b25f7d522741559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398c26e40517ff2e19101dfeed0c7bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d57e8546787cb31e885543bd3a237561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cfe35b5501831beebeca59b826cfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b75fcb38047c0da019fdeabb4ecac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07ff0c87350a970128dcb1918145f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573154584c3e0e0103c753e9b4f4a5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129f05866ecd16bbfda50c0139df9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410640559479d1ed80675a5c2600c806567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d232848f739c80202857f2de6559fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e00c6d849a78045ab7c8fe307e250569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9c61f74771014f6b62466e19d7ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118d4dd44ae90f80b32da6948515b33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2066184aa233847fd912cb6fbbf5556572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd818e6d3839855b4b7c5f073d3370573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d07fb49c76b1cc10f113435ac8b0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf7e01ed3f29b9be22ca51cfbc3f1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbffd765494667dec2a9ac8b269191f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6e48e4dcc130878e9cb9a4071b5cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdff3fe308586218e08d55d92472a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a006dedce23345f393d859d8fa231579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b49c0f9d73781623f525884c1ccc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a9207f4b7b800353491122c44fc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70d6b9496b56d130fd1569194d956582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02667d0d89f9a183496d40c02ac1e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1851ddb7fdeedb5ded7d8af329c34a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a86a843a01f3145ac1d876c56d7fed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7f9c9b2304c4a247707d5c069f2db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3428869caa1dc1609dee32c44f01ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3751e0490be426d5ad7f2d74926a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beee69befe7a1abe3db011d94ed952589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d44aeaf11bc95070579560e707d4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38576351a13c80715cbde4f8cf0c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf7871334e59bfd5db0510ca72aeb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf959f42a8afe636759a6b2c4c9a64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de9fd071dbba964b152d27d1f263b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d36789a793b0ab7df0e8064924b19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860558f70f2f8d3b4e831f8f9f7e6b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5469f8791a74ff779feafef7bfa2eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6988573586ec0f837d2c8b08c60bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dc57a29f45fd80bdd75627dc07b96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e44d502cc47a130828899d95879af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea4d88810bec710a3e299ed175596601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf001ba184ec9966692792c257dda8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f85b35c6d526d13028226bd6e256603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ecbca44f3169ef2d3613f6c739ae2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f030286f8894fc63b4bf0090187f5c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214b980916a3713439238b4f70de19c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bacbfd631abe697e41a4a7f961469f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7be062717b8ec6301f55be8e52a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1986d3a822fd96387316279969c71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5467251577b746020be9d2a54ff32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c5c75f68add8176e8342fecd0b0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f62a00f4e8def21fd00658b179a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24ec15240fbaa668b0aa27d410064613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0966f9e34d7ff9f91b72bad8bec1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b761ba31a85ce103fcadcb06ab40e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaf3befa757c3bee86c3e313ba8efe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2243dc961a4272b6fc745ca710460b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7418c25d33f506004ec507b7fbfc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c86a28d01fe964d9556ae8a08b6c22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a627da2610a2bdc892d865b300082620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a152df8834c3f8a97b5dbe92db3084621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf128d0dbaeddba5108212d876074f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba7e4dc774723c6459912a7dd0d78e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b2fb10bf961a8640b0f6b1357e39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d33f19a52783110ed759f995641d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c6a6ecc3185f892ce801f0b7bec13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18601ceca4f1c5705b3f3490bf7eb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc6076b0a737deff4b7b3edfc4fb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82471c83422df1028ac0e110644b36c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2fd2b086684f88debfc90594156b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf95d6bd2df004eb4bf2998c9e517631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3f61c4dcecb4813c3c8d0221e22bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e7657c4595810f38ae2b9274702d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f9920da3fd2abecd812e067d2c3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd77278b2c53f48f3a56a6b93c0da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de5c54cf36c34f55d45054855b1da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b99b408d8cd811973400851323497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27a1c36dc2e293bd8bcf365c0bb08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3348aa2b2456fb2f628c7988797a873639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c459c58b8c85654cf81b138667aeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea23696c50f6195d058701036a3c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedacd573f338b78cb34f2645cb837cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbba07af46ff27843dfbaec4d6a7aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623fa4095f7566660610635287f762644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0607105f5e4618984e93625568ac1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9b1acf1f8d4516a28efc5494f48ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba25a8fe14311b2447f176b37bda6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465021a439b012999f6f9020cdb9e36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b01870c8fe2db7d873ba34122333649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dcca1b5b464a8d318eae8ebc6be9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747af5b1aa4da54591df1bfa608372651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60915291c50bf12e97904d4ab18f3e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc4d0c7867ac11e899fe977dddb9fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cccaef74a501bd702be2e0bf278357654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea76e5d55d455d6ad693fe961baa50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb731d82ba13f076b4b265f845f4b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fcd3f6fb7d3876cbbba7c0ab89ead657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf0291fe8af58bf9f7d52cbb092d30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045afc7cedf0e015e74759bc9fbefbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4a99847a441ab34afc31743fbf36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf494735f801e15495116fa21e6af8ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a868f72010031bf8ccc91509eb734e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4baa8059249e7d8bb464b33c89f15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7961d3948c7ae46c360982baf85c4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637deb426c717850aea8d14a8dedd02d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e82ecd0152beebb8e406527a9cbc7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd3b6478ad1a09e0fc4875e35f687f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3c62f9035e3570978ab937e865068668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af4258f70ae225ee389d8cfb7509e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7dc8b4b0e0c3562ca770a9b5da4fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a852d2f55a01185069b3ce6a7a40f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d5ce76b7b0fb9bcc874d6267bddf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b577dd8a189e3e5727eea66526837673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaba9e343e51939aa7f4077088fd57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d831a81ddf76fe4501253fd2ce68b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc11d725c03889d3c15bd163bbcbcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a54779acfe346175f6eee7d10ded677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5ad637d450376179ccfddf077cff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf15ced834db8f6c51b823f2c05686b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b69cbcb0e31164e71a644bf531963680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b641df8a460e4cfb3fecedbc22968681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62ee4ebef0d03ae6cb6171e115bd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041a156182eec83c3b32c6cb7b24b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7febf73efd48251b8426010448ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d7b8d33770ee08fcec447bc0c4943685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca1ca8a4a33892d1db36270ff7733c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3409810ce8ad6ac7d68215a44ae00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bfbf96e6f70260418c3258a7a1fe1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a52173174e1fa6bbec1b5aaf3da2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ceb5ba892a6f094abdba90e862f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d76af8b30a3497283909fc16953e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea6436fe0d84612b39a5b925272377692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190283d9a2e16557e4d20e3c8a0a2b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c149215be9f3c6e26287d20b50898694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3594098442cb9de5bf0fdb6b65c56e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae4ac5b1b22857947798b58fdcef84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaaa7d15497b6999c1d251790db4c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75304c6e4d28660c590bf31526643403698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35654788505bf0921a5c385df6f73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526999e996ed50be29a5b5573c73ca3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb2fa77b5ba72ee69a9f6a84e87dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5825b41f1f38f528084a6bb6fe27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310281eee4351d52c79f14f7bbd9980703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b4b0357b05dbaf8b8d5c14fb18de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f94d347690281039291298f69193705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484c86387931de682dfff38422f71f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e331edece03722cd679f734840b6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827458f16860752642b52964ad723347708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d42b6c9c9c6a71e0021afec3a4273709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f766d5cb63c2325f7a51ff54497e252710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954e947817899a2d89f6ed440154e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a235896c1760bcd17d2e9a1f3421712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c42c777dafbb3a83e8e1d583c76daa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f98da7bfa70285cfc11827f7d88ebc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62c7d8fb9a1c1733d0297eb674fce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4945a22784d0727766a49400a7425b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e45c8ba7ada7b1446858edc4ec9468717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71c137bd295749f318a5335532019a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58cffa1dc3178ef06f8e99e6222e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1511c16e2fbee51007b498b1ec6034720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbbb4ba8ccc4175ba9b46e189db612721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f379c7e98106e8f5345537aaf994722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d65f27da3cf9f51fe6ac09a010f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e144926e8cb1536dc0f8cb16d32e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98711385db750803f4a3bce8d24decf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e28771a194b2e66028beffed2c8bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7df53a650a6ccc5b96b47059a988727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988854a771df5a1369b2df51e2d7c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3332077e7a3e95deebc01926a56064729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fc8e5a031c25a5c242acc3fd0be2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ae25cb132205314467b89ea0de6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7be0f4d7583f836d8f4b2d1667db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16157573e516a4efd76b1965f583314733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c2645abd53d70039d0b8dc21d336734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a18f92996fd3b0256db0b516691ece735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1c944d1949e46f7294b34ab55ddf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c0e33cf7d8b036b94e4f8c09e5dad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae9b8e256e07b3c1a8e5d270aaa57b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fd0c361f54f93552f6c78dbef47e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c76097a4f24e0adfcf0dc5bf5760e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7646160cdd854386e8b5ab520a853741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2f6756349e7e7640d9444703babe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cbf8b3633ea9729889eab35c78e9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee176dd42ae7628e2afd43fea025945744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d238611644dc0d99a2b5c61308255745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf1c9d32e9cccf5d12cca5d7e22eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec48daf8bcbb799718145a414376a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92904971c44bc1f22f861c7e44c88cf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b165649bba97c8ddcfb63bd4cf5773d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b1a4b419f1050368511e36bd05bd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c1669a71b14cc68d4350ce70b40d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d34486ff29b4ee36874f6270db9a97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93436b39eb2f6acb5090bb2270d7aac8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616f7e4191426f7dfdc06b08b6dd30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b691a2e142337ae7d1d4fc47592f47755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e418c2152bff514a2840a084fd942e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301f837b134f886b563a790f69f5cb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e12225ca387276cdbdead5d853d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d538b3c008008cb4656feec67a22759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>