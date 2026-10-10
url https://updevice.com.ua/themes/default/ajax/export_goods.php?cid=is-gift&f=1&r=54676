--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181005beea33329889e013faa11fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877400aec528c948286e73aa3c01c952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7090037a2d43066c7b21046e6950f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616b87ad6afb257b81125197a5e63c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4b766740ae5bee0a2556ffa71128d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d71acea3a39bca8e2373b23efb2146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13b9bcf96d275fa2a4f20d600b37517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c61221c3acf9ce859d0d0e707525c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b12d93d0b986b7aa160ad2cece5b469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa0c41f80977ed077bef3ff062986e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a993f33cadf760cd619013f157d59311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a289cf378ba75bd2345135cb8f6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdc6e5708194b096f45d292e82b14413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b9bf13e718a4da80a5c4e3530bd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746c90ecec60398b426c6151e638ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de0d5ccf770a392a22db64a12d12f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b0194c5335f893e6c575d3947400717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c9729dfd07770ab77d70268660d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10603108d8b18c1de9d3f61b052629719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd74012426bd54cdda4cc5c974e9a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd726030931c32f0d62e1d7a8504721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c28f152d4f9ca91be962c7bf1d1ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16231e878d53083c024c065baa6d7e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dab116d23c1a4b28eafdfe79be1a6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229640dbe890b7346c69009ec933ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbe2dcf027d65d2be44cccbc60515a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22491593afbb24c90efddfba0e8afc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb556eba92fc5542003830fb6c62c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c06c49ef8da1b180de3dab6bf18229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b392e2ce6d05ea2b59b0854b208c8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68b9d8e3fb28e3923b71de97de044e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc9c82253d33f8c4579019c8a5cd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8108903eae88414b1bdee4528d89633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e24535b58c10a699aaed8f766b6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efeba07300136398d83db9c659237535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b2b3d995055f6c906f39a7152c7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d7ac0b634eb6b2ff5adda1021e9bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb07bf9265a04bcc7567d7ecf8d1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d58f6c3382cb3e976adea91e416b3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b46bea10b01d6bce7a51a95ef45a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a42baf89995478eeacde564005a1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1f113a02f335a6374baa57a41759542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfefedf89ed044e560ac4b33de376043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47f7ba186b1271ea4316898b755b2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978dd74eef6c1aef9ac2e798519f8dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab3137fd34ec93c05367e876a7010046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226675dc6a40d20e041c50087e04b0b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ffd6aad20c47c766b921d1c7161248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c47aec7cd132345036364d99cb3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52af310151b58eb8108effee1453150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc9d2c61e76fce12e92f6d7a85902451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201ce96640b96c57b1f17c6c68127f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6760292a64e14e9402ba839528577b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8008bb5a76cadc38921743ab3e1de0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedbb8802c2e23a6e9f6a5e4981664055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84df79de463a31461c5e0ff0d0267756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d693d5cc6be922c96d24fa58c915cd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aeab5a2d770f09398b1104024e59f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fddc1e632fdf303cb0bea256bb4ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32755ddcfdd79e73b2294395441a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8446054c3b7780b99a8e634eab8c36a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe68b4b2b4cc86fc2231f760106b8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0e7e33c5704f3f7e6841781388d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8695b2694248490b8773f34166f4e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5cfc889a3de7480dedb2d0272959e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f19c976bf51c1ad9d90ef7b22ae67966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94867bc577910d09a3521e7d47eec60167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e6a46ce2dfd4dd935053c4ef0a9fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b10e82ec4146dab0b066a15ffbba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80dafea01f488164f02fa77a16e4c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1175a09755978974204f8f43d990971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e2fe958c9776bd6fb3ac935be65172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9107f2b3033370c918bcba829c2a4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcd9a7e608a343029ad6e9bcfcb7cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8eeb1780fde4ae539227dfcf9550475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ead80e351796fc2a7ebb116566c7ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a27a9020e14a266df0c0b131ef36277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0893f5469a51060670e02e1e4dbc0ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ec307a922e98213a9580cb56946e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef3ed49776a5b345e3eb91864955880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2504e75713ffd908a071430a8761781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e14d044236e1b478e185d0171a14e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611e4aa826d3f9839373987d58eb11d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813a4f6ec8139fcc4cf570fb203d3cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a46bfffda3237a56707ecda7e978b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f273fab1a601b01fd37bcf2258a8ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7295994396eb8199f268ae61ed608f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7a1688d8b1617196112e2b1af286688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0c508a4539fffe78d777d129837189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637283bc8c8da5a8bb8f40e29b9a14990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9682a30861c3a930eac541380ce7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57ad2017ace76388a22c773910cb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c2aebc546ede76c95ada47740862093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfe98c35fcb57b7ff3b9dfa35edbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f51ab532a3bc4da8efbaf7adae4b5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e303d049d543e89dde056f0b1badf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a5aa17d0f2ca6816960390f01552e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9e85fd591bc75a94cccf40c97c6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829012b9f9a5b7494f3eac60052151d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad4d97cfc91bb7e0c278c678a785a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10166268f1ff17f9a9b4115b33c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee691164f313cff83bb808c25ee0f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd8f27eb82a5056c04fb1581a67b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24fbaf63591d50161517eeffc90082104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9375a21c42e1e49397d67c68dd02a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3541420d4383241437158f442e4c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047fc56d41057d55319c1a1bd32809a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804458918bd925fba6fa8a304c648918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c041751a982cc8eb010df1f4f2c8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c711115eb1a01dc317007fafc32f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630eefc3229de5cf7cc14029044c1a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeea5c99ab68eb18d4f4016cc7d7b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4348e8eafac29cc11b8156f8e1ce41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9354e898b3901f02a89e2b55de4f4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805462351b0f597e58a05abed177b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb2dcc2ee5d86bee4f165235bd0ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3312f8225bffe772dcb7cbfeebd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aeb6634441c5412e84411511f54d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b5d26af436eeef0260578309b484d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556a7568b5d3c8ee0fe6157ccde734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd9303e343dadc9d1d8e69049a688121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448a19505f113c888eefe7fd6d3c09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1c8c35bd7d547a3ecee54f737034123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4667d7a897d025c5a974314593a73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874cf92812f394557a3cef26ffcade3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4dc241ba9129a7f33f6e644b493ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd349dffcf2460f416286e74872c978b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bffe364854d785cfa33f6acdd5bff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045a9945dfc2648bb4537f6e6657f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fdcab36dc123e7984c775cde2206d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a56f9dbead3918e9358e80209d643c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918053ba8d228ffeecc7e3c53db5f1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8bf6d54a8120f43aeb1e7ae68677a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb83338df016f30f3aef9cfa157a0e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78901dbed5e79a81d6df10cfa0a1b325135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844f73c21ddd10957e5ac547324458136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116687b95c123b064800a53fa907ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53016f20b5c1c00b7fc0b0c389fd5c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8df8240896c01e4593abbf9e96d5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972344e77a71ca38a991c24522b0c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758310b626b0e1c33f69e6b45c5681a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d4290d30985a08f8bd4648dbcac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8f006fda2662048eab4b35eef7e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5672e30e2505fc04c4ec2dea8785c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794d489a5c873fc8d09518593a71e2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac542b9593bb0846731f34ef49d473e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cadaca5a7fbded436c6a879dfbdabe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5625410b9c7ff42d7dac92844fa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ed05591ee731e3f50f52a17e42e04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb1b4a24e4c189cadd0c6a2fc90b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c366dbb79a96c2e69684441f1554151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d254c2c3ce11eeb3a5b3d08942434b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e11afd6b5b37d5c762826e0a455c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677a65c9e255ea3b26e3029e028574154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c9bffd152e4cfb7149230010c893c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744f16c709e30870d5b2033a0b7208b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79a232644f6c15d305c560cfd9bbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254064c161f9fb306c8e9c99ab32456158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc01c0e9d8d50d7abe036d237959bf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da6b4dc0161f12d7280cfdf32e44ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139ccfb82e77c973f8379e7c6431b2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4591ff8af9fe994397a51903bf264d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eebe39b6609277d7843fe9a679535163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4c0758c280b6f7eca606a59c152b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda513b062bb31767ef1366c9e475f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1d475deae970625ea5e07dedc8803166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9705ae6234e7a384be62f56fae2e646167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0caaff2b003270c6b64852714b537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360db4ae1535beb364d9499e3af8ffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae241751bb3289402f3bc9152497dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb836683018b7634263cb99f3328ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d0dda2a36c1360f123f489582e170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c48803727880906e5c3022440687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1bc6c6724a53bd3d0b39b96c4ff6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46fb5665cd49478d650bfc8005fc0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aad0a95fdf5c3f90c9fef37d55cc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaa77415bf07821ce256fd45053b1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467c114fb19fa644fe6811f0dfaadb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cfeacbd7dae043c89f819d9c70856179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd501fa2f9c5d199e5fcd8f170edf1cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69b24aa0f377e96f94221b918fe271181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580a4de53dbfdaed90d83f0927e7da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2d310a076a199d852cc104923019183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044dbe4e49f6d56ada30915a850bd41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e697e4409585c20a5a699f695f40b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f385b5df851074fa4b399486f9b4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb036e3ceac299967aa43401db7fe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17fc4398d54caa339468384d8720d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac92aaf0b83971203709935480272189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98053dfd2b0a719ca4a1d363d9fdb06d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7000f488523f051966bf16f615c4c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f56c6e8d9fe092187bd3e805fd4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e7c871a7b363e4d19a176ff8b188193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec09c89b86ceeec32d266033dd64d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70296341ed9d52870e5a6c5f6ea484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c4789c614740364ad5461357969f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660517f962cb7f32c2f87b32d3a91db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130de7301dbe5e41229c02a9852eb54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed1b11a36397b551ad35d65966077199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce928d15fd1fe5a9dcd5d5b1a1908ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fe445c0ff55b3f323291fe60cec14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6663622d0961c512b06489471fd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0991de79908d32d39b5b597d0b77057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff05a7859547efcd3c004c086d72f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260c38a2f3d855c31106e3cfc040ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2836f8e8cec634cfc2765cdfb8f95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbd8dbe43502c97248498f582fd60d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007d76cfcced52cf1c35175b4811320208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d4e1a1aaf3b67c78d987375536a94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fccb6fd8002ab7ad8197bfabc6c13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47d15492ca6973bbb0b34e1f6b389211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0f5baa104c137190ed31c09415786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe69b57380112caa182b21443ef3a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97451bdceee8fa382b69448a5dc45346214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde54d314831fcaa2c475f5d26636fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03319a9239c95a367563af07daa4d95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc1426478677d3f90b2ddee6c4551217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f7b548e6172c2b8a91b73bf449655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6b9b98d837b158597a66d1f50cf65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302f0b1b8952ea91cd2f7d47480fe1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157972c6302e123fa77607f41461fb1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07770550c77bf5f8047db4d81655af33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e4264a278e5f2be7801e3b2a8dc1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112d1f42ceb60eb5b4772b16605aac4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a82e380661ab667b1c176cb3cc24a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4ff31f29628b18210ab49c78cd99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5eb92c387b2d09ca430676640fe04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d4f7ead53d9b615f77add39d9303d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392542dd8daa1d58215896702a6a958d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59c3e95790904686cb243fcaff13f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e70a60310b754cf6b21a84c982a9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143f1e243ff8ab1c06ea1224eecad9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca59a5179c6fb303cd2c161422d3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616abf5320c0aa4b683e29906d6ac20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe0dd28c259daa7d2e00af8c751e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f201daee3668779e92679ec0649689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfd974f7287db73e8281666104137b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc6022852bc9e37b92da5fe5c2928d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c90acd51b83dfa6e059524fb63d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a11449465c963da5a1ece51ae96cf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5da91edb779bcd909edee9c566293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a3461698024d5f1a4167506faf321242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca329ce9dfb2b93fc5286ca187068b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2cbaf0432f13885b10119abc013fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d5fa11a2722302ebb9d48cc68fa9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975baeee5531f7525a02a14f9c2fa6ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abdeb25e5b81d7ebd7ae412ef95ffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c49eb455be57943ca7f77af19900f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df231eacd7af7cb75afa5001308cbc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8283365f55e6d1549db6dfbd770de14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64aa8147442843753723a9b3900629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01c107218809cb15ad993cc8d8dff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c9b2b962a7c997db8bc50775089a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b30eba35c3928e88a65ce4f0f10ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee75679d86c8494d07306c3d54fc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f00ceb36514878fb7808f684ab15c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4db320e06958fac3aa470b6e1fd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595146a02608bdcebc30ca843d8fbfc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3e5b705becbfe28ed49c0ad58007e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c387574360df84947f34aad26decce9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43430f9dec14e0301b5725171e8e3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e180b21eeed6f30f987090b6b5213262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fae76e11e8bade97fbf494b2a2d6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe27055bb868b9b2e04027a847c275264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d90f0c8986417844f14e7cae1d19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1f5816ce3c0a3fc4249c4adf61ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5809c700b7d874c00455f35311698267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247dbf04c5a39eced3dc09a02517e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0941bbefd7a4c0bbbc75e7794edf8bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3e4283b4407174c84359a394ec228270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58948fe35109a48509223afce2e32618271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575939bffc0039b2a97b2e1a52e5411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558cd08ba38da2a330f3a7a0b5f3818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c19203b763fe58e61cee7a6b4413274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cc39f90ff2a48eb363828bdfca548275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8557a5332d26fd3ef04891f7fd876276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c378fa1210658c680ec37fa0df240e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ab1d036269ef039eb8c782785319278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6627d1e043b0b6ea3b355f27274d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf5a6b57c6a731ec635e514e72b32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455e7e7b494bfb5982b264b72ad4628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606331c7ccd39f8346d9e55d07e9c5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056db6492f2af6c55b76dc127410a40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73842b102f7ca41d22907fe2d11da1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c667ed25fb451c005d19035ebb85e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387a35931ff0688ea6482ec3389df98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300470e8b570374a410256328c32ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e06716dba310b0e4620927c9c46291288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d186718acdf1d900e986865e92e596289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79e30938fe8b1d01c5f09d3cddc02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3e4bb2ee58d68bd1981310771dc70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37bbd0fd7d00fa7c208cdfb95f4a43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c87861e8ba2bdda4a2a0a8b39cb96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa588c77d7f0a56a3d04a302044f070294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fa448f130098cacef676898edf59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0140bb16c641bef89858daec3994382296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757a9e8356aa5b87286df9f8dda26d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1314f9aba603db1639f9cb60e3e5387298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff90081939c66182997acb1c0b2e26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a81a4a05c464bf72b29c17e237132300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c8b4bca2ad056fa71b416f07eb1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a10971c7c65d9b61595a4695ee3a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641f8e28d93176c9b66fa2ad4c23ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502791046349e07ffa65b5dcb13060304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7cf682b609b5248438a9ee5901c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f87ce280d8733d77afd378f9b4ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c2a96a50d91084719d671ff4e67e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f271ab7faf655d1336d26a7fdf56471308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738997ea0b2753220962162612d140ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09136caa356629d03f204d6e6b9398c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd72e4f38470816e9611766cbaa008311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2b0d97fba78a1729d9d2824aff904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7452fe575f5b0df3a311b22ae5c7c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bebf3c44bcaa0a4baed57cece08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0445a086dbb50ec901565148a9fc485315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e8918e6937839d0e5c0caadc6e88f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7c95dd2d029fc2ba9383a51e6b71c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0070cc1216ea5ac68fd372d24178275318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd9730358635f24883df5067016518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633ad86f02aefe7f418fe4319ee7e1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74c00dfaf60a77eef935b29089dd1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e7c6e3534b076d30bcfc36e96365f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9946be0dff1d006d2cec35d26ba9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a10ab458a5a9b68d3771979b9ec45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6d7241fa5d15c5a6fdd941baeb5ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf88f15a2da6f9bfd65c03f84eb7fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce182d7392a16b8d4188d15147077327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a458a92d549ec911f4aefbb77fd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe548a84eaa59f12fa08c7b59a4ff1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a41e0360f361c46cb5eb2d45b287330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40878b3a1c7c69cde51ac39e6730b60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d567fbe732bcac2d132a331423ad7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b064ba698b1fdb97539f5c853840c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb95ac76c4c0793d6a8899d178119a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17f48b759dcb5e3a291aa90a9ba3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471077eb19e8f21bb98e64d1cc3491336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b6115410ac9af6ca752bb2348a902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a5320db869fa42d54be655c0e71b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95cc0b8d1b77ca1e8263f8122fea4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acced25f66fd739023ec824fd9b87c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964772cc0dbc96806a60630345b28ee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84a68195aec2677978fd7bfe8b14b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b4b581ea5afb86685632c8be9e8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8305496c953db1dd4445710568198344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7307bc4cef133c762bc9bcc27624bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8b82a7e026b2b96694e349b1ade7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545006ac9215fa4f8fde7762300c61c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99d54f2b628776dd09e7ddb0f0d76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199ecb2e3e562a188998bd8e5fec89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea2dbbaf0a46d16fde22d4f282a907350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d8fa862412d161540e30d4dab28d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d7cbb331a9696cf56dac3ad3921f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb8a3969ba26ef6a972e6920cfaa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00477e4bf4c7533b3bf40faf747c66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f8ed445894e7dc0b9c2f85693d5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e958d769fe758bf350dc0de7765db1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7126f8f12193babd9f09f5e8a0fdbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e174593d9731fa69c2e5a9088c8d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc664349b41cc4fd95a6ae70165e8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596f6c680fd5f1a29eee7bdbb60969360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cecca5deaf1d95ade11b3c190abe9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd33f0febf61143d60c5faaded7601362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c62d95e9b4180a01384dfd6eea13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66bc0e7e974301fdcdabfc351fa806364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c36afb09f46e8316dc35f92d68d2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ea83aab175269d160bbe8fb24074366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8cdfe8c964f9f52a7e18c1cdf9c9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a406e18976dd14e83c75fe9df573a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b472def2f89a9b1d6b1bfe6e1dfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0874562dce2de7f645ee41f73a11b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec27da54317e55f1aabb1b011fd444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae97a25a3ca62382571773c3daefac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd8f0085d4b8e706f66a7b22e05b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5c6ff606f9de15f022af80d0f9c4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bfe82e93fc5636918ca47081512b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8bcaab478d7e5e9f6d50883d57302376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b37f9cc75fef7697e1539aa4dc78c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9078cb9bf0afc4bad83bb0037084526378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc04140ece024499a2bc6cc4da3ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c2ffde9d6dce8663eb8efebd1cc94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425656fcbd60c6decb728f7e6bffda0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024f07e1e210fcd831181e02f8d570c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafc488a77271d23584c1fc68b1b006383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636c68f82695b38d3f6e0840bf122a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef67aaca6650cc7efdece1be825b77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad84e1b9d49c9193516c6cce5834d36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a152fb487e9f60aadadae26579b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990389d00152c109ad7d891d792e09b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a704e0a99fd8d61929e907779228581389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9949d37539e9f14e913ff4c3068d3b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bcf38cbf0965cb1da89a32472f44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3d532d7d47404ad95313c4b43ca4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f42ada6457b558afcbf8f96a0d9b38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf254efa1bccf4c996f9ec175923b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb936c7fefe785c568ab20aaa15545395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef9140d8f0e39b400679159515ca23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ae45abec3f07391f080d80677e00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7940a1d13e403bc7d340eeded30190398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca639f4a6b897ddaabcf5877072a9db9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5d6826bc07ec8924927bc43f4c1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468da8c7af7d1bb1b8754961869adf09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54df94404d932d854ee99e42d202e0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de597b1de5f8b9f5a55c9203a0612da3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4f70691f97452871dff06abb7628404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d2909e40a3f84a6ab70e8464c37b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc26a34a21f5cba26dd96de0d2df00b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0829e9c25bc5676b9a699932adbca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc7a8203e20df359256c540e15f509408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb7f9656642912da2cb3263dbe7c11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267d4c0cdbec368522eaa8210edda9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470ba3cf45c9ebad2a4ea38bcc1b06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7b3e2a55f584a941fdb88c7ccae93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0359dc96e9a2830f6c163dca0faaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf1bbe62586e83797935fda888cb35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d04025d9e0b7a5aaef68507ac212b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ff3ff45c27e2b58041149b6dea2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359956f7f1dd233323bf0988b23a3218417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587a09f1cc13811f8153d174ec924a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260cb3570d9835ef1157569191b7d0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323edcb507ffd42e5786f65981e4cfdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacebd78dbe1483f88271e26d10dcd6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a33bd66a2a5e1fbe1cee626e26a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d4c9427f07f05d8fb99c0e1df7658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41f8b4ab88bd1153f2d1aa7cf1aa19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c6479203e0602dec6ca7828ccf9a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c29ee92a41945f94a92a89a04a7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a434eaebfe27833d084bbd99568b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c383718d3f36c66bec66dd534c10f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdd9ea47acfe8b4dba801d5024f89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb665e73055d3f3850ebf4e11a893f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad0ffe0fd7aac7381925c5c1d6f70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697344f810f362e67f4cd981e0da1b09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f558bdf8a75265b23ebbf889973e583433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561df7d04bf8f08c3b19b4fb74e062434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe762fd7abe7b2558f9e6fddd2fdd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2802460e0baa3e49aab5cab3cc058436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b06e34b2092dc5c22ce19a75abc8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7431af6eab8f40bdccfdc54916336438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be467fdd433e7f27ce66ec85cd45bb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da6e0b72a68838acd5eb01f0b3900440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c00796063b2078213155cc8caad08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14d0b271f4d74263259c0e0731678a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd80b634ecef50ca7b02df01870203443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa303f5f546b4e9dfa2b94f35942ad5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a20153bbad4048fc44c84016bbe1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffea55da819f78988f04bc882484667446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7138effa4112afc4f5aaeb92a82c19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e69f8c5495dedb022a57ca9b40050448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323049901c2eba318646835b342e437449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84899444f1564f0cd85538e957c62f97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590022aadfc1a46960ae0c3a9c24ceab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1edc6fba3eb6f634560ee4d1204130452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b630675f11a37630535c897b09dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad14aeba3ac31190b1842d35e8a06fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d5afd51e0daafc7a3d543f1003ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a0fba07bdf27f3d50230f40dc059456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c1a82db2690a9d8ede9ea716a0f1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1498d672348bfc227f8e205a92716c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975005191d6f0617974008bfad3f2eef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f88a4cbf1e70a006b511b55da10ede460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039db4b11853ac016474c049e89f297461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda84eedbd69238e0822e35fd92ca8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8be3e8635f5b9a6703b1d4a1a1b22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f0f2cf6150340a57ce2042f0edf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39731c87313d7545aa7a04526e09d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ab368dd9d246e67e6f58c1f1c806f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b87e1cb515084e414ba50fbb7d1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5b7a30e5962abc4199483136b6c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f5adbdc862c51df7d95313a22c376469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d15c7a0e11b1182b0bc6e126781e4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd480d3ca32a36117299716d78cddd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e097c73a27bccdd9580031ccec9e4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d98378f3c98d7060e78af3746696df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99020c020e9d1000f1f9d566c0fca90e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971b0ade7706813b682de33060997ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983d2819e8a951bf7df99d39a5890f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3f20ac9450c2a931f9eb45bc8c46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f66ee4cd1c23d7339c59f0ec9f50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c23288cf7ca4e82f378ca9e5521d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b2c1daa497fc32b229504fbc66b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea538299d78af49f0aafb62921be17df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895ad056bc9fc45ca91358c6dbaac1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef44cf4a943d33a99989c976199c31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad8343d1390602827f8afd9fb170c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c75a1c6c79504a7e52e66364d7aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c260602754611574d3000c12f321e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c3b2392d99a09b038ae3c2afb508487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38313fa823c284560bbbd463bea6534d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5bffb32b0ccd45338679882c70ce6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d45c92f1dce5c4fa53a812552c850490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dee1b9ddfe63b5b106abfb5bda2de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d12f03c26760d6b9b7cfbfc8c1fcc0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa07ce89ae947f9cd42e54ab4a44ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a830a51d3e79bffbb38a733b4250361494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a265087bda4159aa7b1d684379558a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0a74d0374a3ca8b0e4fc57a5bc0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a9b3254ced0937b7e3ccd79ef78db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a509e825f12956874c92b8b5b81b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56dacc2a8d7845b2386501c2e5cfae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ef660a2cc49f8e0010f2512068e24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1cebfa9e0f211482f7f52dec3267a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed4c191777f644d8d88ade2ebd37c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe9cb935fce1fe5ff9ce2ee7751867503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e16e84d42339489c9347ae6859e0de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b3e7a9f3d14f83a2d18b4af00dd95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d34389cc0ec61df377b82583ad4544506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846b76d590168671e66cfde76d280a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0305fc1e4917a1fb2023951b22e69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649d1a2646e5e538a5c815820a519a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d96e91a3627e5378a51e512fec008510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d04b8acacf472c19c0979d2aaa9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92334de836d81c03462cd415d596296f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1d828f31f53e34d7f9125842caafb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c568c63d1a8fc0da53d9359b73eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ead97a93796dc0f3aec0f41ce592c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534e2542f7b024a26628dbb579926bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68728fcbbcc5dde2527f42b31ef191517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd588cc6a69c20f9998a10a87462fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659f05d13e825563e378887c2a7ec69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb5fd7afefbdd9dca22fcee040550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194503a1f38d4382180a049a1e4b7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edd68bd42fc8e97010f293dda84fc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc3c11eddbcb3da06aaefd1689fc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5a5bb766e6ca659568b89c13b8c52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffff75cfdef50e60a69d7e49fa7057525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173227eb8476821f05e0dfb4363a69d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a11052ee2a26043900282960f5cd0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f235229583fb686d2711a4909b4a971528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a072579574b36b193aa8320598503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21889d6f263c6bf0f88d3d2fd05fcbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e215d38afe4cbb7f9474cd0ca34534531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf82138357b1e951e986b831cb887c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c78f1a248141ff09331c910d5460b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf679190da86e13668847cdf7033de9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309bbc69ff4a5b2972cbcef9751417535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa70333625c37039996de7247dc1dd2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658ff415587536e204f7ce24277095537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601871fe91b27ba9e404a152fc168549538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de2c04728ce1b4a5f7a84781780a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b98137c11ba29c2d160c96d12ac944540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2f2e644cf5ba506acfd867ac0fb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60feee31991bcb9c2bb4e4639bc61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c5e8a26382ec145da182a9d86c42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128ff0737ea6c69791775e4c961beb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b25893db27ca25c4ea9a93ba6887c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5a88fb97305c0547e6c5ea48f3b2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1aab63008da96ff3c8d10f637c0ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8bd431541d3f802c8442e7a88c5f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35964187f4cbbeceadf2d46c15ada549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54771243477ff40ccf72980ee389f979550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e066c01a7906ddb702550222033267551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d46f099540088489cdbf71ba764484552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7f4b0cd24615869427a891e7f529553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1d5ee1906d65c9d69ced8f6c9b30f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d1ee4167755817ea7ef6ab1494d7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a17ea7c44933c66c497d4b8d672a70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370316fcd9bb11949feddf918ca8b01b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd2dd923fa97a60c54b00bd67840d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd6584234ca2cd61e89aaff0b5cf19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc392a518d5da82c1d93d2427eca99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4df996509e4aa40ddbd8dc45700717561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f71db778765d5f3e6bb101ad018a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad276181cebb2feac79431785c2f7b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e306bc2b7d027aa7d6cf919b0ec68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f5f2bdc528402676aea3e64d9a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee1d290e9798a9ff658efe8b163e00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc35b547df93dc311fbcd80625817567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921640bccd1c984a3f4b771c3fc8d82a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be28a63ccb6df5dd3cc60dbd5864d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986aac057b2a5a002571123e66cdca7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f345cddddbbc6b43c87b255576b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928ea03c8a38f48a5422d581b70a85c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dc9011b66c77ad89e0bc02ebcf370573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87018d5c90ff37fc02b9141f049c9627574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5aed8ff2a76b5431e95fd61c51215575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073392c732c085cab7b60b4e5ca2d6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31be3a6be1044bc1988423be12658f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5602f8cc7278de56ecd0541342318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3ee2a7c6201a3b2bd3e7919cd990579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662279e65aa8cfcfdf9d4cef2b0dc0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970880aceaa223dfef1898bb3e70a06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b33610ef4da0db39f68e1fc85f4a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446385a9bdee3e287f9930d09b1ce9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab685d725e70a2cdc6a655e3c3303f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b2380efaade5254ee0173d213dee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f20d5425f91d80caf051cddc82895b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb46db1c416cb0ea7e69ce200a273587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344187b82cbf1d26eec41566ede4d42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91051f6ee08ed873531af0982b76494589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e92448bf3518f07ada578fdbf2e47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1b2ada1deba292347cf1cc182255591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9815f3877199dc89baecfa49e25bca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046c22b8c9f833ea7ca643466c6939593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463dbb0b0f739dfac53d274706ce8ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc7a18846aa16c9b14d3f843870318595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4230de0b39e3e68f9e1b11acadec517596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b9bcae0f4bdc6f4478ce2ba2df0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f35ad01a0f5d372b5eb09ccae3781a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf56d6597fb01562d1362b6305140599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369766e68fe9bcad7fe8a44e7f7df1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3aeafafb46b1f4b7acb84f3041279601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47755f8e3750f4118f0f504aa4d73ef2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d26de90a7cbc8f5879402b94f4e20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d29c728b14f8e364270c521755450a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da01536d9ac3876196214d96a5f1314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785dd18a85cea02db79e58dd0b1f5a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb4779c2cc4bb9f1696b76d266ce3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9553b819b932db5420ad7e6e65ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714a6255a6c8e63d6e186abb15bb2d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a700b10fd9144aa35ae5254959a8b4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438aaa279ab83607186f24b7725c7de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f4b74e11985365b3ae4608d987234612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc9fc7d96f230494e1a013b7f8b38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bdedfde6dc45f6123cf9a92f75f49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a6f974113dc37e9afd01c8cf2256615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241d32d1e47a6d50e35bec2b4f29716616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be9f2db3d24b8843baf095343241ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a55289109b450f57765980371e8d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c47b471a6a780cf4270e46934505619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db27da140594729285875f6c73933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba8ce0611d6c9e8f7f25850d0df6b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e405a3f9a9d209ec9918d5243f11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6137d37496f5c124807bddaa6792e45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930ae9a8e3221623edb8925dd5d268624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c960ecc77d129a781b8cc40bee7e98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e654cf8dc5881d81516bc2e5c7e8c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3272c1365de8adfc7e79b9588ee5a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc96f8a2c4201d72dd27b724e09744628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26c4f7625abbf36b7d03a0daef7f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f750e0c42b4d3d97d5cc4b781bf56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf5227201786f7a83eabd27ec030f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e0929e22f39666b95b09125c51b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564bdec351345cff85f60f6c910343633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929321cb9793aafbe2f040549b3f673634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e77c156e93ab7609e5411c48690951635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e62ab24f06d10e5339258d33a75ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5519b59c567ca72d05935bd314db67c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88da2eafd5e02f807ceaa9aa7ab9d41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428a12d743fa5929e5816de876c841639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c852e2cf8c4ab8da15ace8807bd0e26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425dfc94909e4ba44dec11c8582a99f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242916ed8afe6160e538ce8d47b5b58a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32693d0866f478c005b72e1cfe6d17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7760931360bfbb5e2ecaae4aca25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03ce970cb73d39a9e5ea2656888196645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a17f985a07e592380cdd63e43fb15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7e217ca581d19832bbf8663e9912647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa858c92d1c3896902dc3441159138648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23936505ff293f0f51bb5573227ed1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce023a6d7be52bfdf836d2da24183650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c609e7d0fc827add734aff9dad109651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254bef4fb881c47a68457e8004b6f99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7fac541d4a22dbeddcc8d3fce1785653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd8671737dc2af039b29311f4de1bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bddf965cede903a85f5451759eb26e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46fe1ca152c43e9fdfddad30c8674656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be637b9ff037ca2e08c4fd8365cb3a06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e64c171d561764f2f539395e50ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe3bdea38948c634bc9ad813f94c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814adbcec78ec4fec51578f9a704bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17db2545f3199710c1cd00666fade7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900d3c219de7dde8ee2ac2f49fb2b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada6e0d2badb8d596a3ed4f9027603663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40527a5b4bbd23e23dcfd29bd2ff1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4becf110739c91d1edce64be63e350665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1edc2e20bff4af414983fe0e5e2a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943e7a799a766d8229065e69b03bd9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f89ebc64fca986756be51464f1ef0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95abc9cdf554938199677023c2e7ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9a5e3b35dc651461f0a8a8b843e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f212607cd788a870142de53072861c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882927c26e2d8709ce73e3a0ba302a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1318035e301d14c424bb46495fd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ef65691393fb72b3a01d4d861e76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed355a8cedd1cdde4b170c3f29fc997675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7cdaccec2d9e0a6788a9b8ca47578676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec7fb921fc6bfed91f144edf8b1de7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6d39596198d9215bccc489a5b7b6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182547e7c201dc9170dc5f1f48712274679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1260a329a9b006d4fe5c5bf8b2f471680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e16a34e2ed0fcca233886fd3e38b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f7f5c5ba41d7cb159cc4be33ac90d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847f3715b9363b22a12d5af84fcdcab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6550da36db76f032ef1bac2305024684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125bf5dc667d3d992d1d611bc11061f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d96f3a66ec3dc8b5c65b25d4e2e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5fdc98439c0b846f2c6bc2ef7eba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50135406af63db83735dac569ca7e3c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e362111618c4b186f130a73af87ee17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff92fc423fdc459f38d519719027ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06bd4e26623e829a0cf3f2343eb7fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20823615a0e00123241fc0ed176cf88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7afd4fc871eb9921651f2d109504a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b96f2692b98fb995e411a6cb9257694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee73e84bcef7112e7f4127dfd97add695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32204ff26d1229acf39e5857037374a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4442b2d41f7e18800bff4027054a4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89f9d67111050e555d8500096de7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db93e211b2787680e5432ba8e54a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3051ad7106c19bd8c23389adba4d70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3efbc95260d193d348ff6b074e995701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6d049fe46ea62fcce40510d3f481702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b8a685308ea4ee731c497e5e82dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96057157af104a39b8ca7cca473f2e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454cc9d37c70fcdf6b47cf4f024d857705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d04ef3c9c97fff02af9e6bc02b8db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57417c35c30221677a0df6208c89adc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0020dc0438abadfdd7a31a80cd188d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec609c3928e41455ff1a1e73d7d3b035709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd6f4c2edbb240fa234e87cd75881710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd35009e937dc395a2eff55b935c3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dbbe47d09974918e72e6a0c5c825f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c0151bca72aa870fddd60ebb233f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e788f033ddd5c5c6868ecde4063b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0afd3cded45d468f52affd0928fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8055c632d233dd5a45c5a7773f65ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326881348711a767dee4d757e387c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bf2470f4b65665e4d8110af09c1cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddb0648334fbb68bbb90c56ab1c76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffc4a8d457fc2b80f8dd81af79a570720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bff8370ca93d92e47866c8be055e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75202f62b70d13d54719017bd19872722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2a5f64d9504e4c68a092ec8fb5ad4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9eba51ca9701dde95d6cdbcb8667724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddd8117c93f4694177595d348f0fa6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ba4dd0639400c2152bb873a707a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923aa8bea0108a21cb1661dd7fc980727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d2b43bb1d0ccb2b3b128bea21696e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48423c7b03247b2c90b5e3a7aba1168729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9796c81457ed8332de75a6f13eca68e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5904196641b33aaf1e35798f3f1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9320d8dd47d26665762805df658e856732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e2d0e0da22d4fe36375e95e0ac1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9f152d1b5b65918eeeea94e7d7f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ed85bfe306f79a54f5f2817273cd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8148dd9f50c764b3a490c8ec66bb035736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58318b1be991999f7e5d62b3b44c79f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7becb64288310a4206539659080a4e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e9cdc33fd7e4c82c11f0f0999b59f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652d1a5ad79303cfc050740aff71b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7d6b09f88ba7383fd654267d253e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd13d17c3be07890d36721627b873e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb4984edea409e4302d1f77d0229f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b9c4628d72d9af52720e8b276fb0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7f9701972c605dbb6bf594d24823e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7790c593080c284438c771d8050dc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def5086d611004d6f9fd1ec04cc430747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dbbfc23971e9bdbd8819f116bb048748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae6798c0c842c6df6ebf4a3ca106fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9861e8c0a521b53b1c4ac810fe03c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d11318e73d9255b33ab2f7b6681b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90fd280b5879631504b4a20ba9fcf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352570e1de5a496cb0c8fd5476f8309753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12c7cfd903b562805c040a5d92c77f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fa3f1942440b460f2af3d111c7871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d86e5a0a2ed7b457d6f40dac880385756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c6bd3b657f435ae4f2f88aa84e25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89778a85f3fa0f4bb1fbf267bd208d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd290d021447bd65c52d2bd062985e5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61518c00e79974eb53d0f78ebd954801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac89142e65fb79e95edfe63f4fc03aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5bb17a92be60f7372f7e6073f2cbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee7100b018b294abbe333cb24c73464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a8f8eaeeaa0426bb9d92008457b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d983f5381618758bf424a0b477966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185a6d8801de4959ecce7f8c98ad7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862a130f6692292443e84dc772e0328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4215a86760f85d6b22fe4177bf13f359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf870e202c9cacf0004c15de24332f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadb95e544c6dc5105b160309b6b6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309957c41e25d84c5f7488e65fafca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c1c8812dd4eef8d56c2c8455337e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99010df6c44f73c957c01d941221f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34276763168be68a8d7ae0d84a72125915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7531ca8880f873feaf1d6dbdf68216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f4cfcd50c537c18f4c4219f17699c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade47533df03f2cc14268aa29c5ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58ed9c55d2fd6d286dac1e68d8430a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89618eafbc48ceb5a797b141b8ea7e3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b9eea653d108e19d7028f3d16df8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85372959283b09244d5eb8616540558222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d689ae20a3e015d41e982b07972a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd083a8ae79feb7f8a1f741b7846a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6e3c9e175b21ca763de0ebdcd9c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2ef5425418e205ec29dfbfecddf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae426ed13dedadb60ffd94480d5f6a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda138c417e3a4f8b27e4ebb29c8e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7340d395cd9052525f61f451f8321a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed16737d37120121cca59b3643db12730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971981e58b573fb40057873d8e64c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9592abac3e5b26c9da4122a7ca33232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bbcde5f133548a9a4a8d1bb4e2a1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3125f64cff162e75cec600084e86f0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808488c39900316d0f57a46b8e7c4efc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f883c9754f1096fe617d5cfa12969b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad2ddeedd73f57ddba887e45d1c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b263edbef744b22b53059965b038bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4dc3a0c160fdf0c1415b6d07436939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313d51f0590dec9690e2e97b3e041d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08466b62b0d2deac5441f4a2c179906d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64395ad812361d768e193d331cd1693142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b929a098fd7cda69ce95c219c15cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5044953e7961936f54b2b558121b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c913a06e10eece842c1fc08b70dad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55542e147acfda186283205b5a04e44f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f317f06519aecac40375fd52cc7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20367ec6fd91117a83cd2606ed448548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c78301ef0302dbc30955732606c5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118640d49570e2514b38d51b7123f2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935e313474b69cd8f360d5466f6fbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1991a43b6d82dc1d0df1385752aa2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8f8a677201a15e607fcbc315747b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f8197a52a979fe5ac8a5d105af12354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea3d65136d1b15a26ceca37b364c9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ebc0eb0e1b87a6cd4e361ddcef28d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287500f9461225381b9cefa4049131057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdbf51a162839fc04e81dc672ab41b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1c4e5a4b291c9ea0860e9fbf8ed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d0cd55f5c1ce3c41894de56d8c6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a896a0b7f8233f1b50fc9603b549b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492d2e68976bed57d6e6819c8f21a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910fff03ab1d2ba6a950c59585518de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542af57f46a12442900169a46ac683064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c40e1d24933fdf3abda998dacff51c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628df1f78106c8d44524dee99a20b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7ab20f97b2fb8704b2707694397b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c0f27bd4d45af893272377769a1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e7c8aabb2473ea298fe99689f7c7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d687d36e78368daae4947d4fbc7b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38c1905cbcd6e4f74079a95b8185c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150cca3f075a48c3402a9ead616ec4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d0fdba5d34aeb8ca8f49eac0c77973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510e9e7a9dfcbf9d2bade4bf2d0032b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f68fc8bd8d9b64b58da113e08a85e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a402feb1d77fed1edfa1bfafe55d0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786a6777c2127fd9a81adda8dab546377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e9a98dff7dd2d3edcd3454ecfb60e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a6f5bfac9327c945d881c889991e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741b143636cb01f0e9db0bbbb3dfa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1b3781626c25dd237b38453c0662381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d8acf36fe0c64cdf2d188f3b2131c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144fbc475a57cf4fea294c06f093aa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ceb341f0a5d74e1d6cca0dfd860184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfedae588f423665a55af8167992a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b90b7842673906d48db7b9ae6485886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9fb5f800755fc20a10de47bf9d2ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa165a1acae5b01bd23bda49ba16988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b193b46564ebe66531c3ce4c46a7ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1272dca75d0784d658f091b8be0ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a6c06f0d06489c1e1d9cb17993f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c4ab4c2046cd21c96f7835d9714d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411f9ef6c4b8c80cd8c78a6b5552d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bfdd1748fff5ebc3aa465cd8fc0b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76102214202b03a49a42c166a04e0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0e8929abb0fbece666f47ac72db6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c61a57fd439d20481c04a81ba2631a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7a7ec85533b5a0338f12ea897a5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a0e10e61ba1b6e37809d3eadb6c4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a263a2745315557fb2ad62bf93be3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcfb224a14f090cc6269ec85d7a659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5709c8afb7e25a26e1b897f770d0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61de674a686866b9eae592c19e958103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c9b3a8899278caccf3f7e3e51f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaffd266e888eac83e7adfb4af24f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9db3e00480884ddc7b8d058020098106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab429ae0d136cdd515b5c213ef34e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed421d97776dfec547a5c53f6d38a5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d6564c7a4753be0b76b3b5f03a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba28f5be55b8ae0eba4cc9d343aee03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8e737aef4f57d3bebe73d712cefd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784ec1951ae56a2a8c802798026d33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975d1694194bb58aad76914e16e057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc24cf75d7aa68a9511cf17d961f633114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05a9a2d1b46cf701ad66bea6f67fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb819c2ac4a27081ebfeeb9641440146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b09321eef2b6752429b83ce8bd8e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb8bcc3e942b835072ed186e99b76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a9b31e5ed10ba0d9022c86db31ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b899a8def6b051c175eaac450918120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f882cd16c047a89eaac7562487c16d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede74c00dd728742977e0342529385122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb061c5957006ed00cca79ef9169d1bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e4e3405a94df7a4143781dff41cec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897fcb354337a6b4ef242131257d96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ced83d856b9c211ab8523cefb7472126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a542165233c81fe5541c9ed04514127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2ff65aa8b3430773cae47d3d820cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961836b4ce40fb76fc43c73f6b0e572e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ca7bc2445e5b41e345d1150aedba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1338dd41df56df794aa4108f9596131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f46432be8a84785aa293fe1382e9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c5479292d691c4485f1f0ed2a8fc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c4a8400a2c96e33ba888d884b168134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df7e9472cf43eb8f3df9f9e87092f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20bd090e0e796994a9a76f94067625136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2f5c3a61116f8bc29cb7607c253fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d87f8e4165a85a5d487da904d1de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572f095f85cd8cbdf965615fc635da5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b722ae329c54bff6a5170ff1a930ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e99b05398cc0b02e462c5c000277b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b9f6a277108c7a57fd9111e182434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788366ce3fd39ad4fd95a9445a2141143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a90222da3291c7dd4dcfbe8448331144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd55e53fb4fae8b45da46a0d7c4c80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24648dba5ed4a367a8ea6fe3ee9d08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ec55bdd30108c3f77130d9d287c5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520af7d1ec7ff0effd0e634a620c478148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578146653b303b0a1dc0a32cac88b1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623840769c3a1ccab5c6c875a658314150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006bd8a1f52af597be42586982c1198151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45eeb397467b1f334b40210d16ec27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224b277cb50b99aa668419b4faf2f72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a7a0ef780501081b62565533ed0e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed280aabbadb6d71e363fd4f6722a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5caf1646e5d3b5143dea7fb45ff0b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc8860c2522b8147fdcfdc3af3e4bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e7701d2aa684e071c2139c5268e88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a683a3ace1d8f71fdf9df0229018c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9132a101fd08b737e8c90abf5be2ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa120cd7553045fec9752b1250bcf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f097c41af998859c71444c644b45933162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc74dbd6f37ffce8d581362b16aee6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b7357d6031c8716fd314738ca8f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244140b683f4b11b182294ffec78c06165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e53b2f0d6590a78879d2eaf3a89c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f609f597c51e9f4c3d077e37987702167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3c816e16ec874edaf8ee00007afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62cd8a6f92c05ff7b832cae1bd1186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9dca8e60ce84e02fa938471af51b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23e6b33d66947c44c52590bfd71bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d5fb6404e2b1dd3f71dea5318349172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415db1d3254fb17a42e2107f415805173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3065c2d1a38cba9a55c2db597528f29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c3cebce99e538b00afa299a661d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee669e38c6e5426ea113ba90f5abd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951ae6ece6af034113bf40bcf36617177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bfc2aeb7364aad68232ed758007f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc21deb58e2c1bb345b1f28b0bf18b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b0400a8a8a6c1364c72beecabef08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657c2cd1f8ea7288a6b6bf9d3e6033181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb0541204c5badb95193e0390d4b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabafffa37bdbf660af03afb7e73aff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be6b78f476d1b337a82c8b536c701184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fba30dce19ae0e9c45a67d10e85ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add028799724da33da12b0eb79a3b276186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb95bf21e6bad9215a4ce59a9860d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484370d3c414ed94eae01655be140ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246252f5b2161dab95577d39be0ca67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac24ead1257fbc990c662df31d6d12f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03008f4a0cccd58e5444e0bfd4cb59e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d768a5deb7ba23b534016a0b9aaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc92b5f9410afd6d0c0a350b77d93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4da20311b71ec24f3fa32d6066b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77701e4236510ab80cafa75c058bcc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2591b32f41911e812b1233a002147a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac993bfd27f769462c69af1e166d78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccef3e30eb2061781950c6dcd3d50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e135a7d0769cbfe5e2b28aac8af74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae419a4b7c7f1d997efe4e5d4d8c4220200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a1984cd6f784401d81d277a7efe9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7275df48b86a573f302a44b0a308ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e797e71e7110f259a291d159d391203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee3f9f81cd73e45f66953dc07918cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407efed1a69a893161fa746bd10ff78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0307f17f356022148a2e201ced95c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987a53cbd55c1e7b5d48e4095350c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c42641288f894bfee8182cfda22aed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69bd8f0cf92c264c258d4b48c75d5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f54e92327c032c62366e20e62a14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45304b62ba9e65ca9abf14087d6199e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472e2e95f1c65e0da28f8a6420e77a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe4c3e27e484c4f808a47e8b2fc724213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b95abb4f57cf43e164140433b7eee6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106caf215a0e26d0af6beade8b4c97e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173779d5e9b4760e2d19462fed73b87f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd88943d6b68f8015a3663882830e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa476e3f9dd54197f59e765ec69e66c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe830f7adfbaaccf66ddb0f14e4c994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412616259f4cf1106f2e77900f8c30d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9239fa9b32a8030817683eaae724ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ec5ffa356afe5aeafbb69d10ff4fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf847a1e4883ecba0fa0bf7bee453a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f2d5ea20eb0136041daa3d419b9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d80c0381445cb947fad9ea7bad3fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea4967a8162d1a14ceb87ebc26fc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8ce458b01a8e1bbc4ab512436032227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d5cc38ad9126226ad93cc6bff72d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ce759c117d26e142e2803964399d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22811db93b0ce12820652edc61eae51f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cdac13e4c65df871bf79c208f111a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48dc949910900fdd780c78576ac3cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12304a96cc9be733f44662efcb01957233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5985aab21f487ab1ed34d8869fc2c9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcac7c6ee3773bf13d78c1df0f26aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091ab22256f7fd920759a8dfec7c42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0cd92175ccd483979dc919dafa77b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf182185c2e2c44ab79be54e988437238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8fed4e6f1f9528bfca0cad9994bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ae7c26d6a257ce0a6017a88404f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2090bef2b666faad86f34d0ea75d58c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c07da9079540413495aed35ae0cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87eeb2cd2826d51b0cc305d0d21a22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c2644c1df37910048dfb31ae785e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c36e1e93b7c0690e95283ed074a36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba78d535598b21aa1180074684add5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cbba11d6fc5752ec8cda89824f065247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ff32061b10197c8338ab2c84b69b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4563dedc18ab09f69fd828df6dd555c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b8a90a583dbe7bd0cd0c893b8ae1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d914cdb3f8fca051c0442037a0743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15e7eb9f135ecd1519e3d95c670c76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776945f8d3059e1f64762181ffe1f93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962b39ad5da8006c1efa1c6cd364094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169417a0b0ab1999b2ebfa01a5faa62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367048887c36f4301ef48393745cf21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab08eb5d5e4f0007c0a38816c62e84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7eb2c74da98b52412f208ec470166258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eab1707084f90c817b74324f98ac15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328234597b808a59fe7ff7272568adf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a168167a2ea8844952a7cc8ad5f58e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9795d63dacdab29fca74aaa3656e10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae708de6863591755ebf86f45eb0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44603629b3fe452c426940d8bfddf9c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab65149ce872e73432c4953d1baac3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288807cf4fb8abf5d58d4fc164b179d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c235dc530aebe0c76e17f66d96734267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae301d492e020cb4ff4764d7fa5b3dd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc36aaa678c21a9cf8471c2b9f7f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82e47e65d2ee6de23b9d5deb4b7df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432c107bd3ade924abcaee987cecae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d8b02966116db3a75884e0a4a29a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463085dad2ae0c7264c152e18a4f6ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22108f6637849a7c781acfebfae47f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1b491231782a1fd34b5e9dc39f5c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4045c0411337e1c933258c6640de38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078360faa95b2e7af961aecf87219a45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc68c1506cea453cb2193caf49e7d24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138f995629ce1a6681a17f065534cd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4213a9024ead24e086e60178abc97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff15f88fed824f515c188eb8b8a8ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306984934c327d7eeb854ab1ccd5d07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5ce5929f385d9041c44cd68c1420e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfef2a581192a0d83c1a3b8de3c1d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8253aa279ffa6290de68886c80e026285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11bf1707d778b0ec074e151cd7e0f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc286ad69222667dc23e3867862ed1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60714f78b65d4f9079f56224f787c51e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9875ed3e45d9882309a82858096bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db2331c56ad6169fcc56f827cecc4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c78f55990a14bc466a05d9f57ce34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5fae874474921e2592ca655b4ab02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196440ca933da1cef7261344fb42f2f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58172e1b5daeb28c84a3bfddd33d681294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7615f01b1077c93ca642bd4e206d43c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf76c7401eaeaecd49f75a79ccf518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876366197ceb573c2d78ea3c7cb35f99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff551404399100900a7863743e69c75c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93713c35d29ad35874f6730b77e476299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333bd07cf137fe88de6c07a27161064300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b8cb12951d49b2d24e0d6627a9817301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909721425be051945be23d0e60e92853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76304092711df4006e4ca3f09e47a858303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1639fef6f4bd6ba8f4aa60515410f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f54781a2ebae4c96da7339a482c50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9bdda69f5cb3727e6b7e7e6b1f91c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112b758c9acb628bb646ec3c6a1ca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d3923066fbd8d41e91593536e45f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b213eb413ec4862557bc5cf3dd70f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e2e12c546d25c33147a2792524e50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30fa0c37958dd8fbfc1dfb502f0d42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3872128689aaacf8e4e92a825ddc65b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13b295c49f1e468950b351ae97c22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dcc71c591c021e77234c262022a69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f85ecf9bf75bac84592144c6277aec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e87ac201d76b52a3bf586265fd47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633551a8d6aea0dc0d5f9eab6655143317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36fd531bd21eaa7ece6b428a51dd7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dab25b9cd4214d18bc4901de8a97e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a253119d05d454f27e27dd74f14787320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd60796bac16d1c845430670aac98f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f6197fbc8d463f4e27c8a007c28be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e87425ba555c2d6f5faaf79b59bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd6a6c06adeb5f07c8ad02bf98fc43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3842a3ab1b53d7175bb2bdc3d18e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37115c21740759c75d7e298431038565326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38b72faa1077fc4441cc5b3cdf939f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2770f258802b4a7027b217baa6ea88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b56d3c12dd67c9d199e09efdf3485329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a99341a93c93d78a073d69db8613330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f601bee2e723b877fd1ca72932b41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce301f1351bbdc25090c34bfee912bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc14cbdb0527ced1feaa5dcc63db4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97a3bbc06e0b47007afb9eb96e1ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666c4e7dddc934b4c0a8627dc99270d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716e39b25512c7aab204a0b3c4d9c0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd3d0f090289d009a373ffc45f863337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724309ce7dab140429f4eba3afd59533338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef44c42503b6c6d9a6a9bad671dffb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b22d8835b656fd2057910f8d87e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31a58ea57cacbb50f286f2da4a5ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed691126abcbbcf6416b094589af3d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2fd3620b287438cd4673310e8b84d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d676f44fff693f8e08b58cde218b66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c874cd1619f1c1af52e73b13eeb18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6343a90e36b1b9ccd50a020c4c68c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68de8ff6cce7d50ae7fc7873add71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2477fdfb57ba8206275ec6854fde4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2af0157498872a7d722bf19a66fb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e684141c51f5afd7ade6faafd77211350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc283ba2bd8c29fa8c568f549eb51aac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5307a75b9dbfa0948e230f9c86046c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f07ae5cacd9f68c3e1bc58f9a9f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1e2912f5d0efb2f29c7ccec868f0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfacc130c6746a3b8a862892ed7805355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d85a53500d2ad0e773cbeeb3fcb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4ec5bc3511247f77781e27cd8fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e663df0a9826e0f10be06a593c46fd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f91a85d43b3391e2a112813a8be23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da0daa61366fe4bcf67019c68a6af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1d4ac15e573770497fd252011757361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f4849b3b42a0b2a79f6c55a90efb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad49e1f927d6baf55b55858a37f1e74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d98839575ae5cc6b6791d924f4dabc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bc4afe0d124d62f558ef50da98da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d2e240927c084f6cadf80f0e76ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a76a4c62998cd61937275cdc65fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c086118adc02c1c10a06caa18653b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27f795a69861b31464371421777f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343a85394aa09a52fbfff38b6170fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8502ce4931eb3cd6de1f344e249550371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e688e8640fecce8ce2106aba9a22806372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3755d8c849267002bb5d327d214e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa83c6028723d9f3148271b3d5510a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12aaf5f3e6558e2a31914478539132375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0fcfe5e595e8d2d2c3a161cc9cf26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf3edeea630aa8c35cb9fff1287ae5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf8f5d49b17c1969733a21fac1a6ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b61a24ebc751e325ce5834261e755379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc91e7c9b5de060803d9dec1be7612d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc2248e196cc6071081f731ee2b0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80626be007aab0592bda718ae4c110f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d5b08207d8446c2f75aa3a1c433d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f901db38b944f3b483e2ba4bb5bd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d025d8e18840f8b2ad5ab551a605010385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa6c9fbb4925926bd1efc25fbcbfca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6832aaf7ba3d021005fc8eecb55df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e13c74a345b2749c0f0b450a7c794388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714188808b770ea523267e63495d40b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d0d85e6c1cdc7dc6bda4e15e3430390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763b6fdc795601acc09a08ccf8b0e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1535527c815bb74b6ee2542fc7cad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5dc746e3ca2d4915693018d3839f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc3f4f9f556598e16c936efbcd0678394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542bcb9f85786b48cad423ba44bd5db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2497dfb72d1924436cf3cf34e1d10c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737fc793f827b7acc00e93a6bb74ac7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62059e0171a6d2e5046babd522ecb90b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80bb6107d5d437961aeab9d7a8197399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7bf3dc7058603572234387a3f12ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c8a6dbcf4530acf0b2b91be2388e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7df7aea3481c9de301ccd2c62c67d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d83fd43b5b9665476e8335b4f1f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45c6bb76c4131c9d2bf0dd1eded01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c772663f2a4aa45cfaa6fcf8a9987f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c693219f300099668edcffd1cc0148b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429ecde3f10e332d3ab781ab36eefe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a2244404230bb7b5fd1d220137d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36774b2420bc356aefb327fd05e51198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1487bc109dc50f7db690fdd8e6acad7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6991420c17f6240a7cc584bb72bd868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc4144fb9b3bc9dc58cde027d7640412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186d79f8759975b289173ce066b120413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117875257fea785f47d501124d08fd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab20f27f27dd355e2ce65c5321233c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ad11ca99d7a3ab90cb9bc4a8ff84a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db43a9c8335a539e114045d5917d2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fb285857e0ea932d94e9caae526ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1739a3f3340c1d706f947d88c496de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea9868b1553754921f710841f0287f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6a8fd9ad40356d058b45094f8e19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a47a1a65969ac2ba5ef06f195d0cc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690a398e37a3be2eb403ebe7fb6d6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae6a569e358d4f6a0c120a250c96af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d0e169a61f8bf34910e03a156160425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca5800df6db7981431ceab052e879426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da067807cbcaf495abe26ff8f6dc2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8785b7da4f2a16e291ff0e7697578c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc26a47cdd474fbb03c74def4b88bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee80f04186631fe0f17fb8e9407662430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cbd24c394a433a77b25272cfddc09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5731b12f2e76d2a43aea747ef5d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541978efc4168b3cde5cd110e79881433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21834cc0bb3f396b0a9c24b3f448f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d2ac8586932cb4f4dca47dfb41d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac157f2344d120c6ff6eff658d6f35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b06531e0492edf934c9d4f33caf631437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007704215c5a0df930513f7a01ec94b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9da8cb21611ce257302ec3a7f3edb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67324e1a4ee90639bab307624e2a4d7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f9696ff53afcd701b5b7cf0c68e1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268881145193648fff42b74abae8d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a380aa7341f64cd517d5e356f180443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ac6fac95aca871a196cd966ce10b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5628d51a4ab30be640efbe36eeafb19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0ba3ee637691b0eec6944caa9d1f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2510cc8f992aeb473deac296924f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad43dc7bf6bfa5d624ec923bd0620f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eaee937c1a3d724532827fae0b982449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096bd355597f7f2aab51524b4f1d1ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71ad5bee9f98282b9a1651ee776a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6499d904ba1bfd4abe514cab7ca0d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efa8b82966df2c9e188b83ae68456a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f227148012c76fca506a44ae606e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b933bacdfc8f7ef306d6945ad566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e824ddaee40a952d29e580535cca2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fdfafe0e4e264f170dce2a9da4690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125cba0148ef30a230a8d6ea8cfc9dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d31d628673347672b6c4dd7f1964e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536fc3bac52af82cd6b1dbe27e4405e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e38fa46b1b769c81a0d3af7fbc11f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63f3d036462f0714c43d6c71aec495462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524db3fc7680b3c889783fa6902714463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c36aaccfe881befe946078a5c3f75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00994a552d0dedee3a8006803811ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444631498c972c820c38311fee0af4f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482ed69dc088a2493e526165aaadeb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aff06a2d3998934cb99c3642aeefe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074fa50bb46a9f9d970d9c86151b0b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9346fd31fc4f18afe732cbbbca71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5daa823273e2a58c10865d932b501471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208b4f34c1650315714ead5e7b2916472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e882184729745bf89c34cab2abbc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88925e72f81e835e1c98383ff6589474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba03388e556d12d9a9d0b65348a0d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641bd96f6abe24fbd0d1d819c9a5646476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda5d40e841f39f3eb40efad06ec235477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ad3c7f4bf91d4a617089badff84b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941fcc6cdf6be6f2178cf4106ec15cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c66fc2aded0c7046e1c3aa78a3b2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be8ee4bf88a25d4768a3f5544b8119481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9de848508c27d9b376782670c72e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd536de41b2f89bdbf04aa9ab92dd166483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4335cad5f787cdb4e6ac9c8bed863b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35d759664cda9b31402891a9b33ecf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8f8311ce65bd0a786e63234c267b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0cb27c5af7d2c807afdda6bca2003487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4bf698ed6bac15afeeee3bd240dd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd59fc30a191882fb5cd4e9d408c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a352c2eb771b889578091e960310034490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c220bda1eae018c47b1430328d3263491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb0287790fcb8e80d98d33e3cb4218492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028776c7aa4d80c477258ce5f4d5ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7460bc40d671a95c4ae688b60368494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940ba14886d252c46d73635bcbeffc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3c7d1ed362f2349952c21850f0d31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38423d3a40a87a80cda5fe1fdd569a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c195e57e41b19c4dce4dcefa2e8419e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd889b6914aadf3b417757f17daeca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300bdd0bd2de530d421a62c30a3d073500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb70b53df9847947f093ba16e2323501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a016f3e105b4d22909788b9edd45ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a0fd5f9aad7afee3434f5ca12c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d57f57f76039870953aed8dcbf6738504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56bb2da946c27175c1826fdec44e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e9cbc663c1bf419a0af61573afdd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315fc800550de3953d2afae11486bc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6650b76f04f6983890267214304200508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8416157e0a89a51b69e9b66925856e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ac43b8896881758f373d00af3bb84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce83bd0bcd6e1021ab0dea826e25a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4077762ed68c8857a98c9b6bb47c9dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d822c2afd1ecd112847c02d7e624d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400ef9691b1c64003b44e1264cd180a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430669318b7fc6397286fdc1fa5e492515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64747bf33f0cdaec9289b351e98bb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e631b0beef6dd083a5f7ecc2e568517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6faa1df31bd9c964ce6e44170e322a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74694c6e4c798963aec2876c275ee78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3ea42038c73fc593e4edba4f19be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3038e59286815b7bd5a138cd11bae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b98bd96b051734a431fc979a75d598522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831ca1a91f00f85c13e866ab2c5cac5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5380018ddf5af2171166daad0e5226524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ba1636e89a232bd81e02edecb3d0e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15a5abf879b2698cbc506bddece23b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd145c1516e58a0a654ca4a50fd22e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036a256ebdf3ebf517c8edcb68bdca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbef455f58e5cfff6a8da9a5b3b068529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e56783c9d3906177f0cade7534fee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325394a63328198d4d5c8b41508c05b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f422cbbba275b98eb2a46fb97a5e20d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818b4bc178b3e261ce31aeb58d57ee7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c59490ccf1c02ea60a69e724e7a488534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb45aee171956f1567703805feb95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d29e01a9c245c7480c77142db90b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a89990bf25e6e5813639c9852855537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6141770b1f8af4335bcc0d27f8d92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622d999342bf425613cb6cb37feb2f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b840062913b4313ee2697c9e2fe5a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a6c88cdfce6839b8cd8b35b59c9d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9630bddf731bfe5935181a548f46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a556375ac52cd3227d634aee5eb7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a916a8bc699e9954e3a7d01f862ac9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a23942eb745055f2a58ab0a50e820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8184233cd4463c8d7e4fa84050129e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4d464db94e6d29dea4e779f344825547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8458e6b6059af51a052daf9a5d89230548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad0d0e33c13e13081a3d1a92608beb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff750cc3f42ed71764da9bbc3a8174c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc995eb5dae4c4b32c6f74603462fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36231f3942a0958fcf191838f0fd312552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d9e3ac4d33c4d35cbbd7e5eefb35b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b35ee58f4cf5156db30b60d935f138554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643a304461ec92cbd18abd630d8724555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd328d2c899b8bf050eb6d1f6a7a0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133523570d608087a6f63eaad6c376f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7894aa1d079afa4209f5853e75415558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ebc40cfffa4592d602a8cf9be943559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41ad4b4baa77a60e01a28fb8ae39a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581dcfcba204d57f55d7aef6e1cbe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7cadab9d0d6d1a2955931d4f023ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86b942e5097c6bb63a42e41c03aa80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b06b9eb46edf0b95b9bc5bba5a20e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226746dfdd6da923d4b873871a258cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ce9f0723087e6eb3317f48304ac5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf3aa497e5de644f987c9e5ac554e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314aefd632c856e6e902d46f98184b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850097a299ce59abbcbfa47cd36f76fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9cdd60b23269f24413d1ab141471570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0744f882f8a2edc27bdc57142efde6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f49fe4f3d791a03fad393c879d8fcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a796d87475de3b07e3e6294734e56a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a46220558e9898ce4fb808c25a29f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a7c91ada2aceb6b6c85b2a36fd8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa1307edf9c52ba661867c990e26e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b9751b3777777ff23da2bb80dd96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab2c2e3bdcbb35fb75301288292ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53037f468d6b0cff3cec27cd6b9884a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ea3994e016c12084fb3a9b7fb1581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dde5ad97b220f2be3e920760a854b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6645d1602a4c43dd76546734afa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1f96b0f1aa235c983424be475da2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16680a3e42b9da2e9a382d3c69909584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3c65c046aca7afd465dd44e22627585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82416e3e5a382e33c382fd5c27b4b6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3673010dc3787bdd3499c29eca9ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e45e77284cf5e6114d2e4c165c3a38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14398d142ed4108ec79d0916d5b9d94b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e8e33730e9adb247b722243f2cade590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e138e36ea103dba39bd929f924dbd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815117a18b1f027bd64b07aec15e839592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c42e8aab05f9407842a76276864f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d542f3a132e811a3dc960a24648b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061500650341236122b65624f78c429595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d41d307d0f4425ecb428af8a4349b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd164434daeb75207d1e0919d6a6ccd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde6eb4443fdeaee542e465ce99b70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe3f69a52c377276d00eff3276ea86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcdef5946a55d4918448de8c04dc22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9d1d0d88eb0bfd60b6a2e6cc70dfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79422f672d2fd1789878c08a18b220602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cf45f5066e724a6c9822606845358603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d01a86fa1f69c0a232e86f4ea74fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506c5597cff790ef10de65a31ea2273605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d4b6462cc674e2f46f204b9972a4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f6b6736c6d9453ed5ccc6cbcf5d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b7fe0520a3cb80f19d85ea8af098608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17baded6903652c4a74acda4be8c346609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a820ded1ae4efef1d6f370ac971fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb11ef8f97cc6c14d7e961c28bdea8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40974a33101f86cfc4d9534e8ea23cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93518c2144b51ece038497b5776754a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8d3b23bf1b98566b460cc2772233614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b81c2ada0187936582d0ed042f0442615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da034e9f7f718de3c97236a823f075616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1e37e9197b1b98d6f6fd224fac82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a07042f08814e017ce81f892809ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13ae9bddd3c1304f30f7ba37a14ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522572d768421cb039fea8b2ae8f5b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf9024fc301326cc249fee0261a0e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d846547222d0321988a0083c910386622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80df224403a663a06f83164675fd3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da77215d3a23283b24deb3aacc987624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd66315eb99575e6fda7584d39c0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d60297d1a993ea926874d87511e332626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf89d58db7e91dfe8ac6391518c0cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6db627cec968bb10b4b4385052d51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf766f6678d9a16f0e8320c7aa588629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3076479aa304a6e4ebe1b8e18fbfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12d6b0c9e7c677d617b75e2e3aeee3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e23c7b95f6cc2aac92f2c613a02d36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371fddd8280022818cc9acd110c5b40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb7c5751c2ddfb20cd528fcedff30d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600c34c0bab08e2e73734ec93cceec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08afed74c5db01c0a1755afaa268f92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33125aa300e2b76e16a9c7e7b6afa65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f78b730ef0556c9d5f359439fa032638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a11ee5b8dabb60194d9501146595c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026edd9b79b305e087fd6c8b1cdf83f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4d6c93619218afcf2d13f6411891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca800f5b681390669568e477e9cb0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d23e4be1e051759e0ea163b28fd802643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d054a0805bf16a4556312c29c36cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc456eb657362832f4cf9cac83afb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6bb25d4ef36cf55c9f09b778e0623646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534feac44619073ee6a6eab6260cd856647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a51ce28bef7afa38aa220848735db9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b7fa14940414057a4d7eb813b6c49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945a69adda8cc66acc2f6f09eea597650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b72dfa767a0e48e8138df1cc653e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c07f61efcc5fe5734b5c8fa6d6e01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017655e2542ca798efb034039711d9dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926fa9031e11f917fa4349a4e47a5e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2483700540b548d6141d8370dc5c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c07c78369538c20e2c9d83ca2e676656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e774120851d2477bff081fc29ca717657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80d9724f25339e66b38a72fc5b9ced658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec980eed99230d825c87bf8dfb9aa7c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d59e3c74b402a38546215a6f6173660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae4eb171593ff977847642d0da3e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8026e09a7960b4493adefedef60f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e274b98cb5365caaf56722b211df3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f35bc2554729b67535aacb9d47c243664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25748da2ec76fa64f2889cb15b33a98c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d4823cad76002d84d309e78c9119666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed56b3761f961d9d6caaf891633ef11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f08cb9abe97cc067bf3f166331bab1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa6e221bd66ab4097f5f100e4d5cf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea0f09434eaf80849d58510fbe2d65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92000d198b03b5b775fe2b189bf472671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e2cb7ce4233a6083c5937ba3651f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1058f0c19b2806f0c1633356d7683d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a5815d88587b768566cd9ce2486eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7ab7e9fe74e1dd9c8e2f5a0f806e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f110d025673e65f38d21526aa735f8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e4c9a67dcd9f0c861381995c0a22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61a190b923c491543e0919723a7b15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750265880b37b0987615ae43ec2ca27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f50c167c26031248652d0c6cf7ea0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada4ba92e6f6115d066b5c3f84a66a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0039070665c716173276c7bdce4eccb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921e94d1e091bd9cdf2e82ab90c002683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2625da2931546fc6ab127ff8ef9cbc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f2e9ec395f52b8b8a2e4092110647685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8401515e8a5ae81637861c302c8e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab2cf3369bd00f14e54af315c9af1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972eb9e30da16796916d9bf6867dbf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ae5e7a7ed263ac8d93f977b4db00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12d714d78a46fec213242a0dbabb8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa017f469b2f4b0cab926f2701a2e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff285f72ff6b91a52e78b49c6ba319692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0792d575b0aaaa85f80bb641a84cd7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95c36a9e92cedf2c7641902f5d022e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e0c86c14900a6ed65a61da3fc56db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce844529cf94da3ae2c6834943de11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daebdf0c40e573d6d1110223035dfd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed0787c2df35ac60cf68212b819c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5011c7e5eaee064fea0e11e14ce0ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f5c071e42138c582af59083c3abe5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f258e2955f8e42710dd465dcb910701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa49abf448e0f3e124f7f234b3581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836053ed5650ca8f362c4e9d77185876703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1e96d4ed245c91555109dc8abc0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13e86f2c9e666543fc8070cab9d9c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c53a541ec00f338bccedad091dd63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3c1815eae08abcd0ec20b7f3fbe2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617490c2aaa09357d30b9bb9c42c4f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f96212cfddf01857a15141a98abf7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347866710ec35e0fdb4e49c540916d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1094ff609007cffc78882a86864c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcb1a37e2f28db5ce496c167968c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253117cca4e035e10b4f94030c7e5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9252cad35569386363b498a28c5673714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567d31c1664e1602ce4ae4a28d9197715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931e4db78b2af4aa8e02e99413ebd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3b5a3af33912bd96d7f866ffcaefe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a796128c9dfaf76a6b21768417711718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a237141708b2b8d1fd099a3954abee5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff2164f1d9b72df1b1b6c548bb323720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101c49151dd295cbf4660f9cf1a2606721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777da9d932ebe942fc1b1ed7e35cf80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3a67c9088a131a45d9ffc031ef1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4382fbd727a519466f50a6d5b1c08b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fed7a55b372e8df0f5ff10ad31d11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61594bf7393c6ad3ef1157d3998e39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4aa8a120b1dc46381306659bf2ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2989fa31c9fff9946844c13b83070728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f0e41b98ac7b9ff354d262957c8ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa1bdd3f69a361391d2b6c466e5eec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df7fe6d6fdade9cb3012b20f1144f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1a2dc9635172f63482e0ac43d82e4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31075c1ea2dba39f374f79d4a0434e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d9752d1afd4261fd1819a3bc3a4a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631fabcaad47bf70259fd08ff9245df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19b1083b467b782d3f526c2a94ae9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4921d1b37a21bb98e30900388ef9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df0bc19f7ef88e9940f50d894ce15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40c401a34cf45665dd6b29f10f167739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986333b39593ec82c8e2b6380fcc01b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d56fb80f84d8fd717502f0f0ac8391741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9647a392f746a004caa0de0c216ac8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0adb210e99f43cf274af52a8bd0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b47deb980bc7fe5e4bc2aa76929a96744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b97518eafea33eb8a2aa82b9045b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab80b00bbc6d990634c83f199a016746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7e9795271b7e2c135537a9a0f83f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65572e4a3bcf41ab928e819904ef18d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ad8ef7d15affb591dedb8e0d6b84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a75e57d7622919b98f1d30b834ada750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d744c1828b5b940f730291f4debe42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb4610fe014a146a9bc99a802203dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a223e3c3ea11ebed21d5a46e43142753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a78174fa615d30217473c7b4ebdbf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813f4a827807e133cee73146b0ae0fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4265d03fe85dd40e9ffad3df58fc50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911720a675b430737c101a1f8fb9255757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e0589f800230230dcd9d119f8dfa0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd275340b51018ba074c6ea1aa89c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>